--- v0 (2026-08-07)
+++ v1 (2026-09-22)
@@ -1,5594 +1,2567 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00D24843" w:rsidP="00D24843" w:rsidRDefault="00D24843" w14:paraId="0815C5D3" w14:textId="147811FD">
-[...13 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="00BE0BD6" w:rsidP="00D24843" w:rsidRDefault="00BE0BD6" w14:paraId="690198F8" w14:textId="6E1621FE">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>AH 2638</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BE0BD6" w:rsidP="00D24843" w:rsidRDefault="00BE0BD6" w14:paraId="710609E6" w14:textId="11A62A87">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2026Z16633</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BE0BD6" w:rsidP="00D24843" w:rsidRDefault="00BE0BD6" w14:paraId="362F43A6" w14:textId="465CC69A">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0BD6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord van minister Van den Brink (Asiel en Migratie) (ontvangen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7 augustus 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BE0BD6" w:rsidP="00D24843" w:rsidRDefault="00BE0BD6" w14:paraId="7D565136" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BE0BD6" w:rsidP="00D24843" w:rsidRDefault="00BE0BD6" w14:paraId="73766CC4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vraag 1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Bent u bekend met de berichtgeving dat volgens schattingen van het Spaanse ministerie van Binnenlandse Zaken in 24 uur tijd circa 49.000 migranten vanuit Marokko de Spaanse exclave Ceuta zijn binnengedrongen, zowel over land als via zee? [1] en [2]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Antwoord </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>vraag 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00B03086">
+        <w:t>Ja.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D24843" w:rsidR="00BE0BD6" w:rsidP="00D24843" w:rsidRDefault="00BE0BD6" w14:paraId="213787A0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B03086" w:rsidR="00BE0BD6" w:rsidP="00B03086" w:rsidRDefault="00BE0BD6" w14:paraId="6A5AD8AB" w14:textId="77777777">
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vraag 2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Deelt u de opvatting dat de grens van Ceuta geen louter Spaanse aangelegenheid is, maar een gemeenschappelijke buitengrens van de Europese Unie en het Schengengebied, waarvan het bezwijken directe gevolgen heeft voor Nederland?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Antwoord </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>vraag 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00B03086">
+        <w:t xml:space="preserve">Met de eerder toegelichte inzet </w:t>
+      </w:r>
+      <w:r>
+        <w:t>lijkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B03086">
+        <w:t xml:space="preserve"> het Schengengebied niet geschonden en zijn er dus geen directe gevolgen voor Nederland geconstateerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D24843" w:rsidR="00BE0BD6" w:rsidP="00B03086" w:rsidRDefault="00BE0BD6" w14:paraId="3A370644" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00B03086">
+        <w:t>De situatie in Ceuta benadrukt opnieuw dat het beschermen en handhaven van de buitengrens van Europa van groot belang is. Nederland heeft in de extra JBZ-Raad van 4 februari onderstreept dat dit een gezamenlijke verantwoordelijkheid is. Nederland blijft daarom ook steun toezeggen aan lidstaten die hulp nodig hebben om hun buitengrenzen te versterken. De EU moet in onderlinge solidariteit blijven investeren in het versterken van de buitengrenzen, het tegengaan van irreguliere migratie en de terugkeer van vertrekplichtige migranten. Effectief buitengrensbeheer, inclusief screening, door de volledige en consequente implementatie van de Schengengrenscode, is voor de EU noodzakelijk om te kunnen controleren en besluiten wie er de EU binnenkomt. Een stevige Schengengovernance, met een duidelijke toezichthoudende rol voor de Europese Commissie als hoeder van de Verdragen, is daarbij onmisbaar. Tegelijkertijd vraagt het ook, meer dan voorheen, dat lidstaten de aanbevelingen uit de Schengenevaluaties opvolgen om hun implementatie te versterken. Ook pleit het kabinet onverminderd voor het transparant maken en open bespreken van de tekortkomingen en het bespreken hiervan tijdens de Schengenraad. Dit draagt bij eraan bij dat lidstaten spoedig verbeterslagen maken en biedt de mogelijkheid voor lidstaten om waar nodig elkaar te kunnen ondersteunen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BE0BD6" w:rsidP="00D24843" w:rsidRDefault="00BE0BD6" w14:paraId="6BF838FD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vraag 3 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Erkent u dat migranten Ceuta beschouwen als toegangspoort tot de Europese Unie en dat een aanzienlijk deel van hen zal trachten door te reizen naar Noordwest-Europese lidstaten, waaronder Nederland?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BE0BD6" w:rsidP="00D24843" w:rsidRDefault="00BE0BD6" w14:paraId="2CAF3D65" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D24843" w:rsidR="00BE0BD6" w:rsidP="00D24843" w:rsidRDefault="00BE0BD6" w14:paraId="59D30C5A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Antwoord </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vraag 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00B03086">
+        <w:t xml:space="preserve">Zie antwoord hierboven. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Doordat doorreizen vanuit Ceuta enkel gecontroleerd kan, is de kans op ongeregistreerde doorreis nihil. Spanje heeft opnieuw bevestigd, ondersteund door Frontex, dat er tot op heden geen irreguliere migranten zijn doorgereisd vanuit Ceuta naar het vaste l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B03086">
+        <w:t>and van Spanje of andere lidstaten in het Schengengebied. Met de gepleegde inzet lijkt het Schengengebied niet geschonden. De situatie in Ceuta benadrukt opnieuw dat het beschermen en handhaven van de buitengrens van Europa en het tegengaan van irreguliere migratie van groot belang is. Nederland blijft daarom ook steun toezeggen aan lidstaten die hulp nodig hebben om hun buitengrenzen te versterken.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B03086">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B03086" w:rsidR="00BE0BD6" w:rsidP="00B03086" w:rsidRDefault="00BE0BD6" w14:paraId="108DCF89" w14:textId="77777777">
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vraag 4 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Welke lessen heeft de Europese Unie volgens u getrokken uit de bestorming van de Spaanse exclave Melilla in juni 2022 en Ceuta in mei 2021, waarbij eveneens duizenden migranten binnenkwamen? [3]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Antwoord </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>vraag 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00B03086">
+        <w:t xml:space="preserve">De situatie bij Ceuta van vorige week is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007536B8">
+        <w:t>onacceptabel, zeer onwenselijk en uitzonderlijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B03086">
+        <w:t xml:space="preserve">. Dit incident was van een compleet andere ordegrootte dan de situaties waar de vraagsteller naar verwijst, waarbij het respectievelijk ging om 2000 en 8000 migranten. Tijdens de extra informele JBZ-Raad van 4 augustus jl. gaf Spanje aan dat er rond de 72.000 irreguliere grensoverschrijdingen zijn geweest om via Ceuta de grens met Spanje over te steken.  De Spaanse autoriteiten hebben voor het overgroote deel van deze migranten de terug naar Marokkaans grondgebied bewerkstelligd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B03086" w:rsidR="00BE0BD6" w:rsidP="00B03086" w:rsidRDefault="00BE0BD6" w14:paraId="2B5F7165" w14:textId="77777777">
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00B03086">
+        <w:t xml:space="preserve">In de afgelopen jaren heeft de EU geïnvesteerd in het verder versterken van het Europese asiel- en migratiesysteem, alsook het versterken van de buitengrenzen. In het algemeen zijn daardoor de irreguliere grensoverschrijdingen in de EU de afgelopen jaren aanzienlijk gedaald. Ook lijkt het erop dat het Spanje met het huidige instrumentarium is gelukt om te zorgen dat het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B03086">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Schengengebied niet </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B03086">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t>geschonden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B03086">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B03086" w:rsidR="00BE0BD6" w:rsidP="00B03086" w:rsidRDefault="00BE0BD6" w14:paraId="078DF321" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Hoe beoordeelt u de berichtgeving dat Marokkaanse grenswachters kort voor de massale oversteek plotseling van hun posten verdwenen? [4] [5]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Vraag 6 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Deelt u de analyse dat Marokko migratie doelbewust inzet als diplomatiek drukmiddel jegens Spanje en de Europese Unie? [6]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Vraag 7 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Bent u bereid om, bilateraal dan wel in EU-verband, consequenties te verbinden aan dit Marokkaanse handelen, bijvoorbeeld op het terrein van visumverlening, handelspreferenties of ontwikkelingssamenwerking?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Antwoord </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>vra</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>gen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003D4250">
-[...218 lines deleted...]
-          <w:bCs/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>5, 6 en 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk236986464" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t>Het kabinet heeft gepleit om oorzaken nader te onderzoeken en loopt hier niet op vooruit.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B03086">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00B03086">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wel ziet het kabinet dat de samenwerking met Marokko van cruciaal belang is om de situatie onder controle te brengen en te houden. De Europese Commissie, Spanje en andere lidstaten werken nauw met </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B03086">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Vragen van de leden </w:t>
-[...137 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve">Marokko samen om de grenzen effectief te bewaken en terugkeer mogelijk te maken. Er is op dit moment daarom geen aanleiding voor maatregelen, des te meer omdat Marokko constructief heeft meegewerkt aan terugkeer van vertrek-plichtige vreemdelingen en in nauwe samenwerking met Spanje ondersteund bij het tegengaan van verdere irreguliere migratie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B03086" w:rsidR="00BE0BD6" w:rsidP="00B03086" w:rsidRDefault="00BE0BD6" w14:paraId="6BB4FEBF" w14:textId="77777777">
+      <w:r w:rsidRPr="00B03086">
+        <w:t>Verder is het kabinet van mening dat het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B03086" w:rsidDel="00F65568">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0088221B">
+      <w:r w:rsidRPr="00B03086">
+        <w:t xml:space="preserve">- met het oog op het voorkomen van een vergelijkbare plotselinge toestroom van irreguliere migranten in de toekomst- nodig is om beter in beeld te brengen hoe deze situatie bij Ceuta heeft kunnen ontstaan. Nederland heeft de Europese Commissie en de relevante EU-agentschappen verzocht dit samen met in Spanje te onderzoeken. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D80540">
+        <w:t>Het kabinet blijft hierop aandringen en verzoekt de Europese Commissie en de agentschappen te rapporteren in de gebruikelijke gremia; in het bijzonder voor de JBZ-Raad van 1 oktober en Europese Raad van 15-16 oktober aanstaande.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D24843" w:rsidR="00BE0BD6" w:rsidP="00D24843" w:rsidRDefault="00BE0BD6" w14:paraId="199DC359" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D24843" w:rsidR="00BE0BD6" w:rsidP="00D24843" w:rsidRDefault="00BE0BD6" w14:paraId="545BFEC7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vraag 8 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Bent u bekend met de uitspraak van het Spaanse Hooggerechtshof van begin juli 2026, waarin is geoordeeld dat migranten die zwemmend of per boot Ceuta bereiken niet zonder procedure mogen worden teruggestuurd?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Antwoord </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vraag 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00B03086">
+        <w:t>Ja.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC6754" w:rsidR="00BE0BD6" w:rsidP="00B03086" w:rsidRDefault="00BE0BD6" w14:paraId="684A0323" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vraag 9 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Hoe beoordeelt u het feit dat volgens de Spaanse regering mensensmokkelbendes van deze uitspraak misbruik maken om de huidige massale oversteek te organiseren?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Antwoord </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">op </w:t>
       </w:r>
       <w:r w:rsidRPr="00D24843">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>vraag 1</w:t>
-[...52 lines deleted...]
-      <w:r w:rsidR="00B03086">
+        <w:t>vraag 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00B03086">
+        <w:t xml:space="preserve">Nederland heeft, onder andere tijdens de </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">informele </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B03086">
+        <w:t xml:space="preserve">JBZ-raad van 4 augustus, de Europese Commissie en de relevante EU-agentschappen opgeroepen om samen met Spanje te onderzoeken hoe dit tot stand heeft kunnen komen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D80540">
+        <w:t>Het kabinet blijft hierop aandringen en verzoekt de Europese Commissie en de agentschappen te rapporteren in de gebruikelijke gremia; in het bijzonder voor de JBZ-Raad van 1 oktober en Europese Raad van 15-16 oktober aanstaande.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D24843" w:rsidR="00BE0BD6" w:rsidP="00D24843" w:rsidRDefault="00BE0BD6" w14:paraId="7A6756AA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AA2432" w:rsidR="00BE0BD6" w:rsidP="00B03086" w:rsidRDefault="00BE0BD6" w14:paraId="6974A8BF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vraag 10 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Erkent u dat hiermee opnieuw is aangetoond dat juridische waarborgen die uitzetting zonder procedure onmogelijk maken, een aanzuigende werking op illegale migratie hebben?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00D24843">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
-      <w:r w:rsidR="0088221B">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">op </w:t>
       </w:r>
       <w:r w:rsidRPr="00D24843">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>vraag 2</w:t>
-[...25 lines deleted...]
-      <w:r>
+        <w:t>vraag 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00B03086">
-        <w:t xml:space="preserve">De situatie in </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Nee. Juridische waarborgen zijn de basis van een goed werkende rechtsstaat. Wel is het van belang om dergelijke situatie in de toekomst te voorkomen te onderzoeken hoe de situatie bij Ceuta tot stand is gekomen. Nederland heeft daarom in de iJBZ-raad van 4 augustus, gevraagd om een onderzoek naar de oorzaken en de tekortkomingen uitgevoerd door de Europese Commissie en de relevant EU-agentschappen, in samenwerking met Spanje, om hierover meer helderheid te krijgen.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D80540">
+        <w:t>Het kabinet blijft hierop aandringen en verzoekt de Europese Commissie en de agentschappen te rapporteren in de gebruikelijke gremia; in het bijzonder voor de JBZ-Raad van 1 oktober en Europese Raad van 15-16 oktober aanstaande.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D24843" w:rsidR="00BE0BD6" w:rsidP="00D24843" w:rsidRDefault="00BE0BD6" w14:paraId="3B7AA44B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B07CF3" w:rsidR="00BE0BD6" w:rsidP="00B03086" w:rsidRDefault="00BE0BD6" w14:paraId="6AFDA337" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vraag 11 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Bent u bekend met het arrest N.D. en N.T. tegen Spanje, waarin het Europees Hof voor de Rechten van de Mens oordeelde dat Spanje migranten die massaal het grenshek bij Melilla bestormden direct mocht terugleiden, zonder daarmee het verbod op collectieve uitzetting te schenden? [7]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Antwoord </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>vraag 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
       <w:r w:rsidRPr="00B03086">
-        <w:t>Ceuta</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Ja, ik ben bekend met de uitspraak van het EHRM. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D24843" w:rsidR="00BE0BD6" w:rsidP="00D24843" w:rsidRDefault="00BE0BD6" w14:paraId="1F6B6A3F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Vraag 12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Bent u bereid om in Europees verband te bepleiten dat de ruimte die dit arrest biedt voor het direct terugleiden van migranten die de buitengrens massaal bestormen, door de lidstaten maximaal wordt benut?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Antwoord </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>vraag 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
       <w:r w:rsidRPr="00B03086">
-        <w:t xml:space="preserve"> benadrukt opnieuw dat het beschermen en handhaven van de buitengrens van Europa van groot belang is. Nederland heeft in de extra JBZ-Raad van 4 februari onderstreept dat dit een gezamenlijke verantwoordelijkheid is. Nederland blijft daarom ook steun toezeggen aan lidstaten die hulp nodig hebben om hun buitengrenzen te versterken. De EU moet in onderlinge solidariteit blijven investeren in het versterken van de buitengrenzen, het tegengaan van irreguliere migratie en de terugkeer van </w:t>
-[...229 lines deleted...]
-        <w:t xml:space="preserve"> in mei 2021, waarbij eveneens duizenden migranten binnenkwamen? [3]</w:t>
+        <w:t xml:space="preserve">Op 15 mei jl. heeft de Raad van Europa, mede op aandringen van Nederland, de Chisinau-verklaring aangenomen. Hierin wordt verwezen naar een situatie van massale aankomsten. De verklaring bevestigt de soevereiniteit van lidstaten in het beschermen van nationale grenzen en het besluiten over wie op het grondgebied mag verblijven, in overeenstemming met de verplichtingen onder het EVRM. Het kabinet heeft, samen met andere lidstaten, opgeroepen tot de snelle en effectieve implementatie van de Chisinau-verklaring. Het EHRM oordeelde overigens in genoemde zaak dat er geen schending was van het verbod op collectieve uitzetting omdat de verzoekers geen gebruik hadden gemaakt van bestaande juridische procedures om legaal toegang te krijgen tot Spaans grondgebied. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BE0BD6" w:rsidP="00D24843" w:rsidRDefault="00BE0BD6" w14:paraId="76D7B0B3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vraag 13 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Bent u bekend met de buitengewone regularisatieregeling van de regering-Sánchez, op grond waarvan illegaal in Spanje verblijvende migranten tussen 16 april en 30 juni 2026 een verblijfs- en werkvergunning konden aanvragen, en waarvoor blijkens mededelingen van de Spaanse regering ruim één miljoen aanvragen zijn ingediend? [8] [9]</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24843">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00D24843">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
-      <w:r w:rsidR="0088221B">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">op </w:t>
       </w:r>
       <w:r w:rsidRPr="00D24843">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>vraag 4</w:t>
-[...838 lines deleted...]
-        </w:rPr>
         <w:t>vraag 13</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B03086" w:rsidR="00D24843" w:rsidP="00D24843" w:rsidRDefault="00B03086" w14:paraId="2E2B9BD5" w14:textId="368EA698">
+    <w:p w:rsidRPr="00B03086" w:rsidR="00BE0BD6" w:rsidP="00D24843" w:rsidRDefault="00BE0BD6" w14:paraId="4BA2BD9C" w14:textId="77777777">
       <w:r w:rsidRPr="00B03086">
         <w:t>Ja, daarmee ben ik bekend.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B03086" w:rsidR="00D24843">
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00D24843" w:rsidR="00D24843" w:rsidP="00D24843" w:rsidRDefault="00D24843" w14:paraId="5A060D79" w14:textId="7C1B71B8">
+      <w:r w:rsidRPr="00B03086">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D24843" w:rsidR="00BE0BD6" w:rsidP="00D24843" w:rsidRDefault="00BE0BD6" w14:paraId="3D50E9CE" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D24843">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 14</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24843">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Bent u tevens bekend met het door premier Sánchez op 30 juni 2026 gepresenteerde 'Plan voor Integratie en Burgerschap 2026-2030', waarin deze massale regularisatie uitdrukkelijk wordt gepresenteerd als eerste stap op weg naar volwaardig burgerschap?</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24843">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00D24843">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
-      <w:r w:rsidR="0088221B">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">op </w:t>
       </w:r>
       <w:r w:rsidRPr="00D24843">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>vraag 14</w:t>
       </w:r>
-      <w:r w:rsidR="00B03086">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00B03086" w:rsidR="00B03086">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00B03086">
         <w:t>Het kabinet is bekend met het Spaanse ‘Plan voor Integratie en Burgerschap 2026 – 2030’</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24843">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D24843" w:rsidR="00D24843" w:rsidP="00D24843" w:rsidRDefault="00D24843" w14:paraId="6A8E8AAE" w14:textId="5DF4E71A">
+    <w:p w:rsidRPr="00D24843" w:rsidR="00BE0BD6" w:rsidP="00D24843" w:rsidRDefault="00BE0BD6" w14:paraId="64265F65" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D24843">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag 15 </w:t>
       </w:r>
       <w:r w:rsidRPr="00D24843">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">Wat zegt de huidige explosieve toestroom richting </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, die kort volgt op de afronding van de Spaanse regularisatieronde en de presentatie van het genoemde plan, volgens u over de aanzuigende werking van dergelijke </w:t>
+        <w:t xml:space="preserve">Wat zegt de huidige explosieve toestroom richting Ceuta, die kort volgt op de afronding van de Spaanse regularisatieronde en de presentatie van het genoemde plan, volgens u over de </w:t>
       </w:r>
       <w:r w:rsidRPr="00D24843">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>versoepelingen?</w:t>
+        <w:t>aanzuigende werking van dergelijke versoepelingen?</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24843">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00D24843">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Vraag 16</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24843">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Indien u van oordeel bent dat er geen verband bestaat tussen het Spaanse regularisatiebeleid en de huidige toestroom, kunt u die opvatting dan onderbouwen met een alternatieve verklaring voor het feit dat juist nu tienduizenden Marokkanen de oversteek naar Spaans grondgebied wagen?</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24843">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00D24843">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
-      <w:r w:rsidR="0088221B">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">op </w:t>
       </w:r>
       <w:r w:rsidRPr="00D24843">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>vrag</w:t>
       </w:r>
-      <w:r w:rsidR="0088221B">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>en 15 en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk236986660" w:id="1"/>
+      <w:r w:rsidRPr="00B03086">
+        <w:t xml:space="preserve">In de brief die Nederland op zaterdagochtend 1 augustus jl. heeft verstuurd samen met 21 andere EU-lidstaten  aan de Europese Commissie, is benoemd dat de recente uitspraak van het Spaanse Hooggerechtshof en grootschalige regularisaties als aanzuigende factor kunnen werken. Welk effect de afronding van de regularisatie precies heeft gehad is moeilijk te kwantificeren. Het kabinet heeft daarom in de </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">informele </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B03086">
+        <w:t>JBZ-raad de Europese Commissie opgeroepen om samen met Spanje de oorzaken van de gebeurtenissen te onderzoek. Daarop gaan we niet vooruitlopen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w:rsidRPr="00D24843" w:rsidR="00BE0BD6" w:rsidP="00D24843" w:rsidRDefault="00BE0BD6" w14:paraId="2F26A48C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vraag 17 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Erkent u dat een door Spanje afgegeven verblijfsvergunning de houder het recht geeft om vrij door het Schengengebied, en dus ook door Nederland, te reizen?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Antwoord </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>vraag 17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00B03086">
+        <w:t>De door Spanje afgegeven vergunning geeft recht op verblijf en werk in Spanje. Op grond van de Schengen Uitvoeringsovereenkomst mag de houder van een dergelijke vergunning maximaal 90 dagen in andere Schengenlanden verblijven, voor zover aan de toepasselijke voorwaarden voor binnenkomst wordt voldaan. Iemand met een dergelijke vergunning heeft geen recht om zich in Nederland te vestigen. Uiteraard houdt Nederland in nauw contact met Spanje de situatie in de gaten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D24843" w:rsidR="00BE0BD6" w:rsidP="00D24843" w:rsidRDefault="00BE0BD6" w14:paraId="78835630" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vraag 18 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Erkent u dat geregulariseerde migranten na vijf jaar legaal verblijf in Spanje de status van langdurig ingezetene kunnen verkrijgen, die hun onder voorwaarden het recht geeft zich in andere lidstaten, waaronder Nederland, te vestigen?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Antwoord </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>vraag 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00B03086">
+        <w:t>Op grond van de Richtlijn Langdurig Ingezeten (richtlĳn 2003/109/EG) kunnen onderdanen uit derde landen de status van langdurig ingezetene krijgen wanneer zij legaal en ononderbroken vijf jaar op het grondgebied van een lidstaat verblijven en voldoen aan bepaalde voorwaarden. Deze status geeft hen onder voorwaarden het recht om langer dan drie maanden in een andere lidstaat te verblijven. In die andere lidstaat moet dan wel een verblijfsvergunning worden aangevraagd, waarbij getoetst wordt op onder meer een gevaar voor openbare orde en het middelenvereiste. Komt de langdurig ingezetene derdelander voor arbeid naar Nederland, dan geldt in Nederland in het eerste jaar een arbeidsmarkttoets.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D24843" w:rsidR="00BE0BD6" w:rsidP="00D24843" w:rsidRDefault="00BE0BD6" w14:paraId="618E6CA4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vraag 19 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Deelt u dan ook de conclusie dat het Spaanse regularisatie- en naturalisatiebeleid daarmee de facto mede Nederlands migratiebeleid is, zonder dat de Staten-Generaal of de Nederlandse kiezer daarover enige zeggenschap heeft gehad?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>vraag 19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00B03086">
+        <w:t>Nee, de richtlijn langdurig ingezetenen heeft geen betrekking op naturalisatie. Daarover gaan de lidstaten zelf.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B03086">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D24843" w:rsidR="00BE0BD6" w:rsidP="00D24843" w:rsidRDefault="00BE0BD6" w14:paraId="2FEABD80" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vraag 20 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Bent u bekend met het bericht dat Italië ermee heeft gedreigd Spanje tijdelijk uit het Schengengebied te weren vanwege deze crisis, en deelt u de daaraan ten grondslag liggende zorg dat via Spanje toegelaten migranten zich vervolgens ongehinderd over het Schengengebied kunnen verspreiden?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Antwoord </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>vraag 20 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00B03086">
+        <w:t xml:space="preserve">Ja, ik ben bekend met het bericht. Die zorg deelt het kabinet niet, want doorreizen vanuit Ceuta kan enkel gecontroleerd. Spanje heeft opnieuw bevestigd, ondersteund door Frontex, dat er </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">tot op heden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B03086">
+        <w:t xml:space="preserve">geen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>irreguliere migranten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B03086">
+        <w:t xml:space="preserve"> zijn doorgereisd vanuit Ceuta naar het vaste land van Spanje of andere lidstaten in het Schengengebied.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D24843" w:rsidR="00BE0BD6" w:rsidP="00D24843" w:rsidRDefault="00BE0BD6" w14:paraId="5B749CE2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vraag 21 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Bent u bereid om in het licht van deze crisis de controles aan de Nederlandse landsgrens te intensiveren?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Antwoord </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>vraag 21</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00B03086">
+        <w:t>Het is evident de Nederland haar eigen binnengrenzen bewaakt. In Nederland voert de Koninklijke Marechaussee (KMar) in het kader van het Mobiel Toezicht Veiligheid – en op dit moment in het kader van de tijdelijke herinvoering van de binnengrenscontroles op grond van artikel 25 Schengengrenscode –  informatie- en risicogestuurde controles uit op inkomende intra-Schengenvluchten en treinen en op wegen en vaarwegen in de binnengrensstreek met België en Duitsland. De inzet van deze controles gebeurt op basis van informatie ten aanzien van risico’s op illegale migratie en mensensmokkel. Indien informatie voortkomend uit de situatie in Spanje hier aanleiding toe geeft, zal de KMar de inzet in het kader van het binnengrenstoezicht hierop richten. De situatie zoals in bovenstaande antwoorden is toegelicht geeft geen aanleiding om de tijdelijke maatregel van binnengrenscontroles te verlengen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BE0BD6" w:rsidP="00D24843" w:rsidRDefault="00BE0BD6" w14:paraId="23B36B96" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vraag 22 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Kunt u uitsluiten dat Nederland op grond van het solidariteitsmechanisme van de per 12 juni 2026 van toepassing geworden Asiel- en Migratiebeheerverordening zal worden verplicht om naar aanleiding van deze crisis asielzoekers uit Spanje over te nemen dan wel financiële solidariteitsbijdragen te leveren?[10]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BE0BD6" w:rsidP="00D24843" w:rsidRDefault="00BE0BD6" w14:paraId="35331908" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D24843" w:rsidR="00BE0BD6" w:rsidP="00D24843" w:rsidRDefault="00BE0BD6" w14:paraId="045422F3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BE0BD6" w:rsidP="00960FF3" w:rsidRDefault="00BE0BD6" w14:paraId="2ACD6BFE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vraag 23 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00960FF3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Indien het antwoord op vraag 22 ontkennend luidt, kunt u dan aangeven met de overname van hoeveel asielzoekers of met welke financiële bijdragen Nederland in het uiterste geval rekening moet houden?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BE0BD6" w:rsidP="00960FF3" w:rsidRDefault="00BE0BD6" w14:paraId="25B4AD17" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00960FF3" w:rsidR="00BE0BD6" w:rsidP="00960FF3" w:rsidRDefault="00BE0BD6" w14:paraId="1F611F94" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>vrag</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidR="00B03086">
-[...584 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00D24843">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">22 en </w:t>
       </w:r>
       <w:r w:rsidRPr="00D24843">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>23</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00960FF3" w:rsidR="00D24843" w:rsidP="00960FF3" w:rsidRDefault="00960FF3" w14:paraId="2ADA689A" w14:textId="7FBC85D0">
+    <w:p w:rsidRPr="00960FF3" w:rsidR="00BE0BD6" w:rsidP="00960FF3" w:rsidRDefault="00BE0BD6" w14:paraId="6C052A88" w14:textId="77777777">
       <w:r w:rsidRPr="00960FF3">
         <w:t>De berekening van welke lidstaten solidariteit ontvangen onder het solidariteitsmechanisme is gebaseerd op verschillende factoren waaronder de bevolkingsomvang, BBP en de irreguliere asielaankomsten en asielprocedures, van de afgelopen vijf jaar. Vervolgens is het aan de Europese Commissie om tot een voorstel te komen van de verdeling en daarmee hoeveel solidariteit lidstaten ontvangen. Hier moet overeenstemming over bereikt worden binnen de EU. Het kabinet kan daar geen berekening van maken.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00960FF3" w:rsidR="00D24843">
-[...3 lines deleted...]
-    <w:p w:rsidR="00960FF3" w:rsidP="00960FF3" w:rsidRDefault="00D24843" w14:paraId="382C4284" w14:textId="067F61EF">
+      <w:r w:rsidRPr="00960FF3">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BE0BD6" w:rsidP="00960FF3" w:rsidRDefault="00BE0BD6" w14:paraId="1D3DA556" w14:textId="77777777">
       <w:r w:rsidRPr="00D24843">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag 24 </w:t>
       </w:r>
       <w:r w:rsidRPr="00D24843">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Deelt u de opvatting dat de inzet van slechts zestig Spaanse militairen tegenover een toestroom van tienduizenden migranten volstrekt ontoereikend is om deze buitengrens van de Europese Unie te verdedigen?</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24843">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00D24843">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
-      <w:r w:rsidR="0088221B">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">op </w:t>
       </w:r>
       <w:r w:rsidRPr="00D24843">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>vraag 24</w:t>
       </w:r>
-      <w:r w:rsidR="00960FF3">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00F11231" w:rsidR="00960FF3">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00F11231">
         <w:t>Het kabinet</w:t>
       </w:r>
-      <w:r w:rsidR="00960FF3">
+      <w:r>
         <w:t xml:space="preserve"> is van mening dat het</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F11231" w:rsidDel="00F65568" w:rsidR="00960FF3">
+      <w:r w:rsidRPr="00F11231" w:rsidDel="00F65568">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00960FF3">
+      <w:r>
         <w:t xml:space="preserve">- met het oog op het voorkomen van een vergelijkbare plotselinge toestroom van irreguliere migranten in de toekomst- </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F11231" w:rsidR="00960FF3">
+      <w:r w:rsidRPr="00F11231">
         <w:t xml:space="preserve">nodig is </w:t>
       </w:r>
-      <w:r w:rsidR="00960FF3">
+      <w:r>
         <w:t>om beter in beeld te brengen h</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F11231" w:rsidR="00960FF3">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00F11231" w:rsidR="00960FF3">
+      <w:r w:rsidRPr="00F11231">
+        <w:t>oe deze situatie bij Ceuta heeft kunnen ontstaan</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> daar moeten ook een analyse bij zitten over de mogelijke tekortkomingen aan de Spaanse buitengrens bij Ceuta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F11231">
         <w:t xml:space="preserve">. Nederland heeft </w:t>
       </w:r>
-      <w:r w:rsidR="00960FF3">
+      <w:r>
         <w:t xml:space="preserve">de Europese Commissie </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F11231" w:rsidR="00960FF3">
+      <w:r w:rsidRPr="00F11231">
         <w:t>en de relevante EU</w:t>
       </w:r>
-      <w:r w:rsidR="00960FF3">
+      <w:r>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F11231" w:rsidR="00960FF3">
+      <w:r w:rsidRPr="00F11231">
         <w:t>agentschappen verzocht dit</w:t>
       </w:r>
-      <w:r w:rsidR="00960FF3">
+      <w:r>
         <w:t xml:space="preserve"> samen met in </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F11231" w:rsidR="00960FF3">
+      <w:r w:rsidRPr="00F11231">
         <w:t>Spanje</w:t>
       </w:r>
-      <w:r w:rsidR="00960FF3">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F11231" w:rsidR="00960FF3">
+      <w:r w:rsidRPr="00F11231">
         <w:t>te onderzoeken</w:t>
       </w:r>
-      <w:r w:rsidR="00960FF3">
+      <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D80540" w:rsidR="00D80540">
+      <w:r w:rsidRPr="00D80540">
         <w:t>Het kabinet blijft hierop aandringen en verzoekt de Europese Commissie en de agentschappen te rapporteren in de gebruikelijke gremia; in het bijzonder voor de JBZ-Raad van 1 oktober en Europese Raad van 15-16 oktober aanstaande.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B62EF8" w:rsidR="00960FF3" w:rsidP="00960FF3" w:rsidRDefault="00960FF3" w14:paraId="150097C0" w14:textId="1490FBB9">
+    <w:p w:rsidRPr="00B62EF8" w:rsidR="00BE0BD6" w:rsidP="00960FF3" w:rsidRDefault="00BE0BD6" w14:paraId="60FC8684" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-      <w:r w:rsidR="00D80540">
+        <w:t>Daarbij is het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62EF8">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
-        <w:t>Daarbij</w:t>
+        <w:t xml:space="preserve"> cruciaal dat Spanje, in samenwerking met Marokko en ondersteund door de Europese Commissie, beziet hoe de buitengrens bij Ceuta versterkt kan worden en hoe dit in de toekomst voorkomen kan worden. De Commissie moet</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
-        <w:t xml:space="preserve"> is</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D80540">
+        <w:t>, als hoeder van de verdragen,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62EF8">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
-        <w:t xml:space="preserve"> het</w:t>
+        <w:t xml:space="preserve"> hierin een leidende rol hebben en rapporteren aan de lidstaten over de uitkomsten van deze evaluatie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D24843" w:rsidR="00BE0BD6" w:rsidP="00D24843" w:rsidRDefault="00BE0BD6" w14:paraId="52C17195" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Vraag 25 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Heeft de Nederlandse regering Spanje personele of materiële steun aangeboden voor de bewaking van de buitengrens bij Ceuta?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0088221B" w:rsidR="00BE0BD6" w:rsidP="00960FF3" w:rsidRDefault="00BE0BD6" w14:paraId="622F5617" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vraag 26 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Indien het antwoord op vraag 25 ontkennend luidt, bent u dan bereid een dergelijk aanbod, in overleg met de minister van Defensie, alsnog te doen?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Antwoord </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007266BA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>vra</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>gen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007266BA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 25 en 26</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Er is op dit moment geen concrete steun toegezegd of gevraagd door Spanje. In algemene zin zal</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62EF8">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
-        <w:t xml:space="preserve"> cruciaal dat Spanje, in samenwerking met Marokko en ondersteund door de Europese Commissie, beziet hoe de buitengrens bij </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B62EF8">
+        <w:t xml:space="preserve"> Nederland lidstaten die hulp nodig hebben om hun buitengrenzen te versterken</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
-        <w:t>Ceuta</w:t>
-[...179 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> waar mogelijk steunen als zij daarom vragen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D24843" w:rsidR="00D24843" w:rsidP="00D24843" w:rsidRDefault="00D24843" w14:paraId="4841B1BE" w14:textId="01C9FB15">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="00D24843" w:rsidR="00BE0BD6" w:rsidP="00D24843" w:rsidRDefault="00BE0BD6" w14:paraId="4D069EF3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vraag 27 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Bent u bereid deze crisis en de grensoverschrijdende gevolgen van het Spaanse regularisatie- en </w:t>
+      </w:r>
       <w:r w:rsidRPr="00D24843">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Vraag 27 </w:t>
-[...7 lines deleted...]
-        <w:t>Bent u bereid deze crisis en de grensoverschrijdende gevolgen van het Spaanse regularisatie- en naturalisatiebeleid te agenderen voor de eerstvolgende JBZ-Raad en de Kamer over de uitkomsten daarvan te informeren?</w:t>
+        <w:t>naturalisatiebeleid te agenderen voor de eerstvolgende JBZ-Raad en de Kamer over de uitkomsten daarvan te informeren?</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24843">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00D24843">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
-      <w:r w:rsidR="0088221B">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">op </w:t>
       </w:r>
       <w:r w:rsidRPr="00D24843">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>vraag 27</w:t>
       </w:r>
-      <w:r w:rsidR="00960FF3">
-[...25 lines deleted...]
-    <w:p w:rsidR="0088221B" w:rsidP="00D24843" w:rsidRDefault="00D24843" w14:paraId="143E6D60" w14:textId="77777777">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00960FF3">
+        <w:t>In de brief die Nederland op zaterdagochtend 1 augustus jl. heeft verstuurd samen met 21 andere lidstaten  aan de Europese Commissie, is benoemd dat de recente uitspraak van het Spaanse Hooggerechtshof en grootschalige regularisaties als aanzuigende factor kunnen werken. Welke effect deze ontwikkelingen precies hebben gehad is moeilijk te kwantificeren. Het kabinet heeft daarom in de iJBZ-raad de Europese Commissie opgeroepen om samen met Spanje de oorzaken van dit incident te onderzoek. Daarop gaan we niet vooruitlopen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BE0BD6" w:rsidP="00D24843" w:rsidRDefault="00BE0BD6" w14:paraId="120CAE04" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D24843">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag 28 </w:t>
       </w:r>
       <w:r w:rsidRPr="00D24843">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Kunt u deze vragen afzonderlijk en zo spoedig mogelijk beantwoorden?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0088221B" w:rsidP="00D24843" w:rsidRDefault="0088221B" w14:paraId="4880D80E" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidR="00D24843" w:rsidP="00D24843" w:rsidRDefault="0088221B" w14:paraId="1B4CA303" w14:textId="32FB5328">
+    <w:p w:rsidR="00BE0BD6" w:rsidP="00D24843" w:rsidRDefault="00BE0BD6" w14:paraId="0B7C8BD9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BE0BD6" w:rsidP="00D24843" w:rsidRDefault="00BE0BD6" w14:paraId="440DC6BE" w14:textId="77777777">
       <w:r w:rsidRPr="00D24843">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">op </w:t>
       </w:r>
       <w:r w:rsidRPr="00D24843">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>vraag 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
-      <w:r w:rsidR="00960FF3">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00960FF3" w:rsidR="00960FF3">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00960FF3">
         <w:t>Enkel waar dit de beantwoording ten goede kwam, zijn vragen samengenomen.</w:t>
       </w:r>
-      <w:r w:rsidR="00D24843">
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00AE6E15" w:rsidR="00D24843" w:rsidP="00D24843" w:rsidRDefault="00D24843" w14:paraId="057499CE" w14:textId="61FE2B6B">
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE6E15" w:rsidR="00BE0BD6" w:rsidP="00D24843" w:rsidRDefault="00BE0BD6" w14:paraId="5F8E48BA" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0088221B">
+      <w:r w:rsidRPr="00BE0BD6">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00AE6E15">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">[1] Reuters, 31 </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>[1] Reuters, 31 juli 2026, 'Spain estimates 49,000 migrants crossed into Ceuta over past 24 hours', https://www.reuters.com/world/africa/spain-estimates-49000-migrants-crossed-into-ceuta-over-past-24-hours-2026-07-31/</w:t>
+      </w:r>
       <w:r w:rsidRPr="00AE6E15">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>juli</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BE0BD6" w:rsidP="00D24843" w:rsidRDefault="00BE0BD6" w14:paraId="70890260" w14:textId="77777777">
+      <w:r>
+        <w:t>[2] NOS, 30 juli 2026, 'Doden bij massale oversteek naar Spaanse exclave Ceuta: “Complete chaos”', https://nos.nl/artikel/2624975-doden-bij-massale-oversteek-naar-spaanse-exclave-ceuta-complete-chaos</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BE0BD6" w:rsidP="00D24843" w:rsidRDefault="00BE0BD6" w14:paraId="532D11EA" w14:textId="77777777">
+      <w:r>
+        <w:t>[3] NOS, 24 juni 2022, 'Zeker 18 doden en veel gewonden bij bestorming Spaanse exclave Melilla', https://nos.nl/artikel/2433926-zeker-18-doden-en-veel-gewonden-bij-bestorming-spaanse-exclave-melilla</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BE0BD6" w:rsidP="00D24843" w:rsidRDefault="00BE0BD6" w14:paraId="03150D5C" w14:textId="77777777">
+      <w:r>
+        <w:t>[4] De Telegraaf, 30 juli 2026, 'Duizenden migranten overspoelen Spaanse enclave via zee, grenswachters Marokko verdwijnen plots', https://www.telegraaf.nl/buitenland/duizenden-migranten-overspoelen-spaanse-enclave-via-zee-grenswachters-marokko-verdwijnen-plots/159410455.html</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BE0BD6" w:rsidP="00D24843" w:rsidRDefault="00BE0BD6" w14:paraId="59AE439C" w14:textId="77777777">
+      <w:r>
+        <w:t>[5] de Volkskrant, 31 juli 2026, 'Mogelijk 40 duizend migranten zijn Ceuta binnengedrongen, Marokkaanse troepen rukken uit met pantservoertuigen', https://www.volkskrant.nl/buitenland/mogelijk-40-duizend-migranten-zijn-ceuta-binnengedrongen-marokkaanse-troepen-rukken-uit-met-pantservoertuigen~bc876ba0/</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BE0BD6" w:rsidP="00D24843" w:rsidRDefault="00BE0BD6" w14:paraId="0D649291" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">[6] VRT NWS, 30 juli 2026, '49.000 migranten zijn afgelopen 24 uur grens overgestoken naar Ceuta: “Marokko gebruikt migratie als diplomatiek drukkingsmiddel”', </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>https://www.vrt.be/vrtnws/nl/2026/07/30/spanje-ceuta-militairen/</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00681021" w:rsidR="00BE0BD6" w:rsidP="00D24843" w:rsidRDefault="00BE0BD6" w14:paraId="66577574" w14:textId="77777777">
+      <w:r w:rsidRPr="00681021">
+        <w:t>[7] EHRM 13 februari 2020, N.D. en N.T. t. Spanje, nrs. 8675/15 en 8697/15.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00681021">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE6E15" w:rsidR="00BE0BD6" w:rsidP="00D24843" w:rsidRDefault="00BE0BD6" w14:paraId="4441C67F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00AE6E15">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2026, 'Spain estimates 49,000 migrants crossed into Ceuta over past 24 hours', https://www.reuters.com/world/africa/spain-estimates-49000-migrants-crossed-into-ceuta-over-past-24-hours-2026-07-31/</w:t>
+        <w:t>[8] La Moncloa, 30 juni 2026, 'Pedro Sánchez announces that the new Integration and Citizenship Plan is being launched to capitalise on the opportunities and address the challenges posed by migration', https://www.lamoncloa.gob.es/lang/en/presidente/news/paginas/2026/20260630-integration-and-citizenship-plan.aspx</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE6E15">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D24843" w:rsidP="00D24843" w:rsidRDefault="00D24843" w14:paraId="653D2B6E" w14:textId="77777777">
-[...71 lines deleted...]
-    <w:p w:rsidRPr="00AE6E15" w:rsidR="00D24843" w:rsidP="00D24843" w:rsidRDefault="00D24843" w14:paraId="16307A13" w14:textId="77777777">
+    <w:p w:rsidRPr="00AE6E15" w:rsidR="00BE0BD6" w:rsidP="00D24843" w:rsidRDefault="00BE0BD6" w14:paraId="2A68CA6F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE6E15">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>[9] Fragomen, 'Spain: Law Regularizing Irregular Foreign Nationals in Effect', https://www.fragomen.com/insights/spain-law-regularizing-irregular-foreign-nationals-in-effect.html</w:t>
+      </w:r>
       <w:r w:rsidRPr="00AE6E15">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>februari</w:t>
-[...109 lines deleted...]
-    <w:p w:rsidR="00D24843" w:rsidP="00D24843" w:rsidRDefault="00D24843" w14:paraId="5009FD06" w14:textId="77777777">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BE0BD6" w:rsidP="00D24843" w:rsidRDefault="00BE0BD6" w14:paraId="112AC511" w14:textId="77777777">
       <w:r>
         <w:t>[10] Kenniscentrum Europa decentraal, 'Het EU-migratie- en asielpact', https://europadecentraal.nl/onderwerp/europese-unie/asiel-en-migratie/het-eu-migratie-en-asielpact/</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D24843" w:rsidP="00D24843" w:rsidRDefault="00D24843" w14:paraId="2A3CA3A0" w14:textId="77777777"/>
-[...6 lines deleted...]
-      <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidR="00BE0BD6" w:rsidP="00D24843" w:rsidRDefault="00BE0BD6" w14:paraId="30D6CE41" w14:textId="77777777"/>
+    <w:p w:rsidR="00BE0BD6" w:rsidRDefault="00BE0BD6" w14:paraId="3BB36C7B" w14:textId="77777777"/>
+    <w:p w:rsidR="00BE0BD6" w:rsidRDefault="00BE0BD6" w14:paraId="6D556E7E" w14:textId="77777777"/>
+    <w:p w:rsidR="00125328" w:rsidRDefault="00125328" w14:paraId="017CC061" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00125328">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7AD29E95" w14:textId="77777777" w:rsidR="00910A99" w:rsidRDefault="00910A99">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="640FEE12" w14:textId="77777777" w:rsidR="00DE3B9C" w:rsidRDefault="00DE3B9C" w:rsidP="00BE0BD6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0282A20D" w14:textId="77777777" w:rsidR="00910A99" w:rsidRDefault="00910A99">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="23A73613" w14:textId="77777777" w:rsidR="00DE3B9C" w:rsidRDefault="00DE3B9C" w:rsidP="00BE0BD6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...6 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-[...17 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...17 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3DD5E94D" w14:textId="77777777" w:rsidR="00275741" w:rsidRDefault="00275741">
+  <w:p w14:paraId="27C9AF36" w14:textId="77777777" w:rsidR="00BE0BD6" w:rsidRPr="00BE0BD6" w:rsidRDefault="00BE0BD6" w:rsidP="00BE0BD6">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3D280690" w14:textId="77777777" w:rsidR="00BE0BD6" w:rsidRPr="00BE0BD6" w:rsidRDefault="00BE0BD6" w:rsidP="00BE0BD6">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="07E82E86" w14:textId="77777777" w:rsidR="00BE0BD6" w:rsidRPr="00BE0BD6" w:rsidRDefault="00BE0BD6" w:rsidP="00BE0BD6">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="410981D4" w14:textId="77777777" w:rsidR="00910A99" w:rsidRDefault="00910A99">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="137B05C0" w14:textId="77777777" w:rsidR="00DE3B9C" w:rsidRDefault="00DE3B9C" w:rsidP="00BE0BD6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6F4ABE0E" w14:textId="77777777" w:rsidR="00910A99" w:rsidRDefault="00910A99">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="7A5BC520" w14:textId="77777777" w:rsidR="00DE3B9C" w:rsidRDefault="00DE3B9C" w:rsidP="00BE0BD6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="62164F15" w14:textId="77777777" w:rsidR="00275741" w:rsidRDefault="00C36500">
-[...392 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="3B273E4F" w14:textId="77777777" w:rsidR="00BE0BD6" w:rsidRPr="00BE0BD6" w:rsidRDefault="00BE0BD6" w:rsidP="00BE0BD6">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5F2C4DD7" w14:textId="77777777" w:rsidR="00275741" w:rsidRDefault="00C36500">
+  <w:p w14:paraId="49FA3BDD" w14:textId="77777777" w:rsidR="00BE0BD6" w:rsidRPr="00BE0BD6" w:rsidRDefault="00BE0BD6" w:rsidP="00BE0BD6">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1297 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...398 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1CC66139" w14:textId="77777777" w:rsidR="00BE0BD6" w:rsidRPr="00BE0BD6" w:rsidRDefault="00BE0BD6" w:rsidP="00BE0BD6">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:defaultTableStyle w:val="Standaardtabel"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00275741"/>
-[...37 lines deleted...]
-    <w:rsid w:val="00FE6981"/>
+    <w:rsidRoot w:val="00BE0BD6"/>
+    <w:rsid w:val="00125328"/>
+    <w:rsid w:val="005B2C98"/>
+    <w:rsid w:val="00BE0BD6"/>
+    <w:rsid w:val="00DE3B9C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2C9BA214"/>
+  <w14:docId w14:val="71E7BD1F"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{682DC314-E355-43AA-BAA6-3CEE20C78E29}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5597,77 +2570,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5692,75 +2665,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -5795,55 +2768,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -5915,823 +2888,669 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00BE0BD6"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00BE0BD6"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BE0BD6"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BE0BD6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BE0BD6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BE0BD6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BE0BD6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BE0BD6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BE0BD6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00BE0BD6"/>
     <w:rPr>
-      <w:color w:val="467886" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Artikelstreepje">
-    <w:name w:val="Artikel streepje"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BE0BD6"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BE0BD6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BE0BD6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BE0BD6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BE0BD6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BE0BD6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BE0BD6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BE0BD6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BE0BD6"/>
     <w:pPr>
-      <w:numPr>
-[...23 lines deleted...]
-      <w:spacing w:before="360"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Comparitienummer">
-[...71 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00BE0BD6"/>
     <w:rPr>
-      <w:rFonts w:ascii="KIX Barcode" w:hAnsi="KIX Barcode"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
-  </w:style>
-[...43 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BE0BD6"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Opsomming">
-[...8 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00BE0BD6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pagina-eindeKop1">
-    <w:name w:val="Pagina-einde Kop 1"/>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BE0BD6"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...40 lines deleted...]
-      <w:outlineLvl w:val="4"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
-      <w:sz w:val="13"/>
-      <w:szCs w:val="13"/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensrechtsuitgelijnd">
-    <w:name w:val="Referentiegegevens rechts uitgelijnd"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00BE0BD6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BE0BD6"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BE0BD6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BE0BD6"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...28 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaarddeDE">
-[...2 lines deleted...]
-    <w:next w:val="Standaard"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00BE0BD6"/>
     <w:rPr>
-      <w:lang w:val="de-DE"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardenGB">
-[...26 lines deleted...]
-    <w:next w:val="Standaard"/>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00BE0BD6"/>
     <w:rPr>
       <w:b/>
-    </w:rPr>
-[...153 lines deleted...]
-      <w:szCs w:val="27"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D24843"/>
+    <w:rsid w:val="00BE0BD6"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D24843"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00BE0BD6"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D24843"/>
+    <w:rsid w:val="00BE0BD6"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D24843"/>
-[...88 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00BE0BD6"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
-[...3 lines deleted...]
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -6739,51 +3558,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -6850,65 +3669,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -6929,85 +3748,65 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>10</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>18085</ap:Characters>
+  <ap:Pages>9</ap:Pages>
+  <ap:Words>3198</ap:Words>
+  <ap:Characters>17594</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>150</ap:Lines>
-  <ap:Paragraphs>42</ap:Paragraphs>
+  <ap:Lines>146</ap:Lines>
+  <ap:Paragraphs>41</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>21331</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>20751</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>