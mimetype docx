--- v0 (2026-08-07)
+++ v1 (2026-09-22)
@@ -1,3511 +1,1062 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="0090503A" w:rsidR="0090503A" w:rsidP="0090503A" w:rsidRDefault="0090503A" w14:paraId="615FBDDF" w14:textId="4094257E">
+    <w:p w:rsidRPr="002B1468" w:rsidR="002B1468" w:rsidRDefault="006E4A48" w14:paraId="2EC3899C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>32317</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B1468" w:rsidR="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002B1468" w:rsidR="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002B1468" w:rsidR="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>JBZ-Raad</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002B1468" w:rsidR="002B1468" w:rsidP="006E4A48" w:rsidRDefault="002B1468" w14:paraId="5D2AC221" w14:textId="01149238">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0090503A">
-[...21 lines deleted...]
-        <w:t xml:space="preserve">uw Kamer het verslag aan van de ingelaste informele Raad Justitie en Binnenlandse Zaken (JBZ-Raad) van 4 augustus 2026 die via videoverbinding heeft plaatsgevonden. </w:t>
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>1021</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Asiel en Migratie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0090503A" w:rsidR="0090503A" w:rsidP="0090503A" w:rsidRDefault="0090503A" w14:paraId="1D7CC746" w14:textId="77777777">
+    <w:p w:rsidRPr="002B1468" w:rsidR="002B1468" w:rsidP="006E4A48" w:rsidRDefault="002B1468" w14:paraId="0980EEDB" w14:textId="15A3A24A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002B1468" w:rsidR="002B1468" w:rsidP="006E4A48" w:rsidRDefault="002B1468" w14:paraId="28DCE069" w14:textId="788AC07D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 7 augustus 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002B1468" w:rsidR="006E4A48" w:rsidP="006E4A48" w:rsidRDefault="006E4A48" w14:paraId="0DDFE2DA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0090503A" w:rsidR="0090503A" w:rsidP="0090503A" w:rsidRDefault="0090503A" w14:paraId="03F89A1F" w14:textId="17ECE35B">
+    <w:p w:rsidRPr="002B1468" w:rsidR="006E4A48" w:rsidP="006E4A48" w:rsidRDefault="006E4A48" w14:paraId="42966CE5" w14:textId="54C4683E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hierbij bied ik uw Kamer het verslag aan van de ingelaste informele Raad Justitie en Binnenlandse Zaken (JBZ-Raad) van 4 augustus 2026 die via videoverbinding heeft plaatsgevonden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002B1468" w:rsidR="006E4A48" w:rsidP="006E4A48" w:rsidRDefault="006E4A48" w14:paraId="63080AFE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:name="_Hlk236861293" w:id="0"/>
       <w:bookmarkStart w:name="_Hlk236831283" w:id="1"/>
-      <w:r w:rsidRPr="0090503A">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">de gebeurtenissen in </w:t>
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet onderschrijft opnieuw dat de gebeurtenissen in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0090503A" w:rsidR="00C4757B">
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Ceuta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00C4757B">
-[...8 lines deleted...]
-      <w:r w:rsidR="00D35634">
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zeer zorgelijk, uitzonderlijk en ongekend zijn. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De grootschalige irreguliere grensovergang van duizenden mensen naar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ceuta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is een schending van de territoriale integriteit van Spanje en daarmee van de Europese Unie. Het kabinet vindt dit zeer zorgelijk.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De acute fase van dit incident is nu voorbij. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk236828802" w:id="2"/>
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Spanje heeft, in samenwerking met Marokko, de terugkeer van het overgrote deel van de irreguliere migranten bewerkstelligd en nieuwe aankomsten door de grens te versterken voorkomen. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het kabinet benadrukt dat het versterken van de buitengrens en de grootschalige terugkeer de enige correcte response was gegeven de situatie. Het snelle optreden van Spanje was noodzakelijk.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B62EF8" w:rsidR="00D35634">
-[...78 lines deleted...]
-      </w:r>
       <w:bookmarkStart w:name="_Hlk236830205" w:id="3"/>
-      <w:r w:rsidRPr="0090503A">
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> voor de constructieve samenwerking van en met Marokko. </w:t>
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet spreekt hier waardering voor uit, evenals voor de constructieve samenwerking van en met Marokko. </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk236858371" w:id="4"/>
       <w:bookmarkStart w:name="_Hlk236829018" w:id="5"/>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidRPr="00B43E90" w:rsidR="00B43E90">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> dat voor de gebieden </w:t>
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast is van belang om nogmaals te benadrukken dat voor de gebieden </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B43E90" w:rsidR="00B43E90">
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Ceuta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B43E90" w:rsidR="00B43E90">
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B43E90" w:rsidR="00B43E90">
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Melilla</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B43E90" w:rsidR="00B43E90">
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> speciale Schengenregels gelden (die Spanje heeft uitgevoerd). Er zijn standaard controles tussen </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B43E90" w:rsidR="00B43E90">
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Ceuta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B43E90" w:rsidR="00B43E90">
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B43E90" w:rsidR="00B43E90">
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Melilla</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B43E90" w:rsidR="00B43E90">
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> en het vasteland van Spanje (en andere Schengenstaten). Doorreizen vanuit </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B43E90" w:rsidR="00B43E90">
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Ceuta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B43E90" w:rsidR="00B43E90">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Spanje heeft opnieuw bevestigd, ondersteund door </w:t>
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> naar de rest van Schengen gaat enkel gecontroleerd. Hierdoor is de kans op ongeregistreerde doorreis nihil. Spanje heeft opnieuw bevestigd, ondersteund door </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0090503A" w:rsidR="00151EAA">
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Frontex</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0090503A" w:rsidR="00151EAA">
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> zijn doorgereisd vanuit </w:t>
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, dat er tot op heden geen irreguliere migranten zijn doorgereisd vanuit </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0090503A" w:rsidR="00151EAA">
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Ceuta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0090503A" w:rsidR="00151EAA">
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> naar het vaste land van Spanje of andere lidstaten in het Schengengebied</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
-      <w:r w:rsidRPr="0090503A" w:rsidR="00151EAA">
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w:rsidRPr="0090503A" w:rsidR="0090503A" w:rsidP="0090503A" w:rsidRDefault="0090503A" w14:paraId="4BDFA41A" w14:textId="77777777"/>
-    <w:p w:rsidR="0090503A" w:rsidP="0090503A" w:rsidRDefault="0090503A" w14:paraId="733D5885" w14:textId="0183C2C0">
+    <w:p w:rsidRPr="002B1468" w:rsidR="006E4A48" w:rsidP="006E4A48" w:rsidRDefault="006E4A48" w14:paraId="365F13C5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:name="_Hlk236828831" w:id="6"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidRPr="0090503A" w:rsidDel="00FD0F26">
+      <w:r w:rsidRPr="002B1468" w:rsidDel="00FD0F26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Dat betekent niet dat </w:t>
       </w:r>
-      <w:r w:rsidR="008A491D">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0090503A" w:rsidDel="00FD0F26">
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de EU en Spanje</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B1468" w:rsidDel="00FD0F26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> de aandacht nu </w:t>
       </w:r>
-      <w:r w:rsidR="008A491D">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0090503A" w:rsidDel="00FD0F26">
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kan laten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B1468" w:rsidDel="00FD0F26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>verslappen.</w:t>
       </w:r>
-      <w:r w:rsidR="00534138">
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk236859647" w:id="7"/>
       <w:bookmarkEnd w:id="6"/>
-      <w:r w:rsidRPr="0090503A">
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Het is helder dat er grootschalig irreguliere aankomsten zijn geweest en dat deze irreguliere migranten ook op grote schaal zijn vetrokken. De irreguliere migranten zijn, door de chaotische situatie op 30 en 31 juli jl., niet geregistreerd bij binnenkomst van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0090503A">
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Ceuta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0090503A">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> irreguliere migranten dat zich nog in </w:t>
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ook is het niet mogelijk geweest om de terugkeer van al deze irreguliere migranten te registeren. Er bestaat daarom onduidelijkheid over het precieze aantal resterende irreguliere migranten dat zich nog in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0090503A">
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Ceuta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0090503A">
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> bevindt. </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk236858755" w:id="8"/>
       <w:bookmarkStart w:name="_Hlk236830493" w:id="9"/>
-      <w:r w:rsidR="00534138">
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ook heeft het kabinet zorg over de alleenstaande minderjarige vreemdelingen die zich mogelijk nog in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00534138">
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Ceuta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00534138">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bevinden. Het is noodzakelijk dat Spanje haar inzet op het terug laten keren van de resterende irreguliere migranten blijft continueren. Spanje heeft tijdens de JBZ-raad bevestigd dat zij dit zal doen. Het kabinet blijft hier aandacht voor vragen. </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk236987597" w:id="10"/>
       <w:bookmarkStart w:name="_Hlk236984767" w:id="11"/>
-      <w:proofErr w:type="gramStart"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> van belang dat </w:t>
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tevens is het van belang dat </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0090503A">
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Frontex</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0090503A">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> in </w:t>
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de situatie aan de grens, het aantal irreguliere migranten in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0090503A">
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Ceuta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0090503A">
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> en hierover rapporteert. </w:t>
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en eventuele bewegingen nauw blijft monitoren en hierover rapporteert. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
-      <w:r w:rsidRPr="0090503A">
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Het kabinet zal daarom, samen met andere gelijkgezinden lidstaten, hierop blijven aandringen. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
-      <w:r w:rsidR="00F36EAD">
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Verder </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B62EF8" w:rsidR="00F36EAD">
-[...28 lines deleted...]
-        <w:t xml:space="preserve">Nederland haar eigen grenzen bewaakt. </w:t>
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is het evident dat Nederland haar eigen grenzen bewaakt. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
-      <w:r w:rsidRPr="007923D1" w:rsidR="007923D1">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>In Nederland voert de Koninklijke Marechaussee (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007923D1" w:rsidR="007923D1">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>KMar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007923D1" w:rsidR="007923D1">
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> er aanleiding voor is, zal de </w:t>
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) het grenstoezicht uit. Indien er aanleiding voor is, zal de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007923D1" w:rsidR="007923D1">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>KMar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007923D1" w:rsidR="007923D1">
-[...15 lines deleted...]
-        <w:t>toezicht daarop inrichten.  </w:t>
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> het grenstoezicht daarop inrichten.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0090503A" w:rsidR="00F36EAD" w:rsidP="0090503A" w:rsidRDefault="00F36EAD" w14:paraId="0145AC79" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00981DF0" w:rsidR="0090503A" w:rsidP="0090503A" w:rsidRDefault="00C56860" w14:paraId="1379EE8A" w14:textId="2B5FADAA">
+    <w:p w:rsidRPr="002B1468" w:rsidR="006E4A48" w:rsidP="006E4A48" w:rsidRDefault="006E4A48" w14:paraId="52D1CF3F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk236985559" w:id="12"/>
       <w:bookmarkStart w:name="_Hlk236830606" w:id="13"/>
       <w:bookmarkStart w:name="_Hlk236860504" w:id="14"/>
       <w:bookmarkEnd w:id="7"/>
-      <w:r w:rsidRPr="00981DF0">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Het kabinet benadrukt dat het cruciaal is dat Spanje beziet hoe de buitengrens bij </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00981DF0">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Ceuta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00981DF0">
-[...13 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, in samenwerking met Marokko en met steun van de Europese Commissie, versterkt kan worden en hoe dit in de toekomst voorkomen kan worden. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Commissie moet, als hoeder van de verdragen, hierop toezien. Verder is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het kabinet van mening dat het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B1468" w:rsidDel="00F65568">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
-[...49 lines deleted...]
-        <w:t xml:space="preserve">de toekomst- nodig is om beter in beeld te brengen hoe deze situatie bij </w:t>
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- met het oog op het voorkomen van een vergelijkbare plotselinge toestroom van irreguliere migranten voor de toekomst- nodig is om beter in beeld te brengen hoe deze situatie bij </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0090503A" w:rsidR="0090503A">
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Ceuta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0090503A" w:rsidR="0090503A">
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> heeft kunnen ontstaan. Nederland heeft de Europese Commissie en de relevante EU-agentschappen verzocht dit samen met Spanje te onderzoeken. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
-      <w:r w:rsidRPr="0090503A" w:rsidR="0090503A">
-[...18 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hen is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">gevraagd hierin in ieder geval de oorzaken, inclusief de rol van mensensmokkelaars en tekortkomingen aan de Spaanse buitengrens, mee te nemen. Hoe sociale media in dit verband zijn gebruikt, is ook een belangrijk aandachtspunt. Daarnaast is het verder ontwikkelen van een vroegtijdig waarschuwingssysteem hierbij cruciaal. Het kabinet blijft hierop aandringen en verzoekt de Europese Commissie en de agentschappen te rapporteren in de gebruikelijke gremia; in het bijzonder voor de JBZ-Raad van 1 oktober en Europese Raad van 15-16 oktober aanstaande. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:p w:rsidR="006D7DA1" w:rsidP="0090503A" w:rsidRDefault="006D7DA1" w14:paraId="568F8083" w14:textId="77777777"/>
-    <w:p w:rsidRPr="0090503A" w:rsidR="0090503A" w:rsidP="0090503A" w:rsidRDefault="008A491D" w14:paraId="47C0E04D" w14:textId="6408A165">
+    <w:p w:rsidRPr="002B1468" w:rsidR="006E4A48" w:rsidP="006E4A48" w:rsidRDefault="006E4A48" w14:paraId="1DDAA51C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...41 lines deleted...]
-      <w:r w:rsidRPr="0090503A" w:rsidR="0090503A">
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast is het van belang om de EU meer weerbaar te maken tegen dergelijke situaties. De EU-lidstaten en de Europese Commissie waren tijdens de JBZ-raad onverdeeld over de conclusie dat we lessen moeten trekken uit deze gebeurtenissen. We moeten als EU ons asiel-, migratie- en grenssysteem verder versterken en de instrumenten benutten en verder ontwikkelen om adequaat te kunnen reageren. Het verbeteren van het interne EU-systeem is daarin net zo belangrijk als de samenwerking met derde landen. Onmisbaar is daarbij de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>volledige en goede implementatie van het Europese Asiel en Migratiepact, inclusief overdrachten onder de Asiel- en Migratiebeheer Verordening. Ook blijft het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> kabinet zich actief inzetten voor een gecoördineerde EU-aanpak om irreguliere migratie, mensensmokkel en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0090503A" w:rsidR="0090503A">
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>instrumentalisering</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0090503A" w:rsidR="0090503A">
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> van migranten tegen te gaan. Hiervoor is ook een sterke roep onder EU-lidstaten. Er zijn concrete stappen nodig om </w:t>
       </w:r>
-      <w:r w:rsidRPr="0090503A" w:rsidR="0090503A">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">onder andere de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0090503A" w:rsidR="0090503A">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Schengengovernance</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0090503A" w:rsidR="0090503A">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">het operationaliseren van innovatieve oplossingen waaronder de </w:t>
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> te verstevigen door het transparant maken en open bespreken van de tekortkomingen tijdens de Schengenraad. Ook het operationaliseren van innovatieve oplossingen waaronder de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0090503A" w:rsidR="0090503A">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>terugkeerhub</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0090503A" w:rsidR="0090503A">
-[...27 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en het veilig derde land concept zijn van belang. </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk236861091" w:id="15"/>
-      <w:r w:rsidRPr="0090503A" w:rsidR="0090503A">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Het kabinet zal zich richting de JBZ-Raad van 1 oktober en de Europese Raad van 15-16 oktober inzetten voor een heldere en EU gecoördineerde weg voorwaarts op deze punten. Uw Kamer wordt in aanloop naar de JBZ van 1 oktober a.s. en de ER van 15 en 16 oktober a.s. hierover geïnformeerd. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w:rsidRPr="0090503A" w:rsidR="00F600F1" w:rsidP="00F600F1" w:rsidRDefault="00F600F1" w14:paraId="4858D381" w14:textId="77777777">
+    <w:p w:rsidRPr="002B1468" w:rsidR="006E4A48" w:rsidP="006E4A48" w:rsidRDefault="006E4A48" w14:paraId="67FCD718" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0090503A" w:rsidR="00F600F1" w:rsidP="00F600F1" w:rsidRDefault="00F600F1" w14:paraId="12B6C539" w14:textId="77777777">
+    <w:p w:rsidRPr="002B1468" w:rsidR="006E4A48" w:rsidP="006E4A48" w:rsidRDefault="006E4A48" w14:paraId="69D4AF33" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0090503A" w:rsidR="004A245B" w:rsidRDefault="00F600F1" w14:paraId="4EB7A9B6" w14:textId="78DDB1FB">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0090503A">
+    <w:p w:rsidRPr="002B1468" w:rsidR="006E4A48" w:rsidP="006E4A48" w:rsidRDefault="006E4A48" w14:paraId="1F521E8E" w14:textId="0037806F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidR="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Asiel en Migratie,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="0090503A">
-[...10 lines deleted...]
-        <w:t>Bart van den Brink</w:t>
+      <w:r w:rsidR="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B1468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van den Brink</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="0090503A" w:rsidR="004A245B">
-[...4 lines deleted...]
-      <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="002B1468" w:rsidR="006F53E6" w:rsidRDefault="006F53E6" w14:paraId="2C6AFE0F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="002B1468" w:rsidR="006F53E6">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7A8C144A" w14:textId="77777777" w:rsidR="00DE0567" w:rsidRDefault="00DE0567">
+    <w:p w14:paraId="3973B937" w14:textId="77777777" w:rsidR="006376BF" w:rsidRDefault="006376BF" w:rsidP="006E4A48">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="13819D9C" w14:textId="77777777" w:rsidR="00DE0567" w:rsidRDefault="00DE0567">
+    <w:p w14:paraId="24F8EE3D" w14:textId="77777777" w:rsidR="006376BF" w:rsidRDefault="006376BF" w:rsidP="006E4A48">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...43 lines deleted...]
-  <w:font w:name="Aptos">
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="067A085F" w14:textId="77777777" w:rsidR="004A245B" w:rsidRDefault="004A245B">
+  <w:p w14:paraId="41CD6FA8" w14:textId="77777777" w:rsidR="006E4A48" w:rsidRPr="006E4A48" w:rsidRDefault="006E4A48" w:rsidP="006E4A48">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="430D7297" w14:textId="77777777" w:rsidR="006E4A48" w:rsidRPr="006E4A48" w:rsidRDefault="006E4A48" w:rsidP="006E4A48">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="26BD2120" w14:textId="77777777" w:rsidR="006E4A48" w:rsidRPr="006E4A48" w:rsidRDefault="006E4A48" w:rsidP="006E4A48">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6FC161C9" w14:textId="77777777" w:rsidR="00DE0567" w:rsidRDefault="00DE0567">
+    <w:p w14:paraId="4C006FF4" w14:textId="77777777" w:rsidR="006376BF" w:rsidRDefault="006376BF" w:rsidP="006E4A48">
       <w:pPr>
-        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="42C8E8A9" w14:textId="77777777" w:rsidR="00DE0567" w:rsidRDefault="00DE0567">
+    <w:p w14:paraId="20557227" w14:textId="77777777" w:rsidR="006376BF" w:rsidRDefault="006376BF" w:rsidP="006E4A48">
       <w:pPr>
-        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="60A1B8CE" w14:textId="77777777" w:rsidR="004A245B" w:rsidRDefault="004F66E3">
-[...392 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="06E7DA3D" w14:textId="77777777" w:rsidR="006E4A48" w:rsidRPr="006E4A48" w:rsidRDefault="006E4A48" w:rsidP="006E4A48">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1AE5A2CC" w14:textId="77777777" w:rsidR="004A245B" w:rsidRDefault="004F66E3">
+  <w:p w14:paraId="706767F3" w14:textId="77777777" w:rsidR="006E4A48" w:rsidRPr="006E4A48" w:rsidRDefault="006E4A48" w:rsidP="006E4A48">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1292 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...642 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5A610F00" w14:textId="77777777" w:rsidR="006E4A48" w:rsidRPr="006E4A48" w:rsidRDefault="006E4A48" w:rsidP="006E4A48">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
-[...2 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:defaultTableStyle w:val="Standaardtabel"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="004A245B"/>
-[...75 lines deleted...]
-    <w:rsid w:val="00FB4C9C"/>
+    <w:rsidRoot w:val="006E4A48"/>
+    <w:rsid w:val="001A1828"/>
+    <w:rsid w:val="002B1468"/>
+    <w:rsid w:val="00491A04"/>
+    <w:rsid w:val="006376BF"/>
+    <w:rsid w:val="006A3DE2"/>
+    <w:rsid w:val="006E4A48"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00740938"/>
+    <w:rsid w:val="00A85D43"/>
+    <w:rsid w:val="00B862F0"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6D389C8E"/>
+  <w14:docId w14:val="649E2546"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{AB8FCC71-86B3-4337-9B99-BFC0F716ECAC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3514,77 +1065,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3609,75 +1160,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3712,55 +1263,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3832,901 +1383,622 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="006E4A48"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="006E4A48"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006E4A48"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006E4A48"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006E4A48"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006E4A48"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006E4A48"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006E4A48"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006E4A48"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Artikel streepje"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="006E4A48"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E4A48"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E4A48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E4A48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E4A48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E4A48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E4A48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E4A48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E4A48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="006E4A48"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...146 lines deleted...]
-    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="006E4A48"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...10 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
+    <w:rsid w:val="006E4A48"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Pagina-einde Kop 1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="006E4A48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="006E4A48"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...37 lines deleted...]
-    <w:rPr>
       <w:i/>
-      <w:sz w:val="13"/>
-[...38 lines deleted...]
-    </w:pPr>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="006E4A48"/>
     <w:rPr>
       <w:i/>
-    </w:rPr>
-[...199 lines deleted...]
-      <w:szCs w:val="27"/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="0090503A"/>
+    <w:rsid w:val="006E4A48"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
-      <w:textAlignment w:val="auto"/>
     </w:pPr>
-    <w:rPr>
-[...9 lines deleted...]
-    <w:name w:val="Voetnoottekst Char"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Voetnoottekst"/>
-[...9 lines deleted...]
-    <w:name w:val="footnote reference"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="006E4A48"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="006E4A48"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="annotation reference"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="006E4A48"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...40 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="006E4A48"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0090503A"/>
+    <w:rsid w:val="006E4A48"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0090503A"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="006E4A48"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0090503A"/>
+    <w:rsid w:val="006E4A48"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0090503A"/>
-[...63 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="006E4A48"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...52 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4783,51 +2055,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -4891,65 +2163,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -4970,85 +2242,76 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>892</ap:Words>
-  <ap:Characters>4911</ap:Characters>
+  <ap:Words>915</ap:Words>
+  <ap:Characters>5035</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>40</ap:Lines>
+  <ap:Lines>41</ap:Lines>
   <ap:Paragraphs>11</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>5792</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5939</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>