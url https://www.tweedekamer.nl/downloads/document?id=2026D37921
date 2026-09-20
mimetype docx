--- v0 (2026-08-05)
+++ v1 (2026-09-20)
@@ -1,5838 +1,825 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00EB4FA3" w:rsidRDefault="002551C5" w14:paraId="1DFBC874" w14:textId="77777777">
-[...84 lines deleted...]
-    <w:p w:rsidRPr="00D77624" w:rsidR="00D77624" w:rsidP="00D77624" w:rsidRDefault="00D77624" w14:paraId="63F61469" w14:textId="406F31BD">
+    <w:p w:rsidR="002C17C1" w:rsidP="002C17C1" w:rsidRDefault="002C17C1" w14:paraId="7EB4F99E" w14:textId="749170A3">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...11 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      </w:pPr>
+      <w:r>
+        <w:t>AH 2634</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002C17C1" w:rsidP="002C17C1" w:rsidRDefault="002C17C1" w14:paraId="7AF84CB9" w14:textId="5EEDB2C1">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
         <w:t>2026Z14732</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D77624" w:rsidR="00D77624" w:rsidP="00D77624" w:rsidRDefault="00D77624" w14:paraId="05EF17C2" w14:textId="77777777">
+    <w:p w:rsidRPr="00D77624" w:rsidR="002C17C1" w:rsidP="002C17C1" w:rsidRDefault="002C17C1" w14:paraId="026F953E" w14:textId="26A1F95D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidRPr="00355536" w:rsidR="009B797A" w:rsidP="0052281F" w:rsidRDefault="00D77624" w14:paraId="4BE7676E" w14:textId="5552F973">
+      <w:r w:rsidRPr="00D25B3E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord van minister Karremans (Infrastructuur en Waterstaat) (ontvangen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 augustus 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00355536" w:rsidR="002C17C1" w:rsidP="002C17C1" w:rsidRDefault="002C17C1" w14:paraId="7FD91E07" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
-      <w:r w:rsidRPr="00355536" w:rsidR="003F5E3A">
+      <w:r w:rsidRPr="00355536">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>raag 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D6250" w:rsidP="0052281F" w:rsidRDefault="005D6250" w14:paraId="5701AE7E" w14:textId="43F7FCA7">
+    <w:p w:rsidR="002C17C1" w:rsidP="002C17C1" w:rsidRDefault="002C17C1" w14:paraId="4761E7A8" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Bent u bekend met de berichten over de verslechterde staat van de brug over het Julianakanaal bij Roosteren en de zorgen van inwoners, ondernemers en agrariërs over de gevolgen van de ingestelde gewichtsbeperkingen? </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D6250" w:rsidP="00D77624" w:rsidRDefault="00D77624" w14:paraId="6DD64664" w14:textId="04D3E559">
+    <w:p w:rsidR="002C17C1" w:rsidP="002C17C1" w:rsidRDefault="002C17C1" w14:paraId="1200EE47" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3231"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00355536" w:rsidR="003F5E3A" w:rsidP="00C56C66" w:rsidRDefault="003F5E3A" w14:paraId="2AC963B0" w14:textId="460F606D">
-[...2 lines deleted...]
-        <w:textAlignment w:val="auto"/>
+    <w:p w:rsidRPr="00355536" w:rsidR="002C17C1" w:rsidP="002C17C1" w:rsidRDefault="002C17C1" w14:paraId="48C1CFE4" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00355536">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00355536" w:rsidP="00C56C66" w:rsidRDefault="00355536" w14:paraId="1FB54ACB" w14:textId="39AEE709">
-[...19 lines deleted...]
-    <w:p w:rsidRPr="00355536" w:rsidR="007A3E2C" w:rsidP="007A3E2C" w:rsidRDefault="003F5E3A" w14:paraId="424FF8F6" w14:textId="6BB07D30">
+    <w:p w:rsidR="002C17C1" w:rsidP="002C17C1" w:rsidRDefault="002C17C1" w14:paraId="4E513D36" w14:textId="77777777">
+      <w:r>
+        <w:t>Ja.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002C17C1" w:rsidP="002C17C1" w:rsidRDefault="002C17C1" w14:paraId="1DA6233A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00355536" w:rsidR="002C17C1" w:rsidP="002C17C1" w:rsidRDefault="002C17C1" w14:paraId="09A21D0C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00355536">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D6250" w:rsidP="005D6250" w:rsidRDefault="005D6250" w14:paraId="37977DD4" w14:textId="7BDB294E">
+    <w:p w:rsidR="002C17C1" w:rsidP="002C17C1" w:rsidRDefault="002C17C1" w14:paraId="2B4118F2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="240"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Klopt het dat nieuwe informatie wijst op ernstigere veiligheidsrisico's van de brug bij Roosteren dan eerder bekend was? Zo ja, wat houden deze risico's precies in en welke gevolgen heeft dit voor de veiligheid van weg- en vaarweggebruikers?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00355536" w:rsidR="003F5E3A" w:rsidP="00355536" w:rsidRDefault="003F5E3A" w14:paraId="76CB3270" w14:textId="7DE9DEE8">
-[...2 lines deleted...]
-        <w:textAlignment w:val="auto"/>
+    <w:p w:rsidRPr="00355536" w:rsidR="002C17C1" w:rsidP="002C17C1" w:rsidRDefault="002C17C1" w14:paraId="7B66CF9B" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00355536">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00355536" w:rsidP="00355536" w:rsidRDefault="00355536" w14:paraId="56D4C09E" w14:textId="366BD2F8">
+    <w:p w:rsidR="002C17C1" w:rsidP="002C17C1" w:rsidRDefault="002C17C1" w14:paraId="32376964" w14:textId="77777777">
       <w:r w:rsidRPr="00DC1616">
         <w:t>Om de veiligheid van weg</w:t>
       </w:r>
-      <w:r w:rsidR="00DE5F2E">
+      <w:r>
         <w:t>- en vaarweg</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC1616">
         <w:t xml:space="preserve">gebruikers en de betrouwbaarheid van de infrastructuur te waarborgen zijn </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">eind 2025 in overleg met </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">en andere wegbeheerders </w:t>
+        <w:t xml:space="preserve">eind 2025 in overleg met de provincie Limburg en andere wegbeheerders </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD2223">
         <w:t xml:space="preserve">voorzorgsmaatregelen </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">in de vorm van </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">vrachtverkeer </w:t>
+        <w:t xml:space="preserve">in de vorm van een beperking voor het vrachtverkeer </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD2223">
         <w:t>getroffen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00355536" w:rsidP="00355536" w:rsidRDefault="00355536" w14:paraId="301CDCF2" w14:textId="77777777"/>
-[...24 lines deleted...]
-    <w:p w:rsidR="00355536" w:rsidP="00355536" w:rsidRDefault="00355536" w14:paraId="4F7A9C39" w14:textId="72519872">
+    <w:p w:rsidR="002C17C1" w:rsidP="002C17C1" w:rsidRDefault="002C17C1" w14:paraId="12D2F361" w14:textId="77777777"/>
+    <w:p w:rsidR="002C17C1" w:rsidP="002C17C1" w:rsidRDefault="002C17C1" w14:paraId="41CF7FBE" w14:textId="77777777">
+      <w:r>
+        <w:t>Nadien is er geen nieuwe informatie bekend geworden die wijst op ernstigere veiligheidsrisico’s. Wel zijn in mei de verkeersmaatregelen samen met de provincie en de politie geëvalueerd en is geconstateerd dat het verbod voor vrachtverkeer onvoldoende werd opgevolgd/nageleefd. Hierna is besloten om aanvullende maatregelen te nemen om navolging verder af te dwingen. Denk aan de inzet van verkeersregelaars en de voorbereiding voor een portaal om een fysieke hoogtebeperking te realiseren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002C17C1" w:rsidP="002C17C1" w:rsidRDefault="002C17C1" w14:paraId="50647C02" w14:textId="77777777"/>
+    <w:p w:rsidR="002C17C1" w:rsidP="002C17C1" w:rsidRDefault="002C17C1" w14:paraId="39F6265A" w14:textId="77777777">
       <w:r w:rsidRPr="00DC1616">
         <w:t>Voor de veiligheid van de scheepvaart zijn op dit moment geen directe risico’s vastgesteld, maar de situatie wordt continu gemonitord.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00355536" w:rsidR="003F5E3A" w:rsidP="003F5E3A" w:rsidRDefault="006361AD" w14:paraId="6C5ADFB5" w14:textId="0776B10C">
+    <w:p w:rsidRPr="00355536" w:rsidR="002C17C1" w:rsidP="002C17C1" w:rsidRDefault="002C17C1" w14:paraId="332A2B6E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Verdanav9r12"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00355536">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>V</w:t>
-[...9 lines deleted...]
-    <w:p w:rsidR="005D6250" w:rsidP="005D6250" w:rsidRDefault="005D6250" w14:paraId="07FD5264" w14:textId="77777777">
+        <w:t>Vraag 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002C17C1" w:rsidP="002C17C1" w:rsidRDefault="002C17C1" w14:paraId="73D0E18A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="240"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Deelt u de opvatting dat de huidige situatie voor Roosteren uitzonderlijk is, nu vrachtverkeer en landbouwvoertuigen zwaarder dan 3,5 ton geen gebruik meer kunnen maken van de brug en een deel van de omgeving feitelijk alleen nog via België bereikbaar is? Welke gevolgen ziet u hiervan voor inwoners, ondernemers en agrarische bedrijven?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DB1D7C" w:rsidP="00C56C66" w:rsidRDefault="003F5E3A" w14:paraId="4A35D590" w14:textId="21CC9F35">
-[...2 lines deleted...]
-        <w:textAlignment w:val="auto"/>
+    <w:p w:rsidR="002C17C1" w:rsidP="002C17C1" w:rsidRDefault="002C17C1" w14:paraId="2F696F62" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C56C66">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Antwoord 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BD2223" w:rsidR="00C56C66" w:rsidP="00C56C66" w:rsidRDefault="00C56C66" w14:paraId="6CAF3DF2" w14:textId="0F37074B">
+    <w:p w:rsidRPr="00BD2223" w:rsidR="002C17C1" w:rsidP="002C17C1" w:rsidRDefault="002C17C1" w14:paraId="7AE2CD01" w14:textId="77777777">
       <w:r w:rsidRPr="00BD2223">
         <w:t xml:space="preserve">De gekozen maatregelen zijn erop gericht om volledige afsluiting te voorkomen en de brug, zij het met beperkingen, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">veilig </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD2223">
         <w:t xml:space="preserve">beschikbaar te houden. De huidige situatie heeft </w:t>
       </w:r>
-      <w:r w:rsidR="007B665F">
-[...24 lines deleted...]
-    <w:p w:rsidR="00B13FCF" w:rsidP="000E5026" w:rsidRDefault="00B13FCF" w14:paraId="154C42ED" w14:textId="77777777">
+      <w:r>
+        <w:t>gevolgen voor de bereikbaarheid voor zwaar verkeer. Voor vrachtwagens is de extra rijtijd, afhankelijk van de route, onder de 10 minuten, voor landbouwvoertuigen is dit ongeveer 12 minuten. Er is geen beperking voor langzaam verkeer en personenauto’s.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002C17C1" w:rsidP="002C17C1" w:rsidRDefault="002C17C1" w14:paraId="69DF875D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Groetregel"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1100"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D432BA" w:rsidR="003F5E3A" w:rsidP="000E5026" w:rsidRDefault="003F5E3A" w14:paraId="2D8C926B" w14:textId="25E51A93">
+    <w:p w:rsidRPr="00D432BA" w:rsidR="002C17C1" w:rsidP="002C17C1" w:rsidRDefault="002C17C1" w14:paraId="3F58D91F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Groetregel"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1100"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D432BA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 4</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D432BA" w:rsidR="000E5026">
+      <w:r w:rsidRPr="00D432BA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D6250" w:rsidP="005D6250" w:rsidRDefault="005D6250" w14:paraId="56643D66" w14:textId="77777777">
+    <w:p w:rsidR="002C17C1" w:rsidP="002C17C1" w:rsidRDefault="002C17C1" w14:paraId="4E8E4809" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="240"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Waarom vindt de fysieke inspectie van de brug volgens de huidige planning pas eind november plaats, terwijl sprake is van ernstige veiligheidsrisico's en grote gevolgen voor de bereikbaarheid van de regio? Ziet u mogelijkheden om dit onderzoek te versnellen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003F5E3A" w:rsidP="00D432BA" w:rsidRDefault="003F5E3A" w14:paraId="325BAD57" w14:textId="4D4C47C5">
-[...2 lines deleted...]
-        <w:textAlignment w:val="auto"/>
+    <w:p w:rsidR="002C17C1" w:rsidP="002C17C1" w:rsidRDefault="002C17C1" w14:paraId="436E6FF0" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D432BA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord 4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D432BA" w:rsidP="00D432BA" w:rsidRDefault="00D432BA" w14:paraId="2BB67AED" w14:textId="0F96D69E">
+    <w:p w:rsidR="002C17C1" w:rsidP="002C17C1" w:rsidRDefault="002C17C1" w14:paraId="7EC92EE3" w14:textId="77777777">
       <w:r w:rsidRPr="00BD2223">
         <w:t xml:space="preserve">De onderzoeken naar de staat van de brug kennen een gefaseerde aanpak, waarbij verschillende technische onderzoeken op elkaar aansluiten. In de komende periode worden achtereenvolgens inspecties en berekeningen uitgevoerd. Daarbij wordt steeds bezien of optimalisatie of versnelling mogelijk is, binnen de randvoorwaarden van zorgvuldigheid en beschikbare capaciteit. </w:t>
       </w:r>
-      <w:r w:rsidR="007B665F">
-[...13 lines deleted...]
-    <w:p w:rsidRPr="00D432BA" w:rsidR="000E5026" w:rsidP="003F5E3A" w:rsidRDefault="003F5E3A" w14:paraId="5D2A9ED0" w14:textId="57FAF8BA">
+      <w:r>
+        <w:t>Visuele inspecties worden eerder uitgevoerd en staan nu voor juli gepland.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002C17C1" w:rsidP="002C17C1" w:rsidRDefault="002C17C1" w14:paraId="0718BF77" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00D432BA" w:rsidR="002C17C1" w:rsidP="002C17C1" w:rsidRDefault="002C17C1" w14:paraId="5B75FB97" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D432BA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D6250" w:rsidP="005D6250" w:rsidRDefault="005D6250" w14:paraId="1D44F3FD" w14:textId="77777777">
+    <w:p w:rsidR="002C17C1" w:rsidP="002C17C1" w:rsidRDefault="002C17C1" w14:paraId="5841B502" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="240"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Welke afstemming heeft plaatsgevonden met de provincie Limburg, de betrokken gemeenten en belangenorganisaties van ondernemers en landbouwers over de gevolgen van de beperkingen en de mogelijke oplossingsrichtingen? Wat zijn de uitkomsten van deze gesprekken?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003F5E3A" w:rsidP="00D432BA" w:rsidRDefault="003F5E3A" w14:paraId="24E38B23" w14:textId="269EB34A">
-[...2 lines deleted...]
-        <w:textAlignment w:val="auto"/>
+    <w:p w:rsidR="002C17C1" w:rsidP="002C17C1" w:rsidRDefault="002C17C1" w14:paraId="6BC9EFCE" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D432BA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Antwoord 5 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BD2223" w:rsidR="00D432BA" w:rsidP="00D432BA" w:rsidRDefault="00D432BA" w14:paraId="32E56AB7" w14:textId="047B758E">
+    <w:p w:rsidRPr="00BD2223" w:rsidR="002C17C1" w:rsidP="002C17C1" w:rsidRDefault="002C17C1" w14:paraId="3D01A91F" w14:textId="77777777">
       <w:r w:rsidRPr="00BD2223">
         <w:t xml:space="preserve">Er vindt doorlopend afstemming plaats met de provincie Limburg en andere betrokken </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">wegbeheerders (ook </w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">wegbeheerders (ook met de gemeente Maaseik en het Vlaamse agentschap wegen). </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD2223">
         <w:t xml:space="preserve">Zij zijn </w:t>
       </w:r>
-      <w:r w:rsidR="003B6406">
+      <w:r>
         <w:t>eind 2025</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD2223">
         <w:t xml:space="preserve"> geïnformeerd over de situatie</w:t>
       </w:r>
-      <w:r w:rsidR="007B665F">
-[...6 lines deleted...]
-        <w:t>heeft daarop het verkeersbesluit genomen</w:t>
+      <w:r>
+        <w:t>. De provincie Limburg heeft daarop het verkeersbesluit genomen</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD2223">
         <w:t xml:space="preserve">. In gezamenlijkheid wordt gekeken naar handhaving en aanvullende maatregelen, ieder vanuit de eigen verantwoordelijkheid. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D432BA" w:rsidP="003F5E3A" w:rsidRDefault="00D432BA" w14:paraId="1E4AC146" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00D432BA" w:rsidR="00AD22A6" w:rsidP="003F5E3A" w:rsidRDefault="00AD22A6" w14:paraId="380C988F" w14:textId="69B9F722">
+    <w:p w:rsidR="002C17C1" w:rsidP="002C17C1" w:rsidRDefault="002C17C1" w14:paraId="03C1EAB3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D432BA" w:rsidR="002C17C1" w:rsidP="002C17C1" w:rsidRDefault="002C17C1" w14:paraId="41557FBD" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D432BA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag 6 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D6250" w:rsidP="005D6250" w:rsidRDefault="005D6250" w14:paraId="16E42DF6" w14:textId="77777777">
+    <w:p w:rsidR="002C17C1" w:rsidP="002C17C1" w:rsidRDefault="002C17C1" w14:paraId="08123DAC" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="240"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Ziet u mogelijkheden om samen met Rijkswaterstaat te bezien welke tijdelijke of structurele maatregelen mogelijk zijn om de bereikbaarheid van Roosteren en omgeving te verbeteren en om het onderzoek naar de staat van de brug te versnellen? Zo ja, welke stappen bent u bereid hiervoor te zetten en op welke termijn kunnen betrokkenen hierover duidelijkheid verwachten?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D432BA" w:rsidR="00AD22A6" w:rsidP="00D432BA" w:rsidRDefault="00AD22A6" w14:paraId="0B6AAAF8" w14:textId="271B6D81">
-[...2 lines deleted...]
-        <w:textAlignment w:val="auto"/>
+    <w:p w:rsidRPr="00D432BA" w:rsidR="002C17C1" w:rsidP="002C17C1" w:rsidRDefault="002C17C1" w14:paraId="3ED491F4" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D432BA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Antwoord 6 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D71CBD" w:rsidP="00D71CBD" w:rsidRDefault="00D71CBD" w14:paraId="3EAD3F63" w14:textId="792BBC15">
+    <w:p w:rsidR="002C17C1" w:rsidP="002C17C1" w:rsidRDefault="002C17C1" w14:paraId="7BF00665" w14:textId="77777777">
       <w:r>
         <w:t>Rijkswaterstaat</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD2223">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">is in overleg met </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD2223">
         <w:t xml:space="preserve">regionale partners </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">om te </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD2223">
         <w:t xml:space="preserve">bezien welke aanvullende maatregelen mogelijk en passend zijn. </w:t>
       </w:r>
-      <w:r w:rsidR="00934C5E">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">de uitkomsten van vervolgonderzoek en inspecties. </w:t>
+      <w:r>
+        <w:t xml:space="preserve">Dit hangt ook af van de uitkomsten van vervolgonderzoek en inspecties. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD2223">
-        <w:t>De inzet is gericht op het borgen van de veiligheid en het zo goed mogelijk in stand houden van de bereikbaarheid binnen de gegeven omstandigheden.</w:t>
-[...9 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+        <w:t xml:space="preserve">De inzet is gericht op het borgen van de veiligheid en het zo goed mogelijk in stand houden van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2223">
+        <w:lastRenderedPageBreak/>
+        <w:t>bereikbaarheid binnen de gegeven omstandigheden.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Eventuele aanvullende maatregelen moeten worden afgewogen in het afweegkader waarover de Tweede Kamer is geïnformeerd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidR="003B07AB">
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D71CBD" w:rsidP="00D71CBD" w:rsidRDefault="00D71CBD" w14:paraId="3FFA4151" w14:textId="77777777"/>
-[...14 lines deleted...]
-      <w:pgMar w:top="3730" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidR="002C17C1" w:rsidP="002C17C1" w:rsidRDefault="002C17C1" w14:paraId="423238D8" w14:textId="77777777"/>
+    <w:p w:rsidR="002C17C1" w:rsidP="002C17C1" w:rsidRDefault="002C17C1" w14:paraId="1BBB7C87" w14:textId="77777777"/>
+    <w:p w:rsidR="00125328" w:rsidRDefault="00125328" w14:paraId="02A51A84" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00125328">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4AEF7C22" w14:textId="77777777" w:rsidR="00D2299F" w:rsidRDefault="00D2299F">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="78027E59" w14:textId="77777777" w:rsidR="000215B6" w:rsidRDefault="000215B6" w:rsidP="002C17C1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4502197D" w14:textId="77777777" w:rsidR="00D2299F" w:rsidRDefault="00D2299F">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6B6C73D0" w14:textId="77777777" w:rsidR="000215B6" w:rsidRDefault="000215B6" w:rsidP="002C17C1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Sylfaen"/>
+    <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...25 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...2 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="33A5D502" w14:textId="77777777" w:rsidR="002C17C1" w:rsidRPr="002C17C1" w:rsidRDefault="002C17C1" w:rsidP="002C17C1">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...2 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="49B4CF54" w14:textId="77777777" w:rsidR="002C17C1" w:rsidRPr="002C17C1" w:rsidRDefault="002C17C1" w:rsidP="002C17C1">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...2 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="126F2672" w14:textId="77777777" w:rsidR="002C17C1" w:rsidRPr="002C17C1" w:rsidRDefault="002C17C1" w:rsidP="002C17C1">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="73071FA4" w14:textId="77777777" w:rsidR="00D2299F" w:rsidRDefault="00D2299F">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="17C13C1C" w14:textId="77777777" w:rsidR="000215B6" w:rsidRDefault="000215B6" w:rsidP="002C17C1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3F62854D" w14:textId="77777777" w:rsidR="00D2299F" w:rsidRDefault="00D2299F">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="07C66DE9" w14:textId="77777777" w:rsidR="000215B6" w:rsidRDefault="000215B6" w:rsidP="002C17C1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="1BA47BDF" w14:textId="18B77F71" w:rsidR="005D6250" w:rsidRPr="003B07AB" w:rsidRDefault="005D6250">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="7D340614" w14:textId="77777777" w:rsidR="002C17C1" w:rsidRPr="003B07AB" w:rsidRDefault="002C17C1" w:rsidP="002C17C1">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B07AB">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="003B07AB">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> Onder andere: De Limburger, 10 mei 2026, Brug over Julianakanaal bij Roosteren gevaarlijker dan gedacht: provincie eist actie van minister en gaat strikt handhaven | De Limburger</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="7E6119C3" w14:textId="69ED470E" w:rsidR="003B07AB" w:rsidRPr="003B07AB" w:rsidRDefault="003B07AB">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="4FDA23F4" w14:textId="77777777" w:rsidR="002C17C1" w:rsidRPr="003B07AB" w:rsidRDefault="002C17C1" w:rsidP="002C17C1">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B07AB">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="003B07AB">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> Brief Afweegproces prioritering en perspectief 36800-XII-39, 19 juni 2026</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...2 lines deleted...]
-      <w:pStyle w:val="Header"/>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1003CDCB" w14:textId="77777777" w:rsidR="002C17C1" w:rsidRPr="002C17C1" w:rsidRDefault="002C17C1" w:rsidP="002C17C1">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...438 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3441594B" w14:textId="77777777" w:rsidR="002C17C1" w:rsidRPr="002C17C1" w:rsidRDefault="002C17C1" w:rsidP="002C17C1">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...1905 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="08A49602" w14:textId="77777777" w:rsidR="002C17C1" w:rsidRPr="002C17C1" w:rsidRDefault="002C17C1" w:rsidP="002C17C1">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...2131 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00EC0D16"/>
-[...286 lines deleted...]
-    <w:rsid w:val="00FF3204"/>
+    <w:rsidRoot w:val="002C17C1"/>
+    <w:rsid w:val="000215B6"/>
+    <w:rsid w:val="00125328"/>
+    <w:rsid w:val="002C17C1"/>
+    <w:rsid w:val="005B2C98"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...1 lines deleted...]
-  <w14:docId w14:val="30BCA4CC"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="551DCFC3"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{BF480690-D24D-4290-A4AD-C2A2E2808A58}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5941,51 +928,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -6158,4363 +1145,873 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...9 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="002C17C1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002C17C1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002C17C1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002C17C1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002C17C1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002C17C1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002C17C1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002C17C1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002C17C1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...59 lines deleted...]
-    <w:rPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="002C17C1"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002C17C1"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002C17C1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DatumLocatieA3">
-[...15 lines deleted...]
-    <w:uiPriority w:val="4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002C17C1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002C17C1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002C17C1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002C17C1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002C17C1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002C17C1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:pPr>
-      <w:spacing w:line="320" w:lineRule="exact"/>
+    <w:rsid w:val="002C17C1"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="002C17C1"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="002C17C1"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="002C17C1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="002C17C1"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
-      <w:sz w:val="14"/>
-      <w:szCs w:val="14"/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="002C17C1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="002C17C1"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="002C17C1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="002C17C1"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="002C17C1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="002C17C1"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Groetregel">
     <w:name w:val="Groetregel"/>
-    <w:basedOn w:val="Normal"/>
-[...152 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="002C17C1"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...12 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Verdanav9r12">
+    <w:name w:val="Verdana v9 r12"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="002C17C1"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="180" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...618 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EC0D16"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="002C17C1"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00EC0D16"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="002C17C1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="character" w:styleId="FootnoteReference">
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EC0D16"/>
+    <w:rsid w:val="002C17C1"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NoSpacing">
-[...90 lines deleted...]
-    <w:link w:val="CommentTextChar"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003239DE"/>
-[...11 lines deleted...]
-    <w:link w:val="CommentText"/>
+    <w:rsid w:val="002C17C1"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="003239DE"/>
-[...9 lines deleted...]
-    <w:link w:val="CommentSubjectChar"/>
+    <w:rsid w:val="002C17C1"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003239DE"/>
-[...8 lines deleted...]
-    <w:link w:val="CommentSubject"/>
+    <w:rsid w:val="002C17C1"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...87 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="002C17C1"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...2992 lines deleted...]
-  <w:relyOnVML/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -10618,84 +2115,55 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>4058</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>698</ap:Words>
+  <ap:Characters>3844</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>33</ap:Lines>
+  <ap:Lines>32</ap:Lines>
   <ap:Paragraphs>9</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4760</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4533</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>