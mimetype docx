--- v0 (2026-08-03)
+++ v1 (2026-09-18)
@@ -1,6363 +1,2766 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="005B1422" w:rsidR="00DE5C2A" w:rsidP="00DE5C2A" w:rsidRDefault="00DE5C2A" w14:paraId="63EFD73A" w14:textId="77777777">
-[...430 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="772462D7" w14:textId="141D67EF">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>AH 2626</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="0BDB0755" w14:textId="24304FD3">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>2026Z16614</w:t>
       </w:r>
-      <w:r w:rsidR="00F55081">
-[...29 lines deleted...]
-          <w:color w:val="auto"/>
+    </w:p>
+    <w:p w:rsidRPr="005B1422" w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="15841E8C" w14:textId="1C1008CE">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D2C10">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord van minister Van den Brink (Asiel en Migratie) (ontvangen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3 augustus 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005B1422" w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="49F0B875" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B1422">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Vraag 1</w:t>
       </w:r>
       <w:r w:rsidRPr="005B1422">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">Bent u bekend met het bericht dat duizenden illegale migranten de Spaanse enclave </w:t>
-[...32 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:t>Bent u bekend met het bericht dat duizenden illegale migranten de Spaanse enclave Ceuta zijn binnengedrongen nadat de Marokkaanse grensbewaking zich plotseling had teruggetrokken? 1) 2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005B1422" w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="32E13F24" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B1422">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
-      <w:r w:rsidR="00F55081">
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">op </w:t>
       </w:r>
       <w:r w:rsidRPr="005B1422">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t>vraag 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005B1422" w:rsidR="009F55A4" w:rsidP="009F55A4" w:rsidRDefault="009F55A4" w14:paraId="7201331A" w14:textId="1C58AF1B">
-[...9 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="005B1422" w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="06400B5E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B1422">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja, ik ben bekend met dit bericht. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005B1422" w:rsidR="00DE5C2A" w:rsidP="00DE5C2A" w:rsidRDefault="00DE5C2A" w14:paraId="1870BD66" w14:textId="3C6EFD3F">
-[...20 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="005B1422" w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="6200CCF8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005B1422" w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="53C42C4C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B1422">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Vraag 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005B1422" w:rsidR="00DE5C2A" w:rsidP="00DE5C2A" w:rsidRDefault="00DE5C2A" w14:paraId="381EAB7D" w14:textId="546372AD">
-[...11 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="005B1422" w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="27E43029" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B1422">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Deelt u de mening dat dit opnieuw laat zien dat de buitengrenzen van Europa zo lek zijn als een mandje en dat ook na de inwerkingtreding van het Migratiepact Europese landen onvoldoende controle over hun eigen landsgrenzen hebben en dus ook de Europese buitengrenzen? Zo nee, waarom niet?</w:t>
       </w:r>
       <w:r w:rsidRPr="005B1422">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="005B1422">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
-      <w:r w:rsidR="00F55081">
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">op </w:t>
       </w:r>
       <w:r w:rsidRPr="005B1422">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t>vraag 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B25163" w:rsidP="009F55A4" w:rsidRDefault="009F55A4" w14:paraId="04716D64" w14:textId="2AE379FD">
-[...40 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="7818527C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk236476648" w:id="0"/>
+      <w:r w:rsidRPr="005B1422">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De situatie zoals we deze donderdag en vrijdag zagen bij Ceuta is </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D2FD4" w:rsidR="003D2FD4">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="003D2FD4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>nacceptabel, zeer onwenselijk en uitzonderlijk</w:t>
       </w:r>
       <w:r w:rsidRPr="005B1422">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">, die bovendien van </w:t>
       </w:r>
-      <w:r w:rsidR="00FE5CDE">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>72</w:t>
       </w:r>
       <w:r w:rsidRPr="005B1422">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> mensen het leven heeft gekost. Het kabinet betreurt dit. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B62EF8" w:rsidR="00B25163">
+      <w:r w:rsidRPr="00B62EF8">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>Het kabinet heeft, in afstemming met andere lidstaten</w:t>
       </w:r>
-      <w:r w:rsidR="00B25163">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B62EF8" w:rsidR="00B25163">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00B62EF8" w:rsidR="00B25163">
+      <w:r w:rsidRPr="00B62EF8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">geëist dat er snel en adequaat gehandeld zou worden in deze crisissituatie. Spanje moest direct de buitengrens van Europa versterken en alles richten op de terugkeer van de irreguliere migranten om daarmee risico’s op secundaire migratie tegen te gaan. Spanje heeft daarmee in lijn de buitengrenzen versterkt, onder andere met een drijvende barrière, en is gestart met de grootschalige terugkeer. Spanje moet deze inzet blijven continueren. Nederland zal bij de informele JBZ-raad daarom erop aandringen dat Spanje alles op alles blijft zetten om ook de nog niet teruggekeerde irreguliere migranten terug te laten keren naar Marokko en de buitengrens verder te versterken zodat er geen aanzuigende werking ontstaat voor anderen die ook irregulier naar Spanje willen komen. Met de nu gepleegde inzet lijkt het Schengengebied niet geschonden. Het is van belang dat Frontex </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62EF8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t>aantal mensen dat daadwerkelijk is teruggekeerd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verifieert</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62EF8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ook </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62EF8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t>de situatie aan de grens</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> blijft monitoren en hierover rapporteert</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62EF8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t>. Het kabinet zal daarom tijdens de informele JBZ-raad hier nadrukkelijk om vragen, en hier uw Kamer van op de hoogte stellen via het verslag van de JBZ-raad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="582144B9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="005B1422" w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="0F5659C8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005B1422" w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="7EBF08B2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B1422">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het Asiel en Migratiepact regelt het EU-asielsysteem. Onderdeel hiervan zijn de inrichting van de asielprocedures regulier en aan de buitengrens, de afspraken over overdrachten van personen in de asielprocedure en een solidariteitsmechanisme tussen lidstaten. Het beheren van de Europese buitengrens wordt daarentegen geregeld in het Schengengrenscode. Voor het beheren van de buitengrens biedt het EU-instrumentarium verschillende belangrijke handvatten om ook in situaties als deze controle te houden over deze delen van de buitengrens. Het Asiel en Migratiepact is daarom </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B1422">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">in de reactie niet in beeld. Voor de gebieden Ceuta en Melilla gelden daarbij speciale Schengenregels. Er zijn standaard controles tussen Ceuta en Melilla en het vasteland van Spanje (en andere Schengenstaten). Doorreizen vanuit Ceuta naar de rest van Schengen gaat daarom enkel gecontroleerd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005B1422" w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="01BD99F7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005B1422" w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="61C85199" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B1422">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t>De Schengengrenscode biedt aanvullende maatregelen om irreguliere migratiebewegingen tegen te gaan. In uitzonderlijke, dreigende situaties kunnen onder meer de tijdelijke herinvoering van grenscontroles aan binnengrenzen, intensivering van bewaking en controles aan de buitengrens, risico</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B1422">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:eastAsia="Verdana" w:cs="Cambria Math"/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B1422">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t>gestuurde politiecontroles in het binnengrensgebied, en EU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B1422">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:eastAsia="Verdana" w:cs="Cambria Math"/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B1422">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ondersteuning worden ingezet. Spanje heeft vrijdag, 31 juli jl., direct extra maatregelen aangekondigd, waaronder extra fysieke grensbescherming en een centrum voor snelle terugkeer van de irregulier overgestoken migranten in Ceuta. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005B1422" w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="5CEF559D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00180EBD" w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="64B4629E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E26F95">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t>Naast Marokko en Spanje heeft ook de Europese Commissie voortvarend gereageerd. De Commissie heeft gezorgd dat Frontex klaar stond om, indien dat nodig was en daartoe een formeel verzoek zou ontvangen, Spanje additioneel te ondersteunen (momenteel biedt Frontex al ondersteuning in Ceuta</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180EBD">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B25163">
+      <w:r w:rsidRPr="00B62EF8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het is van belang dat Frontex </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">het </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B62EF8" w:rsidR="00B25163">
+      <w:r w:rsidRPr="00B62EF8">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>aantal mensen dat daadwerkelijk is teruggekeerd</w:t>
       </w:r>
-      <w:r w:rsidR="00B25163">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> verifieert</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B62EF8" w:rsidR="00B25163">
+      <w:r w:rsidRPr="00B62EF8">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> en </w:t>
       </w:r>
-      <w:r w:rsidR="00B25163">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">ook </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B62EF8" w:rsidR="00B25163">
+      <w:r w:rsidRPr="00B62EF8">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>de situatie aan de grens</w:t>
       </w:r>
-      <w:r w:rsidR="00B25163">
-[...321 lines deleted...]
-        <w:t>).</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> blijft monitoren en hierover rapporteert.</w:t>
       </w:r>
       <w:r w:rsidRPr="00180EBD">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62EF8">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
-        <w:t xml:space="preserve">Het is van belang dat </w:t>
-[...66 lines deleted...]
-        </w:rPr>
         <w:t>Het kabinet zal daarom tijdens de informele JBZ-raad hier nadrukkelijk om vragen, en hier uw Kamer van op de hoogte stellen via het verslag van de JBZ-raad.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005B1422" w:rsidR="00DE5C2A" w:rsidP="00DE5C2A" w:rsidRDefault="00DE5C2A" w14:paraId="0BA5A9CD" w14:textId="77777777">
-[...20 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="005B1422" w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="77382787" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="405167F8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B1422">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Vraag 3</w:t>
       </w:r>
       <w:r w:rsidRPr="005B1422">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:br/>
-        <w:t>Bent u bekend met de beelden waarop te zien is dat de Spaanse autoriteiten de hekken openzetten voor illegale migranten? 3)</w:t>
-[...31 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:t xml:space="preserve">Bent u bekend met de beelden waarop te zien is dat de Spaanse autoriteiten de hekken openzetten voor illegale migranten? 3) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="0E0E6DBD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005B1422" w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="5A949A90" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B1422">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Vraag 4</w:t>
       </w:r>
       <w:r w:rsidRPr="005B1422">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:br/>
         <w:t>Hoe beoordeelt u deze handelswijze van Spanje, mede in het licht van de gemaakte afspraken in het Migratiepact?</w:t>
       </w:r>
-      <w:r w:rsidRPr="005B1422" w:rsidR="00DE5C2A">
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="005B1422">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="005B1422" w:rsidR="00DE5C2A">
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="005B1422">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
-      <w:r w:rsidR="00F55081">
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">op </w:t>
       </w:r>
-      <w:r w:rsidRPr="005B1422" w:rsidR="00DE5C2A">
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="005B1422">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">vraag </w:t>
       </w:r>
-      <w:r w:rsidR="00F55081">
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">3 </w:t>
       </w:r>
       <w:r w:rsidRPr="005B1422">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">en 4 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005B1422" w:rsidR="009F55A4" w:rsidP="009F55A4" w:rsidRDefault="009F55A4" w14:paraId="4D2C8D38" w14:textId="6A67D902">
-[...30 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="005B1422" w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="11FA7B47" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B1422">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t>Het kabinet heeft de beelden waarnaar wordt gerefereerd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005B1422">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">bekeken, het is onduidelijk wat er precies te zien is en het kabinet gaat hierover niet speculeren. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005B1422" w:rsidR="009F55A4" w:rsidP="009F55A4" w:rsidRDefault="009F55A4" w14:paraId="0FC324D9" w14:textId="77777777">
-[...69 lines deleted...]
-      <w:r w:rsidRPr="00B62EF8" w:rsidR="00B25163">
+    <w:p w:rsidRPr="005B1422" w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="51581B06" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005B1422" w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="3C1192EA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B1422">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Spanje heeft reeds jaren afspraken met Marokko om de grensovergangen bij Ceuta en Melilla goed te bewaken. Spanje heeft zich ingezet om de openbare orde en veiligheid in het gebied te herstellen, de grens bij Ceuta verder fysiek te versterken en de irreguliere migranten zo snel als mogelijk te laten terugkeren. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62EF8">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>Spanje moet deze inzet blijven continueren. Nederland zal</w:t>
       </w:r>
-      <w:r w:rsidR="00B25163">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> hier blijvend op aandringen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005B1422" w:rsidR="00DE5C2A" w:rsidP="00DE5C2A" w:rsidRDefault="00DE5C2A" w14:paraId="10E23CE3" w14:textId="2134CACA">
-[...11 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="005B1422" w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="093DFDC4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B1422">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Vraag 5</w:t>
       </w:r>
       <w:r w:rsidRPr="005B1422">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:br/>
         <w:t>Hoe groot acht u de kans dat een deel van deze illegale migranten uiteindelijk zal doorreizen naar Nederland? En kunt u uiteenzetten waar u dit op baseert?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005B1422" w:rsidR="00DE5C2A" w:rsidP="00DE5C2A" w:rsidRDefault="00DE5C2A" w14:paraId="1E772BB2" w14:textId="2FC75AB7">
-[...12 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="005B1422" w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="2A3D0B1E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B1422">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:br/>
         <w:t>Vraag 6</w:t>
       </w:r>
       <w:r w:rsidRPr="005B1422">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:br/>
         <w:t>Welke concrete maatregelen neemt u om te voorkomen dat migranten die via Spanje de Europese Unie zijn binnengekomen uiteindelijk in Nederland terechtkomen? Indien u geen maatregelen neemt kunt u uitleggen waarom u die niet neemt?</w:t>
       </w:r>
       <w:r w:rsidRPr="005B1422">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005B1422" w:rsidR="00DE5C2A" w:rsidP="00DE5C2A" w:rsidRDefault="00DE5C2A" w14:paraId="5CD3FBD7" w14:textId="7FF0C97D">
-[...11 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="005B1422" w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="02E0393F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B1422">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Vraag 7</w:t>
       </w:r>
       <w:r w:rsidRPr="005B1422">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:br/>
         <w:t>Bent u bereid om de grenzen te sluiten dan wel extra grenscontroles uit te voeren dan wel andere maatregelen te treffen om te kunnen controleren of deze migranten niet alsnog Nederland binnenkomen? Zo nee, waarom niet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005B1422" w:rsidR="00DE5C2A" w:rsidP="00DE5C2A" w:rsidRDefault="00DE5C2A" w14:paraId="4B715F71" w14:textId="77777777">
-[...20 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="005B1422" w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="6F00D3F7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005B1422" w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="0DD09FC6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B1422">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Vraag 8</w:t>
       </w:r>
       <w:r w:rsidRPr="005B1422">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">Bent u bereid in Europees verband te pleiten voor onmiddellijke sluiting van de Europese buitengrenzen en een </w:t>
-[...32 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:t>Bent u bereid in Europees verband te pleiten voor onmiddellijke sluiting van de Europese buitengrenzen en een zerotollerancebeleid te voeren ten aanzien van alle illegale grensoverschrijdingen? Zo nee, waarom niet?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005B1422" w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="178E2ED9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B1422">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
-      <w:r w:rsidR="00F55081">
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">op </w:t>
       </w:r>
       <w:r w:rsidRPr="005B1422">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...22 lines deleted...]
-          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>vraag 5, 6, 7 en 8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E26F95" w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="44A7EBFC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B1422">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">Zoals hierboven aangegeven </w:t>
       </w:r>
-      <w:r w:rsidR="00B25163">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">is Spanje </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B62EF8" w:rsidR="00B25163">
+      <w:r w:rsidRPr="00B62EF8">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>gestart met de grootschalige terugkeer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E26F95" w:rsidR="00B25163">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00E26F95">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> naar Marokko. </w:t>
       </w:r>
-      <w:r w:rsidRPr="005B1422" w:rsidR="00B25163">
-[...25 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="005B1422">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t>Verder is het, zoals hierboven beschreven, niet zomaar mogelijk om vanuit Ceuta door te reizen in het Schengengebied, iedereen die wil doorreizen wordt gecontroleerd.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E26F95" w:rsidR="00B25163">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00E26F95">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>Spanje heeft aangegeven dat geen van deze migranten is doorgereisd naar het verdere Schengengebied.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00180EBD" w:rsidR="00B25163">
+      <w:r w:rsidRPr="00180EBD">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B62EF8" w:rsidR="00B25163">
+      <w:r w:rsidRPr="00B62EF8">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>Spanje moet deze inzet blijven continueren. Nederland zal bij de informele JBZ-raad daarom erop aandringen dat Spanje alles op alles blijft zetten om ook de nog niet teruggekeerde irreguliere migranten terug te laten keren naar Marokko en de buitengrens verder te versterken zodat er geen aanzuigende werking ontstaat voor anderen die ook irregulier naar Spanje willen komen. Met de nu gepleegde inzet lijkt het Schengengebied niet geschonden.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00180EBD" w:rsidR="00B25163">
+      <w:r w:rsidRPr="00180EBD">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B62EF8" w:rsidR="00B25163">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00B62EF8" w:rsidR="00B25163">
+      <w:r w:rsidRPr="00B62EF8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het is van belang dat Frontex </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62EF8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t>aantal mensen dat daadwerkelijk is teruggekeerd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verifieert</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62EF8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ook </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62EF8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t>de situatie aan de grens</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> blijft monitoren en hierover rapporteert.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA76B3">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B25163">
-[...44 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00B62EF8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t>Het kabinet zal daarom tijdens de informele JBZ-raad hier nadrukkelijk om vragen, en hier uw Kamer van op de hoogte stellen via het verslag van de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informele</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62EF8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> JBZ-raad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="79150261" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003D2FD4" w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="3609294B" w14:textId="77777777">
+      <w:r w:rsidRPr="00B62EF8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het is evident de Nederland haar eigen grenzen bewaakt. In Nederland voert daarom de Koninklijke Marechaussee (KMar) te allen tijde informatie- en risicogestuurde grenscontroles op de luchthavens uit en zijn er politiecontroles bij de binnengrens. Op basis daarvan worden specifieke vluchten met een hoger risico op irreguliere migratie gecontroleerd en wordt er risicogestuurd opgetreden bij de binnengrens. Indien de situatie daartoe aanleiding geeft, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t>kunnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62EF8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verscherpte controles aan de Nederlandse grens door de Koninklijke Marechaussee</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> worden uitgevoerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62EF8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62EF8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B62EF8" w:rsidR="00B25163">
-[...163 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00970C25">
+        <w:t>Mochten er in Nederland asielzoekers worden aangetroffen die zijn aangekomen in Ceuta, worden deze personen overgedragen aan Spanje conform de afspraken in de Asiel en Migratiebeheer Verordening (AMbV), zodat Nederland geen extra druk op ons asielstelsel krijgt door de situatie in Ceuta. De ervaring van de afgelopen jaren is dat Spanje dergelijke overdrachten altijd in lijn met de AMbV uitvoert.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005B1422" w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="1881E503" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005B1422" w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="4A3B517F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B1422">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Europese Commissie heeft mede op verzoek van Nederland op zaterdag 1 augustus jl. een crisisberaad (IPCR) georganiseerd om alle lidstaten te informeren en operationele stappen ten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B1422">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>behoeve van een gecoördineerde EU-aanpak te identificeren. Ook heeft Nederland met 21</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B1422">
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="005B1422">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> andere EU-lidstaten op zaterdag 1 augustus jl. een brief gestuurd aan de Europese Commissie</w:t>
       </w:r>
-      <w:r w:rsidR="00037577">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B62EF8" w:rsidR="00037577">
+      <w:r w:rsidRPr="00B62EF8">
         <w:t>het Iers Voorzitterschap van de Europese Raad en de Voorzitter van de Europese Raad</w:t>
       </w:r>
       <w:r w:rsidRPr="005B1422">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-          <w:color w:val="auto"/>
-[...38 lines deleted...]
-          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> waarin de lidstaten zorg uitten over de gebeurtenissen in Ceuta, benadrukten dat alle nodige maatregelen genomen moeten worden om de grenzen te versterken en verzochten om een extra online JBZ-raad. Deze JBZ-raad vindt op dinsdag 4 augustus plaats. De Minister van Asiel en Migratie neemt hieraan deel. Het kabinet blijft de ontwikkelingen op Ceuta nauwgezet volgen, en blijft bijdragen aan een gecoördineerde EU-aanpak. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>Om de situatie verder te monitoren en eventuele benodigde vervolgstappen in kaart te brengen, komen v</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B62EF8" w:rsidR="00B25163">
+      <w:r w:rsidRPr="00B62EF8">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>andaag, maandag 3</w:t>
       </w:r>
-      <w:r w:rsidR="00B25163">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> augustus</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B62EF8" w:rsidR="00B25163">
+      <w:r w:rsidRPr="00B62EF8">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">, de EU-ambassadeurs bijeen. Op dinsdag 4 augustus vindt er, op verzoek van Nederland, Spanje en de meeste EU-lidstaten, een online informele JBZ-raad plaats, waaraan de </w:t>
       </w:r>
-      <w:r w:rsidR="00B25163">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B62EF8" w:rsidR="00B25163">
+      <w:r w:rsidRPr="00B62EF8">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>inister van Asiel en Migratie zal deelnemen.</w:t>
       </w:r>
-      <w:r w:rsidRPr="005B1422" w:rsidR="00DE5C2A">
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="005B1422">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005B1422" w:rsidR="00DE5C2A" w:rsidP="00DE5C2A" w:rsidRDefault="00DE5C2A" w14:paraId="67EA12DA" w14:textId="1E824608">
-[...11 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="005B1422" w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="60B251D2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B1422">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Vraag 9</w:t>
       </w:r>
       <w:r w:rsidRPr="005B1422">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:br/>
         <w:t>Hoe beoordeelt u de rol van de Marokkaanse autoriteiten, die volgens de berichtgeving de grensbewaking hebben verminderd of beëindigd, waardoor duizenden migranten ongehinderd de grens konden oversteken?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005B1422" w:rsidR="009F55A4" w:rsidP="00DE5C2A" w:rsidRDefault="00DE5C2A" w14:paraId="3E6099E3" w14:textId="119C6954">
-[...11 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="005B1422" w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="33F9D994" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B1422">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
-      <w:r w:rsidR="00F55081">
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">op </w:t>
       </w:r>
       <w:r w:rsidRPr="005B1422">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t>vraag 9</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003546E7" w:rsidP="00DE5C2A" w:rsidRDefault="009F55A4" w14:paraId="3E9ACB6A" w14:textId="1A8D9185">
-[...10 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="131CD903" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B1422">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>Het kabinet gaat niet speculeren over het ontstaan van deze situatie. Wel ziet het kabinet dat de samenwerking met Marokko van cruciaal belang is om de situatie onder controle te brengen en te houden. De Europese Commissie, Spanje en andere lidstaten werken nauw met Marokko samen om de grenzen effectief te bewaken en terugkeer mogelijk te maken. De Minister van Buitenlandse Zaken heeft op vrijdagochtend, 31 juli jl., de noodzaak snel te handelen benadrukt bij de Marokkaanse Minister van Buitenlandse Zaken. Marokko stelt zich hierin constructief op en werkt voortvarend mee aan de terugkeer van de migranten.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003546E7" w:rsidR="003546E7" w:rsidP="00DE5C2A" w:rsidRDefault="003546E7" w14:paraId="5A2DF2C5" w14:textId="77777777">
-[...19 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="003546E7" w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="54BDFE30" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005B1422" w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="17CD56D3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B1422">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Vraag 10</w:t>
       </w:r>
       <w:r w:rsidRPr="005B1422">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:br/>
         <w:t>Bent u bereid de Europese Commissie op te roepen maximale druk uit te oefenen op Marokko om zijn grenzen effectief te bewaken en migranten terug te nemen? Zo nee, waarom niet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005B1422" w:rsidR="009F55A4" w:rsidP="00DE5C2A" w:rsidRDefault="00DE5C2A" w14:paraId="74AF16A9" w14:textId="2D8082CD">
-[...11 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="005B1422" w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="3B8898E5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B1422">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
-      <w:r w:rsidR="00F55081">
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">op </w:t>
       </w:r>
       <w:r w:rsidRPr="005B1422">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t>vraag 10</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005B1422" w:rsidR="00DE5C2A" w:rsidP="00DE5C2A" w:rsidRDefault="009F55A4" w14:paraId="525E7EBE" w14:textId="409C1296">
-[...8 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="005B1422" w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="025E6488" w14:textId="77777777">
+      <w:r w:rsidRPr="005B1422">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">De samenwerking met Marokko is van cruciaal belang om de situatie onder controle te brengen en te houden. Deze samenwerking </w:t>
       </w:r>
-      <w:r w:rsidR="00037577">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>is nauw</w:t>
       </w:r>
       <w:r w:rsidRPr="005B1422">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">. De Europese Commissie, Spanje en andere EU-lidstaten werken al nauw met Marokko samen om de grenzen effectief te bewaken. Ook heeft de Commissie aangeboden te ondersteunen bij het onder controle krijgen van de situatie. De Minister van Buitenlandse Zaken heeft op vrijdagochtend de noodzaak snel te acteren benadrukt bij de Marokkaanse Minister van Buitenlandse Zaken. Bovendien heeft Marokko constructief gehandeld en werkt het voortvarend mee aan de terugkeer van de migranten.  </w:t>
       </w:r>
-      <w:r w:rsidRPr="005B1422" w:rsidR="00DE5C2A">
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="005B1422">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005B1422" w:rsidR="00DE5C2A" w:rsidP="00DE5C2A" w:rsidRDefault="00DE5C2A" w14:paraId="0E311AF7" w14:textId="0D5A180D">
-[...12 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="005B1422" w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="7A4378FD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B1422">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Vraag 11</w:t>
       </w:r>
       <w:r w:rsidRPr="005B1422">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:br/>
         <w:t>Deelt u de mening dat de voortdurende instroom van illegale en niet-gescreende migranten een ernstig veiligheidsrisico vormt voor Nederland? Zo nee, waarom niet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005B1422" w:rsidR="00DE5C2A" w:rsidP="00DE5C2A" w:rsidRDefault="00DE5C2A" w14:paraId="0CE42457" w14:textId="77777777">
-[...20 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="005B1422" w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="09857BF9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005B1422" w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="60F1C5D0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B1422">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Vraag 12</w:t>
       </w:r>
       <w:r w:rsidRPr="005B1422">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:br/>
         <w:t>Indien het antwoord op vraag 11 nee is, hoe beoordeelt u in dat licht de berichtgeving waarin een illegale migrant zegt al eerder door Nederland te zijn uitgezet om een gevangenisstraf van vijf jaar te ontlopen? 4)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005B1422" w:rsidR="009F55A4" w:rsidP="00DE5C2A" w:rsidRDefault="00DE5C2A" w14:paraId="09B03CFA" w14:textId="77C1B0BB">
-[...11 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="005B1422" w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="363EABE8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B1422">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
-      <w:r w:rsidR="00F55081">
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">op </w:t>
       </w:r>
       <w:r w:rsidRPr="005B1422">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...63 lines deleted...]
-      <w:r w:rsidRPr="00B62EF8" w:rsidR="00B25163">
+        </w:rPr>
+        <w:t>vraag 11 en 12</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B25163" w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="1D55B9FA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B1422">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zie beantwoording van vraag 2. Het is niet mogelijk om zonder controle door te reizen vanuit Ceuta naar de rest van het Schengengebied. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62EF8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met de nu gepleegde inzet lijkt het Schengengebied niet geschonden. Het is van belang dat Frontex </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62EF8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t>aantal mensen dat daadwerkelijk is teruggekeerd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verifieert</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62EF8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ook </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62EF8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t>de situatie aan de grens</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> blijft monitoren en hierover rapporteert</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62EF8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Het kabinet zal daarom tijdens de informele JBZ-raad hier nadrukkelijk om vragen, en hier uw Kamer van op de hoogte stellen via het verslag van de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">informele </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62EF8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t>JBZ-raad. Het is evident de Nederland haar eigen grenzen bewaakt.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B25163">
-[...118 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00970C25">
+        <w:t>Mochten er in Nederland asielzoekers worden aangetroffen die zijn aangekomen in Ceuta, worden deze personen overgedragen aan Spanje conform de afspraken in de Asiel en Migratiebeheer Verordening (AMbV), zodat Nederland geen extra druk op ons asielstelsel krijgt door de situatie in Ceuta. De ervaring van de afgelopen jaren is dat Spanje dergelijke overdrachten altijd in lijn met de AMbV uitvoert.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="7CCC655D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B62EF8" w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="48598DCE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B1422">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">Tegelijkertijd is het effectief beheren van de buitengrenzen en het screenen van personen die het grensgebied binnenkomen noodzakelijk voor de EU om te kunnen controleren en besluiten wie er het grensgebied binnenkomt. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B62EF8" w:rsidR="00B25163" w:rsidP="00B25163" w:rsidRDefault="00B25163" w14:paraId="1201B2F2" w14:textId="3B9AEC8E">
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> migranten. Effectief buitengrensbeheer</w:t>
+    <w:p w:rsidRPr="00B62EF8" w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="2EA1FCC4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B62EF8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t>Nederland blijft daarom ook steun toezeggen aan lidstaten die hulp nodig hebben om hun buitengrenzen te versterken. De EU moet in onderlinge solidariteit blijven investeren in het versterken van de buitengrenzen, het tegengaan van irreguliere migratie en de terugkeer van vertrekplichtige migranten. Effectief buitengrensbeheer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62EF8">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
-        <w:t xml:space="preserve"> inclusief screening, door de volledige en consequente implementatie van de Schengengrenscode, is voor de EU noodzakelijk om te kunnen controleren en besluiten wie er de EU binnenkomt. Een stevige </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">, met een duidelijke toezichthoudende rol voor de Europese Commissie als hoeder van de Verdragen, is daarbij onmisbaar. Tegelijkertijd vraagt het ook, meer dan voorheen, dat lidstaten de aanbevelingen uit de Schengenevaluaties opvolgen om hun implementatie te versterken. Ook pleit het kabinet onverminderd voor het transparant maken en open bespreken van de tekortkomingen </w:t>
+        <w:t xml:space="preserve"> inclusief screening, door de volledige en consequente implementatie van de Schengengrenscode, is voor de EU noodzakelijk om te kunnen controleren en besluiten wie er de EU binnenkomt. Een stevige Schengengovernance, met een duidelijke toezichthoudende rol voor de Europese Commissie als hoeder van de Verdragen, is daarbij onmisbaar. Tegelijkertijd vraagt het ook, meer dan voorheen, dat lidstaten de aanbevelingen uit de Schengenevaluaties opvolgen om hun implementatie te versterken. Ook pleit het kabinet onverminderd voor het transparant maken en open bespreken van de tekortkomingen </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00C17CF7">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">n </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">het bespreken hiervan </w:t>
       </w:r>
       <w:r w:rsidRPr="00C17CF7">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>tijdens de Schengen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">raad. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62EF8">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">Dit draagt bij </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">eraan bij dat lidstaten spoedig verbeterslagen maken </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62EF8">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">en biedt de mogelijkheid voor lidstaten om waar nodig elkaar te kunnen ondersteunen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005B1422" w:rsidR="00B25163" w:rsidP="009F55A4" w:rsidRDefault="00B25163" w14:paraId="45C44F46" w14:textId="77777777">
-[...12 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="005B1422" w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="176AB862" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0063192A" w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="74303E85" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0063192A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Vraag 13</w:t>
       </w:r>
       <w:r w:rsidRPr="0063192A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:br/>
         <w:t>Hoe beoordeelt u de uitspraken van de Spaanse minister van Binnenlandse Zaken over de reden voor de plotselinge toestroom van migranten? 5)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0063192A" w:rsidR="009F55A4" w:rsidP="00DE5C2A" w:rsidRDefault="00DE5C2A" w14:paraId="393B7E0F" w14:textId="021A53B3">
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="0063192A" w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="79DB79FC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0063192A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-        </w:rPr>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:br/>
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
-      <w:r w:rsidR="00F55081">
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">op </w:t>
       </w:r>
       <w:r w:rsidRPr="0063192A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t>vraag 13</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE5C2A" w:rsidP="00DE5C2A" w:rsidRDefault="0063192A" w14:paraId="7D7796FB" w14:textId="0E0BC0DF">
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="73E3BA8B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0063192A">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
-      <w:r w:rsidR="00FE5CDE">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>Spaanse M</w:t>
       </w:r>
       <w:r w:rsidRPr="0063192A">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">inister van </w:t>
       </w:r>
-      <w:r w:rsidR="00FE5CDE">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="0063192A">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">innenlandse </w:t>
       </w:r>
-      <w:r w:rsidR="00FE5CDE">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>Z</w:t>
       </w:r>
       <w:r w:rsidRPr="0063192A">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t>aken heeft gewezen op mogelijke rol van mensensmokkel. Het kabinet dringt erop aan dat goed onderzoek gedaan wordt naar de oorsprong van deze situatie en of mensensmokkel hier een specifieke rol heeft gehad</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005B1422" w:rsidR="0063192A" w:rsidP="00DE5C2A" w:rsidRDefault="0063192A" w14:paraId="7400C8A0" w14:textId="77777777">
-[...19 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="005B1422" w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="02786C66" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005B1422" w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="60E328F2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B1422">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Vraag 14</w:t>
       </w:r>
       <w:r w:rsidRPr="005B1422">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:br/>
         <w:t>Deelt u de mening dat, gelet op deze gebeurtenissen, het Migratiepact niet werkt, omdat er nog steeds geen functionerende Europese grenscontrole is, illegale grensoverschrijdingen blijven plaatsvinden en er op dit moment niets geregeld is voor terugkeer?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005B1422" w:rsidR="00DE5C2A" w:rsidP="00DE5C2A" w:rsidRDefault="00DE5C2A" w14:paraId="33E01433" w14:textId="1DED7F34">
-[...11 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="005B1422" w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="05A6A5FC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B1422">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
-      <w:r w:rsidR="00F55081">
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">op </w:t>
       </w:r>
       <w:r w:rsidRPr="005B1422">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t>vraag 14</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F55A4" w:rsidP="009F55A4" w:rsidRDefault="009F55A4" w14:paraId="173AFF57" w14:textId="3082E4D0">
-[...8 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="653A6566" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B1422">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">Zie beantwoording op voorgaande vragen. De situatie zoals we vorige week zagen is </w:t>
       </w:r>
-      <w:r w:rsidR="00037577">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D2FD4" w:rsidR="00037577">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="003D2FD4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>nacceptabel, zeer onwenselijk en uitzonderlijk</w:t>
       </w:r>
       <w:r w:rsidRPr="005B1422">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">. Tegelijkertijd namen Spanje en Marokko de nodige stappen om de situatie weer onder controle te krijgen en </w:t>
       </w:r>
-      <w:r w:rsidR="00B25163">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">zijn direct gestart met de organisatie van grootschalige terugkeer en het versterken van de buitengrens. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B62EF8" w:rsidR="00B25163">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00B62EF8" w:rsidR="00B25163">
+      <w:r w:rsidRPr="00B62EF8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met de nu gepleegde inzet lijkt het Schengengebied niet geschonden. Het is van belang dat Frontex </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62EF8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t>aantal mensen dat daadwerkelijk is teruggekeerd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verifieert</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62EF8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ook </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62EF8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t>de situatie aan de grens</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> blijft monitoren en hierover rapporteert</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62EF8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B25163">
-[...65 lines deleted...]
-          <w:color w:val="auto"/>
+    </w:p>
+    <w:p w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="0C50E462" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005B1422" w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="16562D6A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>In algemene zin is het van belang o</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62EF8">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
-        <w:t xml:space="preserve">m irreguliere migratie richting de EU minder aantrekkelijk te maken en weerbaar te zijn als EU, dat er een sterk EU-intern asiel- en migratiesysteem staat en dat de EU effectief samenwerkt met landen buiten de EU. Het kabinet onderstreept daarom het belang van de volledige implementatie van het Asiel- en Migratiepact en de terugkeerverordening (zodra deze van kracht wordt), en het versterken en bestendigen van partnerschappen met landen buiten de EU. De langetermijnvisie van het kabinet is dat asielaanvragen buiten Europa kunnen worden ingediend en afgehandeld. Het kabinet zet zich daarom doorlopend in voor het verder brengen en operationaliseren van innovatieve oplossingen waaronder de </w:t>
-[...37 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:t>m irreguliere migratie richting de EU minder aantrekkelijk te maken en weerbaar te zijn als EU, dat er een sterk EU-intern asiel- en migratiesysteem staat en dat de EU effectief samenwerkt met landen buiten de EU. Het kabinet onderstreept daarom het belang van de volledige implementatie van het Asiel- en Migratiepact en de terugkeerverordening (zodra deze van kracht wordt), en het versterken en bestendigen van partnerschappen met landen buiten de EU. De langetermijnvisie van het kabinet is dat asielaanvragen buiten Europa kunnen worden ingediend en afgehandeld. Het kabinet zet zich daarom doorlopend in voor het verder brengen en operationaliseren van innovatieve oplossingen waaronder de terugkeerhub.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005B1422" w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="0318FCA0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005B1422" w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="70A033AE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B1422">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Vraag 15</w:t>
       </w:r>
       <w:r w:rsidRPr="005B1422">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">Bent u bereid om, gelet op de gebrekkige grenscontroles en inzet van de Spaanse regering om de situatie in </w:t>
-[...50 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:t>Bent u bereid om, gelet op de gebrekkige grenscontroles en inzet van de Spaanse regering om de situatie in Ceuta onder controle te krijgen, de Solidariteitbijdrage die voortvloeit uit het Migratiepact niet meer aan Spanje te betalen? Zo nee, waarom niet?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005B1422" w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="4CEB84D6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B1422">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
-      <w:r w:rsidR="00F55081">
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">op </w:t>
       </w:r>
       <w:r w:rsidRPr="005B1422">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t>vraag 15</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005B1422" w:rsidR="009F55A4" w:rsidP="009F55A4" w:rsidRDefault="009F55A4" w14:paraId="2DBA86EA" w14:textId="77777777">
-[...9 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="005B1422" w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="0253E26F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B1422">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">Zie de antwoorden op voorgaande vragen. Een dergelijke inzet is niet aan de orde. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005B1422" w:rsidR="00DE5C2A" w:rsidP="00DE5C2A" w:rsidRDefault="00DE5C2A" w14:paraId="1005F811" w14:textId="266DA8A9">
-[...20 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="005B1422" w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="672263E2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005B1422" w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="2D5ED1B6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B1422">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Vraag 16</w:t>
       </w:r>
       <w:r w:rsidRPr="005B1422">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:br/>
         <w:t>Kunt u uiteenzetten welke instrumenten uit het Migratiepact in een situatie als deze daadwerkelijk in werking treden en op welke wijze deze bijdragen aan het beperken van irreguliere migratie?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005B1422" w:rsidR="009F55A4" w:rsidP="00DE5C2A" w:rsidRDefault="00DE5C2A" w14:paraId="492C2886" w14:textId="353C3875">
-[...12 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="005B1422" w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="29A00038" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B1422">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:br/>
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
-      <w:r w:rsidR="00F55081">
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">op </w:t>
       </w:r>
       <w:r w:rsidRPr="005B1422">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t>vraag 16</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E26F95" w:rsidR="00B25163" w:rsidP="00B25163" w:rsidRDefault="00B25163" w14:paraId="6756CA3C" w14:textId="7F38D117">
-[...9 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="00E26F95" w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="7A353AA8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B1422">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">Zoals hierboven aangegeven </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">is Spanje </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62EF8">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>gestart met de grootschalige terugkeer</w:t>
       </w:r>
       <w:r w:rsidRPr="00E26F95">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> naar Marokko. </w:t>
       </w:r>
       <w:r w:rsidRPr="005B1422">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-          <w:color w:val="auto"/>
-[...22 lines deleted...]
-          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Verder is het, zoals hierboven beschreven, niet zomaar mogelijk om vanuit Ceuta door te reizen in het Schengengebied, iedereen die wil doorreizen wordt gecontroleerd.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E26F95">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Spanje heeft aangegeven dat geen van deze migranten is doorgereisd naar het verdere Schengengebied.</w:t>
       </w:r>
       <w:r w:rsidRPr="00180EBD">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62EF8">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>Spanje moet deze inzet blijven continueren. Nederland zal bij de informele JBZ-raad daarom erop aandringen dat Spanje alles op alles blijft zetten om ook de nog niet teruggekeerde irreguliere migranten terug te laten keren naar Marokko en de buitengrens verder te versterken zodat er geen aanzuigende werking ontstaat voor anderen die ook irregulier naar Spanje willen komen. Met de nu gepleegde inzet lijkt het Schengengebied niet geschonden.</w:t>
       </w:r>
       <w:r w:rsidRPr="00180EBD">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62EF8">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
-        <w:t xml:space="preserve">Het is van belang dat </w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00B62EF8">
+        <w:t xml:space="preserve">Het is van belang dat Frontex </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62EF8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t>aantal mensen dat daadwerkelijk is teruggekeerd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verifieert</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62EF8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ook </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62EF8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t>de situatie aan de grens</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> blijft monitoren en hierover rapporteert.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA76B3">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...41 lines deleted...]
-      <w:r w:rsidRPr="00EA76B3">
+      <w:r w:rsidRPr="00B62EF8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet zal daarom tijdens de informele JBZ-raad hier nadrukkelijk om vragen, en hier uw Kamer van op de hoogte stellen via het verslag van de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">informele </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62EF8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t>JBZ-raad.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B62EF8">
-[...53 lines deleted...]
-          <w:color w:val="auto"/>
+    </w:p>
+    <w:p w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="671848D3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005B1422" w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="29AEA1FE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005B1422" w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="2B8950DC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B1422">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Vraag 17</w:t>
       </w:r>
       <w:r w:rsidRPr="005B1422">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:br/>
         <w:t>Welke gevolgen heeft deze situatie volgens u voor de geloofwaardigheid en uitvoerbaarheid van het Migratiepact?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005B1422" w:rsidR="009F55A4" w:rsidP="00DE5C2A" w:rsidRDefault="00DE5C2A" w14:paraId="3AE97223" w14:textId="618E8044">
-[...11 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="005B1422" w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="4DEFDB9E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B1422">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
-      <w:r w:rsidR="00F55081">
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">op </w:t>
       </w:r>
       <w:r w:rsidRPr="005B1422">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t>vraag 17</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005B1422" w:rsidR="009F55A4" w:rsidP="009F55A4" w:rsidRDefault="004575C7" w14:paraId="406B1C4B" w14:textId="5CB8F5AE">
-[...9 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="005B1422" w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="05C9121F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B1422">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">Zoals hierboven aangegeven </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">is Spanje </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62EF8">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>gestart met de grootschalige terugkeer</w:t>
       </w:r>
       <w:r w:rsidRPr="00E26F95">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> naar Marokko. </w:t>
       </w:r>
       <w:r w:rsidRPr="005B1422">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-          <w:color w:val="auto"/>
-[...22 lines deleted...]
-          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Verder is het, zoals hierboven beschreven, niet zomaar mogelijk om vanuit Ceuta door te reizen in het Schengengebied, iedereen die wil doorreizen wordt gecontroleerd.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E26F95">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Spanje heeft aangegeven dat geen van deze migranten is doorgereisd naar het verdere Schengengebied.</w:t>
       </w:r>
       <w:r w:rsidRPr="00180EBD">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62EF8">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>Spanje moet deze inzet blijven continueren. Nederland zal bij de informele JBZ-raad daarom erop aandringen dat Spanje alles op alles blijft zetten om ook de nog niet teruggekeerde irreguliere migranten terug te laten keren naar Marokko en de buitengrens verder te versterken zodat er geen aanzuigende werking ontstaat voor anderen die ook irregulier naar Spanje willen komen. Met de nu gepleegde inzet lijkt het Schengengebied niet geschonden.</w:t>
       </w:r>
       <w:r w:rsidRPr="00180EBD">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62EF8">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
-        <w:t xml:space="preserve">Het is van belang dat </w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00B62EF8">
+        <w:t xml:space="preserve">Het is van belang dat Frontex </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62EF8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t>aantal mensen dat daadwerkelijk is teruggekeerd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verifieert</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62EF8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ook </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62EF8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t>de situatie aan de grens</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> blijft monitoren en hierover rapporteert.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA76B3">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...50 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="005B1422">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>Het blijft van belang dat alle EU-lidstaten dit instrumentarium volledig implementeren. Daar roept Nederland consequent toe op, zo ook in het in EU-verband ingelaste crisisberaad van afgelopen weekend.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005B1422" w:rsidR="005B1422" w:rsidP="005B1422" w:rsidRDefault="00DE5C2A" w14:paraId="31F378D3" w14:textId="77777777">
-[...8 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="005B1422" w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="0DC8DAF3" w14:textId="77777777">
+      <w:r w:rsidRPr="005B1422">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005B1422" w:rsidR="005B1422" w:rsidP="005B1422" w:rsidRDefault="005B1422" w14:paraId="640266CD" w14:textId="1FD10D2F">
-[...8 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="005B1422" w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="6D844BC8" w14:textId="77777777">
+      <w:r w:rsidRPr="005B1422">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>1) Telegraaf, 30 juli 2026, Duizenden migranten overspoelen Spaanse enclave via zee: grenswachters Marokko verdwijnen plots (</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9">
+      <w:hyperlink w:history="1" r:id="rId6">
         <w:r w:rsidRPr="005B1422">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>https://www.telegraaf.nl/buitenland/duizenden-migranten-overspoelen-spaanse-enclave-via-zee-grenswachters-marokko-verdwijnen-plots/159410455.html?utm_medium=referral&amp;utm_campaign=share</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005B1422">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005B1422" w:rsidR="005B1422" w:rsidP="005B1422" w:rsidRDefault="005B1422" w14:paraId="4B2EBC09" w14:textId="77777777">
-[...17 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="005B1422" w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="075C17A5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005B1422" w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="7303BC47" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B1422">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">2) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId10">
+      <w:hyperlink w:history="1" r:id="rId7">
         <w:r w:rsidRPr="005B1422">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>https://x.com/visegrad24/status/2082891200911347790</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="005B1422" w:rsidR="005B1422" w:rsidP="005B1422" w:rsidRDefault="005B1422" w14:paraId="5740873B" w14:textId="77777777">
-[...17 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="005B1422" w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="715AD77E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005B1422" w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="4509E599" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B1422">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">3) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId11">
+      <w:hyperlink w:history="1" r:id="rId8">
         <w:r w:rsidRPr="005B1422">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>https://x.com/bricsinfo/status/2082833133863391336?s=46</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="005B1422" w:rsidR="005B1422" w:rsidP="005B1422" w:rsidRDefault="005B1422" w14:paraId="0A5CA68B" w14:textId="77777777">
-[...17 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="005B1422" w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="27B9FCEB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005B1422" w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="25289126" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B1422">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">4) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId12">
+      <w:hyperlink w:history="1" r:id="rId9">
         <w:r w:rsidRPr="005B1422">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>https://x.com/JoeyMannarino/status/2082846793012797623?s=20</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="005B1422" w:rsidR="005B1422" w:rsidP="005B1422" w:rsidRDefault="005B1422" w14:paraId="532F6935" w14:textId="77777777">
-[...37 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rId13">
+    <w:p w:rsidRPr="005B1422" w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="2055271D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A20C4F" w:rsidR="000D2C10" w:rsidP="000D2C10" w:rsidRDefault="000D2C10" w14:paraId="7DCA41DF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B1422">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t>5) NOS, 30 juli 2026, Doden bij massale oversteek naar Spaanse exclave Ceuta: 'Complete chaos' (</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId10">
         <w:r w:rsidRPr="005B1422">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>https://nos.nl/artikel/2624975-duizenden-migranten-bereiken-spaanse-ceuta-lokaal-bestuur-wil-noodtoestand</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005B1422">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="00A20C4F" w:rsidR="00CC6F94">
-[...4 lines deleted...]
-      <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidR="00125328" w:rsidRDefault="00125328" w14:paraId="534E0D02" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00125328">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7CB6FEA0" w14:textId="77777777" w:rsidR="002D615F" w:rsidRDefault="002D615F">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2673C86F" w14:textId="77777777" w:rsidR="00975B6A" w:rsidRDefault="00975B6A" w:rsidP="000D2C10">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="78766F43" w14:textId="77777777" w:rsidR="002D615F" w:rsidRDefault="002D615F">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="376E0031" w14:textId="77777777" w:rsidR="00975B6A" w:rsidRDefault="00975B6A" w:rsidP="000D2C10">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
-[...10 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4F8E184B" w14:textId="77777777" w:rsidR="00CC6F94" w:rsidRDefault="00CC6F94">
+  <w:p w14:paraId="3748C5DB" w14:textId="77777777" w:rsidR="000D2C10" w:rsidRPr="000D2C10" w:rsidRDefault="000D2C10" w:rsidP="000D2C10">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5D2D77CC" w14:textId="77777777" w:rsidR="000D2C10" w:rsidRPr="000D2C10" w:rsidRDefault="000D2C10" w:rsidP="000D2C10">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="06DFE845" w14:textId="77777777" w:rsidR="000D2C10" w:rsidRPr="000D2C10" w:rsidRDefault="000D2C10" w:rsidP="000D2C10">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3C1D3A29" w14:textId="77777777" w:rsidR="002D615F" w:rsidRDefault="002D615F">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3060B81C" w14:textId="77777777" w:rsidR="00975B6A" w:rsidRDefault="00975B6A" w:rsidP="000D2C10">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4DB902CA" w14:textId="77777777" w:rsidR="002D615F" w:rsidRDefault="002D615F">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="22146CAE" w14:textId="77777777" w:rsidR="00975B6A" w:rsidRDefault="00975B6A" w:rsidP="000D2C10">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="3036D026" w14:textId="5301BE1F" w:rsidR="009F55A4" w:rsidRDefault="009F55A4" w:rsidP="009F55A4">
+    <w:p w14:paraId="52E723C5" w14:textId="77777777" w:rsidR="000D2C10" w:rsidRDefault="000D2C10" w:rsidP="000D2C10">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00D17699" w:rsidRPr="00E340A7">
+        <w:t xml:space="preserve"> De brief werd getekend door: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E340A7">
         <w:t>België, Bulgarije, Cyprus,</w:t>
       </w:r>
-      <w:r w:rsidR="00D17699">
+      <w:r>
         <w:t xml:space="preserve"> Denenmarken,</w:t>
       </w:r>
-      <w:r w:rsidR="00D17699" w:rsidRPr="00E340A7">
+      <w:r w:rsidRPr="00E340A7">
         <w:t xml:space="preserve"> Duitsland, Estland, Finland, Griekenland, Hongarije, Italië, </w:t>
       </w:r>
-      <w:r w:rsidR="00D17699">
+      <w:r>
         <w:t>Kroatië,</w:t>
       </w:r>
-      <w:r w:rsidR="00D17699" w:rsidRPr="00E340A7">
+      <w:r w:rsidRPr="00E340A7">
         <w:t xml:space="preserve"> Letland, Litouwen, Malta, </w:t>
       </w:r>
-      <w:r w:rsidR="00D17699">
+      <w:r>
         <w:t xml:space="preserve">Nederland, </w:t>
       </w:r>
-      <w:r w:rsidR="00D17699" w:rsidRPr="00E340A7">
+      <w:r w:rsidRPr="00E340A7">
         <w:t xml:space="preserve">Oostenrijk, Polen, Roemenië, Slovenië, </w:t>
       </w:r>
-      <w:r w:rsidR="00D17699" w:rsidRPr="00F55813">
+      <w:r w:rsidRPr="00F55813">
         <w:t>Slowakije</w:t>
       </w:r>
-      <w:r w:rsidR="00D17699" w:rsidRPr="00E340A7">
+      <w:r w:rsidRPr="00E340A7">
         <w:t>, Tsjechië, Zweden</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2540F72C" w14:textId="77777777" w:rsidR="00CC6F94" w:rsidRDefault="002D615F">
-[...396 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="42914E8F" w14:textId="77777777" w:rsidR="000D2C10" w:rsidRPr="000D2C10" w:rsidRDefault="000D2C10" w:rsidP="000D2C10">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4F746EC8" w14:textId="77777777" w:rsidR="00CC6F94" w:rsidRDefault="002D615F">
+  <w:p w14:paraId="4BE60842" w14:textId="77777777" w:rsidR="000D2C10" w:rsidRPr="000D2C10" w:rsidRDefault="000D2C10" w:rsidP="000D2C10">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1283 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...514 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6F637E91" w14:textId="77777777" w:rsidR="000D2C10" w:rsidRPr="000D2C10" w:rsidRDefault="000D2C10" w:rsidP="000D2C10">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:defaultTableStyle w:val="Standaardtabel"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00CC6F94"/>
-[...51 lines deleted...]
-    <w:rsid w:val="00FE5CDE"/>
+    <w:rsidRoot w:val="000D2C10"/>
+    <w:rsid w:val="000D2C10"/>
+    <w:rsid w:val="00125328"/>
+    <w:rsid w:val="005B2C98"/>
+    <w:rsid w:val="00975B6A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0F16D891"/>
-  <w15:docId w15:val="{DD4A2AB3-35BC-4A08-BBF0-3BC5014A8546}"/>
+  <w14:docId w14:val="08E1A731"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{CBE52BB4-3A21-4D2F-B4C8-0A947710FD5C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6366,77 +2769,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6461,75 +2864,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -6564,55 +2967,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -6684,832 +3087,725 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="000D2C10"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="000D2C10"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000D2C10"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000D2C10"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000D2C10"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000D2C10"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000D2C10"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000D2C10"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000D2C10"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="000D2C10"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D2C10"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D2C10"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D2C10"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D2C10"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D2C10"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D2C10"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D2C10"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D2C10"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D2C10"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="000D2C10"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D2C10"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="000D2C10"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D2C10"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="000D2C10"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D2C10"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D2C10"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D2C10"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="000D2C10"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D2C10"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
+    <w:rsid w:val="000D2C10"/>
     <w:rPr>
-      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...420 lines deleted...]
-      <w:lang w:val="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000D2C10"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Voetnoottekstverwijzing">
-    <w:name w:val="Voetnoottekstverwijzing"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000D2C10"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...3 lines deleted...]
-      <w:lang w:val="nl-NL"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
-[...32 lines deleted...]
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00DE5C2A"/>
+    <w:rsid w:val="000D2C10"/>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00DE5C2A"/>
+    <w:rsid w:val="000D2C10"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00DE5C2A"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="000D2C10"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00DE5C2A"/>
+    <w:rsid w:val="000D2C10"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00DE5C2A"/>
-[...28 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="000D2C10"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...52 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/bricsinfo/status/2082833133863391336?s=46" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/visegrad24/status/2082891200911347790" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.telegraaf.nl/buitenland/duizenden-migranten-overspoelen-spaanse-enclave-via-zee-grenswachters-marokko-verdwijnen-plots/159410455.html?utm_medium=referral&amp;utm_campaign=share" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nos.nl/artikel/2624975-duizenden-migranten-bereiken-spaanse-ceuta-lokaal-bestuur-wil-noodtoestand" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/JoeyMannarino/status/2082846793012797623?s=20" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -7517,51 +3813,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -7628,65 +3924,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -7707,85 +4003,65 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>17193</ap:Characters>
+  <ap:Pages>8</ap:Pages>
+  <ap:Words>3066</ap:Words>
+  <ap:Characters>16865</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>143</ap:Lines>
-  <ap:Paragraphs>40</ap:Paragraphs>
+  <ap:Lines>140</ap:Lines>
+  <ap:Paragraphs>39</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>20279</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>19892</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>