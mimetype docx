--- v0 (2026-08-03)
+++ v1 (2026-09-18)
@@ -1,6057 +1,2519 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00E26F95" w:rsidR="00971161" w:rsidP="00971161" w:rsidRDefault="00971161" w14:paraId="2BBFDF5D" w14:textId="4870DCF6">
-[...459 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidR="00DB2DEE" w:rsidP="00DB2DEE" w:rsidRDefault="00DB2DEE" w14:paraId="4D6830CD" w14:textId="7EA011F5">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>AH 2625</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB2DEE" w:rsidP="00DB2DEE" w:rsidRDefault="00DB2DEE" w14:paraId="250CD10E" w14:textId="1726908A">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2026Z16615</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E26F95" w:rsidR="00DB2DEE" w:rsidP="00DB2DEE" w:rsidRDefault="00DB2DEE" w14:paraId="7F2D8BC1" w14:textId="004DD48E">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2DEE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord van minister Van den Brink (Asiel en Migratie) (ontvangen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3 augustus 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E26F95" w:rsidR="00DB2DEE" w:rsidP="00DB2DEE" w:rsidRDefault="00DB2DEE" w14:paraId="3124FF3E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E26F95">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Vraag 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00E26F95">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">Bent u bekend met het bericht “Bijna 50.000 migranten aangekomen in Spaanse exclave </w:t>
-[...32 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:t>Bent u bekend met het bericht “Bijna 50.000 migranten aangekomen in Spaanse exclave Ceuta na massale bestorming vanuit Marokko, zeker 18 doden”? 1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E26F95" w:rsidR="00DB2DEE" w:rsidP="00DB2DEE" w:rsidRDefault="00DB2DEE" w14:paraId="7360AE09" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E26F95">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
-      <w:r w:rsidR="00E11FDA">
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">op </w:t>
       </w:r>
       <w:r w:rsidRPr="00E26F95">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t>vraag 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E26F95" w:rsidR="00FC0891" w:rsidP="00FC0891" w:rsidRDefault="00FC0891" w14:paraId="06CDE060" w14:textId="77777777">
-[...8 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="00E26F95" w:rsidR="00DB2DEE" w:rsidP="00DB2DEE" w:rsidRDefault="00DB2DEE" w14:paraId="5F01782B" w14:textId="77777777">
+      <w:r w:rsidRPr="00E26F95">
         <w:t>Ja.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E26F95" w:rsidR="00971161" w:rsidP="00971161" w:rsidRDefault="00971161" w14:paraId="67B363D4" w14:textId="03254ED8">
-[...20 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="00E26F95" w:rsidR="00DB2DEE" w:rsidP="00DB2DEE" w:rsidRDefault="00DB2DEE" w14:paraId="566BEED9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E26F95" w:rsidR="00DB2DEE" w:rsidP="00DB2DEE" w:rsidRDefault="00DB2DEE" w14:paraId="05B6E3E3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E26F95">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Vraag 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E26F95" w:rsidR="00971161" w:rsidP="00971161" w:rsidRDefault="00971161" w14:paraId="68099AB9" w14:textId="4A95096C">
-[...46 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="00E26F95" w:rsidR="00DB2DEE" w:rsidP="00DB2DEE" w:rsidRDefault="00DB2DEE" w14:paraId="545121E7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E26F95">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Deelt u de mening dat het schandalig en onbestaanbaar is dat bijna 50.000 migranten de EU-buitengrenzen bestormen in Ceuta? Zo nee, waarom niet?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E26F95" w:rsidR="00DB2DEE" w:rsidP="00DB2DEE" w:rsidRDefault="00DB2DEE" w14:paraId="478E7BBA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E26F95">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
-      <w:r w:rsidR="00E11FDA">
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">op </w:t>
       </w:r>
       <w:r w:rsidRPr="00E26F95">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t>vraag 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00377C4F" w:rsidR="00FC0891" w:rsidP="00FC0891" w:rsidRDefault="003A3F65" w14:paraId="4D93D3DA" w14:textId="3BF76418">
-[...40 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="00377C4F" w:rsidR="00DB2DEE" w:rsidP="00DB2DEE" w:rsidRDefault="00DB2DEE" w14:paraId="402D5C1F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Ja, o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A51BF9">
+        <w:t>ntstane situatie in Ceuta is onacceptabel</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A51BF9" w:rsidR="00A51BF9">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A51BF9">
         <w:t>zeer zorgelijk en een uitzonderlijke situatie</w:t>
       </w:r>
-      <w:r w:rsidR="00A51BF9">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B62EF8" w:rsidR="00A51BF9">
+      <w:r w:rsidRPr="00B62EF8">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>Het kabinet heeft, in afstemming met andere lidstaten</w:t>
       </w:r>
-      <w:r w:rsidR="00A51BF9">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B62EF8" w:rsidR="00A51BF9">
+      <w:r w:rsidRPr="00B62EF8">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">geëist dat er snel </w:t>
       </w:r>
-      <w:r w:rsidRPr="00377C4F" w:rsidR="00377C4F">
+      <w:r w:rsidRPr="00377C4F">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>en effectief opgetreden zou worden</w:t>
       </w:r>
-      <w:r w:rsidR="00377C4F">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA74E8" w:rsidR="00FA74E8">
+      <w:r w:rsidRPr="00FA74E8">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">Nederland heeft </w:t>
       </w:r>
-      <w:r w:rsidR="00377C4F">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">daarom </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA74E8" w:rsidR="00FA74E8">
+      <w:r w:rsidRPr="00FA74E8">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>op vrijdagochtend, 31 juli jl. direct contact opgenomen met de Minister van Buitenlandse Zaken van Marokko, de Minister van Buitenlandse Zaken van Spanje en de Eurocommissaris van Binnenlandse Zaken van de Europese Commissie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E26F95" w:rsidR="00971161" w:rsidP="00971161" w:rsidRDefault="00971161" w14:paraId="2E43C7B8" w14:textId="20109A41">
-[...11 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="00E26F95" w:rsidR="00DB2DEE" w:rsidP="00DB2DEE" w:rsidRDefault="00DB2DEE" w14:paraId="2733EB07" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E26F95">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Vraag 3</w:t>
       </w:r>
       <w:r w:rsidRPr="00E26F95">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">Acht u Spanje in staat om de grens(controle) in </w:t>
-[...32 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:t>Acht u Spanje in staat om de grens(controle) in Ceuta weer onder controle te krijgen? Kunt u met spoed de Spaanse regering aanspreken op hun verantwoordelijkheid om deze massale bestorming een halt toe te roepen? Zo nee, waarom niet?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E26F95" w:rsidR="00DB2DEE" w:rsidP="00DB2DEE" w:rsidRDefault="00DB2DEE" w14:paraId="0DCC3640" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E26F95">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
-      <w:r w:rsidR="00E11FDA">
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">op </w:t>
       </w:r>
       <w:r w:rsidRPr="00E26F95">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t>vraag 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E26F95" w:rsidR="00FC0891" w:rsidP="00FC0891" w:rsidRDefault="00FC0891" w14:paraId="14D34E0B" w14:textId="243719A0">
-[...9 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="00E26F95" w:rsidR="00DB2DEE" w:rsidP="00DB2DEE" w:rsidRDefault="00DB2DEE" w14:paraId="6E49EC65" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E26F95">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja. Spanje heeft, in nauwe samenwerking met Marokko en de Europese Commissie </w:t>
       </w:r>
-      <w:r w:rsidR="00EA76B3">
-[...30 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t>acuut opgetreden, door te starten met de grootschalige terugkeer en de versterking van de grens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E26F95">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00EA76B3">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>Maatregelen die Spanje heeft genomen</w:t>
       </w:r>
       <w:r w:rsidRPr="00E26F95">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> op vrijdag 31 juli </w:t>
       </w:r>
-      <w:r w:rsidR="00EA76B3">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>zijn onder andere</w:t>
       </w:r>
       <w:r w:rsidRPr="00E26F95">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> extra fysieke grensbescherming,</w:t>
       </w:r>
-      <w:r w:rsidR="00EA76B3">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> een zee barrière,</w:t>
       </w:r>
       <w:r w:rsidRPr="00E26F95">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-          <w:color w:val="auto"/>
-[...50 lines deleted...]
-          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inzet van het leger en een centrum voor snelle terugkeer van de irregulier overgestoken migranten in Ceuta. Spanje en Marokko </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hebben op grote schaal personen laten terugkeren naar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E26F95">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">Marokko. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B62EF8" w:rsidR="00180EBD">
+      <w:r w:rsidRPr="00B62EF8">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>Spanje moet deze inzet blijven continueren. Nederland zal bij de informele JBZ-raad daarom erop aandringen dat Spanje alles op alles blijft zetten om ook de nog niet teruggekeerde irreguliere migranten terug te laten keren naar Marokko en de buitengrens verder te versterken zodat er geen aanzuigende werking ontstaat voor anderen die ook irregulier naar Spanje willen komen. Met de nu gepleegde inzet lijkt het Schengengebied niet geschonden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E26F95" w:rsidR="00FC0891" w:rsidP="00FC0891" w:rsidRDefault="00FC0891" w14:paraId="4D96CC98" w14:textId="77777777">
-[...64 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="00E26F95" w:rsidR="00DB2DEE" w:rsidP="00DB2DEE" w:rsidRDefault="00DB2DEE" w14:paraId="24FED2E8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00180EBD" w:rsidR="00DB2DEE" w:rsidP="00DB2DEE" w:rsidRDefault="00DB2DEE" w14:paraId="5EEDDDA1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E26F95">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Naast Marokko en Spanje heeft ook de Europese Commissie voortvarend gereageerd. De Commissie heeft gezorgd dat Frontex klaar stond om, indien dat nodig was en daartoe een formeel verzoek zou ontvangen, Spanje additioneel te ondersteunen (momenteel biedt Frontex al ondersteuning in Ceuta</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00180EBD" w:rsidR="00180EBD">
+      <w:r w:rsidRPr="00180EBD">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B62EF8" w:rsidR="00180EBD">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00B62EF8" w:rsidR="00180EBD">
+      <w:r w:rsidRPr="00B62EF8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het is van belang dat Frontex </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62EF8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t>aantal mensen dat daadwerkelijk is teruggekeerd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verifieert</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62EF8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ook </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62EF8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t>de situatie aan de grens</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> blijft monitoren en hierover rapporteert.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180EBD">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00180EBD">
-[...47 lines deleted...]
-      <w:r w:rsidRPr="00B62EF8" w:rsidR="00180EBD">
+      <w:r w:rsidRPr="00B62EF8">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">Het kabinet zal daarom tijdens de informele JBZ-raad hier nadrukkelijk om vragen, en hier uw Kamer van op de hoogte stellen via het verslag van de </w:t>
       </w:r>
-      <w:r w:rsidR="002C60A8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">informele </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B62EF8" w:rsidR="00180EBD">
+      <w:r w:rsidRPr="00B62EF8">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>JBZ-raad.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E26F95" w:rsidR="00971161" w:rsidP="00971161" w:rsidRDefault="00971161" w14:paraId="79519E0E" w14:textId="263E8633">
-[...20 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="00E26F95" w:rsidR="00DB2DEE" w:rsidP="00DB2DEE" w:rsidRDefault="00DB2DEE" w14:paraId="665C510A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E26F95" w:rsidR="00DB2DEE" w:rsidP="00DB2DEE" w:rsidRDefault="00DB2DEE" w14:paraId="7E9DC784" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E26F95">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Vraag 4</w:t>
       </w:r>
       <w:r w:rsidRPr="00E26F95">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:br/>
         <w:t>Bent u bereid aan uw Spaanse ambtsgenoot mede te delen dat u verwacht dat Spanje aan geen van deze migranten een verblijfsvergunning af zal geven vanwege de aanzuigende werking die hierdoor zal ontstaan? Bent u hierbij ook van plan om mede te delen dat deze migranten onder geen enkel beding naar het Europese vasteland mogen worden overgebracht? Zo nee, waarom niet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E26F95" w:rsidR="00971161" w:rsidP="00971161" w:rsidRDefault="00971161" w14:paraId="3D9064AC" w14:textId="1202AC50">
-[...11 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="00E26F95" w:rsidR="00DB2DEE" w:rsidP="00DB2DEE" w:rsidRDefault="00DB2DEE" w14:paraId="05FC1FD2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E26F95">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Vraag 5</w:t>
       </w:r>
       <w:r w:rsidRPr="00E26F95">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:br/>
         <w:t>Kunt u verzekeren dat elke optie in het Europese Asiel- en Migratiepact om deze migranten te weren uit Europa zal worden gebruikt? Zo nee, waarom niet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E26F95" w:rsidR="00FC0891" w:rsidP="00971161" w:rsidRDefault="00971161" w14:paraId="0E3ABF05" w14:textId="1B74B976">
-[...11 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="00E26F95" w:rsidR="00DB2DEE" w:rsidP="00DB2DEE" w:rsidRDefault="00DB2DEE" w14:paraId="345D8159" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E26F95">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
-      <w:r w:rsidR="00E11FDA">
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">op </w:t>
       </w:r>
       <w:r w:rsidRPr="00E26F95">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...48 lines deleted...]
-      <w:r w:rsidRPr="00B62EF8" w:rsidR="00180EBD">
+        </w:rPr>
+        <w:t>vraag 4 en 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E26F95" w:rsidR="00DB2DEE" w:rsidP="00DB2DEE" w:rsidRDefault="00DB2DEE" w14:paraId="023806CE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zoals reeds aangegeven is Spanje </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62EF8">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>gestart met de grootschalige terugkeer</w:t>
       </w:r>
       <w:r w:rsidRPr="00E26F95">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> naar Marokko. Spanje heeft aangegeven dat geen van deze </w:t>
       </w:r>
-      <w:r w:rsidR="002C60A8">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">irreguliere </w:t>
       </w:r>
       <w:r w:rsidRPr="00E26F95">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t>migranten is doorgereisd naar het verdere Schengengebied.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00180EBD" w:rsidR="00180EBD">
+      <w:r w:rsidRPr="00180EBD">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B62EF8" w:rsidR="00180EBD">
+      <w:r w:rsidRPr="00B62EF8">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>Spanje moet deze inzet blijven continueren. Nederland zal bij de informele JBZ-raad daarom erop aandringen dat Spanje alles op alles blijft zetten om ook de nog niet teruggekeerde irreguliere migranten terug te laten keren naar Marokko en de buitengrens verder te versterken zodat er geen aanzuigende werking ontstaat voor anderen die ook irregulier naar Spanje willen komen. Met de nu gepleegde inzet lijkt het Schengengebied niet geschonden.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00180EBD" w:rsidR="00180EBD">
+      <w:r w:rsidRPr="00180EBD">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B62EF8" w:rsidR="00180EBD">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00B62EF8" w:rsidR="00180EBD">
+      <w:r w:rsidRPr="00B62EF8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het is van belang dat Frontex </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62EF8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t>aantal mensen dat daadwerkelijk is teruggekeerd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verifieert</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62EF8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ook </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62EF8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t>de situatie aan de grens</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> blijft monitoren en hierover rapporteert.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA76B3">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00180EBD">
-[...47 lines deleted...]
-      <w:r w:rsidRPr="00B62EF8" w:rsidR="00EA76B3">
+      <w:r w:rsidRPr="00B62EF8">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>Het kabinet zal daarom tijdens de informele JBZ-raad hier nadrukkelijk om vragen, en hier uw Kamer van op de hoogte stellen via het verslag van de JBZ-raad.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C2247C" w:rsidP="00FC0891" w:rsidRDefault="00C2247C" w14:paraId="4FA6E25A" w14:textId="77777777">
-[...15 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="00DB2DEE" w:rsidP="00DB2DEE" w:rsidRDefault="00DB2DEE" w14:paraId="3A69CDA6" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00E26F95" w:rsidR="00DB2DEE" w:rsidP="00DB2DEE" w:rsidRDefault="00DB2DEE" w14:paraId="080337B8" w14:textId="77777777">
+      <w:r w:rsidRPr="00E26F95">
         <w:t>Op zaterdagochtend 1 augustus jl. heeft Nederland samen met 21 andere lidstaten</w:t>
       </w:r>
       <w:r w:rsidRPr="00E26F95">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="00E26F95">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> een brief gestuurd aan de Europese Commissie</w:t>
       </w:r>
-      <w:r w:rsidR="003247ED">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:ins w:author="Auteur" w:id="1">
-[...3 lines deleted...]
-          </w:rPr>
+      <w:ins w:author="Auteur" w:id="0">
+        <w:r w:rsidRPr="003247ED">
           <w:t>het Iers Voorzitterschap van de Europese Raad en de Voorzitter van de Europese Raad,</w:t>
         </w:r>
       </w:ins>
       <w:r w:rsidRPr="00E26F95">
-        <w:rPr>
-[...45 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:t xml:space="preserve"> om nogmaals het belang van een acute aanpak te benadrukken en te vragen om een gecoördineerde aanpak om mensensmokkel, instrumentalisering van migranten en hybride dreigingen tegen te gaan en zo de EU weerbaarder te maken. In deze brief hebben de ondertekenaars ook benoemd dat de recente uitspraak van het Spaanse Hooggerechtshof en grootschalige regularisaties als aanzuigende factor kunnen werken, benadrukt dat smokkelaars geen ruimte mogen krijgen en aangegeven dat de perceptie moet worden weggenomen dat dergelijke illegale binnenkomst direct leiden tot legaal verblijf.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E26F95">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C2247C" w:rsidP="00C2247C" w:rsidRDefault="00C2247C" w14:paraId="3DD1AA02" w14:textId="77777777">
-[...40 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidR="00DB2DEE" w:rsidP="00DB2DEE" w:rsidRDefault="00DB2DEE" w14:paraId="7E7D5339" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C2247C" w:rsidR="00DB2DEE" w:rsidP="00DB2DEE" w:rsidRDefault="00DB2DEE" w14:paraId="28EEB98E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E26F95">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>De Commissie staat blijvend nauw in contact met Spanje. De minister van Asiel en Migratie heeft op vrijdagochtend Eurocommissaris Brunner opgeroepen om snel ondersteuning te bieden en te komen tot een gecoördineerde EU-aanpak om de buitengrens te versterken en de migranten te laten terugkeren. Daarnaast heeft de Europese Commissie mede op verzoek van Nederland op zaterdag 1 augustus jl. een crisisberaad (IPCR) georganiseerd om alle lidstaten te informeren over de ontwikkelingen en operationele stappen te identificeren ten behoeve van een gecoördineerde EU-aanpak.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> Om de situatie verder te monitoren en eventuele benodigde vervolgstappen in kaart te brengen, komen v</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B62EF8" w:rsidR="00EA76B3">
+      <w:r w:rsidRPr="00B62EF8">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>andaag, maandag 3</w:t>
       </w:r>
-      <w:r w:rsidR="00EA76B3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> augustus</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B62EF8" w:rsidR="00EA76B3">
+      <w:r w:rsidRPr="00B62EF8">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">, de EU-ambassadeurs bijeen. Op dinsdag 4 augustus vindt er, op verzoek van Nederland, Spanje en de meeste EU-lidstaten, een online informele JBZ-raad plaats, waaraan de </w:t>
       </w:r>
-      <w:r w:rsidR="00EA76B3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B62EF8" w:rsidR="00EA76B3">
+      <w:r w:rsidRPr="00B62EF8">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">inister van Asiel en Migratie zal deelnemen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E26F95" w:rsidR="00971161" w:rsidP="00971161" w:rsidRDefault="00971161" w14:paraId="6772F55F" w14:textId="2F73E2DF">
-[...18 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="00E26F95" w:rsidR="00DB2DEE" w:rsidP="00DB2DEE" w:rsidRDefault="00DB2DEE" w14:paraId="69513C33" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00E26F95" w:rsidR="00DB2DEE" w:rsidP="00DB2DEE" w:rsidRDefault="00DB2DEE" w14:paraId="6C7F5288" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E26F95">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Vraag 6</w:t>
       </w:r>
       <w:r w:rsidRPr="00E26F95">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:br/>
         <w:t>Deelt u de mening dat deze illegale migranten teruggestuurd moeten worden? Zo nee, waarom niet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E26F95" w:rsidR="00BB29E4" w:rsidP="00971161" w:rsidRDefault="00971161" w14:paraId="52325AE2" w14:textId="184C7157">
-[...11 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="00E26F95" w:rsidR="00DB2DEE" w:rsidP="00DB2DEE" w:rsidRDefault="00DB2DEE" w14:paraId="6B8E1BB9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E26F95">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
-      <w:r w:rsidR="00E11FDA">
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">op </w:t>
       </w:r>
       <w:r w:rsidRPr="00E26F95">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t>vraag 6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00180EBD" w:rsidR="00971161" w:rsidP="00971161" w:rsidRDefault="00C2247C" w14:paraId="5E3E7382" w14:textId="4ABA7B45">
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="00180EBD" w:rsidR="00DB2DEE" w:rsidP="00DB2DEE" w:rsidRDefault="00DB2DEE" w14:paraId="45CA6CD6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E26F95">
         <w:t xml:space="preserve">Ja, </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>zie ook voorgaande beantwoording.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C2247C">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00180EBD">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">Zoals reeds heeft Spanje </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B62EF8" w:rsidR="00180EBD">
+      <w:r w:rsidRPr="00B62EF8">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>gestart</w:t>
       </w:r>
-      <w:r w:rsidR="00180EBD">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>, o.a. naar aandringen van Nederland,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B62EF8" w:rsidR="00180EBD">
+      <w:r w:rsidRPr="00B62EF8">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> met de grootschalige terugkeer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E26F95" w:rsidR="00180EBD">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00E26F95">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> naar Marokko. Spanje heeft aangegeven dat geen van deze migranten is doorgereisd naar het verdere Schengengebied.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00180EBD" w:rsidR="00180EBD">
+      <w:r w:rsidRPr="00180EBD">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B62EF8" w:rsidR="00180EBD">
+      <w:r w:rsidRPr="00B62EF8">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>Spanje moet deze inzet blijven continueren. Nederland zal bij de informele JBZ-raad daarom erop aandringen dat Spanje alles op alles blijft zetten om ook de nog niet teruggekeerde irreguliere migranten terug te laten keren naar Marokko en de buitengrens verder te versterken zodat er geen aanzuigende werking ontstaat</w:t>
       </w:r>
-      <w:r w:rsidR="000B0E73">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B62EF8" w:rsidR="000B0E73">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00180EBD" w:rsidR="00180EBD">
+      <w:r w:rsidRPr="00B62EF8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t>voor anderen die ook irregulier naar Spanje willen komen. Met de nu gepleegde inzet lijkt het Schengengebied niet geschonden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180EBD">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B62EF8" w:rsidR="00180EBD">
-[...19 lines deleted...]
-      <w:r w:rsidR="00180EBD">
+      <w:r w:rsidRPr="00B62EF8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het is van belang dat Frontex </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">het </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B62EF8" w:rsidR="00180EBD">
+      <w:r w:rsidRPr="00B62EF8">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>aantal mensen dat daadwerkelijk is teruggekeerd</w:t>
       </w:r>
-      <w:r w:rsidR="00180EBD">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> verifieert</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B62EF8" w:rsidR="00180EBD">
+      <w:r w:rsidRPr="00B62EF8">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> en </w:t>
       </w:r>
-      <w:r w:rsidR="00180EBD">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">ook </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B62EF8" w:rsidR="00180EBD">
+      <w:r w:rsidRPr="00B62EF8">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>de situatie aan de grens</w:t>
       </w:r>
-      <w:r w:rsidR="00180EBD">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> blijft monitoren en hierover rapporteert.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E26F95" w:rsidR="00971161">
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00E26F95">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E26F95" w:rsidR="00FC0891" w:rsidP="00971161" w:rsidRDefault="00971161" w14:paraId="040296B3" w14:textId="4A0BB9B2">
-[...11 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="00E26F95" w:rsidR="00DB2DEE" w:rsidP="00DB2DEE" w:rsidRDefault="00DB2DEE" w14:paraId="01BE257D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E26F95">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Vraag 7</w:t>
       </w:r>
       <w:r w:rsidRPr="00E26F95">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:br/>
         <w:t>Op welke manier bent u bereid Spanje te ondersteunen bij de terugkeerprocedures van deze illegale migranten?</w:t>
       </w:r>
       <w:r w:rsidRPr="00E26F95">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00E26F95">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
-      <w:r w:rsidR="00E11FDA">
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">op </w:t>
       </w:r>
       <w:r w:rsidRPr="00E26F95">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t>vraag 7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E26F95" w:rsidR="00180EBD" w:rsidP="00180EBD" w:rsidRDefault="002C60A8" w14:paraId="268025B5" w14:textId="00CAA668">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00B62EF8" w:rsidR="00180EBD">
+    <w:p w:rsidRPr="00E26F95" w:rsidR="00DB2DEE" w:rsidP="00DB2DEE" w:rsidRDefault="00DB2DEE" w14:paraId="76B0D46B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zoals reeds aangegeven is Spanje </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62EF8">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>gestart met de grootschalige terugkeer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E26F95" w:rsidR="00180EBD">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00E26F95">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> naar Marokko. Spanje heeft aangegeven dat geen van deze</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> irreguliere</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E26F95" w:rsidR="00180EBD">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00E26F95">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> migranten is doorgereisd naar het verdere Schengengebied.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00180EBD" w:rsidR="00180EBD">
+      <w:r w:rsidRPr="00180EBD">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B62EF8" w:rsidR="00180EBD">
+      <w:r w:rsidRPr="00B62EF8">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>Spanje moet deze inzet blijven continueren. Nederland zal bij de informele JBZ-raad daarom erop aandringen dat Spanje alles op alles blijft zetten om ook de nog niet teruggekeerde irreguliere migranten terug te laten keren naar Marokko en de buitengrens verder te versterken zodat er geen aanzuigende werking ontstaat</w:t>
       </w:r>
-      <w:r w:rsidR="000B0E73">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B62EF8" w:rsidR="000B0E73">
+      <w:r w:rsidRPr="00B62EF8">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>voor anderen die ook irregulier naar Spanje willen komen</w:t>
       </w:r>
-      <w:r w:rsidR="00180EBD">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B62EF8" w:rsidR="00180EBD">
-[...19 lines deleted...]
-      <w:r w:rsidR="00180EBD">
+      <w:r w:rsidRPr="00B62EF8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het is van belang dat Frontex </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">het </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B62EF8" w:rsidR="00180EBD">
+      <w:r w:rsidRPr="00B62EF8">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>aantal mensen dat daadwerkelijk is teruggekeerd</w:t>
       </w:r>
-      <w:r w:rsidR="00180EBD">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> verifieert</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B62EF8" w:rsidR="00180EBD">
+      <w:r w:rsidRPr="00B62EF8">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> en </w:t>
       </w:r>
-      <w:r w:rsidR="00180EBD">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">ook </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B62EF8" w:rsidR="00180EBD">
+      <w:r w:rsidRPr="00B62EF8">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>de situatie aan de grens</w:t>
       </w:r>
-      <w:r w:rsidR="00180EBD">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> blijft monitoren en hierover rapporteert.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00180EBD" w:rsidP="00C2247C" w:rsidRDefault="00180EBD" w14:paraId="7E12DB76" w14:textId="77777777">
-[...17 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidR="00DB2DEE" w:rsidP="00DB2DEE" w:rsidRDefault="00DB2DEE" w14:paraId="78D20CEC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C2247C" w:rsidR="00DB2DEE" w:rsidP="00DB2DEE" w:rsidRDefault="00DB2DEE" w14:paraId="2D46BAD6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00A51BF9">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t>ls verdere ondersteuning nodig is dan is Nederland en de Europese commissie daartoe bereid</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E26F95" w:rsidR="00FC0891">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00E26F95">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00C2247C">
-[...23 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t>Daarnaast blijft d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E26F95">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">e Commissie nauw in contact met Spanje. </w:t>
       </w:r>
-      <w:r w:rsidR="00C2247C">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>Ook he</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E26F95" w:rsidR="00C2247C">
-[...45 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00E26F95">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eft de Europese Commissie mede op verzoek van Nederland op zaterdag 1 augustus jl. een crisisberaad (IPCR) georganiseerd om alle </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E26F95">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>lidstaten te informeren over de ontwikkelingen en operationele stappen te identificeren ten behoeve van een gecoördineerde EU-aanpak.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E26F95" w:rsidR="00DB2DEE" w:rsidP="00DB2DEE" w:rsidRDefault="00DB2DEE" w14:paraId="0D7A7C63" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E26F95" w:rsidR="00DB2DEE" w:rsidP="00DB2DEE" w:rsidRDefault="00DB2DEE" w14:paraId="2F0290DF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DB2DEE" w:rsidP="00DB2DEE" w:rsidRDefault="00DB2DEE" w14:paraId="107C899D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E26F95" w:rsidR="00DB2DEE" w:rsidP="00DB2DEE" w:rsidRDefault="00DB2DEE" w14:paraId="14B81445" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E26F95">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Vraag 8</w:t>
       </w:r>
       <w:r w:rsidRPr="00E26F95">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:br/>
         <w:t>Wat is de rol van Marokko bij deze bestorming? Meent u dat de Marokkaanse autoriteiten alles hebben gedaan om deze bestorming tegen te houden?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E26F95" w:rsidR="00FC0891" w:rsidP="00971161" w:rsidRDefault="00971161" w14:paraId="362D24F8" w14:textId="14550C9B">
-[...11 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="00E26F95" w:rsidR="00DB2DEE" w:rsidP="00DB2DEE" w:rsidRDefault="00DB2DEE" w14:paraId="74EE526F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E26F95">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
-      <w:r w:rsidR="00E11FDA">
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">op </w:t>
       </w:r>
       <w:r w:rsidRPr="00E26F95">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t>vraag 8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E26F95" w:rsidR="00971161" w:rsidP="00971161" w:rsidRDefault="006B1AB4" w14:paraId="7AD1D683" w14:textId="3449528C">
-[...9 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="00E26F95" w:rsidR="00DB2DEE" w:rsidP="00DB2DEE" w:rsidRDefault="00DB2DEE" w14:paraId="75DD7571" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">Het </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E26F95" w:rsidR="00FC0891">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00E26F95">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">kabinet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">ziet </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E26F95" w:rsidR="00FC0891">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00E26F95">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>dat de samenwerking met Marokko van cruciaal belang is om de situatie onder controle te brengen en te houden. De Europese Commissie, Spanje en andere EU-lidstaten werken nauw met Marokko samen om de grenzen effectief te bewaken en terugkeer mogelijk te maken. De Minister van Buitenlandse Zaken heeft op vrijdagochtend de noodzaak snel te acteren benadrukt bij de Marokkaanse Minister van Buitenlandse Zaken. Marokko heeft zich constructief opgesteld en voortvarend meegewerkt aan de terugkeer van de migranten.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E26F95" w:rsidR="00971161">
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00E26F95">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E26F95" w:rsidR="00971161" w:rsidP="00971161" w:rsidRDefault="00971161" w14:paraId="5F1F4A23" w14:textId="402D44B1">
-[...12 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="00E26F95" w:rsidR="00DB2DEE" w:rsidP="00DB2DEE" w:rsidRDefault="00DB2DEE" w14:paraId="4BEF5979" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk236567982" w:id="1"/>
+      <w:r w:rsidRPr="00E26F95">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Vraag 9</w:t>
       </w:r>
       <w:r w:rsidRPr="00E26F95">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:br/>
         <w:t>Welke rol speelt het Spaanse voorstel om meer dan een miljoen illegale migranten in het land te legaliseren en de uitspraak van het Spaanse hooggerechtshof dat op zee onderschepte migranten niet meer rechtstreeks teruggestuurd mogen worden bij deze bestorming?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E26F95" w:rsidR="00FC0891" w:rsidP="00971161" w:rsidRDefault="00971161" w14:paraId="10276F0E" w14:textId="4E7B5EAA">
-[...11 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="00E26F95" w:rsidR="00DB2DEE" w:rsidP="00DB2DEE" w:rsidRDefault="00DB2DEE" w14:paraId="384866AD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E26F95">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
-      <w:r w:rsidR="00E11FDA">
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">op </w:t>
       </w:r>
       <w:r w:rsidRPr="00E26F95">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t>vraag 9</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E26F95" w:rsidR="00201806" w:rsidP="00971161" w:rsidRDefault="00201806" w14:paraId="3C58CA4C" w14:textId="44101B37">
-[...8 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="00E26F95" w:rsidR="00DB2DEE" w:rsidP="00DB2DEE" w:rsidRDefault="00DB2DEE" w14:paraId="4C97CE05" w14:textId="77777777">
+      <w:r w:rsidRPr="00E26F95">
         <w:t>In de brief die Nederland op zaterdagochtend 1 augustus jl. heeft verstuurd samen met 21 andere lidstaten</w:t>
       </w:r>
       <w:r w:rsidRPr="00E26F95">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidRPr="00E26F95">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> aan de Europese Commissie, </w:t>
       </w:r>
-      <w:r w:rsidR="002C60A8">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidRPr="00E26F95">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> benoemd dat de recente uitspraak van het Spaanse Hooggerechtshof en grootschalige regularisaties als aanzuigende factor kunnen werken. Welke effect deze ontwikkelingen precies hebben gehad is moeilijk te kwantificeren. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A51BF9" w:rsidR="00A51BF9">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A51BF9">
         <w:t>Nederland zal in de JBZ-raad vragen om een onderzoek naar de oorzaken en de tekortkomingen uitgevoerd door de Europese Commissie om hierover meer helderheid te krijgen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E26F95" w:rsidR="00201806" w:rsidP="00971161" w:rsidRDefault="00201806" w14:paraId="488D8B9C" w14:textId="77777777">
-[...20 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="00E26F95" w:rsidR="00DB2DEE" w:rsidP="00DB2DEE" w:rsidRDefault="00DB2DEE" w14:paraId="76C7611E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w:rsidRPr="00E26F95" w:rsidR="00DB2DEE" w:rsidP="00DB2DEE" w:rsidRDefault="00DB2DEE" w14:paraId="59E5AACB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E26F95">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Vraag 10</w:t>
       </w:r>
       <w:r w:rsidRPr="00E26F95">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:br/>
         <w:t>Bent u bereid om bij aanhoudende en ernstige problemen van het buitengrenstoezicht van Spanje extra grenscontroles uit te laten voeren op alle directe vluchten afkomstig vanuit Spanje om te voorkomen dat deze migranten door zullen reizen naar Nederland? Zo nee, waarom niet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E26F95" w:rsidR="00FC0891" w:rsidP="00971161" w:rsidRDefault="00971161" w14:paraId="2ABC8910" w14:textId="190ED705">
-[...11 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="00E26F95" w:rsidR="00DB2DEE" w:rsidP="00DB2DEE" w:rsidRDefault="00DB2DEE" w14:paraId="5AD600FD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E26F95">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
-      <w:r w:rsidR="00E11FDA">
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">op </w:t>
       </w:r>
       <w:r w:rsidRPr="00E26F95">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t>vraag 10</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F0693" w:rsidP="00180EBD" w:rsidRDefault="00FC0891" w14:paraId="47DE1BB0" w14:textId="77777777">
-[...88 lines deleted...]
-      <w:r w:rsidR="00180EBD">
+    <w:p w:rsidR="00DB2DEE" w:rsidP="00DB2DEE" w:rsidRDefault="00DB2DEE" w14:paraId="5EF0E28B" w14:textId="77777777">
+      <w:r w:rsidRPr="00E26F95">
+        <w:t xml:space="preserve">Spanje heeft aangegeven dat geen van de migranten die irregulier in Ceuta zijn aangekomen, zijn doorgereisd naar de EU. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB2DEE" w:rsidP="00DB2DEE" w:rsidRDefault="00DB2DEE" w14:paraId="5A2FD945" w14:textId="77777777"/>
+    <w:p w:rsidR="00DB2DEE" w:rsidP="00DB2DEE" w:rsidRDefault="00DB2DEE" w14:paraId="78AEFFAF" w14:textId="77777777">
+      <w:r w:rsidRPr="00B62EF8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het is evident de Nederland haar eigen grenzen bewaakt. In Nederland voert daarom de Koninklijke Marechaussee (KMar) te allen tijde informatie- en risicogestuurde grenscontroles op de luchthavens uit en zijn er politiecontroles bij de binnengrens. Op basis daarvan worden specifieke vluchten met een hoger risico op irreguliere migratie gecontroleerd en wordt er risicogestuurd opgetreden bij de binnengrens. Indien de situatie daartoe aanleiding geeft, </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>kunnen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B62EF8" w:rsidR="00180EBD">
+      <w:r w:rsidRPr="00B62EF8">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> verscherpte controles aan de Nederlandse grens door de Koninklijke Marechaussee</w:t>
       </w:r>
-      <w:r w:rsidR="00180EBD">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> worden uitgevoerd</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B62EF8" w:rsidR="00180EBD">
+      <w:r w:rsidRPr="00B62EF8">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B62EF8" w:rsidR="00180EBD">
-[...63 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00B62EF8">
+        <w:t xml:space="preserve"> Mochten er in Nederland asielzoekers worden aangetroffen die zijn aangekomen in Ceuta, worden deze personen overgedragen aan Spanje conform de afspraken in de Asiel en Migratiebeheer Verordening (AMbV)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C17CF7">
+        <w:t>, zodat Nederland geen extra druk op ons asielstelsel krijgt door de situatie in Ceuta.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62EF8">
+        <w:t xml:space="preserve"> De ervaring van de afgelopen jaren is dat Spanje dergelijke overdrachten altijd in lijn met de AMbV uitvoert. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E26F95" w:rsidR="00DB2DEE" w:rsidP="00DB2DEE" w:rsidRDefault="00DB2DEE" w14:paraId="6C93D1AF" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00E26F95" w:rsidR="00DB2DEE" w:rsidP="00DB2DEE" w:rsidRDefault="00DB2DEE" w14:paraId="7DE0232D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E26F95">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Vraag 1</w:t>
       </w:r>
-      <w:r w:rsidR="00B53071">
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00E26F95">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:br/>
         <w:t>Bent u van plan om bij aanhoudende en ernstige problemen van het buitengrenstoezicht van Spanje bij de Europese Commissie een klacht in te dienen met als doel het starten van een inbreukprocedure tegen Spanje? Zo nee, waarom niet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E26F95" w:rsidR="00FC0891" w:rsidP="00971161" w:rsidRDefault="00971161" w14:paraId="2A336CF8" w14:textId="7505ADEC">
-[...11 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="00E26F95" w:rsidR="00DB2DEE" w:rsidP="00DB2DEE" w:rsidRDefault="00DB2DEE" w14:paraId="1AB27840" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E26F95">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
-      <w:r w:rsidR="00E11FDA">
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">op </w:t>
       </w:r>
       <w:r w:rsidRPr="00E26F95">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t>vraag 11</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B62EF8" w:rsidR="00180EBD" w:rsidP="00180EBD" w:rsidRDefault="00FC0891" w14:paraId="52B59B78" w14:textId="65C0A940">
-[...8 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="00B62EF8" w:rsidR="00DB2DEE" w:rsidP="00DB2DEE" w:rsidRDefault="00DB2DEE" w14:paraId="4BBBEF50" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E26F95">
         <w:t xml:space="preserve">Spanje heeft de situatie nu onder controle. </w:t>
       </w:r>
-      <w:r w:rsidR="00180EBD">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>Echter benadrukt het kabinet dat d</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B62EF8" w:rsidR="00180EBD">
-[...19 lines deleted...]
-      <w:r w:rsidR="00180EBD">
+      <w:r w:rsidRPr="00B62EF8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e situatie in Ceuta een ongekende schending </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">is </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B62EF8" w:rsidR="00180EBD">
+      <w:r w:rsidRPr="00B62EF8">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">van de integriteit van de buitengrens van Europa en </w:t>
       </w:r>
-      <w:r w:rsidR="00180EBD">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">alles moet er dan ook </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B62EF8" w:rsidR="00180EBD">
+      <w:r w:rsidRPr="00B62EF8">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">op gericht zijn om dit </w:t>
       </w:r>
-      <w:r w:rsidR="00180EBD">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">in de toekomst </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B62EF8" w:rsidR="00180EBD">
+      <w:r w:rsidRPr="00B62EF8">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>te voorkomen. Er zal</w:t>
       </w:r>
-      <w:r w:rsidR="00180EBD">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B62EF8" w:rsidR="00180EBD">
+      <w:r w:rsidRPr="00B62EF8">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">een grondig onderzoek moeten plaatsvinden door de Europese Commissie </w:t>
       </w:r>
-      <w:r w:rsidR="00180EBD">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">over </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B62EF8" w:rsidR="00180EBD">
-[...19 lines deleted...]
-      <w:r w:rsidR="00180EBD">
+      <w:r w:rsidRPr="00B62EF8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t>hoe deze situatie heeft kunnen ontstaan. Het kabinet benadrukt dat het cruciaal is dat Spanje, in samenwerking met Marokko en ondersteund door de Europese Commissie, beziet hoe de buitengrens bij Ceuta versterkt kan worden en hoe dit in de toekomst voorkomen kan worden. De Commissie moet</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>, als hoeder van de verdragen,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B62EF8" w:rsidR="00180EBD">
+      <w:r w:rsidRPr="00B62EF8">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> hierin een leidende rol hebben en rapporteren aan de lidstaten over de uitkomsten van deze evaluatie. Het kabinet zal tijdens de informele JBZ-raad hierop aandringen.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B62EF8" w:rsidR="00180EBD">
+      <w:r w:rsidRPr="00B62EF8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B62EF8" w:rsidR="00180EBD">
+      <w:r w:rsidRPr="00B62EF8">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">Bij het verslag over de informele JBZ-raad zal uw </w:t>
       </w:r>
-      <w:r w:rsidR="00180EBD">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B62EF8" w:rsidR="00180EBD">
+      <w:r w:rsidRPr="00B62EF8">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>amer over bovenstaande punten opnieuw worden geïnformeerd.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E26F95" w:rsidR="00971161" w:rsidP="00971161" w:rsidRDefault="00971161" w14:paraId="708ADEB6" w14:textId="1C1A1C45">
-[...20 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="00E26F95" w:rsidR="00DB2DEE" w:rsidP="00DB2DEE" w:rsidRDefault="00DB2DEE" w14:paraId="03D8B585" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E26F95" w:rsidR="00DB2DEE" w:rsidP="00DB2DEE" w:rsidRDefault="00DB2DEE" w14:paraId="2BB8608C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E26F95">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Vraag 12</w:t>
       </w:r>
       <w:r w:rsidRPr="00E26F95">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:br/>
         <w:t>Bent u bereid om, gezien de omvang van deze bestorming, te pleiten voor een extra JBZ-Raad? Zo nee, waarom niet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E26F95" w:rsidR="00FC0891" w:rsidP="00971161" w:rsidRDefault="00971161" w14:paraId="3CE7914C" w14:textId="211533E1">
-[...11 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="00E26F95" w:rsidR="00DB2DEE" w:rsidP="00DB2DEE" w:rsidRDefault="00DB2DEE" w14:paraId="5B5C9B4C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E26F95">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
-      <w:r w:rsidR="00E11FDA">
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">op </w:t>
       </w:r>
       <w:r w:rsidRPr="00E26F95">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t>vraag 12</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E26F95" w:rsidR="00971161" w:rsidP="00971161" w:rsidRDefault="00FC0891" w14:paraId="7809F7BD" w14:textId="37C39583">
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="00E26F95" w:rsidR="00DB2DEE" w:rsidP="00DB2DEE" w:rsidRDefault="00DB2DEE" w14:paraId="0ABE948B" w14:textId="77777777">
+      <w:bookmarkStart w:name="_Hlk236566259" w:id="2"/>
+      <w:r w:rsidRPr="00E26F95">
         <w:t>Ja, Nederland heeft samen met 21 andere lidstaten op zaterdagochtend 1 augustus jl. opgeroepen tot een extra</w:t>
       </w:r>
-      <w:r w:rsidR="002C60A8">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve"> informele</w:t>
       </w:r>
       <w:r w:rsidRPr="00E26F95">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> JBZ-raad. Deze vindt op dinsdag 4 augustus plaats.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00E26F95">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E26F95" w:rsidR="00971161" w:rsidP="00971161" w:rsidRDefault="00971161" w14:paraId="3171F91C" w14:textId="47301418">
-[...11 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="00E26F95" w:rsidR="00DB2DEE" w:rsidP="00DB2DEE" w:rsidRDefault="00DB2DEE" w14:paraId="4C555B7B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E26F95">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Vraag 13</w:t>
       </w:r>
       <w:r w:rsidRPr="00E26F95">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Wat vindt u van het standpunt van de Italiaanse regering over opschorting van Schengen en is dit voor het kabinet een reële mogelijkheid?  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E26F95" w:rsidR="00FC0891" w:rsidP="00971161" w:rsidRDefault="00971161" w14:paraId="08669BE6" w14:textId="3FF732BB">
-[...11 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="00E26F95" w:rsidR="00DB2DEE" w:rsidP="00DB2DEE" w:rsidRDefault="00DB2DEE" w14:paraId="01A3665D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E26F95">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
-      <w:r w:rsidR="00E11FDA">
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">op </w:t>
       </w:r>
       <w:r w:rsidRPr="00E26F95">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...24 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>vraag 13</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB2DEE" w:rsidP="00DB2DEE" w:rsidRDefault="00DB2DEE" w14:paraId="749AA7BE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk236566265" w:id="3"/>
+      <w:r w:rsidRPr="00E26F95">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Met de aanscherping van de Schengengrenscode in 2022 is het instrumentarium dat een lidstaat ter beschikking heeft om te reageren op situaties van ernstige bedreigingen voor de openbare orde en binnenlandse veiligheid substantieel uitgebreid. Elke lidstaat kan binnen de Schengengrenscode tijdelijke interne grenscontroles herinvoeren wanneer sprake is van een ernstige bedreiging voor de openbare orde of binnenlandse veiligheid, mits er wordt voldaan aan</w:t>
       </w:r>
       <w:r w:rsidRPr="00E26F95" w:rsidDel="3D55FAC9">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E26F95">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">de voorwaarden. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E26F95" w:rsidP="00971161" w:rsidRDefault="00E26F95" w14:paraId="1AA42FA7" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidR="00DB2DEE" w:rsidP="00DB2DEE" w:rsidRDefault="00DB2DEE" w14:paraId="6C22196F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DB2DEE" w:rsidP="00DB2DEE" w:rsidRDefault="00DB2DEE" w14:paraId="7336B4FA" w14:textId="77777777">
+      <w:r w:rsidRPr="00E26F95">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>Naar het oordeel van het kabinet biedt de Schengengrenscode adequate mogelijkheden voor lidstaten om te reageren met onder meer informatie en risico-gestuurde politiecontroles in het binnengrensgebied</w:t>
       </w:r>
       <w:r w:rsidRPr="00E26F95">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E26F95">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E26F95">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">Door het adequate optreden </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B62EF8" w:rsidR="00180EBD">
+      <w:r w:rsidRPr="00B62EF8">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">Spanje heeft </w:t>
       </w:r>
-      <w:r w:rsidR="00180EBD">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>direct de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B62EF8" w:rsidR="00180EBD">
+      <w:r w:rsidRPr="00B62EF8">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> buitengrenzen versterkt, onder andere met een drijvende barrière, en is gestart met de grootschalige terugkeer. Spanje moet deze inzet blijven continueren. Nederland zal erop aandringen dat Spanje alles op alles blijft zetten om ook de nog niet teruggekeerde irreguliere migranten terug te laten keren naar Marokko en de buitengrens verder te versterken zodat er geen aanzuigende werking ontstaat</w:t>
       </w:r>
-      <w:r w:rsidR="000B0E73">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B62EF8" w:rsidR="000B0E73">
-[...25 lines deleted...]
-      <w:r w:rsidR="00180EBD">
+      <w:r w:rsidRPr="00B62EF8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">voor anderen die ook irregulier naar Spanje willen komen. Met de nu gepleegde inzet lijkt het Schengengebied niet geschonden. Het is van belang dat Frontex </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">het </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B62EF8" w:rsidR="00180EBD">
+      <w:r w:rsidRPr="00B62EF8">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>aantal mensen dat daadwerkelijk is teruggekeerd</w:t>
       </w:r>
-      <w:r w:rsidR="00180EBD">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> verifieert</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B62EF8" w:rsidR="00180EBD">
+      <w:r w:rsidRPr="00B62EF8">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> en </w:t>
       </w:r>
-      <w:r w:rsidR="00180EBD">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">ook </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B62EF8" w:rsidR="00180EBD">
+      <w:r w:rsidRPr="00B62EF8">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>de situatie aan de grens</w:t>
       </w:r>
-      <w:r w:rsidR="00180EBD">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> blijft monitoren en hierover rapporteert</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B62EF8" w:rsidR="00180EBD">
-[...47 lines deleted...]
-      <w:r w:rsidR="00180EBD">
+      <w:r w:rsidRPr="00B62EF8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Het kabinet zal daarom tijdens de informele JBZ-raad hier nadrukkelijk om vragen, en hier uw Kamer van op de hoogte stellen via het verslag van de JBZ-raad. Het is evident de Nederland haar eigen grenzen bewaakt. In Nederland voert daarom de Koninklijke Marechaussee (KMar) te allen tijde informatie- en risicogestuurde grenscontroles op de luchthavens uit en zijn er politiecontroles bij de binnengrens. Op basis daarvan worden specifieke vluchten met een hoger risico op irreguliere migratie gecontroleerd en wordt er risicogestuurd opgetreden bij de binnengrens. Indien de situatie daartoe aanleiding geeft, </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>kunnen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B62EF8" w:rsidR="00180EBD">
+      <w:r w:rsidRPr="00B62EF8">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> verscherpte controles aan de Nederlandse grens door de Koninklijke Marechaussee</w:t>
       </w:r>
-      <w:r w:rsidR="00180EBD">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> worden uitgevoerd</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B62EF8" w:rsidR="00180EBD">
+      <w:r w:rsidRPr="00B62EF8">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B62EF8" w:rsidR="00180EBD">
-[...85 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00B62EF8">
+        <w:t xml:space="preserve"> Mochten er in Nederland asielzoekers worden aangetroffen die zijn aangekomen in Ceuta, worden deze personen overgedragen aan Spanje conform de afspraken in de Asiel en Migratiebeheer Verordening (AMbV)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C17CF7">
+        <w:t>, zodat Nederland geen extra druk op ons asielstelsel krijgt door de situatie in Ceuta.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62EF8">
+        <w:t xml:space="preserve"> De ervaring van de afgelopen jaren is dat Spanje dergelijke overdrachten altijd in lijn met de AMbV uitvoert. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB2DEE" w:rsidP="00DB2DEE" w:rsidRDefault="00DB2DEE" w14:paraId="14C9CC31" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E26F95" w:rsidR="00DB2DEE" w:rsidP="00DB2DEE" w:rsidRDefault="00DB2DEE" w14:paraId="1CAB2089" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E26F95">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast is het binnen de kaders van de Schengengrenscode niet mogelijk om zonder controle door te reizen vanuit Ceuta. Het kabinet acht </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">het </w:t>
       </w:r>
       <w:r w:rsidRPr="00E26F95">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t>van belang dat Schengenlidstaten transparant en open tekortkomingen en verbeterpunten in het Schengengebied bespreken, om te zorgen dat lidstaten spoedig verbeterslagen maken, en waar nodig elkaar kunnen ondersteunen.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="00E26F95">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E26F95" w:rsidR="00971161" w:rsidP="00971161" w:rsidRDefault="00971161" w14:paraId="3355C46C" w14:textId="06D39ED5">
-[...11 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="00E26F95" w:rsidR="00DB2DEE" w:rsidP="00DB2DEE" w:rsidRDefault="00DB2DEE" w14:paraId="6C0BEC1A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E26F95">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Vraag 14</w:t>
       </w:r>
       <w:r w:rsidRPr="00E26F95">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:br/>
         <w:t>Kunt u deze vragen afzonderlijk en binnen zeven dagen beantwoorden?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E26F95" w:rsidR="00FC0891" w:rsidP="00971161" w:rsidRDefault="00971161" w14:paraId="3B8EC5E2" w14:textId="1BEB8762">
-[...11 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="00E26F95" w:rsidR="00DB2DEE" w:rsidP="00DB2DEE" w:rsidRDefault="00DB2DEE" w14:paraId="206D9476" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E26F95">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
-      <w:r w:rsidR="00E11FDA">
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">op </w:t>
       </w:r>
       <w:r w:rsidRPr="00E26F95">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t>vraag 14</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E11FDA" w:rsidP="00971161" w:rsidRDefault="00FC0891" w14:paraId="0D553B0B" w14:textId="77777777">
-[...8 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="00DB2DEE" w:rsidP="00DB2DEE" w:rsidRDefault="00DB2DEE" w14:paraId="26E545D1" w14:textId="77777777">
+      <w:r w:rsidRPr="00E26F95">
         <w:t>Enkel waar dit de beantwoording ten goede kwam, zijn vragen samengenomen.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E26F95" w:rsidDel="00941D4B">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E11FDA" w:rsidP="00971161" w:rsidRDefault="00E11FDA" w14:paraId="7AA0D4A4" w14:textId="77777777">
-[...29 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="00DB2DEE" w:rsidP="00DB2DEE" w:rsidRDefault="00DB2DEE" w14:paraId="44B41953" w14:textId="77777777"/>
+    <w:p w:rsidR="00DB2DEE" w:rsidP="00DB2DEE" w:rsidRDefault="00DB2DEE" w14:paraId="4C3C5A0C" w14:textId="77777777"/>
+    <w:p w:rsidR="00DB2DEE" w:rsidP="00DB2DEE" w:rsidRDefault="00DB2DEE" w14:paraId="4257507B" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00E26F95" w:rsidR="00DB2DEE" w:rsidP="00DB2DEE" w:rsidRDefault="00DB2DEE" w14:paraId="2AB75B85" w14:textId="77777777">
+      <w:r w:rsidRPr="00E26F95">
+        <w:lastRenderedPageBreak/>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E26F95" w:rsidR="00971161" w:rsidP="00971161" w:rsidRDefault="00971161" w14:paraId="1EBAE210" w14:textId="77777777">
-[...25 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rId9">
+    <w:p w:rsidRPr="00E26F95" w:rsidR="00DB2DEE" w:rsidP="00DB2DEE" w:rsidRDefault="00DB2DEE" w14:paraId="573ED92D" w14:textId="77777777">
+      <w:r w:rsidRPr="00E26F95">
+        <w:t>1) Telegraaf, 31 juli 2026, LIVE | Bijna 50.000 migranten aangekomen in Spaanse exclave Ceuta na massale bestorming vanuit Marokko, dodental loopt op tot 19 (</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId6">
         <w:r w:rsidRPr="00E26F95">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>https://www.telegraaf.nl/buitenland/live-bijna-50.000-migranten-aangekomen-in-spaanse-exclave-ceuta-na-massale-bestorming-vanuit-marokko-zeker-18-doden/159434631.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E26F95">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E26F95" w:rsidR="00971161" w:rsidP="00971161" w:rsidRDefault="00971161" w14:paraId="16146AAB" w14:textId="77777777">
-[...15 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="00E26F95" w:rsidR="00DB2DEE" w:rsidP="00DB2DEE" w:rsidRDefault="00DB2DEE" w14:paraId="211E87B7" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00E26F95" w:rsidR="00DB2DEE" w:rsidP="00DB2DEE" w:rsidRDefault="00DB2DEE" w14:paraId="2B492E54" w14:textId="77777777">
+      <w:r w:rsidRPr="00E26F95">
         <w:t>Toelichting:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E26F95" w:rsidR="00971161" w:rsidP="00971161" w:rsidRDefault="00971161" w14:paraId="6050E7D2" w14:textId="77777777">
-[...52 lines deleted...]
-      <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="00E26F95" w:rsidR="00DB2DEE" w:rsidP="00DB2DEE" w:rsidRDefault="00DB2DEE" w14:paraId="318324DB" w14:textId="77777777">
+      <w:r w:rsidRPr="00E26F95">
+        <w:t>Deze vragen dienen ter aanvulling op eerdere vragen terzake van het lid Lammers (Groep Markuszower), ingezonden 31 juli 2026 (vraagnummer 2026Z16614)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E26F95" w:rsidR="00DB2DEE" w:rsidP="00DB2DEE" w:rsidRDefault="00DB2DEE" w14:paraId="0F29C552" w14:textId="77777777"/>
+    <w:p w:rsidR="00125328" w:rsidRDefault="00125328" w14:paraId="50839382" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00125328">
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="15FEF3BA" w14:textId="77777777" w:rsidR="004B264C" w:rsidRDefault="004B264C">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0B9672BD" w14:textId="77777777" w:rsidR="00F46ACE" w:rsidRDefault="00F46ACE" w:rsidP="00DB2DEE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4CC6F249" w14:textId="77777777" w:rsidR="004B264C" w:rsidRDefault="004B264C">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4B8B04D7" w14:textId="77777777" w:rsidR="00F46ACE" w:rsidRDefault="00F46ACE" w:rsidP="00DB2DEE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...24 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5E825809" w14:textId="77777777" w:rsidR="00E43E71" w:rsidRDefault="00E43E71">
+  <w:p w14:paraId="4DB2CB59" w14:textId="77777777" w:rsidR="00DB2DEE" w:rsidRPr="00DB2DEE" w:rsidRDefault="00DB2DEE" w:rsidP="00DB2DEE">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="50331769" w14:textId="77777777" w:rsidR="00DB2DEE" w:rsidRPr="00DB2DEE" w:rsidRDefault="00DB2DEE" w:rsidP="00DB2DEE">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5F53F5CB" w14:textId="77777777" w:rsidR="00DB2DEE" w:rsidRPr="00DB2DEE" w:rsidRDefault="00DB2DEE" w:rsidP="00DB2DEE">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5D44AC75" w14:textId="77777777" w:rsidR="004B264C" w:rsidRDefault="004B264C">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="1C0631F4" w14:textId="77777777" w:rsidR="00F46ACE" w:rsidRDefault="00F46ACE" w:rsidP="00DB2DEE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="399C6762" w14:textId="77777777" w:rsidR="004B264C" w:rsidRDefault="004B264C">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="70D5DE03" w14:textId="77777777" w:rsidR="00F46ACE" w:rsidRDefault="00F46ACE" w:rsidP="00DB2DEE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="4D365D1D" w14:textId="77777777" w:rsidR="00FC0891" w:rsidRDefault="00FC0891" w:rsidP="00FC0891">
+    <w:p w14:paraId="1FCBD4E0" w14:textId="77777777" w:rsidR="00DB2DEE" w:rsidRDefault="00DB2DEE" w:rsidP="00DB2DEE">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> De brief werd getekend door: </w:t>
       </w:r>
       <w:r w:rsidRPr="00E340A7">
         <w:t>België, Bulgarije, Cyprus,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Denenmarken,</w:t>
       </w:r>
       <w:r w:rsidRPr="00E340A7">
         <w:t xml:space="preserve"> Duitsland, Estland, Finland, Griekenland, Hongarije, Italië, </w:t>
       </w:r>
       <w:r>
         <w:t>Kroatië,</w:t>
       </w:r>
       <w:r w:rsidRPr="00E340A7">
         <w:t xml:space="preserve"> Letland, Litouwen, Malta, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Nederland, </w:t>
       </w:r>
       <w:r w:rsidRPr="00E340A7">
         <w:t xml:space="preserve">Oostenrijk, Polen, Roemenië, Slovenië, </w:t>
       </w:r>
       <w:r w:rsidRPr="00F55813">
         <w:t>Slowakije</w:t>
       </w:r>
       <w:r w:rsidRPr="00E340A7">
         <w:t>, Tsjechië, Zweden</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="324E3F61" w14:textId="77777777" w:rsidR="00201806" w:rsidRDefault="00201806" w:rsidP="00201806">
+    <w:p w14:paraId="69B24614" w14:textId="77777777" w:rsidR="00DB2DEE" w:rsidRDefault="00DB2DEE" w:rsidP="00DB2DEE">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> De brief werd getekend door: </w:t>
       </w:r>
       <w:r w:rsidRPr="00E340A7">
         <w:t>België, Bulgarije, Cyprus,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Denenmarken,</w:t>
       </w:r>
       <w:r w:rsidRPr="00E340A7">
         <w:t xml:space="preserve"> Duitsland, Estland, Finland, Griekenland, Hongarije, Italië, </w:t>
       </w:r>
       <w:r>
         <w:t>Kroatië,</w:t>
       </w:r>
       <w:r w:rsidRPr="00E340A7">
         <w:t xml:space="preserve"> Letland, Litouwen, Malta, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Nederland, </w:t>
       </w:r>
       <w:r w:rsidRPr="00E340A7">
         <w:t xml:space="preserve">Oostenrijk, Polen, Roemenië, Slovenië, </w:t>
       </w:r>
       <w:r w:rsidRPr="00F55813">
         <w:t>Slowakije</w:t>
       </w:r>
       <w:r w:rsidRPr="00E340A7">
         <w:t>, Tsjechië, Zweden</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5A7BB4C2" w14:textId="77777777" w:rsidR="00E43E71" w:rsidRDefault="004B264C">
-[...406 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="29E7F248" w14:textId="77777777" w:rsidR="00DB2DEE" w:rsidRPr="00DB2DEE" w:rsidRDefault="00DB2DEE" w:rsidP="00DB2DEE">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="22E6B9AA" w14:textId="77777777" w:rsidR="00E43E71" w:rsidRDefault="004B264C">
+  <w:p w14:paraId="2532DECC" w14:textId="77777777" w:rsidR="00DB2DEE" w:rsidRPr="00DB2DEE" w:rsidRDefault="00DB2DEE" w:rsidP="00DB2DEE">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1313 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...398 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0C1581DC" w14:textId="77777777" w:rsidR="00DB2DEE" w:rsidRPr="00DB2DEE" w:rsidRDefault="00DB2DEE" w:rsidP="00DB2DEE">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:defaultTableStyle w:val="Standaardtabel"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00E43E71"/>
-[...55 lines deleted...]
-    <w:rsid w:val="00FD2EB9"/>
+    <w:rsidRoot w:val="00DB2DEE"/>
+    <w:rsid w:val="00125328"/>
+    <w:rsid w:val="005B2C98"/>
+    <w:rsid w:val="00DB2DEE"/>
+    <w:rsid w:val="00F46ACE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="676E6B80"/>
+  <w14:docId w14:val="0C4DD371"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{D4F7E8CA-770A-490D-834B-5F082556F108}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6060,77 +2522,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6155,75 +2617,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -6258,55 +2720,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -6378,806 +2840,724 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00DB2DEE"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00DB2DEE"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB2DEE"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB2DEE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB2DEE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB2DEE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB2DEE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB2DEE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB2DEE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00DB2DEE"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DB2DEE"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DB2DEE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DB2DEE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DB2DEE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DB2DEE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DB2DEE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DB2DEE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DB2DEE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB2DEE"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00DB2DEE"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB2DEE"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00DB2DEE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB2DEE"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00DB2DEE"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB2DEE"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB2DEE"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB2DEE"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00DB2DEE"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB2DEE"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
+    <w:rsid w:val="00DB2DEE"/>
     <w:rPr>
-      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...420 lines deleted...]
-      <w:lang w:val="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00DB2DEE"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Voetnoottekstverwijzing">
-    <w:name w:val="Voetnoottekstverwijzing"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00DB2DEE"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...3 lines deleted...]
-      <w:lang w:val="nl-NL"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
-[...32 lines deleted...]
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00971161"/>
+    <w:rsid w:val="00DB2DEE"/>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00971161"/>
+    <w:rsid w:val="00DB2DEE"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00971161"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00DB2DEE"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00971161"/>
+    <w:rsid w:val="00DB2DEE"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00971161"/>
-[...28 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00DB2DEE"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...26 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.telegraaf.nl/buitenland/live-bijna-50.000-migranten-aangekomen-in-spaanse-exclave-ceuta-na-massale-bestorming-vanuit-marokko-zeker-18-doden/159434631.html" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -7185,51 +3565,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -7296,65 +3676,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -7375,85 +3755,73 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>14401</ap:Characters>
+  <ap:Pages>7</ap:Pages>
+  <ap:Words>2553</ap:Words>
+  <ap:Characters>14046</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>120</ap:Lines>
+  <ap:Lines>117</ap:Lines>
   <ap:Paragraphs>33</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>16986</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>16566</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>