--- v0 (2026-08-03)
+++ v1 (2026-09-18)
@@ -762,65 +762,71 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> te verhogen van 18 naar 21 jaar”. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005B1DCC" w:rsidP="00BF623B" w:rsidRDefault="005B1DCC" w14:paraId="05610982" w14:textId="77777777"/>
     <w:p w:rsidR="000B6EFD" w:rsidP="00BF623B" w:rsidRDefault="000B6EFD" w14:paraId="153511E8" w14:textId="08D3C8F7">
       <w:r>
         <w:t>II</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00EA69AC" w:rsidR="000B6EFD" w:rsidP="00BF623B" w:rsidRDefault="000B6EFD" w14:paraId="5DF94907" w14:textId="77777777"/>
     <w:p w:rsidR="005B1DCC" w:rsidP="0088452C" w:rsidRDefault="008E691D" w14:paraId="76B67DE4" w14:textId="45D65989">
       <w:pPr>
         <w:ind w:firstLine="284"/>
       </w:pPr>
       <w:r>
         <w:t>Artikel I, onderdeel A, wordt als volgt gewijzigd:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008E691D" w:rsidP="0088452C" w:rsidRDefault="008E691D" w14:paraId="693D92BA" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E691D" w:rsidP="0088452C" w:rsidRDefault="008E691D" w14:paraId="0ABB6B16" w14:textId="352C6CF9">
+    <w:p w:rsidR="008E691D" w:rsidP="0088452C" w:rsidRDefault="008E691D" w14:paraId="0ABB6B16" w14:textId="7C01D452">
       <w:pPr>
         <w:ind w:firstLine="284"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Voor de tekst wordt de aanduiding “2.” </w:t>
       </w:r>
       <w:r w:rsidR="000B6EFD">
         <w:t>g</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">eplaatst en in de tekst </w:t>
       </w:r>
       <w:r w:rsidR="000B6EFD">
-        <w:t>wordt “artikel 273f, tweede lid,” vervangen door “het”.</w:t>
+        <w:t>wordt “artikel 273f, tweede lid,” vervangen door “het</w:t>
+      </w:r>
+      <w:r w:rsidR="009D3ACD">
+        <w:t xml:space="preserve"> tweede lid</w:t>
+      </w:r>
+      <w:r w:rsidR="000B6EFD">
+        <w:t>”.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000B6EFD" w:rsidP="0088452C" w:rsidRDefault="000B6EFD" w14:paraId="3738A8D8" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00B149F4" w:rsidP="0088452C" w:rsidRDefault="000B6EFD" w14:paraId="3F928F42" w14:textId="587D22E9">
       <w:pPr>
         <w:ind w:firstLine="284"/>
       </w:pPr>
       <w:r>
         <w:t>2. Voor onderdeel 2 (nieuw) worden een aanhef en een onderdeel ingevoegd, luidende:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000B6EFD" w:rsidP="0088452C" w:rsidRDefault="000B6EFD" w14:paraId="3E17B83F" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="000B6EFD" w:rsidP="0088452C" w:rsidRDefault="000B6EFD" w14:paraId="50ED7E8C" w14:textId="4171D111">
       <w:pPr>
         <w:ind w:firstLine="284"/>
       </w:pPr>
       <w:r>
@@ -902,61 +908,64 @@
         <w:t xml:space="preserve">b. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B149F4" w:rsidR="00B149F4">
         <w:t xml:space="preserve">uitbuiting van die ander op een andere wijze, terwijl die ander de leeftijd van achttien jaren nog niet heeft bereikt; of </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B149F4" w:rsidP="000B6EFD" w:rsidRDefault="008E691D" w14:paraId="62BD49F3" w14:textId="731FC599">
       <w:pPr>
         <w:ind w:firstLine="284"/>
       </w:pPr>
       <w:r>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00B149F4" w:rsidR="00B149F4">
         <w:t>. de verwijdering van diens organen, terwijl die ander de leeftijd van achttien jaren nog niet heeft bereikt</w:t>
       </w:r>
       <w:r>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B149F4" w:rsidP="00B149F4" w:rsidRDefault="00B149F4" w14:paraId="7C98C778" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="284" w:firstLine="284"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B149F4" w:rsidP="000B6EFD" w:rsidRDefault="00B149F4" w14:paraId="514BB967" w14:textId="77777777">
+    <w:p w:rsidR="00B149F4" w:rsidP="000B6EFD" w:rsidRDefault="00493228" w14:paraId="514BB967" w14:textId="7501C242">
       <w:pPr>
         <w:ind w:firstLine="284"/>
       </w:pPr>
       <w:r>
-        <w:t>2. O</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B149F4">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00B149F4">
+        <w:t>. O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B149F4" w:rsidR="00B149F4">
         <w:t>nderdeel 5°</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00B149F4">
         <w:t xml:space="preserve"> komt te luiden:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B149F4" w:rsidP="000B6EFD" w:rsidRDefault="00B149F4" w14:paraId="2499A85C" w14:textId="2A421B73">
       <w:pPr>
         <w:ind w:firstLine="284"/>
       </w:pPr>
       <w:r>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00B149F4">
         <w:t>°. degene die een ander ertoe brengt zich beschikbaar te stellen tot het verrichten van seksuele handelingen met of voor een derde tegen betaling, terwijl die ander de leeftijd van</w:t>
       </w:r>
       <w:r w:rsidR="00192C78">
         <w:t xml:space="preserve"> negentien</w:t>
       </w:r>
       <w:r w:rsidRPr="00B149F4">
         <w:t xml:space="preserve"> jaren nog niet heeft bereikt, of zijn organen tegen betaling beschikbaar te stellen</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B149F4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -972,79 +981,82 @@
       <w:r w:rsidRPr="00B149F4">
         <w:t xml:space="preserve">dan wel ten aanzien van een ander enige handeling onderneemt waarvan hij weet of redelijkerwijs moet vermoeden dat die ander zich daardoor beschikbaar stelt tot het verrichten van </w:t>
       </w:r>
       <w:r>
         <w:t>seksuele</w:t>
       </w:r>
       <w:r w:rsidRPr="00B149F4">
         <w:t xml:space="preserve"> handelingen, terwijl die ander de leeftijd van </w:t>
       </w:r>
       <w:r w:rsidR="00EA7AF8">
         <w:t>negentien</w:t>
       </w:r>
       <w:r w:rsidRPr="00B149F4">
         <w:t xml:space="preserve"> jaren nog niet heeft bereikt, of zijn </w:t>
       </w:r>
       <w:r w:rsidRPr="00B149F4">
         <w:lastRenderedPageBreak/>
         <w:t>organen tegen betaling beschikbaar stelt, terwijl die ander de leeftijd van achttien jaren nog niet heeft bereikt;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B149F4" w:rsidP="0088452C" w:rsidRDefault="00B149F4" w14:paraId="5B113966" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B149F4" w:rsidP="000B6EFD" w:rsidRDefault="00B149F4" w14:paraId="226CA4BA" w14:textId="047F2DD6">
+    <w:p w:rsidR="00B149F4" w:rsidP="000B6EFD" w:rsidRDefault="00493228" w14:paraId="226CA4BA" w14:textId="3DA78130">
       <w:pPr>
         <w:ind w:firstLine="284"/>
       </w:pPr>
-      <w:r w:rsidRPr="00B149F4">
-[...1 lines deleted...]
-      </w:r>
       <w:r>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B149F4" w:rsidR="00B149F4">
+        <w:t xml:space="preserve">. In onderdeel 8° wordt na </w:t>
+      </w:r>
+      <w:r w:rsidR="00B149F4">
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B149F4">
+      <w:r w:rsidRPr="00B149F4" w:rsidR="00B149F4">
         <w:t>voor een derde tegen betaling</w:t>
       </w:r>
       <w:r w:rsidR="008E691D">
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B149F4">
+      <w:r w:rsidRPr="00B149F4" w:rsidR="00B149F4">
         <w:t xml:space="preserve"> ingevoegd, luidende </w:t>
       </w:r>
       <w:r w:rsidR="008E691D">
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B149F4">
+      <w:r w:rsidRPr="00B149F4" w:rsidR="00B149F4">
         <w:t xml:space="preserve">, terwijl die ander de leeftijd van </w:t>
       </w:r>
       <w:r w:rsidR="00EA7AF8">
         <w:t>negentien</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B149F4">
+      <w:r w:rsidRPr="00B149F4" w:rsidR="00B149F4">
         <w:t xml:space="preserve"> jaren nog niet heeft bereikt,</w:t>
       </w:r>
       <w:r w:rsidR="008E691D">
         <w:t>”.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008A6859" w:rsidP="008A6859" w:rsidRDefault="008A6859" w14:paraId="2573B3DD" w14:textId="77777777"/>
     <w:p w:rsidR="003C3F83" w:rsidP="008A6859" w:rsidRDefault="003C3F83" w14:paraId="06CED1D9" w14:textId="66329917">
       <w:r>
         <w:t>III</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003C3F83" w:rsidP="008A6859" w:rsidRDefault="003C3F83" w14:paraId="1ED9A017" w14:textId="77777777"/>
     <w:p w:rsidR="003C3F83" w:rsidP="008A6859" w:rsidRDefault="003C3F83" w14:paraId="1E3E17BC" w14:textId="6D2C5C87">
       <w:r>
         <w:tab/>
         <w:t>Na artikel I worden 2 artikelen ingevoegd, luidende:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003C3F83" w:rsidP="008A6859" w:rsidRDefault="003C3F83" w14:paraId="00D04BE2" w14:textId="77777777"/>
     <w:p w:rsidRPr="004E7153" w:rsidR="003C3F83" w:rsidP="008A6859" w:rsidRDefault="003C3F83" w14:paraId="4224CA78" w14:textId="00A5FDC4">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1315,71 +1327,71 @@
       <w:r w:rsidRPr="00EE4194">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Faber</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidRPr="00EE4194" w:rsidR="00B4708A" w:rsidSect="00EA1CE4">
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="360" w:right="566" w:bottom="1417" w:left="993" w:header="360" w:footer="1440" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="420E5F01" w14:textId="77777777" w:rsidR="00E64497" w:rsidRDefault="00E64497">
+    <w:p w14:paraId="2D227E79" w14:textId="77777777" w:rsidR="00471364" w:rsidRDefault="00471364">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="37FCAAC5" w14:textId="77777777" w:rsidR="00E64497" w:rsidRDefault="00E64497">
+    <w:p w14:paraId="72E4392A" w14:textId="77777777" w:rsidR="00471364" w:rsidRDefault="00471364">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="16ACB968" w14:textId="77777777" w:rsidR="00E64497" w:rsidRDefault="00E64497">
+    <w:p w14:paraId="0785CC42" w14:textId="77777777" w:rsidR="00471364" w:rsidRDefault="00471364">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1414,64 +1426,64 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="5000785B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0ADDC08C" w14:textId="77777777" w:rsidR="00E64497" w:rsidRDefault="00E64497">
+    <w:p w14:paraId="23E7AA99" w14:textId="77777777" w:rsidR="00471364" w:rsidRDefault="00471364">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="768F7932" w14:textId="77777777" w:rsidR="00E64497" w:rsidRDefault="00E64497">
+    <w:p w14:paraId="51D3F688" w14:textId="77777777" w:rsidR="00471364" w:rsidRDefault="00471364">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07700864"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="203E3D44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -3240,139 +3252,145 @@
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00213190"/>
+    <w:rsid w:val="000422E8"/>
     <w:rsid w:val="00052244"/>
     <w:rsid w:val="00066DEB"/>
     <w:rsid w:val="0007471A"/>
     <w:rsid w:val="000A22FA"/>
     <w:rsid w:val="000B6EFD"/>
     <w:rsid w:val="000D17BF"/>
     <w:rsid w:val="00157CAF"/>
     <w:rsid w:val="001656EE"/>
     <w:rsid w:val="0016653D"/>
     <w:rsid w:val="00192C78"/>
     <w:rsid w:val="001D56AF"/>
     <w:rsid w:val="001E0E21"/>
     <w:rsid w:val="001E43F2"/>
     <w:rsid w:val="00212E0A"/>
     <w:rsid w:val="00213190"/>
     <w:rsid w:val="002153B0"/>
     <w:rsid w:val="0021777F"/>
     <w:rsid w:val="00241DD0"/>
     <w:rsid w:val="002476CC"/>
     <w:rsid w:val="002A0713"/>
     <w:rsid w:val="003C21AC"/>
     <w:rsid w:val="003C3F83"/>
     <w:rsid w:val="003C5218"/>
     <w:rsid w:val="003C7876"/>
     <w:rsid w:val="003E2308"/>
     <w:rsid w:val="003E2F98"/>
     <w:rsid w:val="003F2017"/>
     <w:rsid w:val="003F3241"/>
     <w:rsid w:val="00413B00"/>
     <w:rsid w:val="0042574B"/>
     <w:rsid w:val="004330ED"/>
     <w:rsid w:val="00441388"/>
+    <w:rsid w:val="00471364"/>
     <w:rsid w:val="00481C91"/>
     <w:rsid w:val="004911E3"/>
+    <w:rsid w:val="00493228"/>
     <w:rsid w:val="00497D57"/>
     <w:rsid w:val="004A1E29"/>
     <w:rsid w:val="004A7DD4"/>
     <w:rsid w:val="004B50D8"/>
     <w:rsid w:val="004B5B90"/>
     <w:rsid w:val="004C3446"/>
+    <w:rsid w:val="004C56BE"/>
     <w:rsid w:val="004C63AE"/>
     <w:rsid w:val="004E7153"/>
     <w:rsid w:val="00501109"/>
     <w:rsid w:val="005533BB"/>
     <w:rsid w:val="005703C9"/>
     <w:rsid w:val="00597703"/>
     <w:rsid w:val="005A6097"/>
     <w:rsid w:val="005B1DCC"/>
     <w:rsid w:val="005B7323"/>
     <w:rsid w:val="005C25B9"/>
     <w:rsid w:val="005D7022"/>
     <w:rsid w:val="00616390"/>
     <w:rsid w:val="006267E6"/>
     <w:rsid w:val="00633204"/>
     <w:rsid w:val="00635B03"/>
     <w:rsid w:val="006558D2"/>
     <w:rsid w:val="00672D25"/>
     <w:rsid w:val="006738BC"/>
     <w:rsid w:val="006D3E69"/>
     <w:rsid w:val="006E0971"/>
     <w:rsid w:val="007069D3"/>
     <w:rsid w:val="00710196"/>
+    <w:rsid w:val="00763025"/>
     <w:rsid w:val="007709F6"/>
     <w:rsid w:val="00783215"/>
     <w:rsid w:val="007965FC"/>
     <w:rsid w:val="007D2608"/>
     <w:rsid w:val="008164E5"/>
     <w:rsid w:val="00830081"/>
     <w:rsid w:val="008467D7"/>
     <w:rsid w:val="00852541"/>
     <w:rsid w:val="00865D47"/>
     <w:rsid w:val="0088452C"/>
     <w:rsid w:val="008A6859"/>
     <w:rsid w:val="008C0299"/>
     <w:rsid w:val="008D7DCB"/>
     <w:rsid w:val="008E691D"/>
     <w:rsid w:val="008F72B2"/>
     <w:rsid w:val="00902A59"/>
     <w:rsid w:val="009055DB"/>
     <w:rsid w:val="00905ECB"/>
     <w:rsid w:val="009539ED"/>
     <w:rsid w:val="0096165D"/>
     <w:rsid w:val="00980635"/>
     <w:rsid w:val="00993E91"/>
     <w:rsid w:val="009A3FAF"/>
     <w:rsid w:val="009A409F"/>
     <w:rsid w:val="009B5845"/>
     <w:rsid w:val="009C0C1F"/>
     <w:rsid w:val="009D151A"/>
+    <w:rsid w:val="009D3ACD"/>
     <w:rsid w:val="009E219A"/>
     <w:rsid w:val="00A040F8"/>
     <w:rsid w:val="00A10505"/>
     <w:rsid w:val="00A1288B"/>
     <w:rsid w:val="00A239AE"/>
     <w:rsid w:val="00A52EC0"/>
     <w:rsid w:val="00A53203"/>
     <w:rsid w:val="00A5503A"/>
     <w:rsid w:val="00A772EB"/>
     <w:rsid w:val="00AE58B2"/>
     <w:rsid w:val="00B01BA6"/>
     <w:rsid w:val="00B149F4"/>
     <w:rsid w:val="00B4708A"/>
     <w:rsid w:val="00B91CB1"/>
     <w:rsid w:val="00BC532A"/>
     <w:rsid w:val="00BF623B"/>
     <w:rsid w:val="00C035D4"/>
     <w:rsid w:val="00C679BF"/>
     <w:rsid w:val="00C81BBD"/>
     <w:rsid w:val="00CD3132"/>
     <w:rsid w:val="00CE27CD"/>
     <w:rsid w:val="00D134F3"/>
     <w:rsid w:val="00D41040"/>
     <w:rsid w:val="00D47D01"/>
     <w:rsid w:val="00D774B3"/>
@@ -4616,76 +4634,79 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>583</ap:Words>
-[...1 lines deleted...]
-  <ap:DocSecurity>4</ap:DocSecurity>
+  <ap:Words>584</ap:Words>
+  <ap:Characters>3218</ap:Characters>
+  <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>26</ap:Lines>
   <ap:Paragraphs>7</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>amt</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>3784</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>3795</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:creator/>
   <lastModifiedBy/>
   <revision/>
   <lastPrinted>2005-08-22T11:50:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <dc:subject/>
   <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>