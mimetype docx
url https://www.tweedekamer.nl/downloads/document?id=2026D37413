--- v0 (2026-07-24)
+++ v1 (2026-10-26)
@@ -1,3432 +1,1668 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="001011CF" w:rsidP="001011CF" w:rsidRDefault="001011CF" w14:paraId="7A602F78" w14:textId="77777777">
-[...6 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00CB6091" w:rsidR="00CB6091" w:rsidP="00CB6091" w:rsidRDefault="00F22BC4" w14:paraId="2D0C6324" w14:textId="15E2217D">
+      <w:pPr>
+        <w:ind w:left="1416" w:hanging="1416"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>36615</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB6091" w:rsidR="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00CB6091" w:rsidR="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Verslagen van de commissie voor de Verzoekschriften en de Burgerinitiatieven</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CB6091" w:rsidR="00CB6091" w:rsidP="00B9324A" w:rsidRDefault="00CB6091" w14:paraId="6444AA7C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Asiel en Migratie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CB6091" w:rsidR="00CB6091" w:rsidP="00B9324A" w:rsidRDefault="00CB6091" w14:paraId="3774C5C7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CB6091" w:rsidR="00CB6091" w:rsidP="00B9324A" w:rsidRDefault="00CB6091" w14:paraId="1B44F11E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Den Haag, 23 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CB6091" w:rsidR="00B9324A" w:rsidP="00B9324A" w:rsidRDefault="00B9324A" w14:paraId="2279171F" w14:textId="5A76D136">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Hieronder kom ik terug op een verzoek om een brief van de commissie voor de Verzoekschriften en de Burgerinitiatieven met betrekking tot de diverse onderwerpen op het gebied van de Immigratie en Naturalisatie Dienst (IND).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CB6091" w:rsidR="00B9324A" w:rsidP="00B9324A" w:rsidRDefault="00B9324A" w14:paraId="1A78BDB5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Verzoek van de commissie voor de Verzoekschriften en de Burgerinitiatieven van de Tweede Kamer over het signaal niet-tijdige besluitvorming IND en verschillende vervolgvragen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Vraag 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Hoeveel personen, die een aanvraag bij de IND hebben ingediend, hebben sinds 2024 de gang naar de rechter ingezet wegens het niet tijdig beslissen door de IND?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002747B8">
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Antwoord 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Sinds 2024 tot aan peildatum 11 mei 2026 hebben 143.190 personen een Beroep Niet Tijdig Beslissen (hierna: BNTB) ingediend. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CB6091" w:rsidR="00B9324A" w:rsidP="00B9324A" w:rsidRDefault="00B9324A" w14:paraId="25127A22" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Vraag 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Hoeveel personen zijn daarbij twee keer of meer in het gelijkgesteld door de rechter?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002747B8">
-[...49 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Antwoord 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Van 1 januari 2024 tot aan peildatum 11 mei 2026 zijn 16.570 personen twee keer of meer in het gelijkgesteld door de rechter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CB6091" w:rsidR="00B9324A" w:rsidP="00B9324A" w:rsidRDefault="00B9324A" w14:paraId="50E438BA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Vraag 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>En hoeveel zaken, waarbij personen al minimaal voor de tweede keer naar de rechter zijn gestapt, lopen er op dit moment?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...129 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Antwoord 3</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
         <w:t>Op peildatum 11 mei 2026 liepen er nog 9.780 zaken bij de rechtbank waarbij personen al minimaal voor de tweede keer naar de rechter zijn gestapt (ongeacht indieningsdatum BNTB).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001011CF" w:rsidP="001011CF" w:rsidRDefault="001011CF" w14:paraId="14441853" w14:textId="77777777"/>
-[...24 lines deleted...]
-          <w:bCs/>
+    <w:p w:rsidRPr="00CB6091" w:rsidR="00B9324A" w:rsidP="00B9324A" w:rsidRDefault="00B9324A" w14:paraId="5E611142" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CB6091" w:rsidR="00B9324A" w:rsidP="00B9324A" w:rsidRDefault="00B9324A" w14:paraId="4CDFFB13" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CB6091" w:rsidR="00B9324A" w:rsidP="00B9324A" w:rsidRDefault="00B9324A" w14:paraId="47AFE989" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CB6091" w:rsidR="00B9324A" w:rsidP="00B9324A" w:rsidRDefault="00B9324A" w14:paraId="429EFA3F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CB6091" w:rsidR="00B9324A" w:rsidP="00B9324A" w:rsidRDefault="00B9324A" w14:paraId="67F315AE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CB6091" w:rsidR="00B9324A" w:rsidP="00B9324A" w:rsidRDefault="00B9324A" w14:paraId="7393A965" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Vraag 4</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Verwacht u dat de omvang van het aantal zaken waarin voor een tweede keer of meer wordt geprocedeerd, zal toe- of afnemen op korte termijn?</w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t>Antwoord 4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001C5311" w:rsidR="001011CF" w:rsidP="001011CF" w:rsidRDefault="001011CF" w14:paraId="6FC28E00" w14:textId="77777777">
-[...6 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00CB6091" w:rsidR="00B9324A" w:rsidP="00B9324A" w:rsidRDefault="00B9324A" w14:paraId="02D68B32" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Op korte termijn is de verwachting dat het aantal opvolgende </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>BNTB’s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> verder zal toenemen. </w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t>Vraag 5</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Wat zijn de oorzaken van het niet tijdig beslissen door de IND?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001011CF" w:rsidP="001011CF" w:rsidRDefault="001011CF" w14:paraId="15CE95AE" w14:textId="77777777">
-      <w:pPr>
+    <w:p w:rsidRPr="00CB6091" w:rsidR="00B9324A" w:rsidP="00B9324A" w:rsidRDefault="00B9324A" w14:paraId="7BA6A83F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
-      </w:pPr>
-[...11 lines deleted...]
-          <w:bCs/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CB6091" w:rsidR="00B9324A" w:rsidP="00B9324A" w:rsidRDefault="00B9324A" w14:paraId="439163BD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Antwoord 5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C65A8" w:rsidR="001011CF" w:rsidP="001011CF" w:rsidRDefault="001011CF" w14:paraId="0ACBFA79" w14:textId="77777777">
-[...32 lines deleted...]
-          <w:bCs/>
+    <w:p w:rsidRPr="00CB6091" w:rsidR="00B9324A" w:rsidP="00B9324A" w:rsidRDefault="00B9324A" w14:paraId="3BAC14F7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bij asiel- en nareisaanvragen kampt de IND al jaren met oplopende voorraden. Hier liggen een aantal oorzaken aan ten grondslag. Zo heeft de IND een langere periode te maken gehad met een veel hogere asielinstroom dan waar de organisatie op is ingericht. Ook wordt meer complexiteit ervaren bij de toetsing van asielaanvragen. Dat betekent concreet dat er meer capaciteit nodig is om hetzelfde aantal zaken af te kunnen blijven handelen. Sinds 2024 is het inwilligingspercentage op asielaanvragen gedaald. In algemene zin zijn afwijzingen minder eenvoudig af te handelen en kosten deze meer tijd. Daarbij moest de IND tot 12 juni ook in alle afwijzingen eerst een voornemen uitbrengen, wat veel tijd kostte. Een combinatie van deze oorzaken maakt dat het  de IND niet lukt om tijdig te beslissen.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CB6091" w:rsidR="00B9324A" w:rsidP="00B9324A" w:rsidRDefault="00B9324A" w14:paraId="53AD1043" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t>Vraag 6</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Kunt u een inschatting maken wat de gevolgen zijn van wijzigingen in (asiel)wet- en regelgeving op de wachttijden bij de IND? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001011CF" w:rsidP="001011CF" w:rsidRDefault="001011CF" w14:paraId="1E85F792" w14:textId="77777777">
-[...17 lines deleted...]
-          <w:bCs/>
+    <w:p w:rsidRPr="00CB6091" w:rsidR="00B9324A" w:rsidP="00B9324A" w:rsidRDefault="00B9324A" w14:paraId="3155AD96" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CB6091" w:rsidR="00B9324A" w:rsidP="00B9324A" w:rsidRDefault="00B9324A" w14:paraId="3EF125C4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Antwoord 6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001011CF" w:rsidP="001011CF" w:rsidRDefault="001011CF" w14:paraId="427CB23E" w14:textId="77777777">
-      <w:r>
+    <w:p w:rsidRPr="00CB6091" w:rsidR="00B9324A" w:rsidP="00B9324A" w:rsidRDefault="00B9324A" w14:paraId="4442949D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Er is met de komst van het migratiepact ingezet op een nieuwe asielprocedure met als doel om het proces zo efficiënt en flexibel mogelijk in te richten. Zo wordt in de nieuwe asielprocedure onder andere geen verplicht aanmeldgehoor meer afgenomen en vervalt zoals genoemd de voornemenprocedure. Dat is een aanzienlijke vereenvoudiging van de asielprocedure en zal voor een versnelling in het afhandelen van asielzaken zorgen. Dat is ook nodig gelet op de kortere beslistermijnen die onder het migratiepact voor een groot aantal zaken is gaan gelden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001011CF" w:rsidP="001011CF" w:rsidRDefault="001011CF" w14:paraId="44CED136" w14:textId="484A6031">
-[...16 lines deleted...]
-      <w:r w:rsidR="00972A5E">
+    <w:p w:rsidRPr="00CB6091" w:rsidR="00B9324A" w:rsidP="00B9324A" w:rsidRDefault="00B9324A" w14:paraId="494C1EA8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Onder het tweestatusstelsel is de IND eraan gehouden te motiveren waarom een subsidiaire vluchtelingenstatus wordt verleend. Dit kan meer werk tot gevolg hebben. Daar staat tegenover dat met invoering van het Migratiepact de voornemenprocedure is afgeschaft wat een tijdsbesparing met zich meebrengt.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CB6091" w:rsidR="00B9324A" w:rsidP="00B9324A" w:rsidRDefault="00B9324A" w14:paraId="0840E1C9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CB6091" w:rsidR="00B9324A" w:rsidP="00B9324A" w:rsidRDefault="00B9324A" w14:paraId="3C228BD3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vraag 7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Wat vindt u ervan dat rechterlijke uitspraken stelselmatig niet opgevolgd worden door de IND?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Antwoord 7 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Als de IND niet tijdig beslist, kan bij de rechter een BNTB worden ingesteld. Als de rechter dat beroep vervolgens gegrond verklaard, geeft de rechter de IND het bevel om binnen een bepaalde termijn alsnog een besluit te nemen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CB6091" w:rsidR="00B9324A" w:rsidP="00B9324A" w:rsidRDefault="00B9324A" w14:paraId="145AF326" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het probleem hierbij is dat de IND, ondanks alle inspanningen, vaak niet in staat is om die nadere termijn te halen en de rechterlijke uitspraak na te komen. Daarvoor zijn er te veel zaken waarin een BNTB wordt ingesteld en te veel uitspraken waaraan vervolgens in korte tijd gevolg gegeven moet worden. Dit is uiteraard onwenselijk. Om hier verbetering in te brengen worden verschillende stappen gezet door de IND en is het kabinet – zoals is aangekondigd in het coalitieakkoord – daarnaast voornemens om verschillende maatregelen te treffen om de asielprocedure te vereenvoudigen. Doel daarbij is om deze procedure niet langer te laten duren dan strikt noodzakelijk is en ervoor te zorgen dat de Immigratie- en Naturalisatiedienst sneller – en nog steeds zorgvuldig – kan beslissen.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CB6091" w:rsidR="00B9324A" w:rsidP="00B9324A" w:rsidRDefault="00B9324A" w14:paraId="002EB5F3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Vraag 8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>De commissie constateert dat grote bedragen aan dwangsommen worden verbeurd; hoe hoog is het bedrag dat in 2024 en in 2025 aan dwangsommen is verbeurd?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...137 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Voor asiel, nareis en reguliere zaken was dit in 2024 ca. 37 mln. In 2025 was dit ca. 79 mln.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CB6091" w:rsidR="00B9324A" w:rsidP="00B9324A" w:rsidRDefault="00B9324A" w14:paraId="1B06E726" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vraag 9</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">De commissie constateert daarnaast dat er plannen zijn om de rechterlijke dwangsom af te schaffen. Hoe verhouden deze plannen zich tot het in artikel 47 van het Handvest van de grondrechten van de Europese Unie neergelegde beginsel van effectieve rechtsbescherming? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001011CF" w:rsidP="001011CF" w:rsidRDefault="001011CF" w14:paraId="03164533" w14:textId="77777777"/>
-[...10 lines deleted...]
-          <w:bCs/>
+    <w:p w:rsidRPr="00CB6091" w:rsidR="00B9324A" w:rsidP="00B9324A" w:rsidRDefault="00B9324A" w14:paraId="72DE554D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CB6091" w:rsidR="00B9324A" w:rsidP="00B9324A" w:rsidRDefault="00B9324A" w14:paraId="567B518C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Antwoord vraag 9</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001D6513" w:rsidR="001011CF" w:rsidP="001011CF" w:rsidRDefault="001011CF" w14:paraId="5158213B" w14:textId="77777777">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="001D6513">
+    <w:p w:rsidRPr="00CB6091" w:rsidR="00B9324A" w:rsidP="00B9324A" w:rsidRDefault="00B9324A" w14:paraId="53F45B53" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In artikel 47 van het Handvest van de grondrechten van de Europese Unie is bepaald dat ‘eenieder wiens door het recht van de Unie gewaarborgde rechten en vrijheden zijn geschonden, recht heeft op een doeltreffende voorziening in rechte’. Het biedt lidstaten zelf de ruimte invulling te geven aan effectieve rechtsbescherming met als doel afdwingbaarheid van de procedure te borgen. Lidstaten zijn niet verplicht om een regeling te hebben op basis waarvan de rechter bij gegrondverklaring van een BNTB aan zijn uitspraak een rechterlijke dwangsom verbindt. Voor zover bekend heeft geen enkele andere lidstaat een regeling zoals de Nederlandse dwangsomregeling. Ook de EU-Procedurerichtlijn en het op 12 juni 2026 van toepassing geworden asiel- en migratiepact verplichten lidstaten niet tot invoering van een dergelijke regeling. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CB6091" w:rsidR="00B9324A" w:rsidP="00B9324A" w:rsidRDefault="00B9324A" w14:paraId="60605578" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001011CF" w:rsidP="001011CF" w:rsidRDefault="001011CF" w14:paraId="3AA18880" w14:textId="77777777">
-      <w:r w:rsidRPr="001D6513">
+    <w:p w:rsidRPr="00CB6091" w:rsidR="00B9324A" w:rsidP="00B9324A" w:rsidRDefault="00B9324A" w14:paraId="6ABBC005" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Bij de plenaire behandeling in uw Kamer van het wetsvoorstel betreffende de Wijziging van de Wet terugkeer en vreemdelingenbewaring is via een </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001D6513" w:rsidR="001011CF" w:rsidP="001011CF" w:rsidRDefault="001011CF" w14:paraId="61FE6B18" w14:textId="77777777">
-      <w:r w:rsidRPr="001D6513">
+    <w:p w:rsidRPr="00CB6091" w:rsidR="00B9324A" w:rsidP="00B9324A" w:rsidRDefault="00B9324A" w14:paraId="3FC28171" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>amendement van het lid Van Dijk c.s. aan het wetsvoorstel inderdaad een wijzigingsbepaling toegevoegd waarin wordt voorgesteld de regeling betreffende de rechterlijke dwangsom niet langer van toepassing te laten zijn binnen het vreemdelingenrecht (</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D6513">
-        <w:rPr>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Kamerstukken II</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D6513">
-[...1 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025-2026, nr. 35 501, nr. 13). Zoals is gebleken uit het politieke debat rondom de voorgestelde afschaffing van de rechterlijke dwangsom in het vreemdelingenrecht, is de achtergrond hiervan het besef dat de rechterlijke dwangsom binnen het vreemdelingenrecht op dit moment voor de rechter geen effectief instrument meer is om naleving van zijn uitspraak af te dwingen. Dit komt omdat de rechterlijk dwangsom in essentie bedoeld is om stilzittende, talmende of weigerachtige bestuursorganen aan te zetten tot handelen. Dit is echter niet aan de orde bij de IND. Met de voorgestelde afschaffing van de rechterlijke dwangsom wordt beoogd daarin verandering te brengen. Het wetsvoorstel is nog aanhangig bij de Eerste Kamer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CB6091" w:rsidR="00B9324A" w:rsidP="00B9324A" w:rsidRDefault="00B9324A" w14:paraId="23ECAF08" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vraag 10 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Omtrent een algemene reactie op de trend over niet-tijdige besluitvorming door de IND.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Antwoord 10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De (te) lange wachttijd voor mensen die bescherming vragen is onwenselijk. De IND zet alles op alles om deze wachttijd zoveel mogelijk te verkorten. Zoals uw Kamer bekend, introduceert het pact ten aanzien van de Nederlandse asielprocedure meerdere kortere behandeltermijnen. Met de huidige inzichten kan de IND de instroom en beslistermijnen vanaf 12 juni 2026 alleen bijhouden en binnen de nieuwe wettelijke beslistermijnen afhandelen, als hiertoe voldoende capaciteit wordt vrijgemaakt die zich specifiek richt op het behandelen van de asielaanvragen van na 12 juni 2026. Dat heeft consequenties voor de capaciteit die de IND overhoudt ter behandeling van de openstaande asielaanvragen die zijn ingediend vóór 12 juni. De omvang van hiervan  is in juni 2026 ongeveer 54.000. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Het bijhouden van de wettelijke beslistermijnen levert een vraagstuk op ten aanzien van de inzet van de beschikbare capaciteit van de IND. De behandelduur van de openstaande aanvragen zou, zonder aanvullende maatregelen, met meerdere jaren  oplopen. De betekenis hiervan voor de vreemdeling en alle ketenpartners, moet niet onderschat worden. Daarom vind ik het belangrijk om maatregelen te treffen die deze gevolgen kunnen inperken. De herinrichting van de asielprocedure, zoals voorzien met de implementatie van het Asiel- en migratiepact en de bijbehorende nationale uitvoeringskeuzes, vormt hierin een belangrijke kans. De voorgenomen afschaffing van verschillende onverplichte procedurestappen zullen bijdragen aan de flexibiliteit en daarmee ook de efficiëntie van de asielprocedure. Maar ook met deze aanpassingen, zullen aanvullende ingrijpende keuzes nodig zijn om de behandelduur van de liggende aanvragen ingediend vóór 12 juni niet verder te laten oplopen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CB6091" w:rsidR="00B9324A" w:rsidP="00B9324A" w:rsidRDefault="00B9324A" w14:paraId="4A039DB9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CB6091" w:rsidR="00B9324A" w:rsidP="00B9324A" w:rsidRDefault="00B9324A" w14:paraId="07C6978E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk226640413" w:id="0"/>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In juni van dit jaar is uw Kamer geïnformeerd over een plan van aanpak ten aanzien van het wegwerken van de openstaande asielaanvragen van voor 12 juni 2026. Daarmee ben ik tegemoet gekomen aan de motie Westerveld/Ceder, waarin uw Kamer oproept tot een realistisch plan van aanpak te komen voor het wegwerken van de achterstanden en het verkorten van de doorlooptijden bij de IND.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CB6091" w:rsidR="00B9324A" w:rsidP="00B9324A" w:rsidRDefault="00B9324A" w14:paraId="68B0D1CA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CB6091" w:rsidR="00B9324A" w:rsidP="00B9324A" w:rsidRDefault="00B9324A" w14:paraId="626D1CDB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CB6091" w:rsidR="00B9324A" w:rsidP="00B9324A" w:rsidRDefault="00B9324A" w14:paraId="0EF8DBAC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CB6091" w:rsidR="00B9324A" w:rsidP="00B9324A" w:rsidRDefault="00B9324A" w14:paraId="7C100E5A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="00CB6091" w:rsidR="00B9324A" w:rsidP="00B9324A" w:rsidRDefault="00B9324A" w14:paraId="0F038DBB" w14:textId="7E08D2DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB6091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inister van Asiel en Migratie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CB6091" w:rsidR="00B9324A" w:rsidP="00B9324A" w:rsidRDefault="00CB6091" w14:paraId="2B918221" w14:textId="360A9B4E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>m</w:t>
-[...173 lines deleted...]
-      <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB6091" w:rsidR="00B9324A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">van den Brink </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CB6091" w:rsidR="00B9324A" w:rsidP="00B9324A" w:rsidRDefault="00B9324A" w14:paraId="0839FBF1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CB6091" w:rsidR="00B9324A" w:rsidP="00B9324A" w:rsidRDefault="00B9324A" w14:paraId="3382F8C2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CB6091" w:rsidR="004E5D09" w:rsidP="00B9324A" w:rsidRDefault="004E5D09" w14:paraId="428E0AC2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00CB6091" w:rsidR="004E5D09">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="501AD415" w14:textId="77777777" w:rsidR="00084247" w:rsidRDefault="00084247">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="74954BBC" w14:textId="77777777" w:rsidR="006231FA" w:rsidRDefault="006231FA" w:rsidP="00B9324A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2ED5CA58" w14:textId="77777777" w:rsidR="00084247" w:rsidRDefault="00084247">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4A343644" w14:textId="77777777" w:rsidR="006231FA" w:rsidRDefault="006231FA" w:rsidP="00B9324A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...41 lines deleted...]
-  </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3B6CDCB4" w14:textId="77777777" w:rsidR="000056AB" w:rsidRDefault="000056AB">
+  <w:p w14:paraId="16C3691B" w14:textId="77777777" w:rsidR="00B9324A" w:rsidRPr="00B9324A" w:rsidRDefault="00B9324A" w:rsidP="00B9324A">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="66D89D6E" w14:textId="77777777" w:rsidR="00B9324A" w:rsidRPr="00B9324A" w:rsidRDefault="00B9324A" w:rsidP="00B9324A">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="79FB45D3" w14:textId="77777777" w:rsidR="00B9324A" w:rsidRPr="00B9324A" w:rsidRDefault="00B9324A" w:rsidP="00B9324A">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="649F6EA4" w14:textId="77777777" w:rsidR="00084247" w:rsidRDefault="00084247">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="10BE9711" w14:textId="77777777" w:rsidR="006231FA" w:rsidRDefault="006231FA" w:rsidP="00B9324A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4D3E31EE" w14:textId="77777777" w:rsidR="00084247" w:rsidRDefault="00084247">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="358E3CD6" w14:textId="77777777" w:rsidR="006231FA" w:rsidRDefault="006231FA" w:rsidP="00B9324A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1FC7A3B0" w14:textId="77777777" w:rsidR="000056AB" w:rsidRDefault="00000000">
-[...440 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="3594FAAC" w14:textId="77777777" w:rsidR="00B9324A" w:rsidRPr="00B9324A" w:rsidRDefault="00B9324A" w:rsidP="00B9324A">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0BC4379E" w14:textId="77777777" w:rsidR="000056AB" w:rsidRDefault="00000000">
+  <w:p w14:paraId="464F4423" w14:textId="77777777" w:rsidR="00B9324A" w:rsidRPr="00B9324A" w:rsidRDefault="00B9324A" w:rsidP="00B9324A">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1215 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...582 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="24332DAC" w14:textId="77777777" w:rsidR="00B9324A" w:rsidRPr="00B9324A" w:rsidRDefault="00B9324A" w:rsidP="00B9324A">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="000056AB"/>
-[...68 lines deleted...]
-    <w:rsid w:val="00FB1FE7"/>
+    <w:rsidRoot w:val="00B9324A"/>
+    <w:rsid w:val="002A56E9"/>
+    <w:rsid w:val="00467739"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="005C6FFC"/>
+    <w:rsid w:val="006231FA"/>
+    <w:rsid w:val="00666BED"/>
+    <w:rsid w:val="006A1FE3"/>
+    <w:rsid w:val="00792D9C"/>
+    <w:rsid w:val="0079707E"/>
+    <w:rsid w:val="00A56CB1"/>
+    <w:rsid w:val="00B416D0"/>
+    <w:rsid w:val="00B9324A"/>
+    <w:rsid w:val="00CB6091"/>
+    <w:rsid w:val="00CF3528"/>
+    <w:rsid w:val="00D22F1A"/>
+    <w:rsid w:val="00EC2A17"/>
+    <w:rsid w:val="00F22BC4"/>
+    <w:rsid w:val="00FD237D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5E58846A"/>
+  <w14:docId w14:val="0EC59A61"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{7EF3E750-AFAA-4DF8-BDF9-9E0CD467D258}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3435,77 +1671,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3530,75 +1766,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3633,55 +1869,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3753,888 +1989,622 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00B9324A"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00B9324A"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B9324A"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B9324A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B9324A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B9324A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B9324A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B9324A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B9324A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00B9324A"/>
     <w:rPr>
-      <w:color w:val="467886" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Agendapunt">
-    <w:name w:val="Agendapunt"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B9324A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B9324A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B9324A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B9324A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B9324A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B9324A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B9324A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B9324A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B9324A"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Agendapuntniveau1">
-[...8 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00B9324A"/>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
-  </w:style>
-[...239 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B9324A"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pagina-eindeKop1">
-    <w:name w:val="Pagina-einde Kop 1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00B9324A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B9324A"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...37 lines deleted...]
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
-      <w:sz w:val="13"/>
-      <w:szCs w:val="13"/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensrechtsuitgelijnd">
-    <w:name w:val="Referentiegegevens rechts uitgelijnd"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00B9324A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B9324A"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B9324A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B9324A"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...27 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaarddeDE">
-[...2 lines deleted...]
-    <w:next w:val="Standaard"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00B9324A"/>
     <w:rPr>
-      <w:lang w:val="de-DE"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardenGB">
-[...26 lines deleted...]
-    <w:next w:val="Standaard"/>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00B9324A"/>
     <w:rPr>
       <w:b/>
-    </w:rPr>
-[...158 lines deleted...]
-      <w:szCs w:val="27"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C11991"/>
+    <w:rsid w:val="00B9324A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C11991"/>
-[...20 lines deleted...]
-    <w:name w:val="annotation text"/>
+    <w:rsid w:val="00B9324A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="TekstopmerkingChar"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003131C7"/>
+    <w:rsid w:val="00B9324A"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...5 lines deleted...]
-    <w:name w:val="Tekst opmerking Char"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Tekstopmerking"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="003131C7"/>
-[...31 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00B9324A"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...53 lines deleted...]
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4908,55 +2878,72 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>4</ap:Pages>
-  <ap:Words>1439</ap:Words>
-  <ap:Characters>7919</ap:Characters>
+  <ap:Words>1472</ap:Words>
+  <ap:Characters>8101</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>65</ap:Lines>
-  <ap:Paragraphs>18</ap:Paragraphs>
+  <ap:Lines>67</ap:Lines>
+  <ap:Paragraphs>19</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>9340</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>9554</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>