--- v0 (2026-07-24)
+++ v1 (2026-09-08)
@@ -1,3508 +1,797 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="002822CA" w:rsidR="00340ECA" w:rsidP="002822CA" w:rsidRDefault="00340ECA" w14:paraId="386C07DD" w14:textId="77777777"/>
-[...106 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00105DBE" w:rsidR="00105DBE" w:rsidP="00DB51C7" w:rsidRDefault="00E52648" w14:paraId="1C4846FD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00105DBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>32813</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00105DBE" w:rsidR="00105DBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00105DBE" w:rsidR="00105DBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00105DBE" w:rsidR="00105DBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:bookmarkStart w:name="_GoBack" w:id="0"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00105DBE" w:rsidR="00105DBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Kabinetsaanpak Klimaatbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00105DBE" w:rsidR="00105DBE" w:rsidP="00105DBE" w:rsidRDefault="00105DBE" w14:paraId="0CAD7A93" w14:textId="2ECB2197">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00105DBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00105DBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>1569</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00105DBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de ministers van Klimaat en Groene Groei en van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00105DBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Infrastructuur en Waterstaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00105DBE" w:rsidR="00105DBE" w:rsidP="00AB1B19" w:rsidRDefault="00105DBE" w14:paraId="69CEE947" w14:textId="0FB1D298">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00105DBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00105DBE" w:rsidR="00105DBE" w:rsidP="00AB1B19" w:rsidRDefault="00105DBE" w14:paraId="075B0979" w14:textId="17492964">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00105DBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 24 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00105DBE" w:rsidR="00E52648" w:rsidP="00AB1B19" w:rsidRDefault="00E52648" w14:paraId="3627F8EE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00105DBE" w:rsidR="00E52648" w:rsidP="00AB1B19" w:rsidRDefault="00E52648" w14:paraId="7589D50D" w14:textId="52D450AE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00105DBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de procedurevergadering van 19 mei 2026 heeft de vaste commissie voor Klimaat en Groene Groei besloten een reactie van de minister </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00105DBE" w:rsidR="00E52648" w:rsidP="004C4DFA" w:rsidRDefault="00E52648" w14:paraId="43BF5666" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00105DBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">van Klimaat en Groene Groei te verzoeken op twee documenten afkomstig van Greenpeace Nederland. Het gaat om een briefing van Greenpeace Nederland getiteld “Briefing Greenpeace Nederland: een toelichting op het vonnis van 28 januari 2026” en een rapport in opdracht van Greenpeace Nederland getiteld “Een verkenning van de financiële behoeften voor klimaatadaptatie op Bonaire”. Middels deze Kamerbrief komt het kabinet aan dit verzoek tegemoet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00105DBE" w:rsidR="00E52648" w:rsidP="00AB1B19" w:rsidRDefault="00E52648" w14:paraId="3DEA1159" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00105DBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gelet op de gedeelde inhoudelijke verantwoordelijkheid wordt dit verzoek beantwoord door de minister van Klimaat en Groene Groei en de minister van Infrastructuur en Waterstaat. Deze brief wordt mede namens de staatssecretaris Koninkrijksrelaties en Slagvaardige Overheid verzonden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00105DBE" w:rsidR="00E52648" w:rsidP="00AB1B19" w:rsidRDefault="00E52648" w14:paraId="7127F15C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00563B27">
-        <w:rPr>
+      <w:r w:rsidRPr="00105DBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Reactie op “Briefing Greenpeace Nederland: Een toelichting op het vonnis van 28</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Reactie op “Briefing Greenpeace Nederland: Een toelichting op het vonnis van 28 januari 2026”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00105DBE" w:rsidR="00E52648" w:rsidP="005728CD" w:rsidRDefault="00E52648" w14:paraId="24635354" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00105DBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 28 januari 2026 heeft de rechtbank Den Haag uitspraak gedaan in de door Greenpeace Nederland aangespannen procedure tegen de Nederlandse Staat over klimaatverandering op Bonaire. Het kabinet heeft in de Kamerbrief van 10 april jl. aangegeven dat het op basis van een zeer zorgvuldige afweging tot de conclusie is gekomen dat er zwaarwegende (juridische) redenen zijn voor het laten toetsen van de uitspraak door het gerechtshof Den Haag. Gezien het feit dat de zaak op dit moment onder de rechter is, zal het kabinet niet inhoudelijk ingaan op de door Greenpeace aangedragen zienswijze op het vonnis.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00105DBE" w:rsidR="00E52648" w:rsidP="005728CD" w:rsidRDefault="00E52648" w14:paraId="0C105D2F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00105DBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De uitspraak is bij voorraad uitvoerbaar. Daarom zet het kabinet voor het mitigatiebevel de nodige voorbereidende stappen om binnen 18 maanden bindende emissiedoelen voor de gehele economie in de Klimaatwet te kunnen vastleggen en om inzichtelijk te maken wat de (resterende) emissieruimte voor Nederland inhoudt. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00105DBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het kabinet heeft aangegeven uw Kamer uiterlijk met Prinsjesdag 2026 nader te informeren over de wijze waarop aan het vonnis uitvoering wordt gegeven, en zal dat doen in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00105DBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Klimaat- en Energienota. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00105DBE" w:rsidR="00E52648" w:rsidP="005728CD" w:rsidRDefault="00E52648" w14:paraId="50EFB34A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00105DBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Op het gebied van adaptatie zet het kabinet in op het vaststellen van een klimaatadaptatieplan om ervoor te zorgen dat Caribisch Nederland klimaatbestendig is, nu en in de toekomst. Het kabinet streeft ernaar om nog dit jaar de Nationale Klimaatadaptatiestrategie vast te stellen, waarin nadrukkelijk aandacht is voor Caribisch Nederland. Ook zet dit kabinet de tweede fase van het Natuur- en Milieubeleidsplan Caribisch Nederland voort, zoals reeds aangegeven in het coalitieakkoord. Uw Kamer wordt uiterlijk in het najaar nader geïnformeerd over de wijze waarop aan het vonnis uitvoering wordt gegeven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00105DBE" w:rsidR="00E52648" w:rsidP="00AB1B19" w:rsidRDefault="00E52648" w14:paraId="11DDB9FC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00105DBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>januari 2026”</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Reactie op “Een verkenning van de financiële behoeften voor klimaatadaptatie op Bonaire” </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00105DBE" w:rsidR="00E52648" w:rsidP="0056228C" w:rsidRDefault="00E52648" w14:paraId="0234B013" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00105DBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet heeft sinds 2023 op alle drie de BES-eilanden processen ondersteund om tot eilandelijke klimaatplannen te komen. Deze processen bevinden zich in de afrondende fase. In opdracht van het Openbaar Lichaam Bonaire is het Klimaatplan Bonaire opgesteld. Dit plan van de Klimaattafel Bonaire </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00105DBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>is recent aangeboden aan het Bestuurscollege van Bonaire</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00105DBE">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00105DBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. In dit plan is een breed overzicht van maatregelen voor klimaatadaptatie opgenomen die zijn opgesteld met participatie van inwoners en organisaties op het eiland. Dit proces is zorgvuldig opgebouwd, onder meer met als doel om een breed draagvlak te creëren. De verkenning van Greenpeace van de financiële behoeften voor klimaatadaptatie op Bonaire verscheen kort voor oplevering van het Klimaatplan Bonaire. Het kabinet zal bestuderen of dit rapport elementen bevat die niet bij het opstellen van het Klimaatplan Bonaire zijn meegenomen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00105DBE" w:rsidR="00E52648" w:rsidP="0056228C" w:rsidRDefault="00E52648" w14:paraId="2D8461AF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00105DBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet zal de drie eilandelijke klimaatplannen van de BES-eilanden in de komende periode bestuderen en samen met de inspanningen die genoemd zijn in het ontwerp Nationale Klimaatadaptatiestrategie (NAS), verwerken in een uitvoeringsprogramma. Hierover zal de Kamer apart worden geïnformeerd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00105DBE" w:rsidP="00D017B7" w:rsidRDefault="00105DBE" w14:paraId="71DE56DB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E52648" w:rsidP="00105DBE" w:rsidRDefault="00105DBE" w14:paraId="40A0B98F" w14:textId="647B2CB5">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...42 lines deleted...]
-    <w:p w:rsidR="006D1182" w:rsidP="005728CD" w:rsidRDefault="00D622C4" w14:paraId="12547B41" w14:textId="51135B42">
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00105DBE" w:rsidR="00E52648">
+        <w:t>inister van Klimaat en Groene Groei</w:t>
+      </w:r>
       <w:r>
-        <w:t>De uitspraak is bij voorraad uitvoerbaar. Daarom zet het kabinet voor</w:t>
-[...85 lines deleted...]
-      </w:r>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00105DBE" w:rsidR="00105DBE" w:rsidP="00105DBE" w:rsidRDefault="00105DBE" w14:paraId="6D723063" w14:textId="3A099FCF">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk222840271" w:id="1"/>
       <w:r>
-        <w:t>Uw</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>S.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00105DBE">
+        <w:t xml:space="preserve"> van Veldhoven-van der Meer</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w:rsidRPr="00105DBE" w:rsidR="00105DBE" w:rsidP="00D017B7" w:rsidRDefault="00105DBE" w14:paraId="146B24DF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E52648" w:rsidP="00105DBE" w:rsidRDefault="00105DBE" w14:paraId="2AD9A491" w14:textId="7A0F977A">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">wordt </w:t>
-[...46 lines deleted...]
-    <w:p w:rsidR="0056228C" w:rsidP="0056228C" w:rsidRDefault="0056228C" w14:paraId="6C21DBCD" w14:textId="79E5253E">
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00105DBE" w:rsidR="00E52648">
+        <w:t>inister van Infrastructuur en Waterstaat</w:t>
+      </w:r>
       <w:r>
-        <w:t>Het kabinet heeft sinds 2023 op alle drie de BES</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00105DBE" w:rsidR="00105DBE" w:rsidP="00105DBE" w:rsidRDefault="00105DBE" w14:paraId="5E1551A2" w14:textId="47511EC6">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">eilanden processen ondersteund om tot eilandelijke klimaatplannen te komen. Deze processen bevinden zich in de afrondende fase. </w:t>
-[...166 lines deleted...]
-      <w:pgNumType w:start="1"/>
+        <w:t>V.P.G.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00105DBE">
+        <w:t xml:space="preserve"> Karremans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00105DBE" w:rsidR="00105DBE" w:rsidP="00105DBE" w:rsidRDefault="00105DBE" w14:paraId="19293CFC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00105DBE" w:rsidR="006F53E6" w:rsidRDefault="006F53E6" w14:paraId="7A8B05F8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00105DBE" w:rsidR="006F53E6">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F93742A" w14:textId="77777777" w:rsidR="00D50A52" w:rsidRDefault="00D50A52">
+    <w:p w14:paraId="763AB73A" w14:textId="77777777" w:rsidR="00ED29D9" w:rsidRDefault="00ED29D9" w:rsidP="00E52648">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56DC6365" w14:textId="77777777" w:rsidR="00D50A52" w:rsidRDefault="00D50A52"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="63F955DD" w14:textId="77777777" w:rsidR="00D50A52" w:rsidRDefault="00D50A52">
+    <w:p w14:paraId="5F9E94BF" w14:textId="77777777" w:rsidR="00ED29D9" w:rsidRDefault="00ED29D9" w:rsidP="00E52648">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F5FFC0A" w14:textId="77777777" w:rsidR="00D50A52" w:rsidRDefault="00D50A52"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...35 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="42078B58" w14:textId="214EACDD" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="6FEBD66C" w14:textId="77777777" w:rsidR="00E52648" w:rsidRPr="00E52648" w:rsidRDefault="00E52648" w:rsidP="00E52648">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...106 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...75 lines deleted...]
-  <w:p w14:paraId="36A657A8" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="70259B81" w14:textId="77777777" w:rsidR="00E52648" w:rsidRPr="00E52648" w:rsidRDefault="00E52648" w:rsidP="00E52648">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="267DA279" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="59A4423D" w14:textId="77777777" w:rsidR="00E52648" w:rsidRPr="00E52648" w:rsidRDefault="00E52648" w:rsidP="00E52648">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="12C1AC29" w14:textId="77777777" w:rsidR="00D50A52" w:rsidRDefault="00D50A52">
+    <w:p w14:paraId="257D4222" w14:textId="77777777" w:rsidR="00ED29D9" w:rsidRDefault="00ED29D9" w:rsidP="00E52648">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AF66AA0" w14:textId="77777777" w:rsidR="00D50A52" w:rsidRDefault="00D50A52"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2B18C7FE" w14:textId="77777777" w:rsidR="00D50A52" w:rsidRDefault="00D50A52">
+    <w:p w14:paraId="4113AB6C" w14:textId="77777777" w:rsidR="00ED29D9" w:rsidRDefault="00ED29D9" w:rsidP="00E52648">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70BD25AD" w14:textId="77777777" w:rsidR="00D50A52" w:rsidRDefault="00D50A52"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="7A5A73F1" w14:textId="76D0B486" w:rsidR="00532443" w:rsidRDefault="00532443">
+    <w:p w14:paraId="212467C8" w14:textId="77777777" w:rsidR="00E52648" w:rsidRPr="00105DBE" w:rsidRDefault="00E52648">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00105DBE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00105DBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Zie ook persbericht: </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00532443">
+        <w:r w:rsidRPr="00105DBE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Openbaar Lichaam Bonaire: “Ons Eiland, onze verantwoordelijkheid” – Klimaatplan Bonaire aangeboden aan BC</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...94 lines deleted...]
-  <w:p w14:paraId="3D8671B4" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="348D550D" w14:textId="77777777" w:rsidR="00E52648" w:rsidRPr="00E52648" w:rsidRDefault="00E52648" w:rsidP="00E52648">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...41 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...546 lines deleted...]
-  <w:p w14:paraId="6E92F83C" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="23E89623" w14:textId="77777777" w:rsidR="00E52648" w:rsidRPr="00E52648" w:rsidRDefault="00E52648" w:rsidP="00E52648">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1034 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="36FAA22A" w14:textId="77777777" w:rsidR="00E52648" w:rsidRPr="00E52648" w:rsidRDefault="00E52648" w:rsidP="00E52648">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...665 lines deleted...]
-    <w:rsid w:val="69771C7D"/>
+    <w:rsidRoot w:val="00E52648"/>
+    <w:rsid w:val="00105DBE"/>
+    <w:rsid w:val="001D4F9F"/>
+    <w:rsid w:val="00362FE8"/>
+    <w:rsid w:val="004C6ABE"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00CC4B87"/>
+    <w:rsid w:val="00D042E3"/>
+    <w:rsid w:val="00E52648"/>
+    <w:rsid w:val="00E7412F"/>
+    <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00ED29D9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0D0B0095"/>
+  <w14:docId w14:val="34BA46A3"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{F8059740-4B39-4738-8168-97E5405DBF43}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3518,74 +807,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3734,1216 +1024,1013 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00E52648"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00E52648"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00E52648"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00E52648"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E52648"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E52648"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E52648"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E52648"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E52648"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...401 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E52648"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E52648"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E52648"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E52648"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E52648"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E52648"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E52648"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E52648"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E52648"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E52648"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00E52648"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00E52648"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00E52648"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E52648"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00E52648"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E52648"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E52648"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00E52648"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
-[...2 lines deleted...]
-    <w:name w:val="Voettekst Char"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00DE555F"/>
-[...8 lines deleted...]
-    <w:name w:val="Koptekst Char1"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00E52648"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Koptekst"/>
-[...14 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E52648"/>
+    <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:kern w:val="32"/>
-[...6 lines deleted...]
-    <w:name w:val="Kop 2 Char1"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="00E52648"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E52648"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Kop2"/>
-[...30 lines deleted...]
-    <w:rsid w:val="00DE555F"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:rsid w:val="00E52648"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-      <w:sz w:val="18"/>
-[...40 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00532443"/>
+    <w:rsid w:val="00E52648"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Onopgelostemelding">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E52648"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:rsid w:val="00E52648"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00532443"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00E52648"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E52648"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00105DBE"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bonairegov.com/nieuwsoverzicht/artikel/ons-eiland-onze-verantwoordelijkheid-klimaatplan-bonaire-aangeboden-aan-bestuurscollege" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{4bde8109-f994-4a60-a1d3-5c95e2ff3620}" enabled="1" method="Privileged" siteId="{1321633e-f6b9-44e2-a44f-59b9d264ecb7}" contentBits="0" removed="0"/>
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>3498</ap:Characters>
+  <ap:Pages>2</ap:Pages>
+  <ap:Words>664</ap:Words>
+  <ap:Characters>3654</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>29</ap:Lines>
+  <ap:Lines>30</ap:Lines>
   <ap:Paragraphs>8</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4126</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4310</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>