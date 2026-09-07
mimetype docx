--- v0 (2026-07-23)
+++ v1 (2026-09-07)
@@ -226,126 +226,128 @@
       </w:r>
       <w:r w:rsidRPr="00152D3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> komt hiermee te vervallen. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00152D3A" w:rsidR="00EC7ECA" w:rsidRDefault="00152D3A" w14:paraId="6549E7DC" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00152D3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="00152D3A" w:rsidR="00EC7ECA">
+    <w:sectPr w:rsidRPr="00152D3A" w:rsidR="00EC7ECA" w:rsidSect="00F36AE9">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DLDOE P+ Univers">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002B7126"/>
     <w:rsid w:val="000B43BA"/>
     <w:rsid w:val="00152D3A"/>
     <w:rsid w:val="001C5301"/>
     <w:rsid w:val="00292B1C"/>
     <w:rsid w:val="002B7126"/>
     <w:rsid w:val="003A717E"/>
     <w:rsid w:val="005F7609"/>
     <w:rsid w:val="007A798C"/>
+    <w:rsid w:val="00841590"/>
     <w:rsid w:val="00A719E4"/>
     <w:rsid w:val="00AC10E6"/>
     <w:rsid w:val="00DB3FB2"/>
+    <w:rsid w:val="00E11479"/>
     <w:rsid w:val="00EC7ECA"/>
     <w:rsid w:val="00F029A5"/>
+    <w:rsid w:val="00F36AE9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6825D892"/>