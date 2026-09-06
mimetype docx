--- v0 (2026-07-23)
+++ v1 (2026-09-06)
@@ -1,6700 +1,3450 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00340ECA" w:rsidP="00CF4898" w:rsidRDefault="00F5015D" w14:paraId="06186D9F" w14:textId="40DE7A62">
-[...81 lines deleted...]
-    <w:p w:rsidRPr="00F5015D" w:rsidR="00F5015D" w:rsidP="00CF4898" w:rsidRDefault="00F5015D" w14:paraId="07751413" w14:textId="77777777">
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidRDefault="00C21494" w14:paraId="1A6688F6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>21 501-32</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Landbouw- en Visserijraad</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00C21494" w:rsidRDefault="00C21494" w14:paraId="2ED5A9A3" w14:textId="3B55E0B0">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nr.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008262BB" w:rsidR="00380797">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1828</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Verslag van een schriftelijk overleg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Vastgesteld 23 juli 2026   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00C21494" w:rsidRDefault="00C21494" w14:paraId="18997E8E" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00C21494" w:rsidRDefault="00C21494" w14:paraId="6D309B3A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De vaste commissie voor Landbouw, Visserij, Voedselzekerheid en Natuur heeft een aantal  vragen en opmerkingen voorgelegd aan de minister van Landbouw, Visserij, Voedselzekerheid en Natuur over:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00C21494" w:rsidRDefault="00C21494" w14:paraId="09B11A8C" w14:textId="3A89FEA9">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>debrief van 15 juli 2026 over ‘Geannoteerde agenda van de informele Visserijraad 28 en 29 juli 2026’ (Kamerstuk 21501-32, nr. 1827),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00C21494" w:rsidRDefault="00C21494" w14:paraId="7C321FAC" w14:textId="0BB01DEA">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de brief van 3 juli 2026 over het Verslag van de Landbouw- en Visserijraad van 22-23 juni 2026 (Kamerstuk 21501-32, nr. 1825)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00C21494" w:rsidRDefault="00C21494" w14:paraId="6A543444" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00C21494" w:rsidRDefault="00C21494" w14:paraId="00D40B30" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00C21494" w:rsidRDefault="00C21494" w14:paraId="4A9B93AD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00C21494" w:rsidRDefault="00C21494" w14:paraId="3B65F284" w14:textId="61BDD4DA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De voorzitter van de commissie, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00C21494" w:rsidRDefault="00C21494" w14:paraId="51157550" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Steen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00C21494" w:rsidRDefault="00C21494" w14:paraId="3F426337" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00C21494" w:rsidRDefault="00C21494" w14:paraId="70E5170F" w14:textId="36561C18">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Adjunct-griffier van de commissie, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00C21494" w:rsidRDefault="00C21494" w14:paraId="1FB291BD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bosman</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00C21494" w:rsidRDefault="00C21494" w14:paraId="4D9B28BE" w14:textId="55D99E44">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="6899C057" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00C21494" w:rsidRDefault="00C21494" w14:paraId="5BC7FF5F" w14:textId="3EA9C35B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...21 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Vragen en opmerkingen vanuit de fracties en a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ntwoord / reactie van de minister van Landbouw, Visserij, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00C21494" w:rsidRDefault="00C21494" w14:paraId="5476DCA9" w14:textId="3F2C4BEB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="6EFC1EDA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="59387AC5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
-[...905 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...11 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vragen en opmerkingen van de leden van de D66-fractie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="66CAAEDB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de D66-fractie hebben met interesse kennisgenomen van de geannoteerde agenda van de informele Visserijraad van 28 en 29 juli 2026. Deze leden hebben hierover nog enkele vragen en opmerkingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="08A2F8DB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="6F318F3F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de D66-fractie zijn positief over het feit dat generatievernieuwing het centrale thema is van deze informele Raad. Deze leden delen de opvatting dat jonge vissers onmisbaar zijn voor een duurzame en toekomstbestendige visserijsector. Zij vragen de staatssecretaris om nader toe te lichten hoe hij tijdens de Raad zal bepleiten dat generatievernieuwing hand in hand gaat met verduurzaming van de vloot, zoals de energietransitie en verbetering van arbeids- en veiligheidsomstandigheden aan boord. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="5B514BBC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="58D36235" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="406B6F35" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De staatssecretaris zal tijdens de informele Visserijraad zowel Nederlandse </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>best </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>practices</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> delen als de oproep doen om de visserij te verduurzamen en deze toekomstbestendig te maken. Een essentieel onderdeel van een toekomstbestendige visserij is dat deze visserij moet plaatsvinden binnen de ecologische grenzen van de natuur, dat er sprake is van goede arbeids- en veiligheidsomstandigheden en dat de sector stabiel is en voldoende verdienvermogen kent. Voorts is het van belang dat de visserijsector wordt ondersteund in de energietransitie, dat er sprake is van stabielere vangstmogelijkheden, er een gunstig innovatieklimaat wordt gecreëerd en dat regelgeving wordt vereenvoudigd. Langs deze lijn, evenals de onlangs met de Tweede Kamer gedeelde brief (Kamerstuk 26 737, nr. 13), zal de staatssecretaris zijn interventie doen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="749629EE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="3FD37BF5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="2F474072" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de D66-fractie volgen de onderhandelingen over de sectorale verordening voor visserij, aquacultuur en het Europees Oceaanpact met belangstelling. Deze leden vragen de staatssecretaris een actueel beeld te geven van het krachtenveld in de Raad ten aanzien van het compromisvoorstel van het Iers voorzitterschap. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="5B80121B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="5B437497" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="45DCBC71" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De onderhandelingen over het toekomstige Meerjarig Financieel Kader (2028-2034) zijn nog gaande. In de Landbouw- en Visserijraad van 22-23 juni jl. hebben diverse lidstaten zorgpunten geuit (Kamerstuk 21501-32, nr. 1825). Het is te vroeg in het Iers voorzitterschap om een actualisatie te geven van het krachtenveld in de Raad. Vooralsnog is het krachtenveld ongewijzigd.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="403610FE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="7536C739" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Zij hechten eraan dat eventuele steun voor nieuwe vissersvaartuigen strikt gekoppeld blijft aan verduurzaming, veiligheid en generatievernieuwing en niet leidt tot overcapaciteit of extra visserijdruk. Zij vragen de staatssecretaris of hij de zorgen deelt die binnen de Raad bestaan over de uitwerking van het Do No Significant Harm-principe en de volledige omzetting van de Wereldhandelsorganisatie (WTO)-afspraken over visserijsubsidies en hoe het kabinet zich hierin gaat opstellen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="5185C593" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="13F97996" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="64BA3985" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nederland kan zich vinden in het huidige Visserijakkoord (Fish I) van de Wereldhandelsorganisatie (WTO), waarin afgesproken is dat er geen subsidie mag worden verstrekt aan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Illegal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Unreported</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Unregulated</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (IUU) bevorderende visserij. Het vervolgakkoord (Fish II) ziet op de hiaten die Fish I openlaat wat betreft potentiële IUU bevorderende visserij. Hierover zijn de onderhandelingen momenteel nog gaande. Naar verwachting zullen toekomstige afspraken niet verder gaan dan de huidige kaders die al in het Gemeenschappelijk Visserijbeleid zijn neergelegd. Nederland maakt zich op dit moment dan ook nog geen zorgen dat dit de inzet op verduurzaming, veiligheid en generatievernieuwing van de eigen vloot schaadt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="573D8ED6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="6F9D9AAE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zoals eerder met de Tweede Kamer is gedeeld (Kamerstuk 21 501-32, nr. 1825), volgt Nederland de uitwerking van het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Do No Significant Harm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (DNSH)-principe nauwlettend. De onderhandelingen hierover zijn nog gaande. Nederland zal zich in de verdere onderhandelingen inzetten voor een zorgvuldige en werkbare toepassing van het DNSH-principe. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="0C43F77B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="2679DD50" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de D66-fractie vragen tot slot hoe de staatssecretaris tijdens deze informele Raad de Nederlandse inbreng voor de ‘Visie 2040 voor Visserij en Aquacultuur’ zal inbrengen en of hij verwacht dat de door Nederland bepleite prioriteiten op voldoende steun van andere lidstaten en het Iers voorzitterschap kunnen rekenen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="2C2BFF4F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="2EEE4AD9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="06BA35CF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De inzet van de staatssecretaris tijdens de informele Raad zal in lijn zijn met de Nederlandse inbreng inzake de ‘Visie 2040 voor Visserij en Aquacultuur’, die naar verwachting in de tweede helft van dit jaar zal worden gepubliceerd door de Europese Commissie (hierna: Commissie)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> Het verbeteren van de energie-efficiëntie, een alternatief voor de aanlandplicht, een duurzaam visserijbeheer en stabiliteit van de vangsten en vereenvoudiging van visserijregelgeving zijn daarin prioriteiten (Kamerstuk 26 737, nr. 13). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="30AF0AE9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="464255C6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De staatssecretaris zet zich er zoveel mogelijk voor in om samen te werken met andere Noordzeelanden. Hiervoor zijn de contactmomenten met de deelnemers aan deze informele Raad van belang. In welke mate andere lidstaten en het Iers voorzitterschap de Nederlandse prioriteiten steunen is afhankelijk van het onderwerp, maar voor de belangrijkste onderwerpen zoals de aanlandplicht, de energietransitie en generatievernieuwing is er brede steun binnen de Raad. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="79E1718E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="58CE529D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vragen en opmerkingen van de leden van de VVD-fractie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00022186" w:rsidR="00FE5EDA" w:rsidP="00CF4898" w:rsidRDefault="00FE5EDA" w14:paraId="5B90635F" w14:textId="1F9D4383">
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="7E443EF4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>De leden van de VVD-fractie hebben met belangstelling kennisgenomen van de geannoteerde agenda van de informele Visserijraad van 28 en 29 juli 2026 en de onderliggende stukken. Deze leden hebben hierover nog enkele vragen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003963AF" w:rsidR="00460D5D" w:rsidP="00CF4898" w:rsidRDefault="00FE5EDA" w14:paraId="237A8851" w14:textId="3C606F0E">
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="1B300264" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003963AF" w:rsidR="00FE5EDA" w:rsidP="00CF4898" w:rsidRDefault="00FE5EDA" w14:paraId="55B80FB3" w14:textId="77777777">
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="1BD87199" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003963AF">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Generatievernieuwing</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003963AF" w:rsidR="00FE5EDA" w:rsidP="00CF4898" w:rsidRDefault="00FE5EDA" w14:paraId="113F2C88" w14:textId="77777777">
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="598AC80F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">De leden van de VVD-fractie onderschrijven het belang van generatievernieuwing voor een toekomstbestendige Nederlandse visserijsector. Deze leden delen het belang dat de sector aantrekkelijk blijft voor een nieuwe generatie vissers en lezen dat Nederland zich hiervoor onder meer inzet via het Koepelplan Onderwijs. Kan de staatssecretaris toelichten welke concrete resultaten hij van deze inzet verwacht en hoe deze volgens hem zal bijdragen aan het aantrekken en behouden van een nieuwe generatie vissers? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE5EDA" w:rsidP="00CF4898" w:rsidRDefault="00FE5EDA" w14:paraId="3F9C2377" w14:textId="77777777">
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="3C29BA3F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00FE5EDA" w:rsidP="00CF4898" w:rsidRDefault="00FE5EDA" w14:paraId="64095FB3" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="27DAD1B7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E3912" w:rsidP="00CF4898" w:rsidRDefault="00690A0C" w14:paraId="1089B2AC" w14:textId="00993056">
-[...321 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="10AC1042" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Met het ‘Visserij Ontwikkel Plan’ heeft een ambtsvoorganger van de staatssecretaris € 30 miljoen beschikbaar gesteld voor de ondersteuning van de visserijketen en visserijgemeenschappen bij de transitie van de vloot (Kamerstuk 21 501-32, nr. 1553). Hiervan is € 1 miljoen beschikbaar gesteld voor het verbeteren van visserijonderwijs, waarmee het Koepelplan Vernieuwingsimpuls Visserijonderwijs (VIVO) is opgezet. Dit Koepelplan is gericht op een structurele verbetering van de kwaliteit en aantrekkelijkheid van het visserijonderwijs, zodat jongeren beter worden voorbereid op de veranderende beroepspraktijk en de sector aantrekkelijker wordt voor een nieuwe generatie vissers en andere werknemers in de sector. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="33F85EFD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="5A60CD6D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Het Koepelplan bestaat uit vier delen: (1) Landelijk Platform Visserijonderwijs dat de structurele samenwerking tussen onderwijs, bedrijfsleven en overheid versterkt en het onderwijs vernieuwt met aandacht voor duurzaamheid, aquacultuur en ondernemerschap, (2) een landelijk netwerk van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>practoraten</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dat praktijkgericht onderzoek verbindt met onderwijs en het bedrijfsleven en bijdraagt aan innovatie, ondernemerschap en toekomstbestendige leerlijnen, (3) het kennissysteem ‘</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vistikhetmaar</w:t>
       </w:r>
-      <w:r w:rsidR="007E3912">
-[...170 lines deleted...]
-    <w:p w:rsidRPr="009B0C2D" w:rsidR="00D020A5" w:rsidP="00CF4898" w:rsidRDefault="00D020A5" w14:paraId="738D9CFA" w14:textId="1442AD40">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>’, dat actuele kennis en innovaties toegankelijk maakt voor zowel het beroepsonderwijs als de beroepspraktijk en daarmee een leven lang ontwikkelen ondersteunt, en (4) regionale leerplaatsen die studenten, onderwijs en bedrijfsleven in de praktijk samenbrengen, de binding met de regionale visclusters versterken en de aantrekkelijkheid van een loopbaan in de visserijsector vergroten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="4EB5AD4E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="2AC679F4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Verder heeft een ambtsvoorganger van de staatssecretaris uw Kamer op 6 oktober 2025 geïnformeerd over de inzet met betrekking tot de nieuwe generatie (jonge boeren en vissers) (Kamerstuk 30 252, nr. 210). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="1B415FB5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00022186" w:rsidR="00FE5EDA" w:rsidP="00CF4898" w:rsidRDefault="00FE5EDA" w14:paraId="0299A8B8" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="360162F8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">De leden van de VVD-fractie ontvangen signalen uit de sector dat de Europese harmonisatie van opleidingseisen en certificering voor de zeevisserij achterblijft bij die van de zeevaart. Deze leden begrijpen dat een aantrekkelijk toekomstperspectief voor jonge vissers ook vraagt om een goed en internationaal herkenbaar opleidings- en certificeringssysteem. Kan de staatssecretaris aangeven hoe hij deze signalen beoordeelt? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE5EDA" w:rsidP="00CF4898" w:rsidRDefault="00FE5EDA" w14:paraId="5BEA5F07" w14:textId="77777777">
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="6E3E911E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00FE5EDA" w:rsidP="00CF4898" w:rsidRDefault="00FE5EDA" w14:paraId="494C74A0" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="7152219C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005D0EDD" w:rsidR="005D0EDD" w:rsidP="005D0EDD" w:rsidRDefault="005D0EDD" w14:paraId="756BCD7A" w14:textId="5CC74586">
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="005D0EDD" w:rsidRDefault="00C21494" w14:paraId="76E0454B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D0EDD">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Opleidingseisen en certificering van vissers is een beleidsverantwoordelijkheid van mijn ambtsgenoot van </w:t>
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t xml:space="preserve">Opleidingseisen en certificering van vissers is een beleidsverantwoordelijkheid van mijn ambtsgenoot van het ministerie van Infrastructuur en Waterstaat. Ik kan hierover aangeven dat er inderdaad een verschil is tussen de sector koopvaardij en de sector visserij. In de koopvaardij is er sprake van het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">het ministerie van </w:t>
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t>Internationaal Verdrag betreffende de normen voor zeevarenden inzake opleiding, diplomering en wachtdienst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t>I</w:t>
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t xml:space="preserve">, hierna te noemen: het STCW-verdrag, aangaande de opleiding, training en certificering van zeevarenden. Dat verdrag is door vrijwel alle zeevarende naties geratificeerd en opgenomen in EU-wetgeving. Dat leidt tot een hoge mate van harmonisatie waarbij sprake is van een duidelijk minimumniveau qua opleiding. Dit is anders voor de visserijsector. Er is wel sprake van een soortgelijk verdrag voor de visserij, het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">nfrastructuur </w:t>
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t>Internationaal Verdrag betreffende de normen inzake opleiding, diplomering en wachtdienst van personeel van vissersvaartuigen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t>en</w:t>
-[...222 lines deleted...]
-    <w:p w:rsidRPr="00022186" w:rsidR="00460D5D" w:rsidP="00CF4898" w:rsidRDefault="00460D5D" w14:paraId="0636761A" w14:textId="246171FC">
+        <w:t>, hierna te noemen: het STCW F-verdrag. Het STCW-F verdrag is momenteel slechts geratificeerd door 35 landen, waaronder 10 EU-lidstaten inclusief Nederland. Er is geen EU-wetgeving van toepassing. Deze feiten staan een goed functionerend internationaal opleidings- en certificeringssysteem in de weg. Er zijn echter ontwikkelingen die positief zijn. De Commissie heeft een aantal studies en projecten gedaan, onder andere naar de situatie van de visserij opleidingen en de certificering van vissers conform het STCW F-verdrag in de verschillende lidstaten. De verschillen tussen de lidstaten voor wat betreft de kwaliteit van de opleidingen blijken in de praktijk groot te zijn. Nederland komt hier goed uit. Positief is dat de Commissie een impact assessment laat uitvoeren om te bekijken of het kan worden opgenomen in EU-wetgeving.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="14CF568B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00022186" w:rsidR="00FE5EDA" w:rsidP="00CF4898" w:rsidRDefault="00FE5EDA" w14:paraId="17EDD55E" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="7137D58E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>Ziet hij mogelijkheden om zich in Europees verband in te zetten voor verdere harmonisatie van de STCW-F-standaarden en de wederzijdse erkenning van vaarbevoegdheden binnen de zeevisserij?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE5EDA" w:rsidP="00CF4898" w:rsidRDefault="00FE5EDA" w14:paraId="1A1F2562" w14:textId="77777777">
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="0608983C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00FE5EDA" w:rsidP="00CF4898" w:rsidRDefault="00FE5EDA" w14:paraId="37E9D6DA" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="12C4DBCA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E0A60" w:rsidR="009E0A60" w:rsidP="009E0A60" w:rsidRDefault="009E0A60" w14:paraId="1BE658C8" w14:textId="001495C8">
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="009E0A60" w:rsidRDefault="00C21494" w14:paraId="25308B62" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E0A60">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nederland ondersteunt dat de </w:t>
-[...48 lines deleted...]
-    <w:p w:rsidRPr="009B0C2D" w:rsidR="00FE5EDA" w:rsidP="00CF4898" w:rsidRDefault="00FE5EDA" w14:paraId="6D182287" w14:textId="0D64BA75">
+        <w:t>Nederland ondersteunt dat de Commissie een impact assessment laat uitvoeren om te bekijken of het STCW F-verdrag kan worden opgenomen in EU-wetgeving. Dat is immers een voorwaarde voor verdere harmonisatie. De EU kan niet namens de lidstaten ratificeren, dat is aan de lidstaten. Wel worden de lidstaten aangemoedigd om het verdrag te ratificeren. Momenteel heeft Nederland alleen met België een overeenkomst voor de wederzijdse erkenning van visserij vaarbevoegdheden. Dat is omdat België ook het STCW F-verdrag toepast en een vergelijkbaar (kwaliteits-)niveau kent voor de opleiding en certificering van vissers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="525FEE84" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="007E3912" w:rsidR="00FE5EDA" w:rsidP="00CF4898" w:rsidRDefault="00FE5EDA" w14:paraId="51F1977E" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="454E1578" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E3912">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Toekomstperspectief van de visserijsector</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007E3912" w:rsidR="00FE5EDA" w:rsidP="00CF4898" w:rsidRDefault="00FE5EDA" w14:paraId="3C4D9FC1" w14:textId="77777777">
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="5F9A7C6D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">De leden van de VVD-fractie onderschrijven de Nederlandse inzet voor de Visie 2040 voor Visserij en Aquacultuur. Deze leden delen het belang van een economisch sterke en toekomstbestendige visserijsector, met oog voor een gezond verdienvermogen, voedselzekerheid en ruimte voor innovatie. Kan de staatssecretaris aangeven op welke onderdelen van deze inzet Nederland tijdens de informele Visserijraad de nadruk zal leggen? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE5EDA" w:rsidP="00CF4898" w:rsidRDefault="00FE5EDA" w14:paraId="08F686EF" w14:textId="77777777">
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="44A447A6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00FE5EDA" w:rsidP="00CF4898" w:rsidRDefault="00FE5EDA" w14:paraId="74A32DCD" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="6D5D9447" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00460D5D" w:rsidP="00CF4898" w:rsidRDefault="007E3912" w14:paraId="5A9B83BF" w14:textId="097BD5C5">
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="3A0E53FD" w14:textId="09475577">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...192 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zoals in de geannoteerde agenda is aangegeven (Kamerstuk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008262BB" w:rsidR="00380797">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>21501-32, nr. 1827</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), zal de staatssecretaris steun uitspreken voor de ‘Visie 2040 voor Visserij en Aquacultuur’. De staatssecretaris zal in zijn interventie ingaan op de noodzaak voor een toekomstbestendige visserij, die moet worden ondersteund in de energietransitie en die kan rekenen op stabielere vangstmogelijkheden, een beter innovatieklimaat en vereenvoudigde regelgeving. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CD0D16" w:rsidR="00FE5EDA" w:rsidP="00CF4898" w:rsidRDefault="00FE5EDA" w14:paraId="160C130B" w14:textId="77777777">
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="52B8F5D6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>De leden van de VVD-fractie ontvangen daarnaast signalen uit de sector dat de huidige Europese capaciteitssystematiek (GT/kW) onvoldoende aansluit bij de investeringen die noodzakelijk zijn voor moderne, veilige en duurzame vissersschepen. Investeringen in veiligheid, bemanningsvoorzieningen en alternatieve brandstoffen vragen in de praktijk om meer ruimte, zonder dat dit automatisch leidt tot een grotere vangstcapaciteit. Kan de staatssecretaris aangeven hoe hij deze signalen beoordeelt? Ziet hij mogelijkheden om in Europees verband te bezien of de huidige capaciteitssystematiek nog voldoende aansluit bij de doelstellingen van vlootmodernisering en de energietransitie?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE5EDA" w:rsidP="00CF4898" w:rsidRDefault="00FE5EDA" w14:paraId="684352AD" w14:textId="77777777">
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="1CBC0649" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...7 lines deleted...]
-    <w:p w:rsidR="00FE5EDA" w:rsidP="00CF4898" w:rsidRDefault="00FE5EDA" w14:paraId="79C7B433" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="7449D570" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00092B4C" w:rsidR="00092B4C" w:rsidP="00CF4898" w:rsidRDefault="00092B4C" w14:paraId="3E094996" w14:textId="73648785">
-[...42 lines deleted...]
-    <w:p w:rsidRPr="009B0C2D" w:rsidR="00460D5D" w:rsidP="00CF4898" w:rsidRDefault="00460D5D" w14:paraId="25CF7457" w14:textId="44AEB6F2">
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="4F8E2F5C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De staatssecretaris herkent deze signalen uit de sector niet. Het Nederlandse capaciteitsplafond kent voldoende ruimte om eventuele uitbreidingen van vaartuigen te accommoderen. Tegelijkertijd wordt er door lidstaten in de Europese Unie (EU) opgeroepen tot aanpassing van het capaciteitsplafond van de vloot omdat de situatie in deze lidstaten wel beperkend kan zijn. De staatssecretaris staat hier niet onwelwillend tegenover </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="1CBBB810" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00092B4C" w:rsidR="00FE5EDA" w:rsidP="00CF4898" w:rsidRDefault="00FE5EDA" w14:paraId="3C790F39" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="6890F6E8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00092B4C">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Visserijakkoorden met derde landen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F52468" w:rsidR="00FE5EDA" w:rsidP="00CF4898" w:rsidRDefault="00FE5EDA" w14:paraId="0B49E32A" w14:textId="77777777">
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="1C5D0BDC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>De leden van de VVD-fractie lezen in het verslag van de vorige Landbouw- en Visserijraad dat Nederland de zorgen over de onderhandelingen met Mauritanië heeft onderschreven. Deze leden vinden dat een sterke Europese visserijsector vraagt om stabiele en duurzame visserijakkoorden met derde landen, die bijdragen aan voedselzekerheid, een gelijk speelveld en de concurrentiekracht van de Europese visserij. Kan de staatssecretaris aangeven wat de actuele stand van zaken is van deze onderhandelingen? Welke inzet kiest Nederland om te komen tot een duurzaam en economisch aantrekkelijk akkoord?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE5EDA" w:rsidP="00CF4898" w:rsidRDefault="00FE5EDA" w14:paraId="2C9C737D" w14:textId="77777777">
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="389CA7C7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...7 lines deleted...]
-    <w:p w:rsidR="00B42F04" w:rsidP="00CF4898" w:rsidRDefault="00FE5EDA" w14:paraId="3595D12A" w14:textId="34BEFC18">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="6CDD4140" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B42F04" w:rsidR="00B42F04" w:rsidP="00CF4898" w:rsidRDefault="00B42F04" w14:paraId="185D5663" w14:textId="6FF2C4C2">
-[...82 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="7F1D2AC8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tijdens de Landbouw- en Visserijraad van 22-23 juni 2026 zijn er zorgen gedeeld over de onderhandelingen met Mauritanië door diverse EU-lidstaten, waaronder Nederland. De huidige stand van zaken is dat de Commissie (namens de EU) sinds een aantal jaren met Mauritanië in onderhandeling is over een visserijakkoord. Hierbij ziet de Nederlandse inzet op een duurzaam visserijakkoord op basis van wetenschappelijk advies en navenant proportionele financiële bijdrage. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="1CFF48A6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...11 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="0892C3E0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vragen en opmerkingen van de leden van de BBB-fractie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F52468" w:rsidR="00FE5EDA" w:rsidP="00CF4898" w:rsidRDefault="00FE5EDA" w14:paraId="6E15D442" w14:textId="77777777">
-[...13 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="01712B5D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>De leden van de BBB-fractie hebben de geannoteerde agenda van de informele landbouw- en visserijraad met interesse gelezen en hebben daarover een aantal vragen en opmerkingen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00460D5D" w:rsidR="00460D5D" w:rsidP="00CF4898" w:rsidRDefault="00460D5D" w14:paraId="0B955200" w14:textId="7EC70D0D">
-[...21 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="6D995118" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="2DC8FC68" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>De leden van de BBB-fractie constateren dat de Europese Commissie (EC) in de evaluatie van het Gemeenschappelijk Visserijbeleid (GVB) heeft aangegeven dat de doelstellingen van de aanlandplicht niet zijn gehaald. Tegelijkertijd erkennen veel lidstaten dat de aanlandplicht in de praktijk moeilijk uitvoerbaar is en dat uitsluitend inzetten op meer controle en handhaving geen oplossing biedt. Nederland heeft tijdens de Landbouw- en Visserijraad aangegeven dat de aanlandplicht effectiever moet worden gemaakt en werkt aan een AI-systeem voor automatische vangstregistratie. Kan de staatssecretaris aangeven of Nederland zich er tijdens de komende Visserijraad actief voor zal inzetten om de afschaffing van de huidige aanlandplicht tot prioriteit te maken binnen de evaluatie van het GVB, zodat wordt gekomen tot een uitvoerbaar systeem dat beter aansluit bij de praktijk van de visserij?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE5EDA" w:rsidP="00CF4898" w:rsidRDefault="00FE5EDA" w14:paraId="7FE2F647" w14:textId="77777777">
-[...19 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="1287FC5F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="05E99325" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B42F04" w:rsidR="00FE5EDA" w:rsidP="00CF4898" w:rsidRDefault="00B42F04" w14:paraId="639AA9AD" w14:textId="60C51250">
-[...155 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="6CBEA29E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De herziening van de aanlandplicht blijft een prioriteit voor de staatssecretaris. De staatssecretaris heeft dit herhaaldelijk opgebracht in relevante EU-gremia als één van de prioriteiten die hij heeft binnen het Gemeenschappelijk Visserijbeleid en zal dit, waar passend, blijven doen, zo ook tijdens de komende informele Visserijraad van 28-29 juli 2026. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="68717FBB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="653E1E58" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de BBB-fractie vragen tevens wat de actuele stand van zaken is van het Nederlandse onderzoek naar de terugkeer van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pulsvisserij</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Kan de staatssecretaris aangeven of hierover inmiddels gesprekken plaatsvinden met de EC en andere lidstaten?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="1B1F0803" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="1083201A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EF3F8B" w:rsidR="00B42F04" w:rsidP="00CF4898" w:rsidRDefault="00B42F04" w14:paraId="6C9D4D52" w14:textId="54FD14AE">
-[...195 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="11734417" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De staatssecretaris heeft de Tweede Kamer geïnformeerd zich in te zetten voor het gezamenlijk organiseren van pilots met andere landen (Kamerstuk 21 501-32, nr. 1815). Daartoe worden gesprekken gevoerd met andere lidstaten. Omdat </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pulskorvisserij</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> nog steeds gevoelig ligt bij andere lidstaten zijn deze gesprekken vertrouwelijk. Op dit moment vindt bureauonderzoek plaats of de huidige </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pulskortechniek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> met eventueel aanvullende randvoorwaarden  rendabel kan zijn en worden er labonderzoeken gedaan naar de doorontwikkeling van het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pulskortuig</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, gericht op de impact van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pulskortechniek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> op het voortplantingssucces van kwetsbare soorten en mogelijke herintroductie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="0E07D424" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="5D621BE1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de BBB-fractie vragen voorts hoe de onderhandelingen met derde landen over de vangstmogelijkheden verlopen. Kan de staatssecretaris aangeven welke inzet Nederland daarbij kiest, hoe wordt ingezet op behoud van de historische verdeelsleutels en welke risico's hij ziet voor de Nederlandse visserij indien tijdig geen evenwichtige akkoorden worden bereikt?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="17D4666D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="4A6A155A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EF3F8B" w:rsidR="000A5936" w:rsidP="00CF4898" w:rsidRDefault="000A5936" w14:paraId="5DFDD08D" w14:textId="15735034">
-[...80 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="62C1E88C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Het zwaartepunt ten aanzien van de onderhandelingen met derde landen ligt over het algemeen in het najaar. Op dit moment vallen er dus nog geen mededelingen te doen over het verloop hiervan. Na de zomer zal de Tweede Kamer worden geïnformeerd over de inzet van de staatssecretaris bij de onderhandelingen. Nederland zal zich in ieder geval inzetten voor robuuste verdeelsleutels en een duurzame visvangst, met oog voor sociaaleconomische aspecten en een gelijk speelveld. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="44032E4E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00460D5D" w:rsidP="00CF4898" w:rsidRDefault="000A5936" w14:paraId="1DBBBA99" w14:textId="464AE9ED">
-[...87 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="4914524F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Indien er geen evenwichtige akkoorden worden bereikt, blijft er sprake van overbevissing op de pelagische bestanden. Het risico daarvan voor de Nederlandse visserij, maar ook voor die van andere EU-lidstaten en derde landen, is dat de vangstmogelijkheden steeds verder zullen afnemen. De staatssecretaris vindt het van groot belang dat er de komende tijd een duurzaam akkoord wordt bereikt en dat overbevissing door derde landen wordt tegengegaan. Daarnaast kan het niet tijdig bereiken van akkoorden met derde landen ook onzekerheid opleveren voor de sector ten aanzien van toegestane vangsthoeveelheden, toegang tot bepaalde wateren en eventuele maatregelen die gelden in deze wateren. De staatssecretaris acht het tijdig bereiken van akkoorden daarom ook van belang voor de Nederlandse visserij in het kader van voorspelbaarheid en faciliteren van gedegen bedrijfsvoering. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="2BA670B9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="2B3F42BF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>De leden van de BBB-fractie constateren dat in de onderhandelingen over het nieuwe Europese fonds voor visserij en aquacultuur (2028-2034) wordt gesproken over het opnieuw mogelijk maken van steun voor investeringen in vissersvaartuigen, waaronder de bouw van nieuwe, veiligere en energiezuinigere schepen. Kan de staatssecretaris aangeven wat de Nederlandse inzet op dit punt is? Steunt Nederland het voorstel om onder voorwaarden Europese steun voor nieuwbouw van vissersvaartuigen mogelijk te maken?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F52468" w:rsidR="00FE5EDA" w:rsidP="00CF4898" w:rsidRDefault="00FE5EDA" w14:paraId="654A96C4" w14:textId="77777777">
-[...19 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="34F0758D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="07DA65BD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EF3F8B" w:rsidR="0077476F" w:rsidP="00CF4898" w:rsidRDefault="0077476F" w14:paraId="34037190" w14:textId="6F6091EF">
-[...13 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="607DAA06" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De Nederlandse inzet volgt de lijn zoals is uitgezet in het BNC-fiche (Kamerstuk 22 112, nr. 4146). Een duurzame en toekomstbestendige vloot vraagt een grote inzet op energietransitie. Nederland steunt daarom het voorstel om, onder voorwaarden, steun vanuit de EU voor de modernisering en nieuwbouw van vissersvaartuigen mogelijk te maken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="4FF08205" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="58B8CB7D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de BBB-fractie constateren dat een groot deel van de Nederlandse vissersvloot inmiddels sterk is verouderd en dat juist vlootvernieuwing noodzakelijk is om te kunnen voldoen aan doelstellingen op het gebied van veiligheid, arbeidsomstandigheden, emissiereductie en brandstofbesparing. Deelt de staatssecretaris de opvatting dat verduurzaming zonder de mogelijkheid van vlootvernieuwing nauwelijks haalbaar is? Zo ja, hoe brengt hij dit actief onder de aandacht in de Europese onderhandelingen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="446353CD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="3192ADB3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="631E77C7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De staatssecretaris zet op korte termijn in op de verduurzaming van de huidige vissersvloot gezien de economische voordelen van het verhogen van de energie- en brandstofefficiëntie. Daarin wordt de sector ondersteund door een aantal subsidieregelingen (Kamerstuk 29 675, nr. 240). Richting 2050 zal er extra inzet nodig zijn. Daarom pleit de staatssecretaris in Brussel voor het onder voorwaarden mogelijk maken van het steunen van nieuwbouw. Tevens worden er verschillende nationale initiatieven ontplooid om de energietransitie van de visserijvloot vorm te geven. Deze inzet heeft de staatssecretaris onlangs met de Commissie gedeeld middels een brief waarover de Kamer is geïnformeerd (Kamerstuk 26 737, nr. 13). De staatssecretaris zal in de relevante EU-gremia deze inzet onder de aandacht blijven brengen.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="22E5FFA3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="6C8CCABB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de BBB-fractie vragen hoe de staatssecretaris zich ervoor inzet dat de financiering van wettelijke taken, zoals visserijcontrole, dataverzameling en wetenschappelijke monitoring, ook in het nieuwe fonds volledig vanuit de Europese middelen kan worden bekostigd en niet ten laste komt van de nationale begroting of de visserijsector zelf.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="704A62D0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="70BDC191" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="3AB7C931" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De onderhandelingen over het toekomstige Meerjarig Financieel Kader (2028-2034) zijn nog gaande. De staatssecretaris deelt in dit kader ook zijn zorgen rondom de financiering van de wettelijke taken voor de visserij. De inzet, conform het BNC-fiche (Kamerstuk 22 112, nr. 4159), is ervoor te zorgen dat wettelijke taken zoals controle, handhaving en datacollectie opgenomen moeten blijven worden als subsidiabele activiteit. Het kabinet hecht waarde aan het principe van (in dit geval) publieke nationale cofinanciering, zoals ook in het huidig fonds plaatsvindt. Daarbij zet het kabinet in op het verminderen van de administratieve lastendruk en bijbehorende kosten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="37AE3DD5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="3286F6D6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de BBB-fractie vragen de staatssecretaris hoe hij ervoor gaat zorgen dat innovatieve visserijtechnieken, zoals bijvoorbeeld de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>FloMo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-kuil, sneller in de praktijk kunnen worden toegepast wanneer deze niet binnen de huidige Europese wet- en regelgeving passen. Is de staatssecretaris bereid zich er in Europees verband voor in te zetten dat de regelgeving beter aansluit bij nieuwe, aantoonbaar duurzame en innovatieve technieken, zodat waardevolle innovaties niet onnodig worden belemmerd en sneller kunnen worden opgeschaald?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="7EB83D24" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="7D0E8044" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="305BAA03" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De staatssecretaris zet zich in EU-verband in om innovatieve visserijtechnieken, waaronder de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Flomo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-kuil, sneller in de praktijk toegepast te krijgen. Momenteel lopen er gesprekken met de Commissie en diverse EU-lidstaten over de legalisering van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Flomo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-kuil. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="479611ED" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="633A8CF5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de BBB-fractie vragen de staatssecretaris in hoeverre sprake is van predatie door de grijze zeehond, nu de populatie sterk toeneemt. Kan de staatssecretaris tevens aangeven of de grijze zeehond ook de gewone zeehond aanvalt?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="583E875E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="71DBFE5B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="1FB9E7C4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Grijze zeehonden </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>prederen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> op meerdere diersoorten. De voornaamste prooi is vis, maar het is niet precies bekend welke vissoorten in welke mate deel uitmaken van hun dieet. Vanuit het postmortaal onderzoek bij bruinvissen is bekend dat zij wel eens door grijze zeehonden worden aangevallen. Aanvallen op gewone zeehonden door grijze zeehonden komen voor zover bekend sporadisch voor, maar voor zeehonden wordt er momenteel geen standaard postmortaal onderzoek uitgevoerd. Het dieet van gewone en grijze zeehonden wordt ook niet standaard onderzocht. Het klopt dat de grijze zeehonden in de Nederlandse Noordzee en Waddenzee toenemen, maar dit komt ook een groot deel door aanwas vanuit de Britse wateren. Daarom is de toename niet enkel een vermeerdering, maar ook een verplaatsing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="39FD03AC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="3A82C38A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de BBB-fractie danken de staatssecretaris voor het openstellen van de subsidieregeling 'Steun voor hogere bedrijfskosten visserij'. De fractie waardeert dat hiermee uitvoering is gegeven aan de ondersteuning van de visserijsector, die de afgelopen periode is geconfronteerd met fors gestegen brandstofkosten als gevolg van de onrust in het Midden-Oosten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="459447BE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="64913038" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de BBB-fractie constateren echter dat er nog een knelpunt bestaat. Ondernemers die met vissersvaartuigen varen die zijn uitgerust met een benzinemotor, zoals een aantal kleinschalige buitenvissers, lijken buiten de regeling te vallen. Kan de staatssecretaris toelichten waarom ervoor is gekozen deze groep uit te sluiten van de subsidieregeling, terwijl ook zij zijn geconfronteerd met aanzienlijk hogere brandstofkosten?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="30F3B946" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="11177F9C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="4D873A98" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het klopt dat onder de regeling ‘Steun voor hogere bedrijfskosten’, onder het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>European </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Maritime</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF3F8B">
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fisheries</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF3F8B">
-[...87 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> Aquaculture Fund</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (EMFAF), geen steun kan worden verleend voor gestegen kosten van benzine (Kamerstuk 29 675, nr. 241). Hoewel visserijondernemers met vissersvaartuigen die uitgerust zijn met een benzinemotor ook gestegen kosten kunnen ervaren als gevolg van het conflict in het Midden-Oosten, is het niet vast te stellen dat de getankte benzine ook enkel en alleen gebruikt wordt voor het desbetreffende vissersvaartuig. Omdat benzine niet bij specialistische bedrijven wordt gebunkerd, zoals wel het geval is bij gasolie, kan er met de facturen geen koppeling worden gemaakt met het desbetreffende vaartuig en visserij-activiteiten. Deze benzine kan namelijk ook voor andere toepassingen worden gebruikt. Daarom kan onder de regeling ‘Steun voor hogere bedrijfskosten’ geen subsidie worden aangevraagd of verleend voor kosten die visserijondernemingen hebben gemaakt bij het tanken van benzine. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="57DFB887" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="3CB6EEAE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de BBB-fractie vragen daarnaast of de staatssecretaris bereid is of voor deze groep alsnog een passende tegemoetkoming kan worden getroffen, bijvoorbeeld in de vorm van een eenmalige compensatie of per logboek dag, zodat ook deze kleinschalige vissers op een rechtvaardige wijze worden ondersteund en niet buiten de boot vallen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="50EF68AB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="0B8F51B3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EF3F8B" w:rsidR="00FF2446" w:rsidP="00CF4898" w:rsidRDefault="00FF2446" w14:paraId="0D06BAD0" w14:textId="19D614B7">
-[...1134 lines deleted...]
-      <w:pgNumType w:start="1"/>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="6E8DC415" w14:textId="1E7AA40C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008262BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Er is op dit moment geen andere regeling voorzien die op een andere wijze of aan andere groepen een tegemoetkoming biedt voor de gestegen kosten als gevolg van het conflict in het Midden-Oosten. In dit geval heeft de staatssecretaris in overleg met betrokken partijen gekozen voor het snel kunnen verlenen van steun, gericht op die vlootsegmenten die de meest aanvullende kosten hebben gemaakt. Daarbij komt dat vanuit de Commissie het een belangrijke vereiste is  dat er voor een steunmaatregel zoals deze geen sprake is van overcompensatie. Bij een eenmalige compensatie per logboek dag is overcompensatie niet uitgesloten. Naar verwachting is dat dan ook geen maatregel waar de Commissie goedkeuring voor zal verlenen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="4FA85316" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="07885DC5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="1581FBD3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="36A69C67" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="30CAF196" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="74A2DCFC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="2704930E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="758A3BF3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="532ADE80" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="2EA6ACD8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="4B4193DD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="00C21494" w:rsidP="00CF4898" w:rsidRDefault="00C21494" w14:paraId="2DD2645F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008262BB" w:rsidR="006F53E6" w:rsidRDefault="006F53E6" w14:paraId="7B61573E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="008262BB" w:rsidR="006F53E6">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="57E252CB" w14:textId="77777777" w:rsidR="006E0D67" w:rsidRDefault="006E0D67">
+    <w:p w14:paraId="6A6FB012" w14:textId="77777777" w:rsidR="0033492A" w:rsidRDefault="0033492A" w:rsidP="00C21494">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="208F17FB" w14:textId="77777777" w:rsidR="006E0D67" w:rsidRDefault="006E0D67"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5261DB67" w14:textId="77777777" w:rsidR="006E0D67" w:rsidRDefault="006E0D67">
+    <w:p w14:paraId="172CEFC3" w14:textId="77777777" w:rsidR="0033492A" w:rsidRDefault="0033492A" w:rsidP="00C21494">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F2AD03E" w14:textId="77777777" w:rsidR="006E0D67" w:rsidRDefault="006E0D67"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...15 lines deleted...]
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...20 lines deleted...]
-    <w:sig w:usb0="800000A7" w:usb1="00000040" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="33688113" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="26C05F74" w14:textId="77777777" w:rsidR="00C21494" w:rsidRPr="00C21494" w:rsidRDefault="00C21494" w:rsidP="00C21494">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="008C2875" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="41AE07F0" w14:textId="77777777" w:rsidR="00C21494" w:rsidRPr="00C21494" w:rsidRDefault="00C21494" w:rsidP="00C21494">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="1BF8B140" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="672FDB55" w14:textId="77777777" w:rsidR="00C21494" w:rsidRPr="00C21494" w:rsidRDefault="00C21494" w:rsidP="00C21494">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="503FF084" w14:textId="77777777" w:rsidR="006E0D67" w:rsidRDefault="006E0D67">
+    <w:p w14:paraId="22E20DE8" w14:textId="77777777" w:rsidR="0033492A" w:rsidRDefault="0033492A" w:rsidP="00C21494">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FFAE2BA" w14:textId="77777777" w:rsidR="006E0D67" w:rsidRDefault="006E0D67"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="16449F8E" w14:textId="77777777" w:rsidR="006E0D67" w:rsidRDefault="006E0D67">
+    <w:p w14:paraId="04BC4AE6" w14:textId="77777777" w:rsidR="0033492A" w:rsidRDefault="0033492A" w:rsidP="00C21494">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61A9BA63" w14:textId="77777777" w:rsidR="006E0D67" w:rsidRDefault="006E0D67"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...108 lines deleted...]
-  <w:p w14:paraId="5012E6EF" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="004F44C2">
+  <w:p w14:paraId="5DD4E9A3" w14:textId="77777777" w:rsidR="00C21494" w:rsidRPr="00C21494" w:rsidRDefault="00C21494" w:rsidP="00C21494">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...16 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...102 lines deleted...]
-  <w:p w14:paraId="02F8D53F" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="00D0609E">
+  <w:p w14:paraId="374A591B" w14:textId="77777777" w:rsidR="00C21494" w:rsidRPr="00C21494" w:rsidRDefault="00C21494" w:rsidP="00C21494">
     <w:pPr>
-      <w:framePr w:w="6340" w:h="2750" w:hRule="exact" w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="text" w:x="3873" w:y="-140"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="1F198524" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="000049FB">
-[...429 lines deleted...]
-  <w:p w14:paraId="62EEAD76" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="03084E6A" w14:textId="77777777" w:rsidR="00C21494" w:rsidRPr="00C21494" w:rsidRDefault="00C21494" w:rsidP="00C21494">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="10011D41"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FDEE2880"/>
+    <w:lvl w:ilvl="0" w:tplc="17EE6AB4">
+      <w:start w:val="21"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Verdana" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...38 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1492" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1209" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...78 lines deleted...]
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...91 lines deleted...]
-        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A4120A4"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="10D01F35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1D8E1FCE"/>
-[...1 lines deleted...]
-      <w:start w:val="1"/>
+    <w:tmpl w:val="2C68EAE0"/>
+    <w:lvl w:ilvl="0" w:tplc="4A1EBB4E">
+      <w:start w:val="21"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="Lijstopsomteken"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="227" w:hanging="227"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
-[...1 lines deleted...]
-        <w:szCs w:val="18"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Verdana" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="02C6CD8A" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="E0E075AA" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="576C2F1E" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="F20095B4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="B1A6A80A" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="37CCF302" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="306058E2" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="515465F0" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E373312"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BFBC03D6"/>
+    <w:lvl w:ilvl="0" w:tplc="5EE28A14">
+      <w:start w:val="21"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Verdana" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...46 lines deleted...]
-        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...371 lines deleted...]
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DE1687C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="690EBA82"/>
     <w:lvl w:ilvl="0" w:tplc="A4B2D2D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -6739,900 +3489,239 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1549563100">
-[...17 lines deleted...]
-  <w:num w:numId="7" w16cid:durableId="789477132">
+  <w:num w:numId="1" w16cid:durableId="1490056471">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="975110969">
+  <w:num w:numId="2" w16cid:durableId="2042590306">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="187064519">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="633559550">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="115680587">
-[...23 lines deleted...]
-  <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00064021"/>
-[...643 lines deleted...]
-    <w:rsid w:val="00FF2446"/>
+    <w:rsidRoot w:val="00C21494"/>
+    <w:rsid w:val="001D1749"/>
+    <w:rsid w:val="0033492A"/>
+    <w:rsid w:val="00380797"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="008262BB"/>
+    <w:rsid w:val="00BE0744"/>
+    <w:rsid w:val="00C21494"/>
+    <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00EF4CBB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6BCB6356"/>
+  <w14:docId w14:val="7B962ECB"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{E9949CBC-A941-4080-BB33-BECF6DB8DC5E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7654,74 +3743,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -7870,1169 +3960,977 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000301C7"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00C21494"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00C21494"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00C21494"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00C21494"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C21494"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C21494"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C21494"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C21494"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C21494"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...334 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C21494"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C21494"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C21494"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C21494"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Standaardinspringing">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C21494"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ondertitel">
-[...12 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C21494"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...1 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
-    <w:name w:val="Ondertitel Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Ondertitel"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00841CD9"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C21494"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C21494"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C21494"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="TitelChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00C21494"/>
     <w:pPr>
-      <w:pBdr>
-[...2 lines deleted...]
-      <w:spacing w:after="300"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-      <w:spacing w:val="5"/>
+      <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
-      <w:sz w:val="52"/>
-      <w:szCs w:val="52"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
     <w:name w:val="Titel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Titel"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00C21494"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-      <w:spacing w:val="5"/>
+      <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
-      <w:sz w:val="52"/>
-      <w:szCs w:val="52"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Nadruk">
-    <w:name w:val="Emphasis"/>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C21494"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="20"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00C21494"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00D1197D"/>
+    <w:rsid w:val="00C21494"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
-    <w:name w:val="Voettekst Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00C21494"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...40 lines deleted...]
-      <w:bCs/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="28"/>
-[...27 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00F5015D"/>
+    <w:rsid w:val="00C21494"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C21494"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C21494"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00C21494"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C21494"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Geenafstand">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE5EDA"/>
+    <w:rsid w:val="00C21494"/>
     <w:pPr>
-      <w:spacing w:line="279" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="279" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Verwijzingopmerking">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C21494"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:semiHidden/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C21494"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FE5EDA"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00C21494"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstopmerking">
-[...14 lines deleted...]
-    <w:name w:val="Tekst opmerking Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Tekstopmerking"/>
-[...34 lines deleted...]
-    <w:hidden/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...6 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00C21494"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{4bde8109-f994-4a60-a1d3-5c95e2ff3620}" enabled="1" method="Privileged" siteId="{1321633e-f6b9-44e2-a44f-59b9d264ecb7}" contentBits="0" removed="0"/>
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>10</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>22513</ap:Characters>
+  <ap:Pages>11</ap:Pages>
+  <ap:Words>4136</ap:Words>
+  <ap:Characters>22752</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>187</ap:Lines>
+  <ap:Lines>189</ap:Lines>
   <ap:Paragraphs>53</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>26553</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>26835</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>