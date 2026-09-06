--- v0 (2026-07-22)
+++ v1 (2026-09-06)
@@ -1,2273 +1,2718 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="008143BF" w:rsidRDefault="003B6937" w14:paraId="5171BF4E" w14:textId="77777777">
-[...5 lines deleted...]
-    <w:p w:rsidR="008143BF" w:rsidP="003B6937" w:rsidRDefault="003B6937" w14:paraId="5171BF50" w14:textId="496E9F47">
+    <w:p w:rsidRPr="007B69D2" w:rsidR="00CC024A" w:rsidRDefault="00CC024A" w14:paraId="4CD9028E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007B69D2" w:rsidR="007B69D2" w:rsidRDefault="00CC024A" w14:paraId="42C52EF4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>21501-02</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2" w:rsidR="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2" w:rsidR="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2" w:rsidR="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Raad Algemene Zaken en Raad Buitenlandse Zaken </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007B69D2" w:rsidR="007B69D2" w:rsidP="00D80872" w:rsidRDefault="007B69D2" w14:paraId="3E275176" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>3461</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Buitenlandse Zaken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007B69D2" w:rsidR="007B69D2" w:rsidRDefault="007B69D2" w14:paraId="63EC1373" w14:textId="7EE8CF65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007B69D2" w:rsidR="007B69D2" w:rsidRDefault="007B69D2" w14:paraId="19DCEF40" w14:textId="6481C095">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 22 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007B69D2" w:rsidR="00CC024A" w:rsidRDefault="00CC024A" w14:paraId="1FC8CCD1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007B69D2" w:rsidR="00CC024A" w:rsidP="003B6937" w:rsidRDefault="00CC024A" w14:paraId="3C43F19B" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="-256"/>
-      </w:pPr>
-[...12 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hierbij bied ik u, mede namens de minister van Buitenlandse Handel en Ontwikkelingssamenwerking, het verslag aan van de Raad Buitenlandse Zaken van 13 juli 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007B69D2" w:rsidR="00CC024A" w:rsidRDefault="00CC024A" w14:paraId="15988FFE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007B69D2" w:rsidR="00CC024A" w:rsidRDefault="00CC024A" w14:paraId="18D8BE18" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007B69D2" w:rsidR="00CC024A" w:rsidRDefault="007B69D2" w14:paraId="5C5B339C" w14:textId="07F9C953">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Buitenlandse Zaken,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>T.B.W. Berendsen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007B69D2" w:rsidR="00CC024A" w:rsidRDefault="00CC024A" w14:paraId="31D7C196" w14:textId="75662A51">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007B69D2" w:rsidR="00CC024A" w:rsidP="00CC024A" w:rsidRDefault="00CC024A" w14:paraId="3EA73115" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk108774585" w:id="0"/>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>VERSLAG RAAD BUITENLANDSE ZAKEN VAN 13 JULI 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007B69D2" w:rsidR="00CC024A" w:rsidP="00CC024A" w:rsidRDefault="00CC024A" w14:paraId="2F12B850" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007B69D2" w:rsidR="00CC024A" w:rsidP="00CC024A" w:rsidRDefault="00CC024A" w14:paraId="7C35AC0D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op maandag 13 juli 2026 heeft de minister van Buitenlandse Zaken deelgenomen aan de Raad Buitenlandse Zaken (RBZ) in Brussel. Op de agenda stonden de volgende onderwerpen: de Russische agressie tegen Oekraïne, de situatie in het Midden-Oosten en de Zwarte Zee. Onder lopende zaken werd besproken: de EU-VN relatie, Bosnië en Herzegovina, en de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>lancering van de civiele GVDB-missie in Armenië</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk235014884" w:id="1"/>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tevens vond en marge van de RBZ het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EU-Gulf Cooperation Council </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(GCC) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>High Level Forum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> plaats</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk235014737" w:id="2"/>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Verder wordt middels dit verslag teruggekomen op een toezeg</w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk235014709" w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ging. Tot slot is een verslag opgenomen over het bezoek van de minister van Buitenlandse Handel en Ontwikkelingssamenwerking aan China </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van 7 tot en met 9 juli jl.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w:rsidRPr="007B69D2" w:rsidR="00CC024A" w:rsidP="00CC024A" w:rsidRDefault="00CC024A" w14:paraId="32166A81" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007B69D2" w:rsidR="00CC024A" w:rsidP="00CC024A" w:rsidRDefault="00CC024A" w14:paraId="2100B367" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Russische agressie tegen Oekraïne</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007B69D2" w:rsidR="00CC024A" w:rsidP="00CC024A" w:rsidRDefault="00CC024A" w14:paraId="32EF3668" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>De Raad stond stil bij de voortdurende Russische agressieoorlog tegen Oekraïne, de noodzaak van voortgezette steun aan Oekraïne en manieren om de druk op Rusland verder op te voeren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> waarbij Hoge Vertegenwoordiger (HV) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Kallas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> het versterken van de Oekraïense energiesector en het aanpakken van de Russische schaduwvloot als prioritaire onderwerpen benoemde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. De Oekraïense minister van Buitenlandse Zaken </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Sybiha</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sloot aan bij het eerste deel van het overleg. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Door vrijwel alle lidstaten werd het belang van de voortdurende steun aan Oekraïne benadrukt, in het bijzonder op het gebied van luchtverdediging en steun aan de energiesector in aanloop naar de aankomende winter. Enkele lidstaten, waaronder Nederland, pleitten daarbij om bilaterale steun naast EU-steun te handhaven en riepen op tot verbeterde verdeling van de lasten. De Oekraïense minister van Buitenlandse Zaken sprak over de noodzaak tot het onderzoeken van mogelijkheden voor het gebruik van geïmmobiliseerde Russische Centrale Banktegoeden. Het merendeel van de lidstaten gaf aan uit te zien naar het openen van cluster zes (externe betrekkingen) als onderdeel van het toetredingsproces van Oekraïne en marge van de Raad Algemene Zaken (RAZ) van 14 juli</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>, waarbij enkele lidstaten het belang van een op merites gebaseerde aanpak onderstreepten. Bijna alle lidstaten, waaronder Nederland, benadrukten de noodzaak om een akkoord te bereiken op het 21</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sanctiepakket en dat er nu doorgepakt moet worden op het opvoeren van de druk op Rusland. Meerdere lidstaten, waaronder Nederland, noemden het betreurenswaardig dat Russische deelname aan sportevenementen weer wordt genormaliseerd. HV </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Kallas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zegde toe met voorstellen voor handelingsopties te komen. Een lidstaat gaf aan deelname aan het agressie tribunaal te overwegen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tot slot kondigde Estland aan de volgende Oekraïne wederopbouwconferentie in 2027 te organiseren. Er werd tevens een sanctiepakket aangenomen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">met een cyberattributie aan Rusland. De HV bracht in de ochtend </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>statement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uit namens EU27. Deze werd ook gesteund door Australië, Nieuw-Zeeland, Oekraïne, Noorwegen en Canada. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007B69D2" w:rsidR="00CC024A" w:rsidP="00CC024A" w:rsidRDefault="00CC024A" w14:paraId="1E071245" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007B69D2" w:rsidR="00CC024A" w:rsidP="00CC024A" w:rsidRDefault="00CC024A" w14:paraId="1054966B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Situatie in het Midden-Oosten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007B69D2" w:rsidR="00CC024A" w:rsidP="00CC024A" w:rsidRDefault="00CC024A" w14:paraId="181B46F0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Raad sprak over de situatie in Iran en de bredere regio, waaronder het belang van het waarborgen van de vrije doorvaart door de Straat van Hormuz, in overeenstemming met het internationaal zeerecht. Daarbij werd opnieuw benadrukt dat de vrijheid van navigatie in de Straat van Hormuz van essentieel belang is voor zowel de regionale als de mondiale economie. Voorts bevestigden ministers het belang van het actief onderhouden van contacten, en nauwe coördinatie met de partnerlanden in de Golfregio. In dat kader kwam ook het EU-GCC </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>High Level Forum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bijeen tijdens de RBZ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007B69D2" w:rsidR="00CC024A" w:rsidP="00CC024A" w:rsidRDefault="00CC024A" w14:paraId="697D2446" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007B69D2" w:rsidR="00CC024A" w:rsidP="00CC024A" w:rsidRDefault="00CC024A" w14:paraId="00E58F63" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Raad sprak daarnaast over de situatie in Israël en de Palestijnse Gebieden. Mede op initiatief van Nederland, in lijn met de motie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Piri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de motie Van Baarle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, zette de Raad de discussie over handel met illegale Israëlische nederzettingen voort. De discussie vond plaats op basis van de door de Commissie gepresenteerde opties voor mogelijke EU-handelsmaatregelen en een beoordeling van de reikwijdte van kwesties die verband houden met de oorsprongsregels van producten uit de illegale nederzettingen. Nederland onderstreepte in het kader van de verplichtingen onder het internationaal recht te werken aan nationale maatregelen. In het kader van het internationaal recht acht Nederland het van belang dat de EU tot een vergelijkbare handelsmaatregel overgaat, ook omdat deze effectiever zijn. Hoewel deze oproep van Nederland steun kreeg van meerdere lidstaten, bestaat voor geen van de besproken opties op dit moment voldoende draagvlak. De discussie hierover zal worden voortgezet op het niveau van Permanente Vertegenwoordigers bij de EU. De Raad sprak ook over de situatie in Gaza en de implementatie van het vredesplan, waarbij zowel de HV als lidstaten onderstreepten dat er te weinig voortgang wordt geboekt. Lidstaten, waaronder Nederland, vroegen daarbij aandacht voor de catastrofale humanitaire situatie in de Gazastrook, hetgeen mede wordt verergerd door voortdurende restricties voor hulporganisaties. Nederland onderstreepte zorgen over de Israëlische NGO-wetgeving, de noodzaak om alle grensovergangen te </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2" w:rsidDel="00A07BA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>openen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>, evenals de medische corridor tussen Gaza en de Westelijke Jordaanoever. Nederland onderstreepte ook het belang van aanvullende maatregelen tegen Hamas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007B69D2" w:rsidR="00CC024A" w:rsidP="00CC024A" w:rsidRDefault="00CC024A" w14:paraId="01BA8968" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007B69D2" w:rsidR="00CC024A" w:rsidP="00CC024A" w:rsidRDefault="00CC024A" w14:paraId="6C361659" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Palestine</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Donor Group </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007B69D2" w:rsidR="00CC024A" w:rsidP="00CC024A" w:rsidRDefault="00CC024A" w14:paraId="7204492D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>En marge van de RBZ vond ook een bijeenkomst van de door de EU geïnitieerde </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Palestine</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Donor Group (PDG) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>plaats.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De bijeenkomst stond in het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> teken van de hervormingsagenda van de Palestijnse Autoriteit (PA) en de uitvoering van VN Veiligheidsraadresolutie 2803.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2" w:rsidDel="00E56926">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Ruim zestig internationale en regionale donoren namen deel aan de bijeenkomst, waaronder EU-lidstaten,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Verenigde Staten,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Arabische </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">partners, vertegenwoordigers van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Board of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Peace</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en financiële instellingen, om de implementatie van VNVR-resolutie 2803 en de hervormingsagenda van de PA te ondersteunen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Commissie lanceerde in het kader van vroegtijdig herstel en de wederopbouw van Gaza het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Team Gaza </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Initiative</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met dit initiatief brengt de Commissie bestaande en toekomstige financiële steun vanuit de EU, en EU-lidstaten, bijeen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2" w:rsidDel="00E56926">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">met </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de intentie coördinatie te verbeteren, onder andere  ter ondersteuning van de uitwerking en implementatie van de VNVR-resolutie 2803. Nederland heeft zich hierbij aangesloten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007B69D2" w:rsidR="00CC024A" w:rsidP="00CC024A" w:rsidRDefault="00CC024A" w14:paraId="29784A25" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007B69D2" w:rsidR="00CC024A" w:rsidP="00CC024A" w:rsidRDefault="00CC024A" w14:paraId="06C13E98" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland verwelkomde de gemaakte voortgang in de Palestijnse hervormingsagenda en moedigde de PA aan hiermee door te gaan, specifiek op het gebied van gevangenenbetalingen en schoolboeken. Nederland onderstreepte dat een sterke en hervormde PA een noodzakelijke vereiste is voor een toekomstige Palestijnse staat. De financiële situatie van de PA bevindt zich op een historisch dieptepunt, onder meer door ingehouden belastinginkomsten en de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">banking </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>waiver</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> die niet duurzaam wordt verlengd. In dit kader </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>kondigde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nederland </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
         <w:t xml:space="preserve">aan </w:t>
       </w:r>
-      <w:r w:rsidRPr="003B6937">
-[...61 lines deleted...]
-      <w:pgMar w:top="3095" w:right="2777" w:bottom="1077" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EUR 5 mln. bij te gaan dragen aan het Europese PEGASE mechanisme. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007B69D2" w:rsidR="00CC024A" w:rsidP="00CC024A" w:rsidRDefault="00CC024A" w14:paraId="3E8AF5D5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007B69D2" w:rsidR="00CC024A" w:rsidP="00CC024A" w:rsidRDefault="00CC024A" w14:paraId="7405B116" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Soedan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007B69D2" w:rsidR="00CC024A" w:rsidP="00CC024A" w:rsidRDefault="00CC024A" w14:paraId="1967887D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>De Raad besloot unaniem om het EU-sanctieregime Soedan te versterken door de goudhandel aan te pakken. Nieuwe sectorale maatregelen zien op de oorlogseconomie. Het besluit bevat een verbod op de aankoop, invoer of overdracht van goud afkomstig uit Soedan, tevens als dat op indirecte wijze via derde landen gebeurt. Het verbiedt ook de verkoop, levering, overdracht of uitvoer van kwik en cyanide naar Soedan. Deze chemicaliën worden veelvuldig gebruikt bij de goudwinning en -exploitatie. Met deze stap is tegemoetgekomen aan de Motie Ceder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> over het verstevigen van de controle op mineralen en metalen zoals goud afkomstig uit Soedan. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Tevens gaf de Commissie onder AOB, mede op verzoek van Nederland, een update over de zorgelijke situatie in El Obeid. Een groep lidstaten, waaronder Ne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">erland, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sprak </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zorgen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en benadrukte het belang van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het waarborgen van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>respect voor internationaal humanitair recht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en een actievere EU opstelling om bij te dragen aan de beëindiging van het conflict.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007B69D2" w:rsidR="00CC024A" w:rsidP="00CC024A" w:rsidRDefault="00CC024A" w14:paraId="33EBE1AD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007B69D2" w:rsidR="00CC024A" w:rsidP="00CC024A" w:rsidRDefault="00CC024A" w14:paraId="7B3D8183" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Zwarte Zee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007B69D2" w:rsidR="00CC024A" w:rsidP="00CC024A" w:rsidRDefault="00CC024A" w14:paraId="019E6C5D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De HV informeerde de Raad over de implementatie van de Zwarte Zee-strategie en zegde steun toe aan Roemenië en Bulgarije bij de oprichting van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Maritime</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Security Hub</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om de veiligheid en weerbaarheid van de EU in de Zwarte Zee te bevorderen. Commissaris Kos wees op de economische belangen van de EU in de Zwarte Zee, zoals voor de energietoevoer en handelsroute naar Centraal-Azië. Mede namens België en Luxemburg onderstreepte Nederland het belang van veiligheid in de Zwarte Zee, bijvoorbeeld door de Russische schaduwvloot aan te pakken, een hierbij nauw met Oekraïne en Turkije samen te werken. Ook wees Nederland op versterking van de rechtsstaat en goed bestuur in landen rond de Zwarte Zee met het oog op Europese investeringen in energiesamenwerking en handel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007B69D2" w:rsidR="00CC024A" w:rsidP="00CC024A" w:rsidRDefault="00CC024A" w14:paraId="35AFE34F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007B69D2" w:rsidR="00CC024A" w:rsidP="00CC024A" w:rsidRDefault="00CC024A" w14:paraId="37B01808" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lopende zaken: EU-VN relaties en Bosnië en Herzegovina. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007B69D2" w:rsidR="00CC024A" w:rsidP="00CC024A" w:rsidRDefault="00CC024A" w14:paraId="7996B109" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>De Raad sprak over de aankomende Algemene Vergadering van de Verenigde Naties (AVVN), waarvan de inleidende ministeriële week (de "High-level Week") plaatsvindt van 21 tot 27 september jl. De HV riep hierbij op om de EU-invloed in multilaterale fora maximaal aan te wenden en bruggen te slaan richting partners. Daarnaast werden Raadsconclusies aangenomen met de EU-prioriteiten voor de 81</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AVVN (september 2026 - september 2027).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vens werden ministers </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>geïnformeerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> over de stand van zaken rondom de benoeming van de Hoge </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vertegenwoordiger voor Bosnië en Herzegovina. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007B69D2" w:rsidR="00CC024A" w:rsidP="00CC024A" w:rsidRDefault="00CC024A" w14:paraId="2512A713" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007B69D2" w:rsidR="00CC024A" w:rsidP="00CC024A" w:rsidRDefault="00CC024A" w14:paraId="57A040AB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Lancering civiele GVDB-missie Armenië</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007B69D2" w:rsidR="00CC024A" w:rsidP="00CC024A" w:rsidRDefault="00CC024A" w14:paraId="39DDC5E0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Raad besloot de nieuwe civiele Gemeenschappelijk Veiligheids- en Defensiebeleid (GVDB)-missie in Armenië te lanceren. Daarmee is de op 21 april jl. opgerichte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>European Union Partnership Mission Armenia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> officieel van start gegaan. De missie draagt bij aan de Armeense weerbaarheid op het gebied van hybride- en cyberdreiging. Zoals gecommuniceerd in het RBZ verslag van 11 mei jl., zal Nederland met een nationaal kader van circa vijf civiele functionarissen bijdragen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007B69D2" w:rsidR="00CC024A" w:rsidP="00CC024A" w:rsidRDefault="00CC024A" w14:paraId="0BFCEF7B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007B69D2" w:rsidR="00CC024A" w:rsidP="00CC024A" w:rsidRDefault="00CC024A" w14:paraId="017BF1A4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk235014667" w:id="4"/>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>EU-GCC High Level Forum</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w:rsidRPr="007B69D2" w:rsidR="00CC024A" w:rsidP="00CC024A" w:rsidRDefault="00CC024A" w14:paraId="0AF1DDA6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tijdens het jaarlijkse EU-GCC High Level Forum stond de sterk verslechterde veiligheidssituatie in de Golfregio centraal. Zowel de EU als de GCC veroordeelden de Iraanse aanvallen op GCC-landen en benadrukten hun steun voor het recente VS-Iran </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Memorandum of Understanding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Vrijheid van navigatie, in het bijzonder in de Straat van Hormuz, werd aangemerkt als een gedeeld strategisch belang, waarbij iedere belemmering van de vrije doorvaart onacceptabel werd genoemd. Daarnaast bestond brede overeenstemming dat de huidige geopolitieke ontwikkelingen vragen om een intensivering en modernisering van de EU-GCC samenwerking, met concrete resultaten richting de EU-GCC Top in oktober dit jaar. De EU onderstreepte haar bereidheid hieraan bij te dragen, onder meer via een toekomstige veiligheidsdialoog met de GCC, versterkte maritieme samenwerking, de opening van een EU-delegatie in Oman, en verdere uitwerking van strategische partnerschappen met de Golfregio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007B69D2" w:rsidR="00CC024A" w:rsidP="00CC024A" w:rsidRDefault="00CC024A" w14:paraId="7BD0DE34" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="007B69D2" w:rsidR="00CC024A" w:rsidP="00CC024A" w:rsidRDefault="00CC024A" w14:paraId="16E95F60" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Toezegging aan het lid Van der Werf over modaliteiten van de heropening van een diplomatieke vertegenwoordiging in Syrië</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007B69D2" w:rsidR="00CC024A" w:rsidP="00CC024A" w:rsidRDefault="00CC024A" w14:paraId="11FCA617" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Tijdens het Commissiedebat Raad Buitenlandse van 10 juni jl. heeft de minister van Buitenlandse Zaken toegezegd terug te komen op de modaliteiten van de heropening van een diplomatieke vertegenwoordiging in Syrië.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007B69D2" w:rsidR="00CC024A" w:rsidP="00CC024A" w:rsidRDefault="00CC024A" w14:paraId="247C8D62" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007B69D2" w:rsidR="00CC024A" w:rsidP="00CC024A" w:rsidRDefault="00CC024A" w14:paraId="5948B7F3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Een versterkte diplomatieke aanwezigheid in Damascus stelt Nederland beter in staat de Nederlandse belangen in Syrië te behartigen door ontwikkelingen ter plaatse nauwgezet te volgen en contacten met de Syrische autoriteiten en andere relevante gesprekspartners te onderhouden. Dit is onder meer van belang voor de inzet op terugkeer, evenals voor de inzet op wederopbouw, stabilisatie, mensenrechten en de bredere bilaterale relatie. Het bezoek van de ministers van Buitenlandse Zaken en Asiel en Migratie aan Syrië eind juni markeert een volgende stap in het herstellen van de diplomatieke betrekkingen met Syrië.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007B69D2" w:rsidR="00CC024A" w:rsidP="00CC024A" w:rsidRDefault="00CC024A" w14:paraId="55C5CCD4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007B69D2" w:rsidR="00CC024A" w:rsidP="00CC024A" w:rsidRDefault="00CC024A" w14:paraId="204FBBE8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Tegen deze achtergrond kiest het kabinet voor een gefaseerde intensivering van de diplomatieke aanwezigheid in Damascus. Het afgelopen jaar heeft het kabinet de Nederlandse diplomatieke aanwezigheid in Damascus kunnen uitbreiden van incidentele ad hoc bezoeken naar periodieke meerdaagse bezoeken van de Speciaal Gezant Syrië en zijn team. De komende periode werkt het kabinet aan het verder verhogen van de frequentie en duur, waarbij tevens verschillende opties voor een meer structurele aanwezigheid in toekomst – waaronder colocatie met een partnerland, huur of aankoop van een eigen gebouw – zullen worden onderzocht. In dat licht is de meest recente stap het benoemen van de Syriëgezant als tijdelijk zaakgelastigde met een team opererend vanuit Beiroet. Deze gefaseerde aanpak biedt de benodigde flexibiliteit om de diplomatieke presentie in Damascus verder uit te bouwen, rekening houdend met de veiligheidssituatie, veiligheid van het personeel, operationele randvoorwaarden en beschikbare financiële middelen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007B69D2" w:rsidR="00CC024A" w:rsidP="00CC024A" w:rsidRDefault="00CC024A" w14:paraId="2DE8736C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007B69D2" w:rsidR="00CC024A" w:rsidP="00CC024A" w:rsidRDefault="00CC024A" w14:paraId="49A0BC4B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Verslag van het bezoek aan China</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007B69D2" w:rsidR="00CC024A" w:rsidP="00CC024A" w:rsidRDefault="00CC024A" w14:paraId="36645CB8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Van 7 tot en met 9 juli jl. bracht de minister van Buitenlandse Handel en Ontwikkelingssamenwerking samen met vertegenwoordigers van VNO-NCW en zeventien Nederlandse bedrijven een bezoek aan China in het kader van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Joint </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Economic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Committee</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>JEC). Met de JEC-bijeenkomst werd na zes jaar weer invulling gegeven aan de bilaterale economische consultaties. Naast de wens van beide landen om bilaterale handel en investeringen te intensiveren, werd ook de noodzaak van een gebalanceerde handelsrelatie tussen beide landen benadrukt. In dit kader werd tevens aandacht gevraagd voor het belang van dialoog tussen de EU en China om handelsspanningen en oneerlijke handelspraktijken te adresseren, wederkerige markttoegang te bevorderen en nieuwe handelsbelemmeringen te voorkomen. Hiermee is ook invulling gegeven aan de motie Hoogeveen.</w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_ftnref1" w:id="5"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007B69D2" w:rsidR="00CC024A" w:rsidP="00CC024A" w:rsidRDefault="00CC024A" w14:paraId="4345BFA8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007B69D2" w:rsidR="00CC024A" w:rsidP="00CC024A" w:rsidRDefault="00CC024A" w14:paraId="65D66E70" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voorafgaand aan de JEC vond een bilateraal gesprek plaats met de Chinese minister van Handel, Wang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Wentao</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>. In dit gesprek kwamen onder andere de Nederlandse zorgen over Chinese steun aan Rusland en sanctie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>omzeiling aan bod. Ook werden zorgen over de conformiteit van het Chinese exportcontrolebeleid t.a.v. kritieke grondstoffen met internationale standaarden overgebracht. Van Chinese zijde werd de Nederlandse exportcontroles betreffende halfgeleiderproductieapparatuur opgebracht en zorgen geuit over de toegang tot deze technologie. Beide landen kwamen overeen dat het in beider belang is om in gesprek te blijven over de implicaties van zowel Chinese als Nederlandse exportcontroles. Verder kwam de EU Anti-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>dwangarbeidverordening</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en het belang van transparante </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>waardeketens</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ter sprake. In het kader van Internationaal Maatschappelijk Verantwoord Ondernemen (IMVO) voor het bedrijfsleven zijn ook de zorgen op het gebied Oeigoerse dwangarbeid overgebracht</w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_ftnref2" w:id="6"/>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> conform motie Van Baarle.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ten aanzien van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Nexperia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is het belang benadrukt dat het bedrijf zélf een goede lange termijn oplossing vindt, waarbij beide overheden een faciliterende rol kunnen spelen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007B69D2" w:rsidR="00CC024A" w:rsidP="00CC024A" w:rsidRDefault="00CC024A" w14:paraId="6E57B9CB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007B69D2" w:rsidR="00CC024A" w:rsidP="00CC024A" w:rsidRDefault="00CC024A" w14:paraId="367F8B4C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Na het bilaterale gesprek en de JEC werd door beide ministers een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Memorandum of Understanding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>MoU</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) ondertekend voor de oprichting van een bilaterale business council. Deze vormt een flexibel platform om de samenwerking tussen het bedrijfsleven in beide landen te stimuleren. Aansluitend vond met deelname van de bedrijvendelegatie uit de logistieke, landbouw en hightech sector de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Inaugural</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Meeting of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> China-Netherlands CEO Council</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> plaats. Het Nederlandse bedrijfsleven vroeg aandacht voor het belang van een gelijk speelveld en de zorgen over de Chinese beperkingen ten aanzien van markttoegang. Na afloop spraken beide zijden af de JEC en voorbereidende werkgroepen frequenter te laten plaatsvinden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007B69D2" w:rsidR="00CC024A" w:rsidP="00CC024A" w:rsidRDefault="00CC024A" w14:paraId="560FA179" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007B69D2" w:rsidR="00CC024A" w:rsidP="00CC024A" w:rsidRDefault="00CC024A" w14:paraId="30B28802" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op de tweede dag werden de minister van Buitenlandse Handel en Ontwikkelingssamenwerking en de meereizende Nederlandse </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>CEO’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ontvangen door de viceburgemeester van Shanghai Lu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Shan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en in de avond vond een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>trade</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>dinner</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> plaats in aanwezigheid van de  bedrijvendelegatie en relaties van het diplomatieke netwerk in China. De laatste dag stond in het teken van bedrijfsbezoeken aan een innovatieve Chinese startup </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Stairmed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>medtech</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), het Nederlandse bedrijf </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Paques</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (waterzuivering) en verdiepende gesprekken met experts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007B69D2" w:rsidR="00CC024A" w:rsidP="00CC024A" w:rsidRDefault="00CC024A" w14:paraId="4C188187" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007B69D2" w:rsidR="006F53E6" w:rsidRDefault="006F53E6" w14:paraId="6B724EB3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="007B69D2" w:rsidR="006F53E6">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5171BF5E" w14:textId="77777777" w:rsidR="003B6937" w:rsidRDefault="003B6937">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5EA7DE69" w14:textId="77777777" w:rsidR="00BD114A" w:rsidRDefault="00BD114A" w:rsidP="00CC024A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5171BF60" w14:textId="77777777" w:rsidR="003B6937" w:rsidRDefault="003B6937">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1523E732" w14:textId="77777777" w:rsidR="00BD114A" w:rsidRDefault="00BD114A" w:rsidP="00CC024A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...18 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="18747F5A" w14:textId="77777777" w:rsidR="00BB7AE5" w:rsidRDefault="00BB7AE5">
+  <w:p w14:paraId="2EAE4F65" w14:textId="77777777" w:rsidR="00CC024A" w:rsidRPr="00CC024A" w:rsidRDefault="00CC024A" w:rsidP="00CC024A">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="51809C26" w14:textId="77777777" w:rsidR="00BB7AE5" w:rsidRDefault="00BB7AE5">
+  <w:p w14:paraId="633EED73" w14:textId="77777777" w:rsidR="00CC024A" w:rsidRPr="00CC024A" w:rsidRDefault="00CC024A" w:rsidP="00CC024A">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="08D26DC9" w14:textId="77777777" w:rsidR="00BB7AE5" w:rsidRDefault="00BB7AE5">
+  <w:p w14:paraId="4EE5CED5" w14:textId="77777777" w:rsidR="00CC024A" w:rsidRPr="00CC024A" w:rsidRDefault="00CC024A" w:rsidP="00CC024A">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5171BF5A" w14:textId="77777777" w:rsidR="003B6937" w:rsidRDefault="003B6937">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6CEB2486" w14:textId="77777777" w:rsidR="00BD114A" w:rsidRDefault="00BD114A" w:rsidP="00CC024A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5171BF5C" w14:textId="77777777" w:rsidR="003B6937" w:rsidRDefault="003B6937">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="554AC6B8" w14:textId="77777777" w:rsidR="00BD114A" w:rsidRDefault="00BD114A" w:rsidP="00CC024A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="632DF8D9" w14:textId="77777777" w:rsidR="00CC024A" w:rsidRPr="007B69D2" w:rsidRDefault="00CC024A" w:rsidP="00CC024A">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Uw Kamer ontvangt in het verslag van de Raad Algemene Zaken van 14 juli een terugkoppeling van de Intergouvernementele Conferentie (IGC) met Oekraïne voor het openen van cluster 6.  </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="75B090BE" w14:textId="77777777" w:rsidR="00CC024A" w:rsidRPr="007B69D2" w:rsidRDefault="00CC024A" w:rsidP="00CC024A">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId1" w:history="1">
+        <w:r w:rsidRPr="007B69D2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Cyber / Russia: Statement by the High Representative on behalf of the European Union denouncing Russia’s malicious cyber ecosystem targeting the EU, its member states and international partners </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="11ADC927" w14:textId="77777777" w:rsidR="00CC024A" w:rsidRPr="007B69D2" w:rsidRDefault="00CC024A" w:rsidP="00CC024A">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 21 501-02, nr. 3432</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="530AA805" w14:textId="77777777" w:rsidR="00CC024A" w:rsidRPr="007B69D2" w:rsidRDefault="00CC024A" w:rsidP="00CC024A">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 21 501-02, nr. 3442</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="5ADCB343" w14:textId="38C48FEE" w:rsidR="00CC024A" w:rsidRPr="007B69D2" w:rsidRDefault="00CC024A" w:rsidP="00CC024A">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 29 237, nr. 253</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="6">
+    <w:p w14:paraId="5FD5FD4F" w14:textId="77777777" w:rsidR="00CC024A" w:rsidRPr="007B69D2" w:rsidRDefault="00CC024A" w:rsidP="00CC024A">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId2" w:history="1">
+        <w:r w:rsidRPr="007B69D2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:t>https://data.consilium.europa.eu/doc/document/ST-11832-2026-INIT/en/pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="7">
+    <w:p w14:paraId="2F63B616" w14:textId="77777777" w:rsidR="00CC024A" w:rsidRPr="007B69D2" w:rsidRDefault="00CC024A" w:rsidP="00CC024A">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 21 501-02, nr. 3398</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="8">
+    <w:p w14:paraId="1F4D4389" w14:textId="77777777" w:rsidR="00CC024A" w:rsidRPr="007B69D2" w:rsidRDefault="00CC024A" w:rsidP="00CC024A">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> TZ202606-095 </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="9">
+    <w:p w14:paraId="72249491" w14:textId="77777777" w:rsidR="00CC024A" w:rsidRPr="007B69D2" w:rsidRDefault="00CC024A" w:rsidP="00CC024A">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 21 501-02 nr. 3416</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="10">
+    <w:p w14:paraId="0064688E" w14:textId="77777777" w:rsidR="00CC024A" w:rsidRPr="007B69D2" w:rsidRDefault="00CC024A" w:rsidP="00CC024A">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="007B69D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 21 501-02, nr. 3409</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1294274C" w14:textId="77777777" w:rsidR="00BB7AE5" w:rsidRDefault="00BB7AE5">
+  <w:p w14:paraId="2DC9485E" w14:textId="77777777" w:rsidR="00CC024A" w:rsidRPr="00CC024A" w:rsidRDefault="00CC024A" w:rsidP="00CC024A">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5171BF56" w14:textId="77777777" w:rsidR="008143BF" w:rsidRDefault="003B6937">
-[...256 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="38DDB420" w14:textId="77777777" w:rsidR="00CC024A" w:rsidRPr="00CC024A" w:rsidRDefault="00CC024A" w:rsidP="00CC024A">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5171BF58" w14:textId="3903A294" w:rsidR="008143BF" w:rsidRDefault="003B6937">
+  <w:p w14:paraId="2137ED92" w14:textId="77777777" w:rsidR="00CC024A" w:rsidRPr="00CC024A" w:rsidRDefault="00CC024A" w:rsidP="00CC024A">
     <w:pPr>
-      <w:spacing w:after="7131" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1106 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
-</file>
-[...472 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="008143BF"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00F7259A"/>
+    <w:rsidRoot w:val="00CC024A"/>
+    <w:rsid w:val="002F400C"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="007B69D2"/>
+    <w:rsid w:val="00837821"/>
+    <w:rsid w:val="00BD114A"/>
+    <w:rsid w:val="00C36885"/>
+    <w:rsid w:val="00CC024A"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="9217"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5171BF4E"/>
-  <w15:docId w15:val="{5FBA0513-D76F-4134-AE43-53484F77D683}"/>
+  <w14:docId w14:val="312448C2"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{412AE9DB-6776-456D-B8AF-A20FFEFB29DF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2276,77 +2721,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2371,75 +2816,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -2474,55 +2919,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -2591,813 +3036,733 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:aliases w:val="Standaard"/>
-    <w:uiPriority w:val="4"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CC024A"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CC024A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CC024A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CC024A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CC024A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CC024A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CC024A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CC024A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CC024A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...4 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00CC024A"/>
     <w:rPr>
-      <w:color w:val="467886" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Citaat">
-[...3 lines deleted...]
-    <w:uiPriority w:val="98"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CC024A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CC024A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CC024A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CC024A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CC024A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CC024A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CC024A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CC024A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="00CC024A"/>
     <w:pPr>
-      <w:spacing w:before="200" w:after="160"/>
-      <w:ind w:left="861"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00CC024A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CC024A"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00CC024A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CC024A"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
-      <w:color w:val="404040"/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Coreu">
-[...75 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00CC024A"/>
     <w:rPr>
       <w:i/>
-      <w:color w:val="4F81BD"/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Intensieveverwijzing">
-[...3 lines deleted...]
-    <w:uiPriority w:val="98"/>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
+    <w:rsid w:val="00CC024A"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CC024A"/>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-      <w:spacing w:val="5"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="KixBarcode">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CC024A"/>
     <w:pPr>
-      <w:spacing w:before="120"/>
-[...33 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Kop3">
-[...3 lines deleted...]
-    <w:uiPriority w:val="2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00CC024A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
     <w:qFormat/>
+    <w:rsid w:val="00CC024A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tabelondertekening">
+    <w:name w:val="Tabel ondertekening"/>
+    <w:rsid w:val="00CC024A"/>
     <w:pPr>
-      <w:tabs>
-[...25 lines deleted...]
-      <w:spacing w:line="320" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-[...308 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TabelRijkshuisstijl">
-    <w:name w:val="Tabel Rijkshuisstijl"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CC024A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00CC024A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CC024A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00CC024A"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CC024A"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
     </w:rPr>
-    <w:tblPr>
-[...45 lines deleted...]
-    <w:uiPriority w:val="7"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="00CC024A"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Titelvanboek">
-[...12 lines deleted...]
-    <w:name w:val="Verdana 13"/>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CC024A"/>
     <w:pPr>
-      <w:spacing w:line="260" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CC024A"/>
     <w:rPr>
-      <w:sz w:val="9"/>
-      <w:szCs w:val="9"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
-[...10 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CC024A"/>
     <w:rPr>
-      <w:sz w:val="27"/>
-[...56 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
-[...3 lines deleted...]
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.consilium.europa.eu/doc/document/ST-11832-2026-INIT/en/pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consilium.europa.eu/en/press/press-releases/2026/07/13/cyber-russia-statement-by-the-high-representative-on-behalf-of-the-european-union-denouncing-russia-s-malicious-cyber-ecosystem-targeting-the-eu-its-member-states-and-international-partners/?utm_source=brevo&amp;utm_campaign=AUTOMATED%20-%20Alert%20-%20Newsletter&amp;utm_medium=email&amp;utm_id=3318" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -3450,51 +3815,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -3558,65 +3923,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -3637,162 +4002,82 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>208</ap:Characters>
+  <ap:Pages>6</ap:Pages>
+  <ap:Words>2519</ap:Words>
+  <ap:Characters>13857</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>1</ap:Lines>
-  <ap:Paragraphs>1</ap:Paragraphs>
+  <ap:Lines>115</ap:Lines>
+  <ap:Paragraphs>32</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>244</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>16344</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101009C7CE436063D44E9BE7DC0259EF7C32F006EB9F9836A634AE58B6169785FD3936F00AA5B09C34F670E4989DDFEF3957234AE</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="BZDossierTemplate">
-[...5 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="gc2efd3bfea04f7f8169be07009f5536">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...58 lines deleted...]
-    <vt:lpwstr>False</vt:lpwstr>
   </property>
 </Properties>
 </file>