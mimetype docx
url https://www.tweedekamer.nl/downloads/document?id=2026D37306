--- v0 (2026-07-22)
+++ v1 (2026-09-06)
@@ -1,3189 +1,840 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00335DFF" w:rsidRDefault="00187E36" w14:paraId="047260FC" w14:textId="0B122839">
-[...54 lines deleted...]
-    <w:p w:rsidR="00335DFF" w:rsidRDefault="00187E36" w14:paraId="04726104" w14:textId="77777777">
+    <w:p w:rsidR="00B22BD4" w:rsidP="00B22BD4" w:rsidRDefault="00B22BD4" w14:paraId="4B30D3FF" w14:textId="7A24C0DF">
       <w:pPr>
-        <w:pStyle w:val="WitregelW1bodytekst"/>
+        <w:pStyle w:val="Geenafstand"/>
       </w:pPr>
       <w:r>
-        <w:br w:type="page"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00335DFF" w:rsidRDefault="00187E36" w14:paraId="04726105" w14:textId="2A343CDE">
+        <w:t>AH 2598</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B22BD4" w:rsidP="00B22BD4" w:rsidRDefault="00B22BD4" w14:paraId="25D68118" w14:textId="79FC27B0">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2026Z12780</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B22BD4" w:rsidP="00B22BD4" w:rsidRDefault="00B22BD4" w14:paraId="76D78FD8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B22BD4" w:rsidP="00B22BD4" w:rsidRDefault="00B22BD4" w14:paraId="0386DFF6" w14:textId="7A7DCFF2">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25B3E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord van minister Berendsen (Buitenlandse Zaken) (ontvangen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  22 juli 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B22BD4" w:rsidP="00B22BD4" w:rsidRDefault="00B22BD4" w14:paraId="4CAC4001" w14:textId="77777777"/>
+    <w:p w:rsidR="00B22BD4" w:rsidP="00B22BD4" w:rsidRDefault="00B22BD4" w14:paraId="2B41CBC8" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...32 lines deleted...]
-        </w:rPr>
         <w:t>Vraag 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00335DFF" w:rsidRDefault="009A6F72" w14:paraId="04726109" w14:textId="0BF9CE75">
+    <w:p w:rsidR="00B22BD4" w:rsidP="00B22BD4" w:rsidRDefault="00B22BD4" w14:paraId="163391F3" w14:textId="77777777">
       <w:r w:rsidRPr="009A6F72">
         <w:t>Wat is uw reactie op het bericht dat de Taliban gewelddadig heeft ingegrepen bij een protest voor vrouwenrechten in Afghanistan</w:t>
       </w:r>
-      <w:r w:rsidR="00817D45">
+      <w:r>
         <w:t>?</w:t>
       </w:r>
-      <w:r w:rsidR="00817D45">
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A6F72" w:rsidRDefault="009A6F72" w14:paraId="35327F8D" w14:textId="77777777"/>
-    <w:p w:rsidR="00335DFF" w:rsidRDefault="00187E36" w14:paraId="0472610A" w14:textId="77777777">
+    <w:p w:rsidR="00B22BD4" w:rsidP="00B22BD4" w:rsidRDefault="00B22BD4" w14:paraId="5372C608" w14:textId="77777777"/>
+    <w:p w:rsidR="00B22BD4" w:rsidP="00B22BD4" w:rsidRDefault="00B22BD4" w14:paraId="752407EE" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E831B8" w:rsidRDefault="001215AB" w14:paraId="77569FA7" w14:textId="3F5FA77E">
+    <w:p w:rsidR="00B22BD4" w:rsidP="00B22BD4" w:rsidRDefault="00B22BD4" w14:paraId="02512C4D" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Het kabinet </w:t>
       </w:r>
       <w:r w:rsidRPr="001215AB">
         <w:t>veroordeel</w:t>
       </w:r>
       <w:r>
         <w:t>t het</w:t>
       </w:r>
       <w:r w:rsidRPr="001215AB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005309FB">
-[...6 lines deleted...]
-        <w:t>bij een protest voor vrouwenrechten.</w:t>
+      <w:r>
+        <w:t>gewelddadig ingrijpen door de Taliban bij een protest voor vrouwenrechten.</w:t>
       </w:r>
       <w:r w:rsidRPr="001215AB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Het gebruik van geweld tegen </w:t>
-[...34 lines deleted...]
-      <w:r w:rsidRPr="00E831B8" w:rsidR="00E831B8">
+        <w:t xml:space="preserve">Het gebruik van geweld tegen vreedzame demonstranten en de willekeurige arrestaties van vrouwen in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Herat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> is niet te verdedigen. De Taliban dienen mensenrechten, die </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E831B8">
         <w:t>universeel, ondeelbaar en voor iedereen gelijk zijn</w:t>
       </w:r>
-      <w:r w:rsidR="00985A87">
+      <w:r>
         <w:t>, te respecteren</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E831B8" w:rsidR="00E831B8">
+      <w:r w:rsidRPr="00E831B8">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00335DFF" w:rsidRDefault="00335DFF" w14:paraId="0472610C" w14:textId="77777777"/>
-    <w:p w:rsidR="00335DFF" w:rsidRDefault="00187E36" w14:paraId="0472610D" w14:textId="77777777">
+    <w:p w:rsidR="00B22BD4" w:rsidP="00B22BD4" w:rsidRDefault="00B22BD4" w14:paraId="7F1D3CBE" w14:textId="77777777"/>
+    <w:p w:rsidR="00B22BD4" w:rsidP="00B22BD4" w:rsidRDefault="00B22BD4" w14:paraId="1FB03CC3" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Vraag 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00335DFF" w:rsidRDefault="009A6F72" w14:paraId="0472610F" w14:textId="2649A40D">
+    <w:p w:rsidR="00B22BD4" w:rsidP="00B22BD4" w:rsidRDefault="00B22BD4" w14:paraId="4717D96F" w14:textId="77777777">
       <w:r w:rsidRPr="009A6F72">
         <w:t>Hoe bent u van plan deze gewelddadige acties te veroordelen en op te volgen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A6F72" w:rsidRDefault="009A6F72" w14:paraId="6F4E1778" w14:textId="77777777"/>
-    <w:p w:rsidR="00335DFF" w:rsidRDefault="00187E36" w14:paraId="04726110" w14:textId="77777777">
+    <w:p w:rsidR="00B22BD4" w:rsidP="00B22BD4" w:rsidRDefault="00B22BD4" w14:paraId="78FD53EF" w14:textId="77777777"/>
+    <w:p w:rsidR="00B22BD4" w:rsidP="00B22BD4" w:rsidRDefault="00B22BD4" w14:paraId="2989E525" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00335DFF" w:rsidRDefault="008D4F45" w14:paraId="04726111" w14:textId="224DEC43">
-[...26 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w:rsidR="00B22BD4" w:rsidP="00B22BD4" w:rsidRDefault="00B22BD4" w14:paraId="2A2896E2" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Het kabinet veroordeelt deze acties van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> facto autoriteiten. Nederland heeft zich aangesloten bij de verklaring van de EU waarin het belang van internationale mensenrechtenverplichtingen wordt benadrukt en heeft de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> facto autoriteiten opgeroepen het geweld tegen demonstranten te stoppen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r>
-        <w:t>.</w:t>
-[...66 lines deleted...]
-    <w:p w:rsidR="00335DFF" w:rsidRDefault="00187E36" w14:paraId="04726113" w14:textId="77777777">
+        <w:t xml:space="preserve">. Nederland blijft zich uitspreken tegen mensenrechtenschendingen door de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> facto autoriteiten in Afghanistan, zowel in EU- als in VN-verband. Ook in de minimale operationele contacten met de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> facto autoriteiten brengt Nederland de grote zorgen over de situatie van vrouwen en meisjes in Afghanistan op. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B22BD4" w:rsidP="00B22BD4" w:rsidRDefault="00B22BD4" w14:paraId="723118CA" w14:textId="77777777"/>
+    <w:p w:rsidR="00B22BD4" w:rsidP="00B22BD4" w:rsidRDefault="00B22BD4" w14:paraId="60910287" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Vraag 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00335DFF" w:rsidRDefault="009A6F72" w14:paraId="04726115" w14:textId="3B9002A8">
+    <w:p w:rsidR="00B22BD4" w:rsidP="00B22BD4" w:rsidRDefault="00B22BD4" w14:paraId="361AECB4" w14:textId="77777777">
       <w:r w:rsidRPr="009A6F72">
         <w:t>Wat gaat Nederland extra doen om Afghaanse vrouwen te beschermen en te ondersteunen tegen geweld en onderdrukking vanuit de Taliban?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A6F72" w:rsidRDefault="009A6F72" w14:paraId="2E1D2B07" w14:textId="77777777"/>
-    <w:p w:rsidR="008D4F45" w:rsidP="008D4F45" w:rsidRDefault="00187E36" w14:paraId="30849AA0" w14:textId="77777777">
+    <w:p w:rsidR="00B22BD4" w:rsidP="00B22BD4" w:rsidRDefault="00B22BD4" w14:paraId="41F7924D" w14:textId="77777777"/>
+    <w:p w:rsidR="00B22BD4" w:rsidP="00B22BD4" w:rsidRDefault="00B22BD4" w14:paraId="51B476CD" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D4F45" w:rsidP="008D4F45" w:rsidRDefault="008D4F45" w14:paraId="59D9C5AF" w14:textId="5B0C36EF">
+    <w:p w:rsidR="00B22BD4" w:rsidP="00B22BD4" w:rsidRDefault="00B22BD4" w14:paraId="133E86B8" w14:textId="77777777">
       <w:r w:rsidRPr="008D4F45">
         <w:t xml:space="preserve">Het kabinet heeft zich gecommitteerd aan het steunen van de Afghaanse bevolking, met name vrouwen en meisjes. Dat </w:t>
       </w:r>
-      <w:r w:rsidR="005309FB">
+      <w:r>
         <w:t>doet Nederland</w:t>
       </w:r>
       <w:r w:rsidRPr="008D4F45">
         <w:t xml:space="preserve"> via onder andere humanitaire hulp, steun aan </w:t>
       </w:r>
-      <w:r w:rsidR="004B28D2">
-        <w:t xml:space="preserve">VN organisaties </w:t>
+      <w:r>
+        <w:t xml:space="preserve">VN </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">organisaties </w:t>
       </w:r>
       <w:r w:rsidRPr="008D4F45">
         <w:t>en steun aan lokale mensenrechteninitiatieven</w:t>
       </w:r>
-      <w:r w:rsidR="00B95B7A">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> a</w:t>
+      <w:r>
+        <w:t>. Nederland werkt a</w:t>
       </w:r>
       <w:r w:rsidRPr="008D4F45">
-        <w:t xml:space="preserve">ltijd vanuit de ‘voor vrouwen, door </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="005309FB">
+        <w:t>ltijd vanuit de ‘voor vrouwen, door vrouwen’</w:t>
+      </w:r>
+      <w:r>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="008D4F45">
         <w:t>benadering</w:t>
       </w:r>
-      <w:r w:rsidR="003B69E5">
-[...15 lines deleted...]
-        <w:t>grammering speciale aandacht voor vrouwen en meisjes is</w:t>
+      <w:r>
+        <w:t>, waarbij er in alle programmering speciale aandacht voor vrouwen en meisjes is</w:t>
       </w:r>
       <w:r w:rsidRPr="008D4F45">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D4F45" w:rsidP="008D4F45" w:rsidRDefault="008D4F45" w14:paraId="6C2755C1" w14:textId="77777777"/>
-[...22 lines deleted...]
-    <w:p w:rsidR="00335DFF" w:rsidRDefault="00187E36" w14:paraId="04726119" w14:textId="77777777">
+    <w:p w:rsidR="00B22BD4" w:rsidP="00B22BD4" w:rsidRDefault="00B22BD4" w14:paraId="60C2F810" w14:textId="77777777"/>
+    <w:p w:rsidR="00B22BD4" w:rsidP="00B22BD4" w:rsidRDefault="00B22BD4" w14:paraId="32B378FF" w14:textId="77777777">
+      <w:r>
+        <w:t>Ook heeft Nederland op 25 september 2024 – samen met Australië, Canada en Duitsland – Afghanistan aansprakelijk gesteld voor grove en systematische schendingen van het Vrouwenverdrag. Door Afghanistan aansprakelijk te stellen, zet Nederland zich samen met de bovengenoemde staten in om naleving van de internationale verplichtingen van Afghanistan onder het Vrouwenverdrag af te dwingen en toekomstige schendingen te voorkomen. Afghaanse vrouwen en meisjes moeten hun rechten op grond van het Vrouwenverdrag kunnen uitoefenen. In het bijzonder moet het recht op onderwijs, gezondheidszorg en deelname aan het openbare leven voor Afghaanse vrouwen en meisjes worden gerespecteerd en gewaarborgd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B22BD4" w:rsidP="00B22BD4" w:rsidRDefault="00B22BD4" w14:paraId="2A3599CB" w14:textId="77777777"/>
+    <w:p w:rsidR="00B22BD4" w:rsidP="00B22BD4" w:rsidRDefault="00B22BD4" w14:paraId="6559BB57" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Vraag 4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00335DFF" w:rsidRDefault="009A6F72" w14:paraId="0472611B" w14:textId="46D673C1">
+    <w:p w:rsidR="00B22BD4" w:rsidP="00B22BD4" w:rsidRDefault="00B22BD4" w14:paraId="3E74D418" w14:textId="77777777">
       <w:r w:rsidRPr="009A6F72">
         <w:t>Bent u bereid om lokale vrouwenorganisaties extra te ondersteunen? Zo nee, waarom niet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A6F72" w:rsidRDefault="009A6F72" w14:paraId="5C32F95B" w14:textId="77777777"/>
-    <w:p w:rsidR="00335DFF" w:rsidRDefault="00187E36" w14:paraId="0472611C" w14:textId="77777777">
+    <w:p w:rsidR="00B22BD4" w:rsidP="00B22BD4" w:rsidRDefault="00B22BD4" w14:paraId="22F96E3E" w14:textId="77777777"/>
+    <w:p w:rsidR="00B22BD4" w:rsidP="00B22BD4" w:rsidRDefault="00B22BD4" w14:paraId="56070BFA" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00335DFF" w:rsidRDefault="007F54B2" w14:paraId="0472611D" w14:textId="267B7977">
-[...38 lines deleted...]
-    <w:p w:rsidR="00335DFF" w:rsidRDefault="00187E36" w14:paraId="0472611F" w14:textId="77777777">
+    <w:p w:rsidR="00B22BD4" w:rsidP="00B22BD4" w:rsidRDefault="00B22BD4" w14:paraId="67634C49" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Nederland ondersteunt verschillende lokale organisaties die zich richten op de bevordering van de rechten van vrouwen en meisjes in Afghanistan. Vanwege de toenemende restrictieve regels van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> facto autoriteiten blijf deze steun  noodzakelijk. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B22BD4" w:rsidP="00B22BD4" w:rsidRDefault="00B22BD4" w14:paraId="67727DE2" w14:textId="77777777"/>
+    <w:p w:rsidR="00B22BD4" w:rsidP="00B22BD4" w:rsidRDefault="00B22BD4" w14:paraId="2E54407D" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Vraag 5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00335DFF" w:rsidRDefault="009A6F72" w14:paraId="04726121" w14:textId="21469656">
+    <w:p w:rsidR="00B22BD4" w:rsidP="00B22BD4" w:rsidRDefault="00B22BD4" w14:paraId="713AB8C6" w14:textId="77777777">
       <w:r w:rsidRPr="009A6F72">
         <w:t>Gaat u, dan</w:t>
       </w:r>
-      <w:r w:rsidR="00967DD2">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009A6F72">
         <w:t>wel in samenspraak met hulporganisaties dan</w:t>
       </w:r>
-      <w:r w:rsidR="00967DD2">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009A6F72">
         <w:t>wel in Europees of VN verband, ervoor zorgen dat bewijs wordt verzameld en veiliggesteld zodat misdaden tegen vrouwen worden gedocumenteerd en beschikbaar zijn voor vervolging van daders? Zo ja, welke stappen bent u bereid te nemen? Zo nee, waarom niet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A6F72" w:rsidRDefault="009A6F72" w14:paraId="1B08B9FF" w14:textId="77777777"/>
-    <w:p w:rsidR="00335DFF" w:rsidRDefault="00187E36" w14:paraId="04726122" w14:textId="77777777">
+    <w:p w:rsidR="00B22BD4" w:rsidP="00B22BD4" w:rsidRDefault="00B22BD4" w14:paraId="74CF7B10" w14:textId="77777777"/>
+    <w:p w:rsidR="00B22BD4" w:rsidP="00B22BD4" w:rsidRDefault="00B22BD4" w14:paraId="56B10DD2" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B95B7A" w:rsidR="00B95B7A" w:rsidP="00B95B7A" w:rsidRDefault="00B95B7A" w14:paraId="4AAFF53E" w14:textId="5AB08468">
+    <w:p w:rsidRPr="00B95B7A" w:rsidR="00B22BD4" w:rsidP="00B22BD4" w:rsidRDefault="00B22BD4" w14:paraId="616C189D" w14:textId="77777777">
       <w:r w:rsidRPr="00B95B7A">
         <w:t xml:space="preserve">Nederland heeft zich in 2025 in EU-verband in de VN-Mensenrechtenraad hard gemaakt voor accountability en het tegengaan van straffeloosheid van ernstige mensenrechtenschendingen </w:t>
       </w:r>
-      <w:r w:rsidR="00D47156">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">de Taliban </w:t>
+      <w:r>
+        <w:t xml:space="preserve">door de Taliban </w:t>
       </w:r>
       <w:r w:rsidRPr="00B95B7A">
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidR="005309FB">
+      <w:r>
         <w:t xml:space="preserve"> van</w:t>
       </w:r>
       <w:r w:rsidRPr="00B95B7A">
         <w:t xml:space="preserve"> internationale misdrijven in Afghanistan, wat </w:t>
       </w:r>
-      <w:r w:rsidR="005309FB">
+      <w:r>
         <w:t>heeft ge</w:t>
       </w:r>
       <w:r w:rsidRPr="00B95B7A">
-        <w:t xml:space="preserve">resulteerd in de oprichting van een onafhankelijk onderzoeksmechanisme voor Afghanistan. Dit mechanisme zal op termijn bijdragen aan het verzamelen en analyseren van bewijsmateriaal van internationale misdrijven en ernstige schendingen van internationaal recht in Afghanistan, ten behoeve van (inter)nationale procedures. </w:t>
-[...3 lines deleted...]
-    <w:p w:rsidR="009A6F72" w:rsidP="009A6F72" w:rsidRDefault="009A6F72" w14:paraId="71544A03" w14:textId="54E40FB8">
+        <w:t xml:space="preserve">resulteerd in de oprichting van een onafhankelijk </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95B7A">
+        <w:t>onderzoeksmechanisme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95B7A">
+        <w:t xml:space="preserve"> voor Afghanistan. Dit mechanisme zal op termijn bijdragen aan het verzamelen en analyseren van bewijsmateriaal van internationale misdrijven en ernstige schendingen van internationaal recht in Afghanistan, ten behoeve van (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95B7A">
+        <w:t>inter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95B7A">
+        <w:t xml:space="preserve">)nationale procedures. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B22BD4" w:rsidP="00B22BD4" w:rsidRDefault="00B22BD4" w14:paraId="0AF92B63" w14:textId="77777777"/>
+    <w:p w:rsidR="00B22BD4" w:rsidP="00B22BD4" w:rsidRDefault="00B22BD4" w14:paraId="14021B1B" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Vraag 6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A6F72" w:rsidP="009A6F72" w:rsidRDefault="009A6F72" w14:paraId="56BAF400" w14:textId="4479E44C">
+    <w:p w:rsidR="00B22BD4" w:rsidP="00B22BD4" w:rsidRDefault="00B22BD4" w14:paraId="2FD69FBE" w14:textId="77777777">
       <w:r w:rsidRPr="009A6F72">
-        <w:t>Deelt u de oproep van The Human Rights Watch om onmiddellijke alle arrestanten vrij te laten en de gewonden medische zorg te bieden? Zo ja, hoe gaat u de druk op de Taliban opvoeren? Zo nee, waarom niet?</w:t>
-[...3 lines deleted...]
-    <w:p w:rsidR="009A6F72" w:rsidP="009A6F72" w:rsidRDefault="009A6F72" w14:paraId="5D2F7C44" w14:textId="77777777">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Deelt u de oproep van The Human </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009A6F72">
+        <w:t>Rights</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009A6F72">
+        <w:t xml:space="preserve"> Watch om onmiddellijke alle arrestanten vrij te laten en de gewonden medische zorg te bieden? Zo ja, hoe gaat u de druk op de Taliban opvoeren? Zo nee, waarom niet?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B22BD4" w:rsidP="00B22BD4" w:rsidRDefault="00B22BD4" w14:paraId="57BB1A0F" w14:textId="77777777"/>
+    <w:p w:rsidR="00B22BD4" w:rsidP="00B22BD4" w:rsidRDefault="00B22BD4" w14:paraId="3FE389B7" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A6F72" w:rsidP="009A6F72" w:rsidRDefault="00B95B7A" w14:paraId="01BF157F" w14:textId="53954D0F">
-[...24 lines deleted...]
-      <w:r w:rsidRPr="007B67BF" w:rsidR="007B67BF">
+    <w:p w:rsidR="00B22BD4" w:rsidP="00B22BD4" w:rsidRDefault="00B22BD4" w14:paraId="17270A46" w14:textId="77777777">
+      <w:r>
+        <w:t>Zoals aangegeven in de beantwoording van vraag 1 veroordeelt het kabinet de willekeurige arrestaties van vreedzame demonstranten. Nederland zal hier ook zijn zorgen over blijven uitspreken,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B67BF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007B67BF">
-[...16 lines deleted...]
-    <w:p w:rsidR="009A6F72" w:rsidP="009A6F72" w:rsidRDefault="009A6F72" w14:paraId="50F670C0" w14:textId="1FC29931">
+      <w:r>
+        <w:t xml:space="preserve">zowel in EU- als in VN-verband. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B22BD4" w:rsidP="00B22BD4" w:rsidRDefault="00B22BD4" w14:paraId="4FC1DC45" w14:textId="77777777"/>
+    <w:p w:rsidR="00B22BD4" w:rsidP="00B22BD4" w:rsidRDefault="00B22BD4" w14:paraId="5B2C2FC9" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Vraag 7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A6F72" w:rsidP="009A6F72" w:rsidRDefault="009A6F72" w14:paraId="39F2FB0D" w14:textId="4340FB5C">
+    <w:p w:rsidR="00B22BD4" w:rsidP="00B22BD4" w:rsidRDefault="00B22BD4" w14:paraId="4932215D" w14:textId="77777777">
       <w:r w:rsidRPr="009A6F72">
         <w:t>Hoe hebben deze berichten invloed op mogelijke onderhandelingen met de Taliban over het al dan niet terugsturen van Afghaanse vrouwen die in Nederland verblijven? Deelt u de mening dat het terugsturen van Afghaanse vrouwen naar de Taliban niet kan?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A6F72" w:rsidP="009A6F72" w:rsidRDefault="009A6F72" w14:paraId="647F42B8" w14:textId="77777777"/>
-    <w:p w:rsidR="009A6F72" w:rsidP="009A6F72" w:rsidRDefault="009A6F72" w14:paraId="39960694" w14:textId="77777777">
+    <w:p w:rsidR="00B22BD4" w:rsidP="00B22BD4" w:rsidRDefault="00B22BD4" w14:paraId="2336C37B" w14:textId="77777777"/>
+    <w:p w:rsidR="00B22BD4" w:rsidP="00B22BD4" w:rsidRDefault="00B22BD4" w14:paraId="06F5FF3B" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A6F72" w:rsidRDefault="000F3310" w14:paraId="51C48929" w14:textId="4CC74A65">
-[...58 lines deleted...]
-      <w:pgMar w:top="3096" w:right="2778" w:bottom="1077" w:left="1588" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidR="00B22BD4" w:rsidP="00B22BD4" w:rsidRDefault="00B22BD4" w14:paraId="264D4118" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Het kabinet steunt het initiatief van de Europese Commissie om op technisch niveau verkennende gesprekken te voeren met de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> facto autoriteiten over terugkeer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B22BD4" w:rsidP="00B22BD4" w:rsidRDefault="00B22BD4" w14:paraId="7CC6F435" w14:textId="77777777"/>
+    <w:p w:rsidR="00B22BD4" w:rsidP="00B22BD4" w:rsidRDefault="00B22BD4" w14:paraId="779381D2" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Het terugkeerbeleid is een nationale aangelegenheid en valt onder het ministerie van Asiel en Migratie. De beginselen van non-refoulement en de verplichtingen onder het Europees Verdrag voor de Rechten van de Mens bevat bindende vereisten die onder alle omstandigheden door Nederland zullen worden nageleefd. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C2C65">
+        <w:t xml:space="preserve">In het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C2C65">
+        <w:t>landgebonden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C2C65">
+        <w:t xml:space="preserve"> asielbeleid voor Afghanistan is rekening gehouden met de zeer kwetsbare positie van vrouwen en meisjes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002C3023" w:rsidRDefault="002C3023" w14:paraId="70E85D22" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="002C3023">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2E08A09F" w14:textId="77777777" w:rsidR="00B64652" w:rsidRDefault="00B64652">
+    <w:p w14:paraId="32EC3003" w14:textId="77777777" w:rsidR="00CC3643" w:rsidRDefault="00CC3643" w:rsidP="00B22BD4">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C9CF805" w14:textId="77777777" w:rsidR="00B64652" w:rsidRDefault="00B64652">
+    <w:p w14:paraId="0FD90E8C" w14:textId="77777777" w:rsidR="00CC3643" w:rsidRDefault="00CC3643" w:rsidP="00B22BD4">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...51 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6A333956" w14:textId="77777777" w:rsidR="005C7BB3" w:rsidRDefault="005C7BB3">
-[...1 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+  <w:p w14:paraId="24028381" w14:textId="77777777" w:rsidR="00B22BD4" w:rsidRPr="00B22BD4" w:rsidRDefault="00B22BD4" w:rsidP="00B22BD4">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="03DAB23B" w14:textId="77777777" w:rsidR="005C7BB3" w:rsidRDefault="005C7BB3">
-[...1 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+  <w:p w14:paraId="18AA4F98" w14:textId="77777777" w:rsidR="00B22BD4" w:rsidRPr="00B22BD4" w:rsidRDefault="00B22BD4" w:rsidP="00B22BD4">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6DF7E7D1" w14:textId="77777777" w:rsidR="005C7BB3" w:rsidRDefault="005C7BB3">
-[...1 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+  <w:p w14:paraId="7828B5C5" w14:textId="77777777" w:rsidR="00B22BD4" w:rsidRPr="00B22BD4" w:rsidRDefault="00B22BD4" w:rsidP="00B22BD4">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7280F0A9" w14:textId="77777777" w:rsidR="00B64652" w:rsidRDefault="00B64652">
+    <w:p w14:paraId="75E9C59D" w14:textId="77777777" w:rsidR="00CC3643" w:rsidRDefault="00CC3643" w:rsidP="00B22BD4">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4D533E6B" w14:textId="77777777" w:rsidR="00B64652" w:rsidRDefault="00B64652">
+    <w:p w14:paraId="09E5E7F6" w14:textId="77777777" w:rsidR="00CC3643" w:rsidRDefault="00CC3643" w:rsidP="00B22BD4">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="0972083E" w14:textId="350A4A97" w:rsidR="00817D45" w:rsidRPr="004B28D2" w:rsidRDefault="00817D45">
+    <w:p w14:paraId="42802EE6" w14:textId="77777777" w:rsidR="00B22BD4" w:rsidRPr="004B28D2" w:rsidRDefault="00B22BD4" w:rsidP="00B22BD4">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
+        <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00817D45">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>NOS, 9 juni 2026, 'Taliban grijpen gewelddadig in bij protest voor vrouwenrechten Afghanistan' (https://nos.nl/artikel/2617867-taliban-grijpen-gewelddadig-in-bij-protest-voor-vrouwenrechten-afghanistan)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="226D8DAC" w14:textId="5BD1D508" w:rsidR="004E1522" w:rsidRPr="00601E81" w:rsidRDefault="004E1522">
+    <w:p w14:paraId="4A93F58F" w14:textId="77777777" w:rsidR="00B22BD4" w:rsidRPr="00601E81" w:rsidRDefault="00B22BD4" w:rsidP="00B22BD4">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C3866">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="003C3866">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003C3866" w:rsidRPr="00601E81">
+      <w:r w:rsidRPr="00601E81">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">X, 12 juni 2026, bericht Nederlandse mensenrechtenambassadeur (https://x.com/wjpgeerts/status/2065407161295892784?s=20) </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="178C167B" w14:textId="77777777" w:rsidR="005C7BB3" w:rsidRDefault="005C7BB3">
-[...1 lines deleted...]
-      <w:pStyle w:val="Header"/>
+  <w:p w14:paraId="288881D2" w14:textId="77777777" w:rsidR="00B22BD4" w:rsidRPr="00B22BD4" w:rsidRDefault="00B22BD4" w:rsidP="00B22BD4">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="04726124" w14:textId="7BCD4AAF" w:rsidR="00335DFF" w:rsidRDefault="00187E36">
-[...357 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="67FE33F1" w14:textId="77777777" w:rsidR="00B22BD4" w:rsidRPr="00B22BD4" w:rsidRDefault="00B22BD4" w:rsidP="00B22BD4">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="04726126" w14:textId="5C4B3BAA" w:rsidR="00335DFF" w:rsidRDefault="00187E36">
-[...1017 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="4765697F" w14:textId="77777777" w:rsidR="00B22BD4" w:rsidRPr="00B22BD4" w:rsidRDefault="00B22BD4" w:rsidP="00B22BD4">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
-</file>
-[...587 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00335DFF"/>
-[...132 lines deleted...]
-    <w:rsid w:val="00FE5F8D"/>
+    <w:rsidRoot w:val="00B22BD4"/>
+    <w:rsid w:val="002C3023"/>
+    <w:rsid w:val="00AC7F02"/>
+    <w:rsid w:val="00B22BD4"/>
+    <w:rsid w:val="00CC3643"/>
+    <w:rsid w:val="00DF7A30"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="nl-NL" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="047260FC"/>
-  <w15:docId w15:val="{CD6879F8-01A2-4DF6-9711-BA530248237A}"/>
+  <w14:docId w14:val="7A68C5C6"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{B3C0F8AA-E6F4-4EF4-822D-BE56F880E10D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3192,77 +843,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3287,75 +938,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3390,55 +1041,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3507,1015 +1158,690 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:aliases w:val="Standaard"/>
-    <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:pPr>
-[...9 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B22BD4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B22BD4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B22BD4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B22BD4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B22BD4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B22BD4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B22BD4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B22BD4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B22BD4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...14 lines deleted...]
-    <w:uiPriority w:val="98"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00B22BD4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B22BD4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B22BD4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B22BD4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B22BD4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B22BD4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B22BD4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B22BD4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B22BD4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:pPr>
-[...21 lines deleted...]
-    <w:uiPriority w:val="98"/>
+    <w:rsid w:val="00B22BD4"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00B22BD4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:pPr>
-[...202 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rsid w:val="00B22BD4"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...44 lines deleted...]
-      <w:ind w:left="-1417"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00B22BD4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B22BD4"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:spacing w:val="-3"/>
-[...36 lines deleted...]
-    <w:uiPriority w:val="8"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00B22BD4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:pPr>
-[...308 lines deleted...]
-    <w:rsid w:val="00187E36"/>
+    <w:rsid w:val="00B22BD4"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-[...74 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B22BD4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B22BD4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00B22BD4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B22BD4"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003C0BE1"/>
-[...15 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00B22BD4"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:link w:val="CommentText"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="003C0BE1"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B22BD4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-    </w:rPr>
-[...5 lines deleted...]
-    <w:link w:val="CommentSubjectChar"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003C0BE1"/>
-[...8 lines deleted...]
-    <w:link w:val="CommentSubject"/>
+    <w:rsid w:val="00B22BD4"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...11 lines deleted...]
-    <w:link w:val="FootnoteTextChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B22BD4"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:rsid w:val="00B22BD4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00817D45"/>
-[...11 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+    <w:rsid w:val="00B22BD4"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...27 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00B22BD4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B22BD4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...53 lines deleted...]
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -4568,51 +1894,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -4676,65 +2002,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -4755,178 +2081,65 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>4648</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>784</ap:Words>
+  <ap:Characters>4313</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>38</ap:Lines>
+  <ap:Lines>35</ap:Lines>
   <ap:Paragraphs>10</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>5482</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5087</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-07-20T07:55:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
-
-[...75 lines deleted...]
-</file>