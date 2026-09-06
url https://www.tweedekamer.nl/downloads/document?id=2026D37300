--- v0 (2026-07-22)
+++ v1 (2026-09-06)
@@ -1,2707 +1,926 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="002F37E7" w:rsidRDefault="1C8C3958" w14:paraId="15BC17D9" w14:textId="6A5C2436">
-[...63 lines deleted...]
-    <w:p w:rsidR="002F37E7" w:rsidRDefault="1C8C3958" w14:paraId="1C9FEAA0" w14:textId="5FB644B7">
+    <w:p w:rsidR="00F932F8" w:rsidP="00F932F8" w:rsidRDefault="00F932F8" w14:paraId="652441F2" w14:textId="0AE3F14B">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>AH 2596</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F932F8" w:rsidP="00F932F8" w:rsidRDefault="00F932F8" w14:paraId="27A499C2" w14:textId="32D93E62">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2026Z15270</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F932F8" w:rsidP="00F932F8" w:rsidRDefault="00F932F8" w14:paraId="290041E6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F932F8" w:rsidRDefault="00F932F8" w14:paraId="188A993B" w14:textId="599E1479">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25B3E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord van minister Berendsen (Buitenlandse Zaken) (ontvangen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  22 juli 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F932F8" w:rsidRDefault="00F932F8" w14:paraId="10533B76" w14:textId="77777777"/>
+    <w:p w:rsidR="00F932F8" w:rsidRDefault="00F932F8" w14:paraId="3B02CE4F" w14:textId="77777777">
       <w:r w:rsidRPr="1C8C3958">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>Vraag 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F932F8" w:rsidRDefault="00F932F8" w14:paraId="75B18E07" w14:textId="77777777">
+      <w:r w:rsidRPr="4785807C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t>Bent u bekend met het bericht ‘Oppositiemedia Turkije geweigerd op NAVO-top in Ankara’?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F932F8" w:rsidRDefault="00F932F8" w14:paraId="37A2A0DF" w14:textId="77777777"/>
+    <w:p w:rsidR="00F932F8" w:rsidRDefault="00F932F8" w14:paraId="75026E70" w14:textId="77777777">
       <w:r w:rsidRPr="1C8C3958">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">inister van Buitenlandse Zaken op vragen van het lid Maes (VVD) over het bericht </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="002F37E7" w:rsidRDefault="1C8C3958" w14:paraId="282497E7" w14:textId="77777777">
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F932F8" w:rsidRDefault="00F932F8" w14:paraId="7953C04F" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Ja. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F932F8" w:rsidRDefault="00F932F8" w14:paraId="1D05A032" w14:textId="77777777"/>
+    <w:p w:rsidR="00F932F8" w:rsidRDefault="00F932F8" w14:paraId="7BDF5DA0" w14:textId="77777777">
       <w:r w:rsidRPr="1C8C3958">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Vraag 1</w:t>
-[...18 lines deleted...]
-    <w:p w:rsidR="002F37E7" w:rsidRDefault="1C8C3958" w14:paraId="7DBEBB67" w14:textId="77777777">
+        <w:t>Vraag 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F932F8" w:rsidP="0052494F" w:rsidRDefault="00F932F8" w14:paraId="4317BD8F" w14:textId="77777777">
+      <w:r>
+        <w:t>Hoe beoordeelt u het feit dat onafhankelijke en oppositiegezinde Turkse journalisten voor de NAVO-top op 7 en 8 juli in Ankara geen accreditatie hebben gekregen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F932F8" w:rsidRDefault="00F932F8" w14:paraId="00CFE94D" w14:textId="77777777"/>
+    <w:p w:rsidR="00F932F8" w:rsidRDefault="00F932F8" w14:paraId="4335D3FD" w14:textId="77777777">
       <w:r w:rsidRPr="1C8C3958">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t>Vraag 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F932F8" w:rsidRDefault="00F932F8" w14:paraId="0312606A" w14:textId="77777777">
+      <w:r>
+        <w:t>Hoe reflecteert u op dit incident in het licht van de bredere binnenlandse situatie in Turkije, waar de persvrijheid onder zware druk staat, naar schatting 90 procent van de media onder overheidscontrole staat, en in de aanloop naar de top honderden preventieve arrestaties in Ankara zijn verricht?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F932F8" w:rsidRDefault="00F932F8" w14:paraId="730976BB" w14:textId="77777777"/>
+    <w:p w:rsidR="00F932F8" w:rsidRDefault="00F932F8" w14:paraId="4D1CD4ED" w14:textId="77777777">
+      <w:r w:rsidRPr="1C8C3958">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F932F8" w:rsidP="0052494F" w:rsidRDefault="00F932F8" w14:paraId="662175B7" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Hoe kijkt u in algemene zin naar de persvrijheid in Turkije wetende dat Turkije op plek 163 (van in totaal 180 landen) staat van de World Press </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Freedom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Index en er meer dan 10 journalisten in de gevangenis zitten?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F932F8" w:rsidRDefault="00F932F8" w14:paraId="2CADE3B8" w14:textId="77777777"/>
+    <w:p w:rsidR="00F932F8" w:rsidRDefault="00F932F8" w14:paraId="2605D573" w14:textId="77777777">
+      <w:r w:rsidRPr="1C8C3958">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
-    </w:p>
-[...59 lines deleted...]
-      <w:r w:rsidR="0052494F">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> vraag 2, 3 en 4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0052494F" w:rsidR="0052494F" w:rsidP="0052494F" w:rsidRDefault="0052494F" w14:paraId="3D44DF4F" w14:textId="77777777">
+    <w:p w:rsidRPr="0052494F" w:rsidR="00F932F8" w:rsidP="0052494F" w:rsidRDefault="00F932F8" w14:paraId="48DA5AD1" w14:textId="77777777">
       <w:r w:rsidRPr="0052494F">
         <w:t xml:space="preserve">Persvrijheid en vrijheid van meningsuiting zijn een belangrijke waarde in en van de NAVO. Het is in dat kader belangrijk dat journalisten goed verslag kunnen doen van de NAVO-top. Het kabinet heeft dat voorafgaand aan de Top ook kenbaar gemaakt aan en in de NAVO. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0052494F" w:rsidR="0052494F" w:rsidP="0052494F" w:rsidRDefault="0052494F" w14:paraId="1637BFFB" w14:textId="77777777"/>
-    <w:p w:rsidRPr="0052494F" w:rsidR="0052494F" w:rsidP="0052494F" w:rsidRDefault="0052494F" w14:paraId="73CCB155" w14:textId="27F39B74">
+    <w:p w:rsidRPr="0052494F" w:rsidR="00F932F8" w:rsidP="0052494F" w:rsidRDefault="00F932F8" w14:paraId="7BDAED0C" w14:textId="77777777"/>
+    <w:p w:rsidRPr="0052494F" w:rsidR="00F932F8" w:rsidP="0052494F" w:rsidRDefault="00F932F8" w14:paraId="18C4DF7F" w14:textId="77777777">
       <w:r w:rsidRPr="0052494F">
         <w:t>Rechts</w:t>
       </w:r>
-      <w:r w:rsidR="007D2873">
+      <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="0052494F">
-        <w:t xml:space="preserve">taat is een integraal onderdeel van de bilaterale en EU-dialoog met Turkije. Ook het belang van persvrijheid komt daarbij aan bod. Dit wordt derhalve onderstreept in de contacten met de Turkse autoriteiten. Het Nederlandse postennet in Turkije monitort daarnaast rechtszaken die zijn aangespannen tegen Turkse journalisten. </w:t>
-[...3 lines deleted...]
-    <w:p w:rsidR="002F37E7" w:rsidRDefault="1C8C3958" w14:paraId="699CA8E8" w14:textId="77777777">
+        <w:t xml:space="preserve">taat is een integraal onderdeel van de bilaterale en EU-dialoog met Turkije. Ook het belang van persvrijheid komt daarbij aan bod. Dit wordt derhalve onderstreept in de contacten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0052494F">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">met de Turkse autoriteiten. Het Nederlandse postennet in Turkije monitort daarnaast rechtszaken die zijn aangespannen tegen Turkse journalisten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F932F8" w:rsidRDefault="00F932F8" w14:paraId="53BEC19C" w14:textId="77777777"/>
+    <w:p w:rsidR="00F932F8" w:rsidRDefault="00F932F8" w14:paraId="58165988" w14:textId="77777777">
       <w:r w:rsidRPr="1C8C3958">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F37E7" w:rsidRDefault="0052494F" w14:paraId="45FB0818" w14:textId="33B2724D">
+    <w:p w:rsidR="00F932F8" w:rsidRDefault="00F932F8" w14:paraId="6C75AAC4" w14:textId="77777777">
       <w:r>
         <w:t>Bent u van plan het werk van journalisten en verbanden van journalisten in Turkije met Nederlandse fondsen of anderszins te ondersteunen? Zo ja, op welke manier? Zo nee, waarom niet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0052494F" w:rsidRDefault="0052494F" w14:paraId="75A50D55" w14:textId="77777777"/>
-    <w:p w:rsidR="002F37E7" w:rsidRDefault="1C8C3958" w14:paraId="0F7BD981" w14:textId="77777777">
+    <w:p w:rsidR="00F932F8" w:rsidRDefault="00F932F8" w14:paraId="792524C6" w14:textId="77777777"/>
+    <w:p w:rsidR="00F932F8" w:rsidRDefault="00F932F8" w14:paraId="2100BEA3" w14:textId="77777777">
       <w:r w:rsidRPr="1C8C3958">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0052494F" w:rsidP="0052494F" w:rsidRDefault="0052494F" w14:paraId="44A504F1" w14:textId="77777777">
+    <w:p w:rsidR="00F932F8" w:rsidP="0052494F" w:rsidRDefault="00F932F8" w14:paraId="349E2CB0" w14:textId="77777777">
       <w:r w:rsidRPr="0052494F">
         <w:t xml:space="preserve">Met financiering vanuit het Mensenrechtenfonds en MATRA ondersteunt het Nederlandse postennetwerk in Turkije diverse projecten op het gebied van persvrijheid.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00017AB0" w:rsidP="0052494F" w:rsidRDefault="00017AB0" w14:paraId="777E682C" w14:textId="77777777"/>
-[...13 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidR="00F932F8" w:rsidP="0052494F" w:rsidRDefault="00F932F8" w14:paraId="33251BA1" w14:textId="77777777"/>
+    <w:p w:rsidR="00F932F8" w:rsidP="0052494F" w:rsidRDefault="00F932F8" w14:paraId="31A1B21A" w14:textId="77777777"/>
+    <w:p w:rsidR="00F932F8" w:rsidP="0052494F" w:rsidRDefault="00F932F8" w14:paraId="233A5548" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Vraag 6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0052494F" w:rsidP="0052494F" w:rsidRDefault="0052494F" w14:paraId="56951DF1" w14:textId="17E8FBBC">
+    <w:p w:rsidR="00F932F8" w:rsidP="0052494F" w:rsidRDefault="00F932F8" w14:paraId="0FE669BA" w14:textId="77777777">
       <w:r>
         <w:t>Bent u bekend met het artikel ‘Europeanen onderschatten hoe belangrijk Turkije is’?</w:t>
       </w:r>
-      <w:r w:rsidR="00017AB0">
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00017AB0" w:rsidP="0052494F" w:rsidRDefault="00017AB0" w14:paraId="6CBFB971" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidR="0052494F" w:rsidP="0052494F" w:rsidRDefault="0052494F" w14:paraId="45A27F63" w14:textId="03D06502">
+    <w:p w:rsidR="00F932F8" w:rsidP="0052494F" w:rsidRDefault="00F932F8" w14:paraId="1572AB63" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F932F8" w:rsidP="0052494F" w:rsidRDefault="00F932F8" w14:paraId="6B25ABE3" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0052494F" w:rsidP="0052494F" w:rsidRDefault="0052494F" w14:paraId="1AC3025E" w14:textId="00B81969">
+    <w:p w:rsidR="00F932F8" w:rsidP="0052494F" w:rsidRDefault="00F932F8" w14:paraId="1F4002C7" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Ja. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0052494F" w:rsidP="0052494F" w:rsidRDefault="0052494F" w14:paraId="616C318B" w14:textId="77777777"/>
-    <w:p w:rsidR="0052494F" w:rsidP="0052494F" w:rsidRDefault="0052494F" w14:paraId="74F0B4ED" w14:textId="5E86C4FD">
+    <w:p w:rsidR="00F932F8" w:rsidP="0052494F" w:rsidRDefault="00F932F8" w14:paraId="75B74190" w14:textId="77777777"/>
+    <w:p w:rsidR="00F932F8" w:rsidP="0052494F" w:rsidRDefault="00F932F8" w14:paraId="125B3723" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0052494F" w:rsidP="0052494F" w:rsidRDefault="0052494F" w14:paraId="120667CB" w14:textId="77777777">
+    <w:p w:rsidR="00F932F8" w:rsidP="0052494F" w:rsidRDefault="00F932F8" w14:paraId="505EFD13" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Hoe weegt u het geopolitieke en strategische belang van Turkije binnen het NAVO-bondgenootschap af tegen het belang van een democratische </w:t>
       </w:r>
       <w:r w:rsidRPr="0090141F">
         <w:t>rechtsstaat</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> waarin journalisten in vrijheid hun werk moeten kunnen doen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0052494F" w:rsidP="0052494F" w:rsidRDefault="0052494F" w14:paraId="041C8A30" w14:textId="77777777"/>
-    <w:p w:rsidR="0052494F" w:rsidP="0052494F" w:rsidRDefault="0052494F" w14:paraId="362C8837" w14:textId="24DDD9A2">
+    <w:p w:rsidR="00F932F8" w:rsidP="0052494F" w:rsidRDefault="00F932F8" w14:paraId="671FA70E" w14:textId="77777777"/>
+    <w:p w:rsidR="00F932F8" w:rsidP="0052494F" w:rsidRDefault="00F932F8" w14:paraId="4458A62B" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0052494F" w:rsidP="0052494F" w:rsidRDefault="0052494F" w14:paraId="3B03F6D0" w14:textId="5DED1883">
+    <w:p w:rsidR="00F932F8" w:rsidP="0052494F" w:rsidRDefault="00F932F8" w14:paraId="17EB908C" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Zie het antwoord onder vraag 9, 10 en 11. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0052494F" w:rsidP="0052494F" w:rsidRDefault="0052494F" w14:paraId="3B29D910" w14:textId="77777777"/>
-    <w:p w:rsidR="0052494F" w:rsidP="0052494F" w:rsidRDefault="0052494F" w14:paraId="2DA0ED6B" w14:textId="316D9E86">
+    <w:p w:rsidR="00F932F8" w:rsidP="0052494F" w:rsidRDefault="00F932F8" w14:paraId="431504EE" w14:textId="77777777"/>
+    <w:p w:rsidR="00F932F8" w:rsidP="0052494F" w:rsidRDefault="00F932F8" w14:paraId="186AEF89" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0052494F" w:rsidP="0052494F" w:rsidRDefault="0052494F" w14:paraId="2CD25730" w14:textId="77777777">
+    <w:p w:rsidR="00F932F8" w:rsidP="0052494F" w:rsidRDefault="00F932F8" w14:paraId="597422C6" w14:textId="77777777">
       <w:r>
         <w:t>Hoe verklaart u dat Turkije in staat is zowel een goede relatie met westerse landen te onderhouden en tegelijkertijd directe contacten heeft met landen als Rusland en China?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0052494F" w:rsidP="0052494F" w:rsidRDefault="0052494F" w14:paraId="0CC5E446" w14:textId="77777777"/>
-    <w:p w:rsidR="0052494F" w:rsidP="0052494F" w:rsidRDefault="0052494F" w14:paraId="60B75B65" w14:textId="3D32086D">
+    <w:p w:rsidR="00F932F8" w:rsidP="0052494F" w:rsidRDefault="00F932F8" w14:paraId="5766F51F" w14:textId="77777777"/>
+    <w:p w:rsidR="00F932F8" w:rsidP="0052494F" w:rsidRDefault="00F932F8" w14:paraId="23D69562" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0013237A" w:rsidP="0052494F" w:rsidRDefault="0052494F" w14:paraId="2FD42308" w14:textId="77777777">
+    <w:p w:rsidR="00F932F8" w:rsidP="0052494F" w:rsidRDefault="00F932F8" w14:paraId="7A2D9263" w14:textId="77777777">
       <w:r w:rsidRPr="0052494F">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Het Turkse buitenlandbeleid kenmerkt zich door betrekkingen te onderhouden met een breed scala aan actoren en multilaterale fora. In relatie tot Rusland zet het kabinet er in de contacten met Turkije op in om de druk op Rusland hoog te houden om de agressieoorlog tegen Oekraïne te stoppen.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0013237A" w:rsidP="0052494F" w:rsidRDefault="0013237A" w14:paraId="4EACF9C4" w14:textId="77777777"/>
-    <w:p w:rsidR="0013237A" w:rsidP="0052494F" w:rsidRDefault="0013237A" w14:paraId="540DB8EF" w14:textId="77777777">
+    <w:p w:rsidR="00F932F8" w:rsidP="0052494F" w:rsidRDefault="00F932F8" w14:paraId="4155CC3D" w14:textId="77777777"/>
+    <w:p w:rsidR="00F932F8" w:rsidP="0052494F" w:rsidRDefault="00F932F8" w14:paraId="138905C6" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 9</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0013237A" w:rsidP="0052494F" w:rsidRDefault="0013237A" w14:paraId="7CC5FA74" w14:textId="77777777">
+    <w:p w:rsidR="00F932F8" w:rsidP="0052494F" w:rsidRDefault="00F932F8" w14:paraId="0AAF2698" w14:textId="77777777">
       <w:r>
         <w:t>Ziet u Turkije als onderdeel van de liberale wereldorde, nu de burgemeester van Istanbul inmiddels meer dan een jaar in een cel zit en protesten niet zijn toegestaan en demonstranten preventief worden opgepakt, zoals nu richting de NAVO-top gebeurt?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0013237A" w:rsidP="0052494F" w:rsidRDefault="0013237A" w14:paraId="32A7258B" w14:textId="77777777"/>
-    <w:p w:rsidR="0013237A" w:rsidP="0052494F" w:rsidRDefault="0013237A" w14:paraId="780CFF06" w14:textId="77777777">
+    <w:p w:rsidR="00F932F8" w:rsidP="0052494F" w:rsidRDefault="00F932F8" w14:paraId="7C684864" w14:textId="77777777"/>
+    <w:p w:rsidR="00F932F8" w:rsidP="0052494F" w:rsidRDefault="00F932F8" w14:paraId="47AE26DA" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 10</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0013237A" w:rsidP="0013237A" w:rsidRDefault="0013237A" w14:paraId="52B9EB93" w14:textId="77777777">
+    <w:p w:rsidR="00F932F8" w:rsidP="0013237A" w:rsidRDefault="00F932F8" w14:paraId="7F156337" w14:textId="77777777">
       <w:r>
         <w:t>Hoe beoordeelt u de strategische relatie met Turkije op het gebied van veiligheid? Ziet u mogelijkheden die relatie de komende jaren te bestendigen of verstevigen en op welke manier? En hoe verhoudt een eventuele bestendiging tot de mensenrechtensituatie in Turkije?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0013237A" w:rsidP="0013237A" w:rsidRDefault="0013237A" w14:paraId="1B874AA3" w14:textId="77777777"/>
-    <w:p w:rsidR="0013237A" w:rsidP="0013237A" w:rsidRDefault="0013237A" w14:paraId="494EDB2D" w14:textId="77777777">
+    <w:p w:rsidR="00F932F8" w:rsidP="0013237A" w:rsidRDefault="00F932F8" w14:paraId="728C3601" w14:textId="77777777"/>
+    <w:p w:rsidR="00F932F8" w:rsidP="0013237A" w:rsidRDefault="00F932F8" w14:paraId="0800BC7A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 11</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0013237A" w:rsidP="0013237A" w:rsidRDefault="0013237A" w14:paraId="3433BA40" w14:textId="77777777">
+    <w:p w:rsidR="00F932F8" w:rsidP="0013237A" w:rsidRDefault="00F932F8" w14:paraId="1F4B4E64" w14:textId="77777777">
       <w:r>
         <w:t>Zijn er wat u betreft ook risico’s verbonden aan een nauwere relatie van Nederland of de EU met Turkije en wat zijn die risico’s?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0013237A" w:rsidP="0013237A" w:rsidRDefault="0013237A" w14:paraId="3CBC448B" w14:textId="77777777"/>
-    <w:p w:rsidR="0013237A" w:rsidP="0013237A" w:rsidRDefault="0013237A" w14:paraId="6D630C30" w14:textId="77777777">
+    <w:p w:rsidR="00F932F8" w:rsidP="0013237A" w:rsidRDefault="00F932F8" w14:paraId="270B2367" w14:textId="77777777"/>
+    <w:p w:rsidR="00F932F8" w:rsidP="0013237A" w:rsidRDefault="00F932F8" w14:paraId="7159EE6C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord op vraag 9, 10 en 11</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0090141F" w:rsidP="0013237A" w:rsidRDefault="0013237A" w14:paraId="52540BCD" w14:textId="77777777">
+    <w:p w:rsidR="00F932F8" w:rsidP="0013237A" w:rsidRDefault="00F932F8" w14:paraId="221C946E" w14:textId="77777777">
       <w:r w:rsidRPr="0013237A">
         <w:t xml:space="preserve">Voor Nederland en de EU is Turkije een belangrijke en strategische partner op terreinen als onder andere veiligheid, migratie en economie. De bilaterale relatie met Turkije is goed en beslaat intensieve contacten op alle niveaus. Het kabinet ondersteunt de overeengekomen en bestaande insteek van de EU om op een gefaseerde, proportionele en omkeerbare wijze samen te werken met Turkije op terreinen van wederzijds belang. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0013237A" w:rsidR="0013237A" w:rsidP="0013237A" w:rsidRDefault="0013237A" w14:paraId="5F5CB3DC" w14:textId="46275134">
+    <w:p w:rsidRPr="0013237A" w:rsidR="00F932F8" w:rsidP="0013237A" w:rsidRDefault="00F932F8" w14:paraId="3D7708B7" w14:textId="77777777">
+      <w:r w:rsidRPr="0013237A">
+        <w:t xml:space="preserve">Binnen de NAVO speelt het land </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ook </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0013237A">
+        <w:t xml:space="preserve">een cruciale rol. Turkije is strategisch gelegen, heeft na de VS het grootste leger binnen de alliantie, een snel groeiende defensie-industrie en is een partner in de steun aan Oekraïne. Ook daarom hecht het kabinet waarde aan de relatie met Turkije. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0013237A" w:rsidR="00F932F8" w:rsidP="0013237A" w:rsidRDefault="00F932F8" w14:paraId="1A963CA2" w14:textId="77777777"/>
+    <w:p w:rsidR="00F932F8" w:rsidP="0013237A" w:rsidRDefault="00F932F8" w14:paraId="10A0D8C3" w14:textId="77777777">
+      <w:r w:rsidRPr="0013237A">
+        <w:t>Recht</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0013237A">
+        <w:t>staat is en blijft daarbij een integraal onderdeel van de dialoog met het land, zowel op bilateraal als EU-niveau. Zoals eerder aan uw Kamer gemeld, deelt het kabinet de serieuze zorgen van de Europese Commissie over de rechtstaat in Turkije. Ik verwijs u graag naar de Kabinetsappreciatie Uitbreidingspakket 2025</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="0013237A">
+        <w:t xml:space="preserve"> voor een weergave van de kabinetsinzet in dit kader. Ook de arrestatie van de burgemeester van Istanbul en andere oppositieleden zijn onderwerp van gesprek in contacten met de Turkse autoriteiten. Daarnaast zijn diplomaten van het Nederlandse postennet in Turkije, samen met vertegenwoordigers van andere EU lidstaten, </w:t>
+      </w:r>
       <w:r w:rsidRPr="0013237A">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Binnen de NAVO speelt het land </w:t>
-[...30 lines deleted...]
-    <w:p w:rsidR="0013237A" w:rsidP="0013237A" w:rsidRDefault="0013237A" w14:paraId="7D6C83B1" w14:textId="4A92B8D0">
+        <w:t xml:space="preserve">aanwezig bij rechtbankzittingen in de rechtszaken die tegen de burgemeester van Istanbul zijn aangespannen.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F932F8" w:rsidP="0013237A" w:rsidRDefault="00F932F8" w14:paraId="05A87661" w14:textId="77777777"/>
+    <w:p w:rsidR="00F932F8" w:rsidP="0013237A" w:rsidRDefault="00F932F8" w14:paraId="2AD209EF" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 12</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0013237A" w:rsidP="0013237A" w:rsidRDefault="0013237A" w14:paraId="65D1C9D5" w14:textId="4A8A50B2">
+    <w:p w:rsidR="00F932F8" w:rsidP="0013237A" w:rsidRDefault="00F932F8" w14:paraId="56D3CD1F" w14:textId="77777777">
       <w:r>
         <w:t>Bent u bereid deze vragen te beantwoorden voor de NAVO-top op 7 juli begint?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0013237A" w:rsidP="0013237A" w:rsidRDefault="0013237A" w14:paraId="53735B0D" w14:textId="77777777"/>
-    <w:p w:rsidR="0013237A" w:rsidP="0013237A" w:rsidRDefault="0013237A" w14:paraId="6D795D83" w14:textId="5345BC3F">
+    <w:p w:rsidR="00F932F8" w:rsidP="0013237A" w:rsidRDefault="00F932F8" w14:paraId="1670FA0D" w14:textId="77777777"/>
+    <w:p w:rsidR="00F932F8" w:rsidP="0013237A" w:rsidRDefault="00F932F8" w14:paraId="07358BC2" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0013237A" w:rsidR="0013237A" w:rsidP="0013237A" w:rsidRDefault="0013237A" w14:paraId="152FDB22" w14:textId="572EE205">
+    <w:p w:rsidRPr="0013237A" w:rsidR="00F932F8" w:rsidP="0013237A" w:rsidRDefault="00F932F8" w14:paraId="2C3F4C72" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Dat is helaas niet gelukt. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0013237A" w:rsidP="0013237A" w:rsidRDefault="0013237A" w14:paraId="392C7087" w14:textId="7822E2C8">
+    <w:p w:rsidR="00F932F8" w:rsidP="0013237A" w:rsidRDefault="00F932F8" w14:paraId="13648962" w14:textId="77777777">
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0052494F" w:rsidR="0052494F" w:rsidP="0052494F" w:rsidRDefault="0052494F" w14:paraId="23F1740E" w14:textId="07C051C1">
+    <w:p w:rsidRPr="0052494F" w:rsidR="00F932F8" w:rsidP="0052494F" w:rsidRDefault="00F932F8" w14:paraId="12F73185" w14:textId="77777777">
       <w:r w:rsidRPr="0052494F">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0052494F" w:rsidR="0052494F" w:rsidP="0052494F" w:rsidRDefault="0052494F" w14:paraId="264E7D15" w14:textId="77777777"/>
-[...7 lines deleted...]
-      <w:pgMar w:top="3096" w:right="2778" w:bottom="1077" w:left="1588" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="0052494F" w:rsidR="00F932F8" w:rsidP="0052494F" w:rsidRDefault="00F932F8" w14:paraId="303388A5" w14:textId="77777777"/>
+    <w:p w:rsidR="00F932F8" w:rsidP="0052494F" w:rsidRDefault="00F932F8" w14:paraId="440DE6CD" w14:textId="77777777"/>
+    <w:p w:rsidRPr="0052494F" w:rsidR="00F932F8" w:rsidP="0052494F" w:rsidRDefault="00F932F8" w14:paraId="645C1D8A" w14:textId="77777777"/>
+    <w:p w:rsidR="00F932F8" w:rsidP="0052494F" w:rsidRDefault="00F932F8" w14:paraId="3CE61385" w14:textId="77777777"/>
+    <w:p w:rsidR="002C3023" w:rsidRDefault="002C3023" w14:paraId="6187ADBB" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="002C3023">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6AD36E92" w14:textId="77777777" w:rsidR="001C2370" w:rsidRDefault="001C2370">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="22FDC134" w14:textId="77777777" w:rsidR="0038310B" w:rsidRDefault="0038310B" w:rsidP="00F932F8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2D79419E" w14:textId="77777777" w:rsidR="001C2370" w:rsidRDefault="001C2370">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="501087BF" w14:textId="77777777" w:rsidR="0038310B" w:rsidRDefault="0038310B" w:rsidP="00F932F8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...24 lines deleted...]
-  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="06F00E72" w14:textId="77777777" w:rsidR="00F932F8" w:rsidRPr="00F932F8" w:rsidRDefault="00F932F8" w:rsidP="00F932F8">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7F25A6A3" w14:textId="77777777" w:rsidR="00F932F8" w:rsidRPr="00F932F8" w:rsidRDefault="00F932F8" w:rsidP="00F932F8">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="26BDCAF8" w14:textId="77777777" w:rsidR="00F932F8" w:rsidRPr="00F932F8" w:rsidRDefault="00F932F8" w:rsidP="00F932F8">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3BC02806" w14:textId="77777777" w:rsidR="001C2370" w:rsidRDefault="001C2370">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="355AE848" w14:textId="77777777" w:rsidR="0038310B" w:rsidRDefault="0038310B" w:rsidP="00F932F8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1AE2233F" w14:textId="77777777" w:rsidR="001C2370" w:rsidRDefault="001C2370">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0B30EF04" w14:textId="77777777" w:rsidR="0038310B" w:rsidRDefault="0038310B" w:rsidP="00F932F8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="46007BB1" w14:textId="089E3917" w:rsidR="00017AB0" w:rsidRPr="00070592" w:rsidRDefault="00017AB0">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="52DADB31" w14:textId="77777777" w:rsidR="00F932F8" w:rsidRPr="00070592" w:rsidRDefault="00F932F8">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00070592">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00070592">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> NOS, 25 juni 2026, 'Oppositiemedia Turkije geweigerd op NAVO-top in Ankara' (https://nos.nl/artikel/2620280-oppositiemedia-turkije-geweigerd-op-navo-top-in-ankara)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="600E08ED" w14:textId="4FDF6A06" w:rsidR="00017AB0" w:rsidRPr="00070592" w:rsidRDefault="00017AB0">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="3117BAF2" w14:textId="77777777" w:rsidR="00F932F8" w:rsidRPr="00070592" w:rsidRDefault="00F932F8">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00070592">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00070592">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> De Groene Amsterdammer, 29 juni 2026, '‘Europeanen onderschatten hoe belangrijk Turkije is’' (https://www.groene.nl/artikel/europeanen-onderschatten-hoe-belangrijk-turkije-is)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="54162F56" w14:textId="40669C83" w:rsidR="0013237A" w:rsidRPr="00070592" w:rsidRDefault="0013237A">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="766BAF13" w14:textId="77777777" w:rsidR="00F932F8" w:rsidRPr="00070592" w:rsidRDefault="00F932F8">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00070592">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00070592">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Kamerstuk 23</w:t>
-[...13 lines deleted...]
-        <w:t>987, nr. 398</w:t>
+        <w:t xml:space="preserve"> Kamerstuk 23 987, nr. 398</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="688EC057" w14:textId="65AE6F38" w:rsidR="002F37E7" w:rsidRDefault="00C806AE">
-[...360 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="5501CD78" w14:textId="77777777" w:rsidR="00F932F8" w:rsidRPr="00F932F8" w:rsidRDefault="00F932F8" w:rsidP="00F932F8">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6C20A663" w14:textId="59E4BA79" w:rsidR="002F37E7" w:rsidRDefault="00C806AE">
-[...888 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="109D53E2" w14:textId="77777777" w:rsidR="00F932F8" w:rsidRPr="00F932F8" w:rsidRDefault="00F932F8" w:rsidP="00F932F8">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...470 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7CB3AFA3" w14:textId="77777777" w:rsidR="00F932F8" w:rsidRPr="00F932F8" w:rsidRDefault="00F932F8" w:rsidP="00F932F8">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="1C8C3958"/>
-[...37 lines deleted...]
-    <w:rsid w:val="4785807C"/>
+    <w:rsidRoot w:val="00F932F8"/>
+    <w:rsid w:val="002C3023"/>
+    <w:rsid w:val="0038310B"/>
+    <w:rsid w:val="00BA4384"/>
+    <w:rsid w:val="00DF7A30"/>
+    <w:rsid w:val="00F932F8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="050ABEEA"/>
-  <w15:docId w15:val="{4C41BEFC-7EBA-4AF0-A3E5-CEAB13DC18C5}"/>
+  <w14:docId w14:val="02015CBB"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{D9801D73-27FE-422A-8AC0-45DBCEEBCC32}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2710,77 +929,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2805,75 +1024,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -2908,55 +1127,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3025,938 +1244,690 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:aliases w:val="Standaard"/>
-    <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:pPr>
-[...9 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F932F8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F932F8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F932F8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F932F8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F932F8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F932F8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F932F8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F932F8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F932F8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...14 lines deleted...]
-    <w:uiPriority w:val="98"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00F932F8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F932F8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F932F8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F932F8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F932F8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F932F8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F932F8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F932F8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F932F8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:pPr>
-[...21 lines deleted...]
-    <w:uiPriority w:val="98"/>
+    <w:rsid w:val="00F932F8"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00F932F8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:pPr>
-[...202 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rsid w:val="00F932F8"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...17 lines deleted...]
-    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00F932F8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F932F8"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00F932F8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F932F8"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F932F8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F932F8"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00F932F8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F932F8"/>
     <w:rPr>
       <w:b/>
-      <w:caps/>
-[...231 lines deleted...]
-    <w:rPr>
+      <w:bCs/>
       <w:smallCaps/>
-      <w:color w:val="404040"/>
-[...91 lines deleted...]
-      <w:i/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Verdana13">
-[...40 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0013237A"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00F932F8"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="0013237A"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00F932F8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="character" w:styleId="FootnoteReference">
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0013237A"/>
+    <w:rsid w:val="00F932F8"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B768BD"/>
+    <w:rsid w:val="00F932F8"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-    <w:link w:val="Header"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B768BD"/>
-[...7 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:rsid w:val="00F932F8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B768BD"/>
+    <w:rsid w:val="00F932F8"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-    <w:link w:val="Footer"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B768BD"/>
-[...88 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00F932F8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F932F8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -4009,51 +1980,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -4117,65 +2088,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -4196,163 +2167,65 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>4614</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>780</ap:Words>
+  <ap:Characters>4293</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>38</ap:Lines>
+  <ap:Lines>35</ap:Lines>
   <ap:Paragraphs>10</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>5442</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5063</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-07-16T08:05:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
-
-[...75 lines deleted...]
-</file>