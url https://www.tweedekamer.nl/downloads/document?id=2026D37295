--- v0 (2026-07-22)
+++ v1 (2026-09-06)
@@ -1,2271 +1,1583 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B70350" w:rsidP="0094780F" w:rsidRDefault="005E7EF4" w14:paraId="4F6EBCFC" w14:textId="77777777">
+    <w:p w:rsidRPr="0015134C" w:rsidR="00101793" w:rsidP="0094780F" w:rsidRDefault="00101793" w14:paraId="2A7F0616" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0015134C" w:rsidR="0015134C" w:rsidRDefault="00101793" w14:paraId="4DF8DE25" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>21501-02</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0015134C" w:rsidR="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0015134C" w:rsidR="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0015134C" w:rsidR="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Raad Algemene Zaken en Raad Buitenlandse Zaken </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0015134C" w:rsidR="0015134C" w:rsidP="00D80872" w:rsidRDefault="0015134C" w14:paraId="288BC1FD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>3460</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Buitenlandse Zaken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0015134C" w:rsidR="0015134C" w:rsidP="0094780F" w:rsidRDefault="0015134C" w14:paraId="56E66BF9" w14:textId="0E33F82C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0015134C" w:rsidR="0015134C" w:rsidP="0094780F" w:rsidRDefault="0015134C" w14:paraId="5AA71D5B" w14:textId="0B0FF64D">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 22 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0015134C" w:rsidR="00101793" w:rsidP="0094780F" w:rsidRDefault="00101793" w14:paraId="11D6E7D3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0015134C" w:rsidR="00101793" w:rsidP="0094780F" w:rsidRDefault="00101793" w14:paraId="661940A6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hierbij bied ik u het verslag aan van de Raad Algemene Zaken van 14 juli 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0015134C" w:rsidR="00101793" w:rsidP="0094780F" w:rsidRDefault="00101793" w14:paraId="71D20528" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0015134C" w:rsidR="00101793" w:rsidP="0094780F" w:rsidRDefault="0015134C" w14:paraId="211CBC1B" w14:textId="75C89CD6">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Buitenlandse Zaken,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>T.B.W. Berendsen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0015134C" w:rsidR="00101793" w:rsidP="0094780F" w:rsidRDefault="00101793" w14:paraId="709E70B5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0015134C" w:rsidR="00101793" w:rsidRDefault="00101793" w14:paraId="0956B3F0" w14:textId="3AAB9C7F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0015134C" w:rsidR="00101793" w:rsidP="00101793" w:rsidRDefault="00101793" w14:paraId="1623FE99" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk108774585" w:id="0"/>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">VERSLAG RAAD ALGEMENE ZAKEN VAN 14 JULI 2026 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0015134C" w:rsidR="00101793" w:rsidP="00101793" w:rsidRDefault="00101793" w14:paraId="7DEAF6B7" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0015134C" w:rsidR="00101793" w:rsidP="00101793" w:rsidRDefault="00101793" w14:paraId="3A07C118" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De Raad Algemene Zaken (RAZ) vond plaats in Brussel op dinsdag 14 juli jl. De Raad sprak over het Meerjarig Financieel Kader, de vereenvoudigingsagenda in relatie tot het instrument van de omnibussen, de evaluatie van de jaarlijkse rechtstaatdialoog en de ‘</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>One</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Market, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>One</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Europe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Roadmap</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Verder gaf Ierland een presentatie over de prioriteiten van zijn voorzitterschap van de Raad van Ministers. En marge van de Raad vonden vier Intergouvernementele Conferenties (IGC) plaats met kandidaat-lidstaten in het kader van het toetredingsproces. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>De minister van Buitenlandse Zaken was niet in de gelegenheid deel te nemen. Nederland werd bij de Raad vertegenwoordigd door de Permanente Vertegenwoordiger bij de EU.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0015134C" w:rsidR="00101793" w:rsidP="00101793" w:rsidRDefault="00101793" w14:paraId="56877DE0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Meerjarig Financieel Kader</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidRPr="0015134C" w:rsidR="00101793" w:rsidP="00101793" w:rsidRDefault="00101793" w14:paraId="26F4D125" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het Ierse voorzitterschap gaf aan dat het bereiken van een akkoord over het Meerjarig Financieel Kader (MFK) in het najaar van 2026 de hoogste prioriteit heeft, omdat dit van fundamenteel belang is voor de toekomst van de Unie. Tegelijkertijd benadrukte het voorzitterschap dat er nog veel werk te verrichten is voordat overeenstemming kan worden bereikt. De komende periode zal het voorzitterschap zich richten op de belangrijkste openstaande politieke vraagstukken, waaronder de omvang van het MFK, de mogelijkheden voor nieuwe eigen middelen en het vinden van een evenwichtig akkoord. Hiervoor zal het huidige onderhandelingsdocument (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>negotiating</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> box</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) worden herzien en gepresenteerd voor de Europese Raad in oktober, met als doel tijdig tot een akkoord te komen. Er vond geen uitwisseling plaats tussen lidstaten onder dit agendapunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0015134C" w:rsidR="00101793" w:rsidP="00101793" w:rsidRDefault="00101793" w14:paraId="190838F5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Iers voorzitterschap</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0015134C" w:rsidR="00101793" w:rsidP="00101793" w:rsidRDefault="00101793" w14:paraId="6B7DD18A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Het Ierse voorzitterschap presenteerde zijn prioriteiten voor de komende zes maanden, met een focus op drie hoofdthema's: concurrentievermogen, waarden en veiligheid en defensie. Op het terrein van concurrentievermogen benadrukte het voorzitterschap het belang van een sterk en concurrerend Europa, verdere vereenvoudiging van EU-regelgeving en het benutten van het huidige momentum om overeenstemming te bereiken over de Omnibus-pakketten. Daarnaast werd het belang onderstreept van een akkoord op het MFK. Ten aanzien van waarden kondigde het voorzitterschap aan bijzondere aandacht te besteden aan de rechtsstaat, democratie en het uitbreidingsproces. Daarbij ligt de nadruk op een merites-gebaseerde benadering van kandidaat-lidstaten, met bijzondere aandacht voor Montenegro, Moldavië en Oekraïne. Op het gebied van veiligheid en defensie benadrukte het voorzitterschap het belang van blijvende en onverminderde steun aan Oekraïne. Nederland sprak steun uit voor de prioriteiten van het Ierse voorzitterschap, in het bijzonder voor het belang van een gemoderniseerd en betaalbaar MFK, de voortdurende steun aan Oekraïne, de nadruk op de rechtsstaat en een op merites-gebaseerd uitbreidingsproces.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0015134C" w:rsidR="00101793" w:rsidP="00101793" w:rsidRDefault="00101793" w14:paraId="54DC805C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk235003305" w:id="1"/>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Omnibus versimpeling regelgeving</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0015134C" w:rsidR="00101793" w:rsidP="00101793" w:rsidRDefault="00101793" w14:paraId="2A35328C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Raad voerde een beleidsdebat over de stand van zaken van de vereenvoudigingsagenda en de gewenste aanpak voor de toekomst. Alle lidstaten steunden de ambitie van de huidige vereenvoudigingsagenda van de Commissie en benadrukten onder meer het belang van het beginsel </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>simplicity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> design</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en van effectbeoordelingen. Ook benadrukten meerdere lidstaten dat betere regelgeving niet moet leiden tot deregulering en dat het beschermingsniveau, juridische zekerheid en bestaande compromissen moeten worden gerespecteerd. Sommige lidstaten vroegen om nieuwe vereenvoudigingsvoorstellen of omnibussen op diverse beleidsterreinen. In die context riep Nederland op tot vereenvoudiging van het statistiek </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>acquis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> omdat dit kan leiden tot concrete lastenvermindering voor bedrijven, met name voor het MKB.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w:rsidR="0015134C" w:rsidRDefault="0015134C" w14:paraId="0297177D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Mincho" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Geachte voorzitter,</w:t>
-[...113 lines deleted...]
-      <w:pgMar w:top="3095" w:right="2777" w:bottom="1077" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0015134C" w:rsidR="00101793" w:rsidP="00101793" w:rsidRDefault="00101793" w14:paraId="55E0F8A1" w14:textId="1CE46F86">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Evaluatie jaarlijkse rechtsstaatsdialoog</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0015134C" w:rsidR="00101793" w:rsidP="00101793" w:rsidRDefault="00101793" w14:paraId="32AF152D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Tijdens de Raad werden de Spaanse EU-voorzitterschapsconclusies over de evaluatie van de jaarlijkse rechtsstaatdialoog uit december 2023 aangenomen als Raadsconclusies.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Indertijd konden Polen en Hongarije niet instemmen met deze conclusies. Beide lidstaten hebben inmiddels hun steun voor de conclusies en voor de jaarlijkse rechtsstaatdialoog uitgesproken.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Een andere lidstaat legde een verklaring af waarin het steun voor de conclusies uitspreekt, maar ook benadrukt dat het rechtsstaatmechanisme niet-bindend is en een informeel karakter heeft. Verder vond geen inhoudelijke discussie plaats. Eind 2027 zal opnieuw een evaluatie van de jaarlijkse rechtsstaatdialoog plaatsvinden.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0015134C" w:rsidR="00101793" w:rsidP="00101793" w:rsidRDefault="00101793" w14:paraId="01CC2D47" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>One</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Market, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>One</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Europe </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Roadmap</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidRPr="0015134C" w:rsidR="00101793" w:rsidP="00101793" w:rsidRDefault="00101793" w14:paraId="10F1ACAD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk235011812" w:id="2"/>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tijdens de werklunch vond een gedachtewisseling plaats over de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>One</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Europe, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>One</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Market </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Roadmap</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in aanwezigheid van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Enrico</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Letta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, opsteller van het rapport </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Much</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> more </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>than</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a Market</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> over de Europese interne markt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In de discussie werd het belang benadrukt van politiek eigenaarschap om barrières op de interne markt aan te pakken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0015134C" w:rsidR="00101793" w:rsidP="00101793" w:rsidRDefault="00101793" w14:paraId="227A1EF3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland heeft onderstreept dat druk op de tijdige uitvoering van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Roadmap</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> noodzakelijk is en heeft daarbij benadrukt dat de kwaliteit van wet- en regelgeving niet mag lijden onder die tijdsdruk. Nederland heeft tevens aandacht gevraagd voor het wegnemen van de meest knellende barrières op de interne markt, in het bijzonder op terrein van diensten en territoriale leveringsbeperkingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w:rsidRPr="0015134C" w:rsidR="00101793" w:rsidP="00101793" w:rsidRDefault="00101793" w14:paraId="4202204D" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>EU-toetredingsproces Oekraïne en Moldavië</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0015134C" w:rsidR="00101793" w:rsidP="00101793" w:rsidRDefault="00101793" w14:paraId="669E0383" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>En marge van de Raad vonden intergouvernementele conferenties (IGC) plaats, waarin met Oekraïne en Moldavië cluster 6 (Externe betrekkingen) werd geopend. Het openen van de clusters werd door veel lidstaten verwelkomd, waaronder door Nederland namens de Benelux. In de Benelux-interventie sprak Nederland zijn solidariteit uit met Oekraïne in het licht van de toenemende Russische luchtaanvallen, prees het de inzet van Oekraïne en Moldavië tegen buitenlandse inmenging en hybride dreigingen en hun hoge mate van GBVB-aansluiting en moedigde Nederland beide landen aan hun hervormingen op het gebied van corruptiebestrijding en versterking van de rechtsstaat onverminderd voort te zetten. Tevens riep Nederland hen namens de Benelux op om voortvarend werk te maken van de specifieke aandachtspunten onder cluster 6, zoals hervormingen in de defensiesector, FDI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>screening en de aanpak van illegale wapenhandel. Veel lidstaten, waaronder Nederland namens de Benelux, benadrukten daarnaast dat de vier overige clusters zo spoedig mogelijk geopend moeten worden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0015134C" w:rsidR="00101793" w:rsidP="00101793" w:rsidRDefault="00101793" w14:paraId="56F994C0" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>EU-toetredingsproces Montenegro</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0015134C" w:rsidR="00101793" w:rsidP="00101793" w:rsidRDefault="00101793" w14:paraId="3FCC73A0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tevens vond en marge van de Raad een IGC met Montenegro plaats, waarbij twee hoofdstukken onder voorbehoud werden gesloten: hoofdstuk 8 (mededingingsbeleid) en hoofdstuk 29 (douane-unie). Het sluiten van deze hoofdstukken werd breed verwelkomd als een nieuwe stap op het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>toetredingspad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Montenegro, ook door Nederland namens de Benelux. In de Benelux-interventie verwelkomde Nederland het werk dat Montenegro heeft verzet op deze onderdelen van het EU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>acquis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, en onderstreepte Nederland het belang van voldoende administratieve capaciteit en effectieve handhaving van het mededingingsrecht. Ook benadrukte Nederland namens de Benelux dat verdere voortgang op het gebied van de rechtsstaat en de bestrijding van corruptie en georganiseerde misdaad van groot belang blijft voor het verdere EU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>toetredingsproces van Montenegro.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0015134C" w:rsidR="00101793" w:rsidP="00101793" w:rsidRDefault="00101793" w14:paraId="217C8DDB" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">EU-toetredingsproces Albanië </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0015134C" w:rsidR="00101793" w:rsidP="00101793" w:rsidRDefault="00101793" w14:paraId="425ABE09" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ten slotte vond en marge van de Raad ook een IGC met Albanië plaats, waarbij drie hoofdstukken onder voorbehoud werden gesloten: hoofdstuk 25 (wetenschap en onderzoek), hoofdstuk 26 (onderwijs en cultuur) en hoofdstuk 30 (externe betrekkingen). Deze stap werd breed verwelkomd als belangrijke nieuwe stap op het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>toetredingspad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Albanië, ook door Nederland namens de Benelux en de Nordics</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Baltics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, omdat dit de eerste hoofdstukken zijn die met Albanië onder voorbehoud worden gesloten. In deze gezamenlijke interventie verwelkomde Nederland de voortgang die Albanië heeft geboekt, waaronder het in lijn brengen van hun wettelijk kader met EU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>verordeningen inzake exportcontrole en FDI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>screening. Mede in het licht van de protesten in Albanië werd door Nederland, ook namens de Benelux en de Nordics</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Baltics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, onderstreept dat verdere vooruitgang op het gebied van de rechtsstaat, de bestrijding van corruptie en de bescherming van fundamentele rechten van groot belang blijven voor het verdere EU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>toetredingsproces van Albanië. Albanië werd opgeroepen om een sterk trackrecord op te bouwen en te zorgen voor effectieve implementatie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0015134C" w:rsidR="00101793" w:rsidP="00101793" w:rsidRDefault="00101793" w14:paraId="2E3930F1" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>EU-toetredingsproces Servië</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In aanloop naar de Raad heeft in Brussel discussie plaatsgevonden over het EU-toetredingsproces van Servië en de aanbeveling van de Commissie om de drie resterende hoofdstukken onder Cluster 3 te openen. De Commissie heeft daarbij een mondelinge update gegeven van recente ontwikkelingen, waaronder de  opvolging door Servië van aanbevelingen van de Venetië Commissie over justitiewetten die de organisatie en bevoegdheden van de rechtspraak in Servië aantastten, stappen richting de oprichting van een raad voor mediatoezichthouder REM en ontwikkelingen die raken aan kieswetgeving. Er is een brede groep lidstaten in de Raad die voorstander is van het openen van Cluster 3, mede onder verwijzing naar het geostrategisch perspectief van EU-uitbreiding, waarbij het onwenselijk zou zijn het grootste land van de Westelijke Balkan te ver achterop te laten. Aan de technische vereisten voor de opening van Cluster 3 is, op voorspraak van de Commissie, immers al sinds 2022 voldaan. Nederland heeft aangegeven het openen van Cluster 3 vanuit een bredere beoordeling van de rechtsstaat op dit moment niet te steunen en dat verdere opvolging van hervormingsstappen noodzakelijk is. Tevens is het kabinet van mening dat betere aansluiting van Servië bij het gemeenschappelijk buitenland- en veiligheidsbeleid (GBVB) een aandachtpunt blijft. De GBVB-aansluiting blijft laag met 63%, onder andere door het gebrek aan aansluiting bij EU-sancties. Naar verwachting zal deze discussie in de Raad worden vervolgd. Afgelopen vrijdag heeft de Commissie het rechtsstaatsrapport 2026 gepubliceerd, waarin naast de EU-lidstaten vier kandidaat-lidstaten, waaronder Servië, zijn opgenomen. Het kabinet zal, zoals gebruikelijk in de kabinetsappreciatie van het jaarlijkse uitbreidingspakket, een appreciatie geven van de constateringen van de Commissie over de kandidaat-lidstaten in dit rechtsstaatrapport.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0015134C" w:rsidR="00101793" w:rsidP="00101793" w:rsidRDefault="00101793" w14:paraId="631766F0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0015134C" w:rsidR="00101793" w:rsidP="00101793" w:rsidRDefault="00101793" w14:paraId="13D4F9C7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0015134C" w:rsidR="006F53E6" w:rsidRDefault="006F53E6" w14:paraId="649F8415" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="0015134C" w:rsidR="006F53E6">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F6EBD0C" w14:textId="77777777" w:rsidR="005E7EF4" w:rsidRDefault="005E7EF4">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="77C0211F" w14:textId="77777777" w:rsidR="00D66057" w:rsidRDefault="00D66057" w:rsidP="00101793">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4F6EBD0E" w14:textId="77777777" w:rsidR="005E7EF4" w:rsidRDefault="005E7EF4">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0DDA6E5C" w14:textId="77777777" w:rsidR="00D66057" w:rsidRDefault="00D66057" w:rsidP="00101793">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...18 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5C660AF2" w14:textId="77777777" w:rsidR="005F2BAF" w:rsidRDefault="005F2BAF">
+  <w:p w14:paraId="7A818F38" w14:textId="77777777" w:rsidR="00101793" w:rsidRPr="00101793" w:rsidRDefault="00101793" w:rsidP="00101793">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2124DA61" w14:textId="77777777" w:rsidR="005F2BAF" w:rsidRDefault="005F2BAF">
+  <w:p w14:paraId="22E3AC06" w14:textId="77777777" w:rsidR="00101793" w:rsidRPr="00101793" w:rsidRDefault="00101793" w:rsidP="00101793">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6051CE97" w14:textId="77777777" w:rsidR="005F2BAF" w:rsidRDefault="005F2BAF">
+  <w:p w14:paraId="24020FA5" w14:textId="77777777" w:rsidR="00101793" w:rsidRPr="00101793" w:rsidRDefault="00101793" w:rsidP="00101793">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F6EBD08" w14:textId="77777777" w:rsidR="005E7EF4" w:rsidRDefault="005E7EF4">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4224E3E0" w14:textId="77777777" w:rsidR="00D66057" w:rsidRDefault="00D66057" w:rsidP="00101793">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4F6EBD0A" w14:textId="77777777" w:rsidR="005E7EF4" w:rsidRDefault="005E7EF4">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6766BDE2" w14:textId="77777777" w:rsidR="00D66057" w:rsidRDefault="00D66057" w:rsidP="00101793">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="6C7F130B" w14:textId="77777777" w:rsidR="00101793" w:rsidRPr="0015134C" w:rsidRDefault="00101793" w:rsidP="00101793">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 21 501-02, nr. 2795</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="620A7F56" w14:textId="77777777" w:rsidR="00101793" w:rsidRPr="0015134C" w:rsidRDefault="00101793" w:rsidP="00101793">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hongarije sprak deze steun uit tijdens de Raad Algemene Zaken van 26 mei jl. </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="47C3E746" w14:textId="77777777" w:rsidR="00101793" w:rsidRPr="0015134C" w:rsidRDefault="00101793" w:rsidP="00101793">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 21 501-20, nr. 2397</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="418C4AE3" w14:textId="77777777" w:rsidR="00101793" w:rsidRPr="0015134C" w:rsidRDefault="00101793" w:rsidP="00101793">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bijlage “Kabinetsappreciatie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Letta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0015134C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Rapport” bij Kamerstuk 21 501-30, nr. 603</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="736D0255" w14:textId="77777777" w:rsidR="005F2BAF" w:rsidRDefault="005F2BAF">
+  <w:p w14:paraId="2F98DEA8" w14:textId="77777777" w:rsidR="00101793" w:rsidRPr="00101793" w:rsidRDefault="00101793" w:rsidP="00101793">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4F6EBD04" w14:textId="77777777" w:rsidR="00B70350" w:rsidRDefault="005E7EF4">
-[...256 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="78A6A600" w14:textId="77777777" w:rsidR="00101793" w:rsidRPr="00101793" w:rsidRDefault="00101793" w:rsidP="00101793">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4F6EBD06" w14:textId="0029DADD" w:rsidR="00B70350" w:rsidRDefault="005E7EF4">
+  <w:p w14:paraId="45A11C23" w14:textId="77777777" w:rsidR="00101793" w:rsidRPr="00101793" w:rsidRDefault="00101793" w:rsidP="00101793">
     <w:pPr>
-      <w:spacing w:after="7131" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1074 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
-</file>
-[...472 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B70350"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00E42154"/>
+    <w:rsidRoot w:val="00101793"/>
+    <w:rsid w:val="00101793"/>
+    <w:rsid w:val="0012568B"/>
+    <w:rsid w:val="0015134C"/>
+    <w:rsid w:val="0028381C"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00D66057"/>
+    <w:rsid w:val="00E26A9E"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4F6EBCFC"/>
-  <w15:docId w15:val="{F64FFE91-5D26-48F4-BCD8-096614979B61}"/>
+  <w14:docId w14:val="4B449EB9"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{B6D36B7E-68FB-4411-B7EE-638B2737590E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2274,77 +1586,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2369,75 +1681,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -2472,55 +1784,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -2589,813 +1901,718 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:aliases w:val="Standaard"/>
-    <w:uiPriority w:val="4"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00101793"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00101793"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00101793"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00101793"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00101793"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00101793"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00101793"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00101793"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00101793"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...14 lines deleted...]
-    <w:uiPriority w:val="98"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00101793"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00101793"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00101793"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00101793"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00101793"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00101793"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00101793"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00101793"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00101793"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="00101793"/>
     <w:pPr>
-      <w:spacing w:before="200" w:after="160"/>
-[...1 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...15 lines deleted...]
-    <w:uiPriority w:val="98"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00101793"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:pPr>
-[...202 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rsid w:val="00101793"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00101793"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00101793"/>
     <w:pPr>
-      <w:numPr>
-[...38 lines deleted...]
-      <w:ind w:left="-1417"/>
+      <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:spacing w:val="-3"/>
-[...5 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00101793"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00101793"/>
     <w:pPr>
-      <w:spacing w:line="360" w:lineRule="exact"/>
-      <w:jc w:val="both"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-[...6 lines deleted...]
-    <w:next w:val="Normal"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00101793"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00101793"/>
     <w:pPr>
-      <w:spacing w:line="360" w:lineRule="exact"/>
-      <w:jc w:val="right"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...13 lines deleted...]
-    <w:uiPriority w:val="8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00101793"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:pPr>
-[...83 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00101793"/>
     <w:rPr>
       <w:b/>
-      <w:sz w:val="13"/>
-[...77 lines deleted...]
-    <w:rPr>
+      <w:bCs/>
       <w:smallCaps/>
-      <w:color w:val="404040"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabelondertekening">
     <w:name w:val="Tabel ondertekening"/>
-    <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00101793"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TabelRijkshuisstijl">
-[...116 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0094780F"/>
+    <w:rsid w:val="00101793"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0094780F"/>
-[...7 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:rsid w:val="00101793"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0094780F"/>
+    <w:rsid w:val="00101793"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0094780F"/>
-[...2 lines deleted...]
-      <w:color w:val="000000"/>
+    <w:rsid w:val="00101793"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00101793"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="18"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00101793"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00101793"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00101793"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
-[...3 lines deleted...]
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -3448,51 +2665,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -3556,65 +2773,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -3635,162 +2852,79 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>138</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1621</ap:Words>
+  <ap:Characters>8916</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>1</ap:Lines>
-  <ap:Paragraphs>1</ap:Paragraphs>
+  <ap:Lines>74</ap:Lines>
+  <ap:Paragraphs>21</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>162</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>10516</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101009C7CE436063D44E9BE7DC0259EF7C32F006EB9F9836A634AE58B6169785FD3936F00AA5B09C34F670E4989DDFEF3957234AE</vt:lpwstr>
-[...68 lines deleted...]
-    <vt:lpwstr>False</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>