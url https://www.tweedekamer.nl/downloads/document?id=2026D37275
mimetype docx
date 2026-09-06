--- v0 (2026-07-22)
+++ v1 (2026-09-06)
@@ -1,4067 +1,1117 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00897378" w:rsidP="00F21F3B" w:rsidRDefault="00897378" w14:paraId="14C7BC41" w14:textId="77777777">
+    <w:p w:rsidR="005B63CF" w:rsidP="00A97BB8" w:rsidRDefault="005B63CF" w14:paraId="31281E1A" w14:textId="77777777"/>
+    <w:p w:rsidR="005B63CF" w:rsidP="005B63CF" w:rsidRDefault="005B63CF" w14:paraId="6B178B95" w14:textId="77777777">
       <w:pPr>
-        <w:tabs>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Geenafstand"/>
       </w:pPr>
-      <w:bookmarkStart w:name="bmkOndertekening" w:id="0"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00897378" w:rsidP="00897378" w:rsidRDefault="00897378" w14:paraId="4D8DCB40" w14:textId="77777777">
+    </w:p>
+    <w:p w:rsidR="005B63CF" w:rsidP="005B63CF" w:rsidRDefault="005B63CF" w14:paraId="0152BF8E" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Geenafstand"/>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidRPr="00A97BB8" w:rsidR="00897378" w:rsidP="00897378" w:rsidRDefault="003C63D8" w14:paraId="53BB3495" w14:textId="77777777">
+      <w:r>
+        <w:t>AH 2595</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005B63CF" w:rsidP="005B63CF" w:rsidRDefault="005B63CF" w14:paraId="5E8B57C4" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="Retouradres"/>
+        <w:pStyle w:val="Geenafstand"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A97BB8">
-[...12 lines deleted...]
-    <w:p w:rsidRPr="00A97BB8" w:rsidR="00897378" w:rsidP="00897378" w:rsidRDefault="00897378" w14:paraId="4FDD2C44" w14:textId="77777777">
+      <w:r>
+        <w:t>2026Z09954</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005B63CF" w:rsidP="005B63CF" w:rsidRDefault="005B63CF" w14:paraId="22B2E85A" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="Retouradres"/>
+        <w:pStyle w:val="Geenafstand"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="007539FC" w:rsidR="00897378" w:rsidP="00897378" w:rsidRDefault="003C63D8" w14:paraId="72F81B5F" w14:textId="77777777">
-[...172 lines deleted...]
-      <w:r w:rsidR="002E0E27">
+    <w:p w:rsidR="005B63CF" w:rsidP="00EA4481" w:rsidRDefault="005B63CF" w14:paraId="44888416" w14:textId="77777777">
+      <w:r w:rsidRPr="00D25B3E">
+        <w:t>Antwoord van minister Hermans (Volksgezondheid, Welzijn en Sport)</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00B25223">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F21F3B" w:rsidR="0069725C">
+      <w:r w:rsidRPr="00F21F3B">
         <w:t xml:space="preserve">mede namens </w:t>
       </w:r>
-      <w:r w:rsidR="002E0E27">
+      <w:r>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F21F3B" w:rsidR="00B25223">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00F21F3B" w:rsidR="0069725C">
+      <w:r w:rsidRPr="00F21F3B">
+        <w:t>minister van Justitie en Veiligheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25B3E">
+        <w:t xml:space="preserve"> (ontvangen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">  22 juli 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005B63CF" w:rsidP="00A97BB8" w:rsidRDefault="005B63CF" w14:paraId="44400D18" w14:textId="1B8B198B">
+      <w:r w:rsidRPr="00D73ED1">
         <w:rPr>
-          <w:spacing w:val="-2"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Zie ook Aanhangsel Handelingen, vergaderjaar 2025-2026, nr.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00312E83">
-[...276 lines deleted...]
-    <w:p w:rsidR="00000045" w:rsidP="00000045" w:rsidRDefault="003C63D8" w14:paraId="41741219" w14:textId="77777777">
+      <w:r>
+        <w:t>2153</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005B63CF" w:rsidP="00A97BB8" w:rsidRDefault="005B63CF" w14:paraId="6CF2A1A3" w14:textId="77777777"/>
+    <w:p w:rsidR="005B63CF" w:rsidP="00000045" w:rsidRDefault="005B63CF" w14:paraId="68432809" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Vraag 1. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000045" w:rsidP="00000045" w:rsidRDefault="003C63D8" w14:paraId="1CE72F23" w14:textId="77777777">
+    <w:p w:rsidR="005B63CF" w:rsidP="00000045" w:rsidRDefault="005B63CF" w14:paraId="7363C4B2" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Bent u bekend met het bericht ‘Lekken in medicijnketen; zwaar verslavende pijnstillers volop verhandeld op zwarte markt’? </w:t>
       </w:r>
       <w:r w:rsidRPr="00F21F3B">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>[1]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000045" w:rsidP="00000045" w:rsidRDefault="00000045" w14:paraId="6C081453" w14:textId="77777777"/>
-    <w:p w:rsidR="00000045" w:rsidP="00000045" w:rsidRDefault="003C63D8" w14:paraId="0D00A05A" w14:textId="77777777">
+    <w:p w:rsidR="005B63CF" w:rsidP="00000045" w:rsidRDefault="005B63CF" w14:paraId="557DE24A" w14:textId="77777777"/>
+    <w:p w:rsidR="005B63CF" w:rsidP="00000045" w:rsidRDefault="005B63CF" w14:paraId="595F1403" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord 1.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000045" w:rsidP="00000045" w:rsidRDefault="003C63D8" w14:paraId="6C145B42" w14:textId="77777777">
+    <w:p w:rsidR="005B63CF" w:rsidP="00000045" w:rsidRDefault="005B63CF" w14:paraId="2F8F9CD8" w14:textId="77777777">
       <w:r w:rsidRPr="0050124F">
         <w:t xml:space="preserve">Ja, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">dit </w:t>
       </w:r>
       <w:r w:rsidRPr="0050124F">
         <w:t>bericht</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is bekend</w:t>
       </w:r>
       <w:r w:rsidRPr="0050124F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000045" w:rsidP="00000045" w:rsidRDefault="00000045" w14:paraId="63FDE684" w14:textId="77777777"/>
-    <w:p w:rsidR="00F9027E" w:rsidP="00000045" w:rsidRDefault="003C63D8" w14:paraId="1E813364" w14:textId="77777777">
+    <w:p w:rsidR="005B63CF" w:rsidP="00000045" w:rsidRDefault="005B63CF" w14:paraId="3380D792" w14:textId="77777777"/>
+    <w:p w:rsidR="005B63CF" w:rsidP="00000045" w:rsidRDefault="005B63CF" w14:paraId="70DAD25B" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Vraag 2. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000045" w:rsidP="00000045" w:rsidRDefault="003C63D8" w14:paraId="5D9D4A35" w14:textId="77777777">
-[...11 lines deleted...]
-    <w:p w:rsidR="00000045" w:rsidP="00000045" w:rsidRDefault="003C63D8" w14:paraId="62A9CC4C" w14:textId="77777777">
+    <w:p w:rsidR="005B63CF" w:rsidP="00000045" w:rsidRDefault="005B63CF" w14:paraId="15C4D07E" w14:textId="77777777">
+      <w:r>
+        <w:t>Deelt u de mening dat het zeer zorgwekkend en onaanvaardbaar is dat er zware pijnstillers uit de reguliere farmaceutische keten worden verhandeld op de zwarte markt?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005B63CF" w:rsidP="00000045" w:rsidRDefault="005B63CF" w14:paraId="3A7F26C0" w14:textId="77777777"/>
+    <w:p w:rsidR="005B63CF" w:rsidP="00000045" w:rsidRDefault="005B63CF" w14:paraId="3AFE5756" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord 2.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000045" w:rsidP="00000045" w:rsidRDefault="003C63D8" w14:paraId="270F6224" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidR="00000045" w:rsidP="00000045" w:rsidRDefault="003C63D8" w14:paraId="49A0AA7C" w14:textId="77777777">
+    <w:p w:rsidR="005B63CF" w:rsidP="00000045" w:rsidRDefault="005B63CF" w14:paraId="4A6951F0" w14:textId="77777777">
+      <w:r>
+        <w:t>Ja, het is inderdaad zorgwekkend en onaanvaardbaar dat er zware pijnstillers uit de reguliere keten worden verhandeld op de zwarte markt. Het gebruik van deze middelen is niet zonder risico, en deze mogen nooit zonder begeleiding van een arts en apotheker worden gebruikt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005B63CF" w:rsidP="00000045" w:rsidRDefault="005B63CF" w14:paraId="457939E8" w14:textId="77777777"/>
+    <w:p w:rsidR="005B63CF" w:rsidP="00000045" w:rsidRDefault="005B63CF" w14:paraId="56AF4B54" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Vraag 3. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000045" w:rsidP="00000045" w:rsidRDefault="003C63D8" w14:paraId="33B92A5E" w14:textId="77777777">
+    <w:p w:rsidR="005B63CF" w:rsidP="00000045" w:rsidRDefault="005B63CF" w14:paraId="1DE9AB63" w14:textId="77777777">
       <w:r>
         <w:t>Hoe duidt u de constatering van Zembla dat er diverse kwetsbaarheden en lekken in de keten van geneesmiddelendistributie en afvalinzameling zijn zoals corrupte medewerkers binnen Nederlandse apotheken?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000045" w:rsidP="00000045" w:rsidRDefault="00000045" w14:paraId="619B3163" w14:textId="77777777"/>
-    <w:p w:rsidR="00000045" w:rsidP="00000045" w:rsidRDefault="003C63D8" w14:paraId="19C2899F" w14:textId="77777777">
+    <w:p w:rsidR="005B63CF" w:rsidP="00000045" w:rsidRDefault="005B63CF" w14:paraId="2860AE96" w14:textId="77777777"/>
+    <w:p w:rsidR="005B63CF" w:rsidP="00000045" w:rsidRDefault="005B63CF" w14:paraId="20167E1F" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord 3.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000045" w:rsidP="00000045" w:rsidRDefault="003C63D8" w14:paraId="57264664" w14:textId="77777777">
+    <w:p w:rsidR="005B63CF" w:rsidP="00000045" w:rsidRDefault="005B63CF" w14:paraId="19F125A2" w14:textId="77777777">
       <w:r w:rsidRPr="00000045">
         <w:t xml:space="preserve">De uitzending laat zien dat de geneesmiddelendistributie- en afvalketen op sommige punten kwetsbaar is voor intern weglekken van medicijnen en misbruik. Dit zijn ernstige signalen. Het gesloten houden van de keten draait niet alleen om formele regels, maar vraagt ook om zorgvuldige naleving, betrouwbare medewerkers en goed toezicht op voorraad, retour- en afvalstromen. Het is nodig dat zorgaanbieders zich hier bewust van </w:t>
       </w:r>
-      <w:r w:rsidRPr="00420055" w:rsidR="0037751D">
+      <w:r w:rsidRPr="00420055">
         <w:t>zijn</w:t>
       </w:r>
       <w:r w:rsidRPr="00000045">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000045" w:rsidP="00000045" w:rsidRDefault="00000045" w14:paraId="72675BEB" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="005B63CF" w:rsidP="00000045" w:rsidRDefault="005B63CF" w14:paraId="533D7E6F" w14:textId="77777777"/>
+    <w:p w:rsidR="005B63CF" w:rsidP="00000045" w:rsidRDefault="005B63CF" w14:paraId="79284635" w14:textId="77777777">
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Vraag 4. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000045" w:rsidP="00000045" w:rsidRDefault="003C63D8" w14:paraId="2682F10D" w14:textId="77777777">
-[...5 lines deleted...]
-    <w:p w:rsidR="00000045" w:rsidP="00000045" w:rsidRDefault="003C63D8" w14:paraId="596173AB" w14:textId="77777777">
+    <w:p w:rsidR="005B63CF" w:rsidP="00000045" w:rsidRDefault="005B63CF" w14:paraId="191A4FF3" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Hoe duidt u het in het bericht beschreven voorval waarin er door het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>HagaZiekenhuis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> in eerste instantie geen aangifte werd gedaan van diefstal van medicatie door een medewerker en er eveneens geen melding werd gemaakt bij de Inspectie Gezondheidszorg en Jeugd?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005B63CF" w:rsidP="00000045" w:rsidRDefault="005B63CF" w14:paraId="2179D7F3" w14:textId="77777777"/>
+    <w:p w:rsidR="005B63CF" w:rsidP="00000045" w:rsidRDefault="005B63CF" w14:paraId="5A5E415E" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord 4.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000045" w:rsidP="00000045" w:rsidRDefault="003C63D8" w14:paraId="0A9F46A9" w14:textId="77777777">
+    <w:p w:rsidR="005B63CF" w:rsidP="00000045" w:rsidRDefault="005B63CF" w14:paraId="6CFEA6E9" w14:textId="77777777">
       <w:r w:rsidRPr="002D2180">
         <w:t>Het is een kwalijke zaak als er medicatie gestolen wordt. Het kabinet vindt het belangrijk dat zorginstellingen in zo’n situatie de juiste stappen zetten om dit in de toekomst te voorkomen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A1A48" w:rsidP="00000045" w:rsidRDefault="004A1A48" w14:paraId="1B666536" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Het HagaZiekenhuis heeft laten weten dat de medewerker direct is vrijgesteld van werk nadat de situatie bekend werd. Daarnaast zijn de interne procedures aangescherpt. Toen in februari 2026 bleek dat de zaak groter was dan aanvankelijk gedacht, heeft het ziekenhuis alsnog melding en aangifte gedaan en de arbeidsovereenkomst met de medewerker beëindigd. Het HagaZiekenhuis geeft </w:t>
+    <w:p w:rsidR="005B63CF" w:rsidP="00000045" w:rsidRDefault="005B63CF" w14:paraId="00562AD7" w14:textId="77777777"/>
+    <w:p w:rsidR="005B63CF" w:rsidP="00000045" w:rsidRDefault="005B63CF" w14:paraId="04B626B1" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>HagaZiekenhuis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> heeft laten weten dat de medewerker direct is vrijgesteld van werk nadat de situatie bekend werd. Daarnaast zijn de interne procedures aangescherpt. Toen in februari 2026 bleek dat de zaak groter was dan aanvankelijk gedacht, heeft het ziekenhuis alsnog melding en aangifte gedaan en de arbeidsovereenkomst met de medewerker beëindigd. Het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>HagaZiekenhuis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> geeft aan dat die latere acties voortkwamen uit maatschappelijke verantwoordelijkheid en transparantie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005B63CF" w:rsidP="00000045" w:rsidRDefault="005B63CF" w14:paraId="5AF70AB3" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Om toekomstige risico’s te minimaliseren, heeft het ziekenhuis externe expertise ingeschakeld om de procedures en omgang met opiaten door te lichten. De medewerker heeft aan de onderzoeker toegelicht hoe hij de procedures kon omzeilen, zodat het ziekenhuis hiervan kan leren. Dit laat zien dat het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>HagaZiekenhuis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> het voorval serieus neemt en dat men ook de nodige stappen aan het zetten is. Tegelijkertijd maakt dit incident duidelijk dat zorginstellingen actuele protocollen moeten hebben voor medicatie gerelateerde incidenten, niet alleen gericht op zorg, maar ook op dit soort situaties. En die moeten ze duidelijk en tijdig volgen, zodat ziekenhuizen adequaat handelen bij problemen met medicatie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005B63CF" w:rsidP="00000045" w:rsidRDefault="005B63CF" w14:paraId="5262584B" w14:textId="77777777"/>
+    <w:p w:rsidR="005B63CF" w:rsidP="00000045" w:rsidRDefault="005B63CF" w14:paraId="21E21216" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Vraag 5. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005B63CF" w:rsidP="00000045" w:rsidRDefault="005B63CF" w14:paraId="78DC8B7D" w14:textId="77777777">
+      <w:r>
+        <w:t>Bent u bereid met de sector in gesprek te gaan om te bezien of de huidige richtlijnen rondom het melden van diefstal en het doen van aangifte toereikend zijn en of deze voldoende worden nageleefd?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005B63CF" w:rsidP="00000045" w:rsidRDefault="005B63CF" w14:paraId="3FE02EC6" w14:textId="77777777"/>
+    <w:p w:rsidR="005B63CF" w:rsidP="00000045" w:rsidRDefault="005B63CF" w14:paraId="166F3F38" w14:textId="77777777">
+      <w:r>
+        <w:t>Antwoord 5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005B63CF" w:rsidP="00000045" w:rsidRDefault="005B63CF" w14:paraId="44D9004A" w14:textId="77777777">
+      <w:r w:rsidRPr="00000045">
+        <w:t>Het ministerie van VWS is al in gesprek met KNMP over de rol van de apothekers bij het weglekken van medicijnen uit de legale keten. Dit onderwerp komt bijvoorbeeld ook op de agenda in het overleg met ziekenhuisapothekers en andere relevante partijen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005B63CF" w:rsidP="00000045" w:rsidRDefault="005B63CF" w14:paraId="53ECF285" w14:textId="77777777"/>
+    <w:p w:rsidR="005B63CF" w:rsidP="00000045" w:rsidRDefault="005B63CF" w14:paraId="4420B7C6" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Vraag 6. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005B63CF" w:rsidP="00000045" w:rsidRDefault="005B63CF" w14:paraId="36371081" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Hoe weegt u het verzoek van de Inspectie Gezondheidszorg en Jeugd om de bevoegdheid om met een ‘fictieve identiteit’ proefaankopen te doen en bent u bereid te onderzoeken of deze en andere instrumenten en maatregelen getroffen kunnen worden om de Inspectie </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">aan dat die latere acties voortkwamen uit maatschappelijke verantwoordelijkheid en transparantie. </w:t>
-[...27 lines deleted...]
-    <w:p w:rsidR="00000045" w:rsidP="00000045" w:rsidRDefault="003C63D8" w14:paraId="42DDFA11" w14:textId="77777777">
+        <w:t>Gezondheidszorg en Jeugd, al dan niet in samenwerking met het Openbaar Ministerie, in staat te stellen tegen deze problematiek op te treden?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005B63CF" w:rsidP="00000045" w:rsidRDefault="005B63CF" w14:paraId="7980FC14" w14:textId="77777777"/>
+    <w:p w:rsidR="005B63CF" w:rsidP="00000045" w:rsidRDefault="005B63CF" w14:paraId="64537596" w14:textId="77777777">
+      <w:r>
+        <w:t>Antwoord 6.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005B63CF" w:rsidP="00000045" w:rsidRDefault="005B63CF" w14:paraId="70D2F21A" w14:textId="77777777">
+      <w:r w:rsidRPr="00F21F3B">
+        <w:t>Het kabinet erkent het belang van een effectief optreden tegen deze problematiek. Het kabinet is bezig met de aanpak van illegale online handel, waaronder het weglekken van legale middelen, met de Inspectie Gezondheidszorg en Jeugd</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
       <w:r w:rsidRPr="00000045">
-        <w:t xml:space="preserve">Het </w:t>
-[...32 lines deleted...]
-      <w:r w:rsidR="00C21975">
+        <w:t>IGJ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F21F3B">
+        <w:t>), het Openbaar Ministerie (OM), politie en de Nederlandse Voedsel- en Warenautoriteit</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00000045" w:rsidR="00C21975">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00A46EA6" w:rsidR="00A46EA6">
+      <w:r w:rsidRPr="00A46EA6">
         <w:t>NVWA</w:t>
       </w:r>
       <w:r w:rsidRPr="00F21F3B">
         <w:t>). Een van de elementen binnen die aanpak is een verkenning of aanpassingen in bevoegdheden en/of wet- en regelgeving nodig zijn om het handelingsperspectief te vergroten. Het kabinet is dus inderdaad van plan dit te onderzoeken. Het OM heeft overigens geen rol in het toezicht.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000045" w:rsidP="00000045" w:rsidRDefault="00000045" w14:paraId="3AADBEC9" w14:textId="77777777"/>
-    <w:p w:rsidR="00000045" w:rsidP="00000045" w:rsidRDefault="003C63D8" w14:paraId="367CE6BC" w14:textId="77777777">
+    <w:p w:rsidR="005B63CF" w:rsidP="00000045" w:rsidRDefault="005B63CF" w14:paraId="679EBDE3" w14:textId="77777777"/>
+    <w:p w:rsidR="005B63CF" w:rsidP="00000045" w:rsidRDefault="005B63CF" w14:paraId="4FE7A3C7" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Vraag 7. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000045" w:rsidP="00000045" w:rsidRDefault="003C63D8" w14:paraId="70AC793C" w14:textId="77777777">
+    <w:p w:rsidR="005B63CF" w:rsidP="00000045" w:rsidRDefault="005B63CF" w14:paraId="0482DBDE" w14:textId="77777777">
       <w:r>
         <w:t>Bent u van mening dat er meer onderzoek gedaan moet worden naar illegale handel in legale medicatie? Zo nee, waarom niet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000045" w:rsidP="00000045" w:rsidRDefault="00000045" w14:paraId="23B3E2D1" w14:textId="77777777"/>
-    <w:p w:rsidR="00000045" w:rsidP="00000045" w:rsidRDefault="003C63D8" w14:paraId="471134AE" w14:textId="77777777">
+    <w:p w:rsidR="005B63CF" w:rsidP="00000045" w:rsidRDefault="005B63CF" w14:paraId="2B398D92" w14:textId="77777777"/>
+    <w:p w:rsidR="005B63CF" w:rsidP="00000045" w:rsidRDefault="005B63CF" w14:paraId="59F8DD2C" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Antwoord 7. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000045" w:rsidP="00000045" w:rsidRDefault="003C63D8" w14:paraId="7A1EDF5C" w14:textId="77777777">
+    <w:p w:rsidR="005B63CF" w:rsidP="00000045" w:rsidRDefault="005B63CF" w14:paraId="3B49D799" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Er is </w:t>
       </w:r>
       <w:r w:rsidRPr="007F28BE">
         <w:t>op dit moment geen nieuw onderzoek</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> nodig</w:t>
       </w:r>
       <w:r w:rsidRPr="007F28BE">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F21F3B">
-        <w:t xml:space="preserve">Het Wetenschappelijk Onderzoek- en Datacentrum (WODC) doet al onderzoek naar hoe legale geneesmiddelen in het illegale circuit terechtkomen. </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00B63C0A">
+        <w:t xml:space="preserve">Het Wetenschappelijk Onderzoek- en Datacentrum (WODC) doet al onderzoek naar hoe legale geneesmiddelen in het illegale circuit terechtkomen. De verwachting is dat het rapport in </w:t>
+      </w:r>
+      <w:r>
         <w:t>het eerste kwartaal van</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F21F3B" w:rsidR="00F312ED">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00F21F3B">
+        <w:t xml:space="preserve"> 2027 wordt opgeleverd. Het kabinet wil hier niet op vooruitlopen.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F312ED">
-        <w:t xml:space="preserve">Ook de IGJ onderzoekt kwetsbaarheden in de legale keten. </w:t>
-[...13 lines deleted...]
-    <w:p w:rsidR="00F9027E" w:rsidP="00000045" w:rsidRDefault="003C63D8" w14:paraId="78994A45" w14:textId="77777777">
+        <w:t xml:space="preserve"> Ook de IGJ onderzoekt kwetsbaarheden in de legale keten. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F21F3B">
+        <w:t>Het kabinet werkt, zoals bij vraag 6 genoemd aan een brede en effectieve aanpak van illegale (online) handel, samen met de partners de IGJ, het OM, de politie en de NVWA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005B63CF" w:rsidP="00000045" w:rsidRDefault="005B63CF" w14:paraId="1AE0D0AA" w14:textId="77777777"/>
+    <w:p w:rsidR="005B63CF" w:rsidP="00000045" w:rsidRDefault="005B63CF" w14:paraId="3DB1D98F" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Vraag 8. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000045" w:rsidP="00000045" w:rsidRDefault="003C63D8" w14:paraId="2BC32F74" w14:textId="77777777">
+    <w:p w:rsidR="005B63CF" w:rsidP="00000045" w:rsidRDefault="005B63CF" w14:paraId="6AF40795" w14:textId="77777777">
       <w:r>
         <w:t>Welke maatregelen kunt u nemen om te achterhalen waar legale opiaten vandaan komen die uiteindelijk op de zwarte markt illegaal worden verhandeld?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000045" w:rsidP="00000045" w:rsidRDefault="00000045" w14:paraId="7A004EAD" w14:textId="77777777"/>
-    <w:p w:rsidR="00000045" w:rsidP="00000045" w:rsidRDefault="003C63D8" w14:paraId="78D7455F" w14:textId="77777777">
+    <w:p w:rsidR="005B63CF" w:rsidP="00000045" w:rsidRDefault="005B63CF" w14:paraId="2ED3C7A8" w14:textId="77777777"/>
+    <w:p w:rsidR="005B63CF" w:rsidP="00000045" w:rsidRDefault="005B63CF" w14:paraId="0D9F3A7F" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord 8.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000045" w:rsidP="00000045" w:rsidRDefault="003C63D8" w14:paraId="758D3788" w14:textId="77777777">
+    <w:p w:rsidR="005B63CF" w:rsidP="00000045" w:rsidRDefault="005B63CF" w14:paraId="3093D209" w14:textId="77777777">
       <w:r w:rsidRPr="00000045">
         <w:t>Wij kunnen niet vooruitlopen op de lopende onderzoeken die in het antwoord op vraag 7 staan. Om te achterhalen waar deze opiaten vandaan komen, moeten we eerst weten hoe ze de illegale markt bereiken en waar de zwakke plekken in de legale keten zitten. We wachten daarom met grote belangstelling de uitkomsten af, zodat we op basis daarvan eventuele aanvullende maatregelen kunnen nemen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000045" w:rsidP="00000045" w:rsidRDefault="00000045" w14:paraId="45985D82" w14:textId="77777777"/>
-    <w:p w:rsidR="00000045" w:rsidP="00000045" w:rsidRDefault="003C63D8" w14:paraId="01481CDF" w14:textId="77777777">
+    <w:p w:rsidR="005B63CF" w:rsidP="00000045" w:rsidRDefault="005B63CF" w14:paraId="31ED6A14" w14:textId="77777777"/>
+    <w:p w:rsidR="005B63CF" w:rsidP="00000045" w:rsidRDefault="005B63CF" w14:paraId="7C0B4DB0" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Vraag 9. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000045" w:rsidP="00000045" w:rsidRDefault="003C63D8" w14:paraId="468845EB" w14:textId="77777777">
-      <w:r>
+    <w:p w:rsidR="005B63CF" w:rsidP="00000045" w:rsidRDefault="005B63CF" w14:paraId="58B063A1" w14:textId="77777777">
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Wat is uw mening over de rol die onlineplatforms zoals Telegram spelen in de illegale handel van medicijnen en wat kunt u, naast het aanspreken van deze platforms, verder doen om dit tegen te gaan?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000045" w:rsidP="00000045" w:rsidRDefault="00000045" w14:paraId="74EF16F8" w14:textId="77777777"/>
-    <w:p w:rsidR="00000045" w:rsidP="00000045" w:rsidRDefault="003C63D8" w14:paraId="13512228" w14:textId="77777777">
+    <w:p w:rsidR="005B63CF" w:rsidP="00000045" w:rsidRDefault="005B63CF" w14:paraId="01EAF9B9" w14:textId="77777777"/>
+    <w:p w:rsidR="005B63CF" w:rsidP="00000045" w:rsidRDefault="005B63CF" w14:paraId="2E7AE6B4" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Antwoord 9. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000045" w:rsidP="00000045" w:rsidRDefault="003C63D8" w14:paraId="2A9807F6" w14:textId="77777777">
+    <w:p w:rsidR="005B63CF" w:rsidP="00000045" w:rsidRDefault="005B63CF" w14:paraId="3BF15F96" w14:textId="77777777">
       <w:r w:rsidRPr="00000045">
-        <w:t>In de Digital Services Act (DSA) zijn de verantwoordelijkheden en aansprakelijkheid van tussenhandeldiensten, zoals hostingdiensten en online platforms, geregeld. Via deze diensten kunnen gebruikers online teksten, afbeeldingen, video’s of andere content doorgeven, opslaan of openbaar maken. Besloten groepen vallen echter buiten de reikwijdte van de DSA. De DSA is een EU-verordening met maximumharmonisatie. Binnen het toepassingsgebied bestaat geen ruimte voor lidstaten om aanvullende nationale eisen te ste</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In de Digital Services Act (DSA) zijn de verantwoordelijkheden en aansprakelijkheid van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00000045">
-        <w:t>llen of in stand te houden. Op nationaal niveau kunnen daarom geen aanvullende zorgvuldigheidsverplichtingen aan tussenhandeldiensten worden opgelegd. Het kabinet zet in op een effectieve en uniforme toepassing en handhaving van de DSA. In 2027 wordt de DSA geëvalueerd op het effect en doeltreffendheid. Dat biedt de gelegenheid om te bezien of aanvullende verplichtingen voor tussenhandeldiensten wenselijk en nodig zijn. De staatssecretaris Digitale Economie en Soevereiniteit coördineert de Nederlandse inbre</w:t>
-      </w:r>
+        <w:t>tussenhandeldiensten</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00000045">
-        <w:t xml:space="preserve">ng op de evaluatie en zal in dit kader tijdig in gesprek gaan met betrokken ministeries, toezichthouders en stakeholders om input op te halen en de Nederlandse inzet in Europa te bepalen. </w:t>
-[...6 lines deleted...]
-    <w:p w:rsidR="00905898" w:rsidP="00000045" w:rsidRDefault="003C63D8" w14:paraId="44B71E59" w14:textId="77777777">
+        <w:t xml:space="preserve">, zoals hostingdiensten en online platforms, geregeld. Via deze diensten kunnen gebruikers online teksten, afbeeldingen, video’s of andere content doorgeven, opslaan of openbaar maken. Besloten groepen vallen echter buiten de reikwijdte van de DSA. De DSA is een EU-verordening met maximumharmonisatie. Binnen het toepassingsgebied bestaat geen ruimte voor lidstaten om aanvullende nationale eisen te stellen of in stand te houden. Op nationaal niveau kunnen daarom geen aanvullende zorgvuldigheidsverplichtingen aan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00000045">
+        <w:t>tussenhandeldiensten</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00000045">
+        <w:t xml:space="preserve"> worden opgelegd. Het kabinet zet in op een effectieve en uniforme toepassing en handhaving van de DSA. In 2027 wordt de DSA geëvalueerd op het effect en doeltreffendheid. Dat biedt de gelegenheid om te bezien of aanvullende verplichtingen voor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00000045">
+        <w:t>tussenhandeldiensten</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00000045">
+        <w:t xml:space="preserve"> wenselijk en nodig zijn. De staatssecretaris Digitale Economie en Soevereiniteit coördineert de Nederlandse inbreng op de evaluatie en zal in dit kader tijdig in gesprek gaan met betrokken ministeries, toezichthouders en stakeholders om input op te halen en de Nederlandse inzet in Europa te bepalen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F21F3B">
+        <w:t xml:space="preserve">Het ministerie van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F21F3B">
+        <w:t>JenV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F21F3B">
+        <w:t xml:space="preserve"> zal hieraan een actieve bijdrage leveren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005B63CF" w:rsidP="00000045" w:rsidRDefault="005B63CF" w14:paraId="35ECBFF4" w14:textId="77777777"/>
+    <w:p w:rsidR="005B63CF" w:rsidP="00000045" w:rsidRDefault="005B63CF" w14:paraId="568CD1E6" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Vraag 10. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000045" w:rsidP="00000045" w:rsidRDefault="003C63D8" w14:paraId="40141CB1" w14:textId="77777777">
+    <w:p w:rsidR="005B63CF" w:rsidP="00000045" w:rsidRDefault="005B63CF" w14:paraId="735D51B9" w14:textId="77777777">
       <w:r>
         <w:t>In hoeverre is het strafbaar om legale medicijnen illegaal te verhandelen via online platforms en welke handvaten zijn er om deze handel aan te pakken?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00905898" w:rsidP="00000045" w:rsidRDefault="00905898" w14:paraId="5E9D7C67" w14:textId="77777777"/>
-    <w:p w:rsidR="00905898" w:rsidP="00000045" w:rsidRDefault="003C63D8" w14:paraId="5ABA6DE8" w14:textId="77777777">
+    <w:p w:rsidR="005B63CF" w:rsidP="00000045" w:rsidRDefault="005B63CF" w14:paraId="5E1518FF" w14:textId="77777777"/>
+    <w:p w:rsidR="005B63CF" w:rsidP="00000045" w:rsidRDefault="005B63CF" w14:paraId="6A6CD2F7" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord 10.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00905898" w:rsidP="00905898" w:rsidRDefault="003C63D8" w14:paraId="3D174C1A" w14:textId="77777777">
-[...11 lines deleted...]
-        <w:r w:rsidRPr="009F6454" w:rsidR="00D01787">
+    <w:p w:rsidR="005B63CF" w:rsidP="00905898" w:rsidRDefault="005B63CF" w14:paraId="6BE62FE2" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De Geneesmiddelenwet stelt strenge eisen aan het online te koop aanbieden, verkopen of leveren van geneesmiddelen. Handelen in strijd met deze eisen is strafbaar. UR-geneesmiddelen, geneesmiddelen die ‘Uitsluitend op Recept’ verkrijgbaar zijn, mogen alleen worden aangeboden, verkocht of geleverd door een apotheker of huisarts met vergunning, en uitsluitend op basis van een geldig recept. Legale aanbieders zoals apotheken die geneesmiddelen online verkopen, moeten hun website registreren bij het agentschap CIBG. De website moet voldoen aan de Europese eisen voor eerlijke en transparante online handel. Daarnaast moet de website het officiële Europese logo tonen voor online verkoop van geneesmiddelen. Alleen legale aanbieders die op </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId6">
+        <w:r w:rsidRPr="009F6454">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.aanbiedersmedicijnen.nl/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00D01787">
+      <w:r>
+        <w:t xml:space="preserve"> zijn vermeld met de categorie ‘UR’ mogen online UR-geneesmiddelen verkopen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005B63CF" w:rsidP="00905898" w:rsidRDefault="005B63CF" w14:paraId="78C7EF5A" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De IGJ houdt toezicht op de Geneesmiddelenwet en kan bestuursrechtelijk optreden, bijvoorbeeld door het opleggen van een bestuurlijke boete of het laten verwijderen van illegale advertenties en andere online content. Daarnaast werkt de IGJ samen met de douane, hostingbedrijven en (verkoop)platforms om illegale handel, betaling en verzending van geneesmiddelen te blokkeren. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F21F3B">
+        <w:t>Bij ernstige overtredingen kan het Strafrecht worden ingezet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005B63CF" w:rsidP="00000045" w:rsidRDefault="005B63CF" w14:paraId="29365272" w14:textId="77777777"/>
+    <w:p w:rsidR="005B63CF" w:rsidP="00000045" w:rsidRDefault="005B63CF" w14:paraId="2405B7E8" w14:textId="77777777">
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Vraag 11. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005B63CF" w:rsidP="00000045" w:rsidRDefault="005B63CF" w14:paraId="0A6D069E" w14:textId="77777777">
+      <w:r>
+        <w:t>Heeft u zicht op de omvang van de online handel in designerdrugs?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005B63CF" w:rsidP="00000045" w:rsidRDefault="005B63CF" w14:paraId="13A38BE1" w14:textId="77777777"/>
+    <w:p w:rsidR="005B63CF" w:rsidP="00000045" w:rsidRDefault="005B63CF" w14:paraId="0439FE39" w14:textId="77777777">
+      <w:r>
+        <w:t>Antwoord 11.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F21F3B" w:rsidR="005B63CF" w:rsidP="00905898" w:rsidRDefault="005B63CF" w14:paraId="3FDA8F1F" w14:textId="77777777">
+      <w:r w:rsidRPr="00F21F3B">
+        <w:t>Hoe groot deze vorm van handel is, is lastig te zeggen. Ten eerste is er bij georganiseerde criminaliteit sprake van een ‘</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F21F3B">
+        <w:t>dark</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F21F3B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...46 lines deleted...]
-    <w:p w:rsidR="00905898" w:rsidP="00000045" w:rsidRDefault="003C63D8" w14:paraId="7419C60C" w14:textId="77777777">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F21F3B">
+        <w:t>number</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F21F3B">
+        <w:t>’ en is het dus sowieso lastig om een schatting van de totale omvang van de markt te maken. Daarnaast registreren OM en politie niet of een drugsdelict zich geheel in de fysieke wereld of (deels) online heeft afgespeeld. Aangezien dit geen verschil maakt in de strafbaarheid van de handelingen, is dit niet noodzakelijk voor de taakuitvoering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F21F3B" w:rsidR="005B63CF" w:rsidP="00905898" w:rsidRDefault="005B63CF" w14:paraId="3EB17DDD" w14:textId="77777777"/>
+    <w:p w:rsidR="005B63CF" w:rsidP="00905898" w:rsidRDefault="005B63CF" w14:paraId="3A366CD0" w14:textId="77777777">
+      <w:r w:rsidRPr="00F21F3B">
+        <w:t xml:space="preserve">Er worden op dit moment tussen de 100-200 websites gehost in Nederland die NPS verkopen. De omvang is dus aanzienlijk, de opsporings- en handhavingsdiensten werken hard om dit aantal naar beneden te krijgen. Om de handel in designerdrugs aan te pakken, is in juli 2025 lijst IA toegevoegd aan de Opiumwet. Er staan momenteel drie stofgroepen op lijst IA. Begin juli wordt een vierde stofgroep toegevoegd, de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F21F3B">
+        <w:t>nitazenen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F21F3B">
+        <w:t xml:space="preserve">. Er blijft echter een aanbod van middelen en stofgroepen dat niet onder lijst I, II of IA bij de Opiumwet valt. Het gaat bijvoorbeeld om middelen die zijn afgeleid van tripmiddelen (psychedelica), varianten van benzodiazepines (kalmeringsmiddelen) of van geneesmiddelen met een verdovende en pijnstillende werking, zoals afgeleiden van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F21F3B">
+        <w:t>ketamine</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F21F3B">
+        <w:t xml:space="preserve"> of van de pijnstiller </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F21F3B">
+        <w:t>tramadol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F21F3B">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005B63CF" w:rsidP="00905898" w:rsidRDefault="005B63CF" w14:paraId="54F9461F" w14:textId="77777777"/>
+    <w:p w:rsidR="005B63CF" w:rsidP="00000045" w:rsidRDefault="005B63CF" w14:paraId="7A03F5F0" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Vraag 12. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000045" w:rsidP="00000045" w:rsidRDefault="003C63D8" w14:paraId="1BCFBC10" w14:textId="77777777">
+    <w:p w:rsidR="005B63CF" w:rsidP="00000045" w:rsidRDefault="005B63CF" w14:paraId="04FF00DC" w14:textId="77777777">
       <w:r>
         <w:t>Acht u de huidige wetgeving rondom de aanpak van designerdrugs toereikend genoeg om juist ook de online handel ervan tegen te gaan? Welke knelpunten zijn hierbij nog aan de orde?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000045" w:rsidP="00000045" w:rsidRDefault="00000045" w14:paraId="0B6E757A" w14:textId="77777777"/>
-    <w:p w:rsidR="00905898" w:rsidP="00000045" w:rsidRDefault="003C63D8" w14:paraId="279D7D9F" w14:textId="77777777">
+    <w:p w:rsidR="005B63CF" w:rsidP="00000045" w:rsidRDefault="005B63CF" w14:paraId="45D0B763" w14:textId="77777777"/>
+    <w:p w:rsidR="005B63CF" w:rsidP="00000045" w:rsidRDefault="005B63CF" w14:paraId="73182508" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord 12.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F21F3B" w:rsidR="00905898" w:rsidP="0087240D" w:rsidRDefault="003C63D8" w14:paraId="5FE90E5B" w14:textId="77777777">
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00F21F3B" w:rsidR="00905898" w:rsidP="00905898" w:rsidRDefault="003C63D8" w14:paraId="0AD8B1D9" w14:textId="77777777">
+    <w:p w:rsidRPr="00F21F3B" w:rsidR="005B63CF" w:rsidP="0087240D" w:rsidRDefault="005B63CF" w14:paraId="00519C78" w14:textId="77777777">
+      <w:r w:rsidRPr="00F21F3B">
+        <w:t xml:space="preserve">De huidige wetgeving biedt een basis voor de aanpak van online handel in designerdrugs, maar kent uitdagingen die effectieve bestrijding moeilijk maken. Politie, justitie en toezichthouders beschikken over een breed juridisch instrumentarium als het gaat om het tegengaan van illegale content op online platforms en opsporing van offline drugshandel. Uit gesprekken met betrokken partijen blijkt dat de handhaving van de online verkoop van designerdrugs niet los te zien is van de online handel in andere verboden middelen.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F21F3B" w:rsidR="005B63CF" w:rsidP="00905898" w:rsidRDefault="005B63CF" w14:paraId="55EC651C" w14:textId="77777777">
       <w:r>
         <w:br w:type="column"/>
       </w:r>
       <w:r w:rsidRPr="00F21F3B">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Wel ziet het kabinet </w:t>
-[...31 lines deleted...]
-      <w:r w:rsidR="00905898">
+        <w:t xml:space="preserve">Wel ziet het kabinet ernstige belemmeringen bij de handhaving van illegale content op de meest gebruikte berichtendiensten. De belangrijkste knelpunten liggen in het gebruik van versleutelde platforms en interpersoonlijke berichtendiensten, de complexe logistiek van post- en pakketzendingen en de schaarste aan capaciteit bij opsporingsdiensten en toezichthouders. Criminelen maken gebruik van methoden zoals valse afzendergegevens, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F21F3B">
+        <w:t>mislabeling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F21F3B">
+        <w:t xml:space="preserve"> en complexe verzendroutes via andere EU-lidstaten. Daarnaast ontbreekt er een algemene wettelijke verplichting voor post- en pakketbedrijven om verdachte zendingen preventief te controleren of te melden, terwijl samenwerking veelal plaatsvindt binnen concrete onderzoeken en op basis van bestaande bevoegdheden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F21F3B" w:rsidR="005B63CF" w:rsidP="00905898" w:rsidRDefault="005B63CF" w14:paraId="68EFC1E1" w14:textId="77777777"/>
+    <w:p w:rsidR="005B63CF" w:rsidP="00905898" w:rsidRDefault="005B63CF" w14:paraId="50EDD3BE" w14:textId="77777777">
+      <w:r w:rsidRPr="00F21F3B">
+        <w:t>Wetgeving alleen is niet voldoende, daarom zet het kabinet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F21F3B">
+        <w:t xml:space="preserve"> in op het intensiveren van samenwerking tussen toezichthouders, opsporingsdiensten en private partijen. Daarnaast onderzoekt het kabinet de mogelijkheden voor aanvullende wet- en regelgeving om de handhavingsmogelijkheden te versterken.</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B359D9">
-[...51 lines deleted...]
-        <w:t>te versterken.</w:t>
+    </w:p>
+    <w:p w:rsidR="005B63CF" w:rsidP="00905898" w:rsidRDefault="005B63CF" w14:paraId="4EE0F54B" w14:textId="77777777"/>
+    <w:p w:rsidR="005B63CF" w:rsidP="00905898" w:rsidRDefault="005B63CF" w14:paraId="272F0CD9" w14:textId="77777777">
+      <w:r>
+        <w:t>Het kabinet heeft de Kamer per brief nader geïnformeerd over de huidige aanpak, de uitdagingen en de stappen die worden gezet om de handhaving van online handel in (namaak)geneesmiddelen en (designer)drugs te versterken.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000045" w:rsidP="00000045" w:rsidRDefault="00000045" w14:paraId="7F0ACC4A" w14:textId="77777777"/>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00F9027E" w:rsidR="00000045" w:rsidP="00F21F3B" w:rsidRDefault="003C63D8" w14:paraId="360BB151" w14:textId="77777777">
+    <w:p w:rsidR="005B63CF" w:rsidP="00000045" w:rsidRDefault="005B63CF" w14:paraId="530CA910" w14:textId="77777777"/>
+    <w:p w:rsidR="005B63CF" w:rsidP="00000045" w:rsidRDefault="005B63CF" w14:paraId="27BEA88D" w14:textId="77777777"/>
+    <w:p w:rsidR="005B63CF" w:rsidP="00000045" w:rsidRDefault="005B63CF" w14:paraId="5854E59D" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00F9027E" w:rsidR="005B63CF" w:rsidP="00F21F3B" w:rsidRDefault="005B63CF" w14:paraId="4BF9A14F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="180" w:lineRule="atLeast"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F9027E">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>[1] Zembla, 14 mei 2026, Lekken in medicijnketen; zwaar verslavende pijnstillers volop verhandeld op zwarte</w:t>
-[...31 lines deleted...]
-      <w:pgMar w:top="2268" w:right="2784" w:bottom="1134" w:left="1588" w:header="0" w:footer="142" w:gutter="0"/>
+        <w:t>[1] Zembla, 14 mei 2026, Lekken in medicijnketen; zwaar verslavende pijnstillers volop verhandeld op zwarte markt (https://www.bnnvara.nl/zembla/artikelen/lekken-in-medicijnketen-zwaar-verslavende-pijnstillers-volopverhandeld-op-zwarte-markt).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002C3023" w:rsidRDefault="002C3023" w14:paraId="42AE3568" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="002C3023">
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:docGrid w:linePitch="245"/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6830A322" w14:textId="77777777" w:rsidR="003C63D8" w:rsidRDefault="003C63D8">
+    <w:p w14:paraId="66E50E4E" w14:textId="77777777" w:rsidR="00D220E1" w:rsidRDefault="00D220E1" w:rsidP="005B63CF">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="72FCD591" w14:textId="77777777" w:rsidR="003C63D8" w:rsidRDefault="003C63D8">
+    <w:p w14:paraId="7302FDD7" w14:textId="77777777" w:rsidR="00D220E1" w:rsidRDefault="00D220E1" w:rsidP="005B63CF">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Univers">
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000000F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Univers 45 Light">
-[...64 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="675C7C17" w14:textId="77777777" w:rsidR="00E3478D" w:rsidRDefault="003C63D8">
-[...2 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="42F26067" w14:textId="77777777" w:rsidR="005B63CF" w:rsidRPr="005B63CF" w:rsidRDefault="005B63CF" w:rsidP="005B63CF">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="763D5A8F" w14:textId="77777777" w:rsidR="00D11661" w:rsidRDefault="003C63D8">
+  <w:p w14:paraId="46A5EE91" w14:textId="77777777" w:rsidR="005B63CF" w:rsidRPr="005B63CF" w:rsidRDefault="005B63CF" w:rsidP="005B63CF">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...180 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5647BACD" w14:textId="77777777" w:rsidR="00D11661" w:rsidRDefault="003C63D8">
+  <w:p w14:paraId="135B5F84" w14:textId="77777777" w:rsidR="005B63CF" w:rsidRPr="005B63CF" w:rsidRDefault="005B63CF" w:rsidP="005B63CF">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...378 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="49ECD4DB" w14:textId="77777777" w:rsidR="0043691E" w:rsidRDefault="003C63D8">
+    <w:p w14:paraId="03C7EE09" w14:textId="77777777" w:rsidR="00D220E1" w:rsidRDefault="00D220E1" w:rsidP="005B63CF">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="52212700" w14:textId="77777777" w:rsidR="0043691E" w:rsidRDefault="003C63D8">
+    <w:p w14:paraId="2A73A2C9" w14:textId="77777777" w:rsidR="00D220E1" w:rsidRDefault="00D220E1" w:rsidP="005B63CF">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="0D4B2424" w14:textId="77777777" w:rsidR="00E3478D" w:rsidRDefault="003C63D8">
+    <w:p w14:paraId="600D2A11" w14:textId="77777777" w:rsidR="005B63CF" w:rsidRDefault="005B63CF">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002208B1">
         <w:t>Kamer</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">stukken II, vergaderjaar 2025-2026, 24077 nr. 572 </w:t>
       </w:r>
       <w:r w:rsidRPr="002208B1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="79942AD9" w14:textId="77777777" w:rsidR="00F860AE" w:rsidRDefault="003C63D8" w:rsidP="009071A4">
+  <w:p w14:paraId="30870ADF" w14:textId="77777777" w:rsidR="005B63CF" w:rsidRPr="005B63CF" w:rsidRDefault="005B63CF" w:rsidP="005B63CF">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:tabs>
-[...103 lines deleted...]
-    </w:r>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5256BAF6" w14:textId="77777777" w:rsidR="00F860AE" w:rsidRDefault="003C63D8">
+  <w:p w14:paraId="1732FC46" w14:textId="77777777" w:rsidR="005B63CF" w:rsidRPr="005B63CF" w:rsidRDefault="005B63CF" w:rsidP="005B63CF">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...537 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="68F1519B" w14:textId="77777777" w:rsidR="00F860AE" w:rsidRDefault="00F860AE">
-[...4 lines deleted...]
-  <w:p w14:paraId="0CD48E43" w14:textId="77777777" w:rsidR="00F860AE" w:rsidRDefault="00F860AE">
+  <w:p w14:paraId="20F45AAA" w14:textId="77777777" w:rsidR="005B63CF" w:rsidRPr="005B63CF" w:rsidRDefault="005B63CF" w:rsidP="005B63CF">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
-</file>
-[...947 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean"/>
-  <w:stylePaneFormatFilter w:val="0004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="90"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="004868E0"/>
-[...328 lines deleted...]
-    <w:rsid w:val="00FE7949"/>
+    <w:rsidRoot w:val="005B63CF"/>
+    <w:rsid w:val="002C3023"/>
+    <w:rsid w:val="005B63CF"/>
+    <w:rsid w:val="00D220E1"/>
+    <w:rsid w:val="00DF7A30"/>
+    <w:rsid w:val="00E3109E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5A662736"/>
+  <w14:docId w14:val="5968122D"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{DDAA8AE4-71AF-479B-A100-D58FA1830AD1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...14 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4210,1263 +1260,841 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00261464"/>
-[...6 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="005B63CF"/>
     <w:pPr>
       <w:keepNext/>
-      <w:pageBreakBefore/>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-[...2 lines deleted...]
-      <w:sz w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="005B63CF"/>
     <w:pPr>
       <w:keepNext/>
-      <w:numPr>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Kop2"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-[...9 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+    <w:rsid w:val="005B63CF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="005B63CF"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="260"/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="005B63CF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="005B63CF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="005B63CF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="005B63CF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="005B63CF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bijschrift">
-    <w:name w:val="caption"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="005B63CF"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005B63CF"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005B63CF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005B63CF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005B63CF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005B63CF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005B63CF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005B63CF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005B63CF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-[...8 lines deleted...]
-    <w:name w:val="table of authorities"/>
+    <w:rsid w:val="005B63CF"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="005B63CF"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...29 lines deleted...]
-    <w:name w:val="index 1"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="005B63CF"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="005B63CF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...7 lines deleted...]
-    <w:name w:val="index 2"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="005B63CF"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="005B63CF"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="005B63CF"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="005B63CF"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...93 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="005B63CF"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="005B63CF"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="005B63CF"/>
+    <w:rPr>
       <w:b/>
-    </w:rPr>
-[...474 lines deleted...]
-    </w:pPr>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:semiHidden/>
-    <w:rsid w:val="00EB49A6"/>
-[...53 lines deleted...]
-      <w:b/>
+    <w:rsid w:val="005B63CF"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005B63CF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:rsid w:val="005B63CF"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:rsid w:val="005B63CF"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00132B19"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005B63CF"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4320"/>
-        <w:tab w:val="right" w:pos="8640"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-    </w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005B63CF"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00132B19"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005B63CF"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4320"/>
-        <w:tab w:val="right" w:pos="8640"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-    </w:pPr>
-[...99 lines deleted...]
-    <w:hidden/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...80 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="005B63CF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="005B63CF"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aanbiedersmedicijnen.nl/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aanbiedersmedicijnen.nl/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -5573,52 +2201,52 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>6</ap:Pages>
-  <ap:Words>1932</ap:Words>
-  <ap:Characters>11281</ap:Characters>
+  <ap:Words>1936</ap:Words>
+  <ap:Characters>10654</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>94</ap:Lines>
-  <ap:Paragraphs>26</ap:Paragraphs>
+  <ap:Lines>88</ap:Lines>
+  <ap:Paragraphs>25</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>13187</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>12565</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>