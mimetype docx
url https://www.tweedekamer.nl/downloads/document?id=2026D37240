--- v0 (2026-07-21)
+++ v1 (2026-09-05)
@@ -1,3344 +1,805 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00CE78E9" w:rsidP="00DC0EB0" w:rsidRDefault="00D1124B" w14:paraId="020C8BFE" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00DF38AC" w:rsidR="0029019C" w:rsidP="00DC0EB0" w:rsidRDefault="00D1124B" w14:paraId="3F0D5D3E" w14:textId="5BF0E05E">
+    <w:p w:rsidR="009274DA" w:rsidP="009274DA" w:rsidRDefault="009274DA" w14:paraId="46BBF3DF" w14:textId="07706887">
       <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>AH 2590</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009274DA" w:rsidP="009274DA" w:rsidRDefault="009274DA" w14:paraId="1D1608F3" w14:textId="7AA929F7">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF38AC">
+        <w:t>2026Z14864</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009274DA" w:rsidP="009274DA" w:rsidRDefault="009274DA" w14:paraId="4366D5A8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009274DA" w:rsidP="009274DA" w:rsidRDefault="009274DA" w14:paraId="2069AEFE" w14:textId="5B7920C1">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...45 lines deleted...]
-    <w:p w:rsidR="00880BEB" w:rsidP="00DC0EB0" w:rsidRDefault="00880BEB" w14:paraId="2BFECA64" w14:textId="77777777">
+      <w:r w:rsidRPr="00D25B3E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord van staatssecretaris De Bat (Economische Zaken en Klimaat) (ontvangen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  21 juli 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009274DA" w:rsidP="009274DA" w:rsidRDefault="009274DA" w14:paraId="4C2DA99D" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="Voetnoottekst"/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:pStyle w:val="Geenafstand"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00880BEB" w:rsidP="00DC0EB0" w:rsidRDefault="00880BEB" w14:paraId="68A72A01" w14:textId="77777777">
-[...14 lines deleted...]
-    <w:p w:rsidRPr="00C7163E" w:rsidR="00880BEB" w:rsidP="00DC0EB0" w:rsidRDefault="00880BEB" w14:paraId="3225237F" w14:textId="77777777">
+    <w:p w:rsidR="009274DA" w:rsidP="009274DA" w:rsidRDefault="009274DA" w14:paraId="716210B1" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Geenafstand"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...14 lines deleted...]
-    <w:p w:rsidR="00225675" w:rsidP="00DC0EB0" w:rsidRDefault="00D1124B" w14:paraId="7D5D086A" w14:textId="77777777">
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:name="OLE_LINK10" w:id="0"/>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00DF38AC">
+        <w:t>Bent u bekend met het bericht 'Energiebedrijven zetten geld in tegen overvol stroomnet: vergoeding voor slim laden en gebruik thuisbatterij'? Hoe beoordeelt u deze samenwerking van regionale netbeheerders?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC0EB0" w:rsidR="009274DA" w:rsidP="00DC0EB0" w:rsidRDefault="009274DA" w14:paraId="5A273BE7" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...24 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="00DF38AC" w:rsidR="009274DA" w:rsidP="00DC0EB0" w:rsidRDefault="009274DA" w14:paraId="2E31F272" w14:textId="77777777">
+      <w:r w:rsidRPr="00DF38AC">
+        <w:t>Antwoord</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
-      <w:bookmarkStart w:name="OLE_LINK10" w:id="0"/>
-[...23 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00DF38AC">
         <w:t xml:space="preserve">Het kabinet ziet dit initiatief van netbeheerders, energieleveranciers en marktpartijen als een positieve ontwikkeling en is </w:t>
       </w:r>
-      <w:r w:rsidR="00880BEB">
+      <w:r>
         <w:t>verheugd</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF38AC" w:rsidR="00880BEB">
-[...6 lines deleted...]
-    <w:p w:rsidR="00DF38AC" w:rsidP="00DC0EB0" w:rsidRDefault="00DF38AC" w14:paraId="0EEF8C0F" w14:textId="6B31B0FF">
+      <w:r w:rsidRPr="00DF38AC">
+        <w:t xml:space="preserve"> met de samenwerking. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009274DA" w:rsidP="00DC0EB0" w:rsidRDefault="009274DA" w14:paraId="4D2EDDF9" w14:textId="77777777">
       <w:r w:rsidRPr="00DF38AC">
         <w:t>Het initiatief is versneld tot stand gekomen in het kader van de FGU-aanpak, waarover de Kamer onlangs is geïnformeerd</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="00DF38AC">
         <w:t xml:space="preserve">. De intensieve samenwerking binnen deze FGU-aanpak heeft eraan bijgedragen dat deze oplossing snel kon worden ontwikkeld. De ACM en het </w:t>
       </w:r>
-      <w:r w:rsidR="00880BEB">
+      <w:r>
         <w:t>kabinet</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF38AC" w:rsidR="00880BEB">
-[...5 lines deleted...]
-      <w:r w:rsidR="00103AA6">
+      <w:r w:rsidRPr="00DF38AC">
+        <w:t xml:space="preserve"> we</w:t>
+      </w:r>
+      <w:r>
         <w:t>rke</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF38AC">
         <w:t xml:space="preserve">n daarnaast </w:t>
       </w:r>
-      <w:r w:rsidR="00103AA6">
+      <w:r>
         <w:t>aan het wegnemen van</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF38AC">
         <w:t xml:space="preserve"> knelpunten in wet- en regelgeving </w:t>
       </w:r>
-      <w:r w:rsidR="00880BEB">
+      <w:r>
         <w:t>om</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF38AC" w:rsidR="00880BEB">
-[...7 lines deleted...]
-    <w:p w:rsidR="00DF38AC" w:rsidP="00DC0EB0" w:rsidRDefault="00DF38AC" w14:paraId="6771794C" w14:textId="1686C0C8">
+      <w:r w:rsidRPr="00DF38AC">
+        <w:t xml:space="preserve"> verdere opschaling mogelijk te maken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DF38AC" w:rsidR="009274DA" w:rsidP="00DC0EB0" w:rsidRDefault="009274DA" w14:paraId="1A067C24" w14:textId="77777777"/>
+    <w:p w:rsidR="009274DA" w:rsidP="00DC0EB0" w:rsidRDefault="009274DA" w14:paraId="05D52D06" w14:textId="77777777">
       <w:r>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00DF38AC">
         <w:t>Ziet u het ook als een win-win-win dat door het slim aansturen van laadpalen, thuisbatterijen en hybride warmtepompen het stroomnet op piekuren wordt ontzien, er ruimte komt op het net voor nieuwe aansluitingen en huishoudens geld kunnen verdienen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DF38AC" w:rsidR="00DC0EB0" w:rsidP="00DC0EB0" w:rsidRDefault="00DC0EB0" w14:paraId="617B11BE" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00DF38AC" w:rsidR="00DF38AC" w:rsidP="00DC0EB0" w:rsidRDefault="00DF38AC" w14:paraId="343923DB" w14:textId="681BDD39">
+    <w:p w:rsidRPr="00DF38AC" w:rsidR="009274DA" w:rsidP="00DC0EB0" w:rsidRDefault="009274DA" w14:paraId="5E2CFEA4" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00DF38AC" w:rsidR="009274DA" w:rsidP="00DC0EB0" w:rsidRDefault="009274DA" w14:paraId="7F31D402" w14:textId="77777777">
       <w:r w:rsidRPr="00DF38AC">
         <w:t>Antwoord</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00DF38AC">
         <w:t>Ja. Dit sluit volledig aan bij de reeds ingezette aanpak binnen het spoor ‘</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF38AC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Beter benutten - kleinverbruikers’ </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF38AC">
         <w:t xml:space="preserve">van het Landelijk Actieprogramma Netcongestie (LAN). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DF38AC" w:rsidR="00DF38AC" w:rsidP="00DC0EB0" w:rsidRDefault="00DF38AC" w14:paraId="0BC65764" w14:textId="56A7912E">
+    <w:p w:rsidRPr="00DF38AC" w:rsidR="009274DA" w:rsidP="00DC0EB0" w:rsidRDefault="009274DA" w14:paraId="359F494A" w14:textId="77777777">
       <w:r w:rsidRPr="00DF38AC">
         <w:t xml:space="preserve">Flexibel elektriciteitsverbruik door </w:t>
       </w:r>
-      <w:r w:rsidR="00392B28">
+      <w:r>
         <w:t>huishoudens</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF38AC">
         <w:t xml:space="preserve"> biedt aanzienlijke mogelijkheden om het elektriciteitssysteem tijdens piekmomenten te ontlasten. Dat kan door het gebruik van elektrische apparaten te verschuiven naar momenten buiten de piek. Vooral</w:t>
       </w:r>
-      <w:r w:rsidR="00392B28">
+      <w:r>
         <w:t xml:space="preserve"> slimme</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF38AC">
         <w:t xml:space="preserve"> ‘net-intensieve’ apparaten, zoals laadpalen, thuisbatterijen en warmtepompen, kunnen daarbij een verschil maken. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF38AC" w:rsidP="00DC0EB0" w:rsidRDefault="00DF38AC" w14:paraId="24E1E141" w14:textId="77582593">
+    <w:p w:rsidR="009274DA" w:rsidP="00DC0EB0" w:rsidRDefault="009274DA" w14:paraId="3ACB5966" w14:textId="77777777">
       <w:r w:rsidRPr="00DF38AC">
         <w:t xml:space="preserve">Onderdeel van deze aanpak zijn ook de normen die het Nederlands Normalisatie Instituut (NEN) ontwikkelt voor slimme apparaten die deelname aan flexibiliteitsdiensten makkelijker maken. Zo kunnen </w:t>
       </w:r>
-      <w:r w:rsidR="00392B28">
+      <w:r>
         <w:t>huishoudens</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF38AC">
         <w:t xml:space="preserve"> eenvoudiger bijdragen aan een stabieler elektriciteitsnet en beter sturen op elektriciteitskosten om meer grip te krijgen op hun energierekening.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DF38AC" w:rsidR="00DC0EB0" w:rsidP="00DC0EB0" w:rsidRDefault="00DC0EB0" w14:paraId="5B417F41" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00DF38AC" w:rsidR="00DF38AC" w:rsidP="00DC0EB0" w:rsidRDefault="00DF38AC" w14:paraId="534D5AD0" w14:textId="6889DF44">
+    <w:p w:rsidRPr="00DF38AC" w:rsidR="009274DA" w:rsidP="00DC0EB0" w:rsidRDefault="009274DA" w14:paraId="26317CC4" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00DF38AC" w:rsidR="009274DA" w:rsidP="00DC0EB0" w:rsidRDefault="009274DA" w14:paraId="538C3575" w14:textId="77777777">
       <w:r>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00DF38AC">
-        <w:t>Heeft u er kennis van genomen dat klanten van Essent met een ‘buurtbonus’ een jaarlijkse bonus kunnen krijgen van 400 euro per jaar als zij meer eigen zonnestroom gebruiken en dat ook huishoudens geld kunnen verdienen als zij hun batterij actief gebruiken voor het ondersteunen van het net? Deelt u dat dit een goede stimulans kan zijn voor huishoudens om zonnepanelen en batterijen aan te schaffen? </w:t>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00DF38AC" w:rsidR="00DF38AC" w:rsidP="00DC0EB0" w:rsidRDefault="00DF38AC" w14:paraId="169FE113" w14:textId="2CD6F70D">
+        <w:t xml:space="preserve">Heeft u er kennis van genomen dat klanten van Essent met een ‘buurtbonus’ een jaarlijkse </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF38AC">
+        <w:lastRenderedPageBreak/>
+        <w:t>bonus kunnen krijgen van 400 euro per jaar als zij meer eigen zonnestroom gebruiken en dat ook huishoudens geld kunnen verdienen als zij hun batterij actief gebruiken voor het ondersteunen van het net? Deelt u dat dit een goede stimulans kan zijn voor huishoudens om zonnepanelen en batterijen aan te schaffen? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009274DA" w:rsidP="00DC0EB0" w:rsidRDefault="009274DA" w14:paraId="44EBA391" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00DF38AC" w:rsidR="009274DA" w:rsidP="00DC0EB0" w:rsidRDefault="009274DA" w14:paraId="1EEED841" w14:textId="77777777">
       <w:r w:rsidRPr="00DF38AC">
         <w:t>Antwoord</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00DF38AC">
         <w:t xml:space="preserve">Het is aan </w:t>
       </w:r>
-      <w:r w:rsidR="00392B28">
+      <w:r>
         <w:t xml:space="preserve">energieleveranciers en andere marktpartijen </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF38AC">
         <w:t>om aantrekkelijke en begrijpelijke proposities voor consumenten te ontwikkelen. Daarbij is een belangrijke rol weggelegd voor partijen die huishoudens ontzorgen en hen helpen te profiteren van prijsprikkels, bijvoorbeeld via slimme apps en energiemanagementsystemen die apparaten zoals thuisbatterijen, laadpalen en warmtepompen automatisch aansturen op basis van de situatie op het elektriciteitsnet en de elektriciteitsprijs.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF38AC" w:rsidP="00DC0EB0" w:rsidRDefault="00DF38AC" w14:paraId="6A6D1D10" w14:textId="6165E206">
+    <w:p w:rsidR="009274DA" w:rsidP="00DC0EB0" w:rsidRDefault="009274DA" w14:paraId="4BEB02A4" w14:textId="77777777">
       <w:r w:rsidRPr="00DF38AC">
         <w:t xml:space="preserve">Het kabinet ziet dat marktpartijen, zowel landelijk als regionaal, steeds meer van dit soort flexibiliteitsdiensten ontwikkelen. Daarmee dragen zij bij aan een efficiënter gebruik van het elektriciteitssysteem, minder druk op het stroomnet en kunnen </w:t>
       </w:r>
-      <w:r w:rsidR="002E1E90">
+      <w:r>
         <w:t>huishoudens</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF38AC">
         <w:t xml:space="preserve"> hiervan financieel profiteren.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DF38AC" w:rsidR="00DC0EB0" w:rsidP="00DC0EB0" w:rsidRDefault="00DC0EB0" w14:paraId="4ECEB674" w14:textId="77777777"/>
-    <w:p w:rsidR="00DF38AC" w:rsidP="00DC0EB0" w:rsidRDefault="00DF38AC" w14:paraId="2932C029" w14:textId="21F6F288">
+    <w:p w:rsidRPr="00DF38AC" w:rsidR="009274DA" w:rsidP="00DC0EB0" w:rsidRDefault="009274DA" w14:paraId="11D11CEE" w14:textId="77777777"/>
+    <w:p w:rsidR="009274DA" w:rsidP="00DC0EB0" w:rsidRDefault="009274DA" w14:paraId="1E4F97A7" w14:textId="77777777">
       <w:r>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00DF38AC">
         <w:t>Kunt u andere regionale netbeheerders aansporen hier ook mee aan de slag te gaan, zodat dit ook in gang gezet kan worden buiten de FGU-regio?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DF38AC" w:rsidR="00DC0EB0" w:rsidP="00DC0EB0" w:rsidRDefault="00DC0EB0" w14:paraId="5748CA79" w14:textId="77777777"/>
-    <w:p w:rsidR="00DF38AC" w:rsidP="00DC0EB0" w:rsidRDefault="00DF38AC" w14:paraId="59A507F7" w14:textId="1CA86E59">
+    <w:p w:rsidRPr="00DF38AC" w:rsidR="009274DA" w:rsidP="00DC0EB0" w:rsidRDefault="009274DA" w14:paraId="6E799631" w14:textId="77777777"/>
+    <w:p w:rsidR="009274DA" w:rsidP="00DC0EB0" w:rsidRDefault="009274DA" w14:paraId="4983BC4D" w14:textId="77777777">
       <w:r w:rsidRPr="00DF38AC">
         <w:t>Antwoord</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00DF38AC">
         <w:t>Dit initiatief is een samenwerking van alle regionale netbeheerders. In deze fase richt het zich op de FGU-regio en Noord-Brabant, omdat daar de netcongestie</w:t>
       </w:r>
-      <w:r w:rsidR="00203773">
+      <w:r>
         <w:t>problematiek</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF38AC">
         <w:t xml:space="preserve"> het meest kritiek is. Het is nadrukkelijk de bedoeling om succesvolle elementen van deze aanpak in een volgende fase breder, en bij voorkeur landelijk, toe te passen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DF38AC" w:rsidR="00DC0EB0" w:rsidP="00DC0EB0" w:rsidRDefault="00DC0EB0" w14:paraId="3EB10928" w14:textId="77777777"/>
-    <w:p w:rsidR="00DF38AC" w:rsidP="00DC0EB0" w:rsidRDefault="00DF38AC" w14:paraId="1C93DFFA" w14:textId="4191D29A">
+    <w:p w:rsidRPr="00DF38AC" w:rsidR="009274DA" w:rsidP="00DC0EB0" w:rsidRDefault="009274DA" w14:paraId="5DDBC264" w14:textId="77777777"/>
+    <w:p w:rsidR="009274DA" w:rsidP="00DC0EB0" w:rsidRDefault="009274DA" w14:paraId="52BD7029" w14:textId="77777777">
       <w:r w:rsidRPr="00DF38AC">
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00DF38AC">
         <w:t>Hoe gaat u van dit samenwerkingsverband leren?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DF38AC" w:rsidR="00DC0EB0" w:rsidP="00DC0EB0" w:rsidRDefault="00DC0EB0" w14:paraId="25025B7F" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00DF38AC" w:rsidR="00B900E1" w:rsidP="00DC0EB0" w:rsidRDefault="00DF38AC" w14:paraId="30049649" w14:textId="567CCEE1">
+    <w:p w:rsidRPr="00DF38AC" w:rsidR="009274DA" w:rsidP="00DC0EB0" w:rsidRDefault="009274DA" w14:paraId="4884BC12" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00DF38AC" w:rsidR="009274DA" w:rsidP="00DC0EB0" w:rsidRDefault="009274DA" w14:paraId="272FDCF3" w14:textId="77777777">
       <w:r w:rsidRPr="00DF38AC">
         <w:t>Antwoord</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00DF38AC">
         <w:t>Dit initiatief maakt onderdeel uit van de aanpak van netcongestie door het Rijk, netbeheerders, medeoverheden en de ACM, zowel binnen de FGU-aanpak als binnen de Landelijke Aanpak Netcongestie (LAN). Het laat zien hoe deze intensieve samenwerkingen bijdraagt aan innovatieve en structurele oplossingen voor netcongestie.</w:t>
       </w:r>
-      <w:r w:rsidR="00B900E1">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B900E1" w:rsidR="00B900E1">
+      <w:r w:rsidRPr="00B900E1">
         <w:t>Binnen deze aanpakken worden maatregelen gemonitord en worden succesfactoren continu in kaart gebracht. De opgedane kennis wordt actief gedeeld en benut om de aanpak van netcongestie in andere regio’s verder te verbeteren.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF38AC" w:rsidP="00DC0EB0" w:rsidRDefault="00DF38AC" w14:paraId="7BFF5763" w14:textId="7C0DB1B3">
+    <w:p w:rsidR="009274DA" w:rsidP="00DC0EB0" w:rsidRDefault="009274DA" w14:paraId="723C2B05" w14:textId="77777777">
       <w:r w:rsidRPr="00DF38AC">
         <w:t>De Kamer wordt via de halfjaarlijkse voortgangsrapportages</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidRPr="00DF38AC">
-        <w:t xml:space="preserve"> geïnformeerd over de voortgang van de landelijke aanpak netcongestie, waaronder relevante ontwikkelingen en de lessen die daaruit worden getrokken. Daarnaast heeft het lid Grinwis het kabinet verzocht</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B963FA">
+        <w:t xml:space="preserve"> geïnformeerd over de voortgang van de landelijke aanpak netcongestie, waaronder relevante ontwikkelingen en de lessen die daaruit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF38AC">
+        <w:lastRenderedPageBreak/>
+        <w:t>worden getrokken. Daarnaast heeft het lid Grinwis het kabinet verzocht</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidRPr="00DF38AC">
         <w:t xml:space="preserve"> de geleerde lessen en succesvolle maatregelen uit de FGU-aanpak in kaart te brengen. Hierover wordt de Kamer geïnformeerd in de volgende voortgangsrapportage, die in oktober wordt verwacht. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DF38AC" w:rsidR="00DC0EB0" w:rsidP="00DC0EB0" w:rsidRDefault="00DC0EB0" w14:paraId="556A42F0" w14:textId="77777777"/>
-    <w:p w:rsidR="00DF38AC" w:rsidP="00DC0EB0" w:rsidRDefault="00DF38AC" w14:paraId="4C37C3B7" w14:textId="16D328B5">
+    <w:p w:rsidRPr="00DF38AC" w:rsidR="009274DA" w:rsidP="00DC0EB0" w:rsidRDefault="009274DA" w14:paraId="094B495E" w14:textId="77777777"/>
+    <w:p w:rsidR="009274DA" w:rsidP="00DC0EB0" w:rsidRDefault="009274DA" w14:paraId="284A5A04" w14:textId="77777777">
       <w:r w:rsidRPr="00DF38AC">
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00DF38AC">
         <w:t>Hoe verhoudt dit plan zich tot de volume en tijdsafhankelijke tarieven, waarmee de Autoriteit Consument &amp; Markt (ACM) deze zomer komt?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DF38AC" w:rsidR="00DC0EB0" w:rsidP="00DC0EB0" w:rsidRDefault="00DC0EB0" w14:paraId="567518D0" w14:textId="77777777"/>
-    <w:p w:rsidR="00263155" w:rsidP="00DC0EB0" w:rsidRDefault="00DF38AC" w14:paraId="707A2233" w14:textId="4679D5E6">
+    <w:p w:rsidRPr="00DF38AC" w:rsidR="009274DA" w:rsidP="00DC0EB0" w:rsidRDefault="009274DA" w14:paraId="476C0E24" w14:textId="77777777"/>
+    <w:p w:rsidR="009274DA" w:rsidP="00DC0EB0" w:rsidRDefault="009274DA" w14:paraId="176747E2" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF38AC">
         <w:t>Antwoord</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00DF38AC">
-        <w:t>In het toekomstige elektriciteitssysteem zijn zowel tijdsafhankelijke nettarieven als marktgebaseerde flexibiliteitsdiensten, zoals hierboven beschreven, nodig om het stroomnet efficiënter te benutten. Het nieuwe tariefstelsel zal naar verwachting een belangrijk deel van de benodigde verschuiving van het elektriciteitsverbruik naar rustigere momenten realiseren. Flexibiliteitsdiensten vormen daarop een waardevolle aanvulling, doordat ze lokaal en op specifieke momenten extra flexibiliteit kunnen vrijmaken. Daarmee helpen ze resterende knelpunten te verminderen en ruimte te creëren voor nieuwe aansluitingen.</w:t>
-[...12 lines deleted...]
-    <w:sectPr w:rsidR="00DE7F94" w:rsidSect="00D604B3">
+        <w:t xml:space="preserve">In het toekomstige elektriciteitssysteem zijn zowel tijdsafhankelijke nettarieven als </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF38AC">
+        <w:t>marktgebaseerde</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF38AC">
+        <w:t xml:space="preserve"> flexibiliteitsdiensten, zoals hierboven beschreven, nodig om het stroomnet efficiënter te benutten. Het nieuwe tariefstelsel zal naar verwachting een belangrijk deel van de benodigde verschuiving van het elektriciteitsverbruik naar rustigere momenten realiseren. Flexibiliteitsdiensten vormen daarop een waardevolle aanvulling, doordat ze lokaal en op specifieke momenten extra flexibiliteit kunnen vrijmaken. Daarmee helpen ze resterende knelpunten te verminderen en ruimte te creëren voor nieuwe aansluitingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009274DA" w:rsidP="00DC0EB0" w:rsidRDefault="009274DA" w14:paraId="703D638B" w14:textId="77777777"/>
+    <w:p w:rsidR="009274DA" w:rsidP="00DC0EB0" w:rsidRDefault="009274DA" w14:paraId="7E20BF68" w14:textId="77777777"/>
+    <w:p w:rsidR="009274DA" w:rsidP="00DC0EB0" w:rsidRDefault="009274DA" w14:paraId="495BF8FC" w14:textId="77777777"/>
+    <w:p w:rsidR="009274DA" w:rsidP="00DC0EB0" w:rsidRDefault="009274DA" w14:paraId="686BAD4B" w14:textId="77777777"/>
+    <w:p w:rsidR="009274DA" w:rsidP="00DC0EB0" w:rsidRDefault="009274DA" w14:paraId="05E3F69C" w14:textId="77777777"/>
+    <w:p w:rsidR="009274DA" w:rsidP="00DC0EB0" w:rsidRDefault="009274DA" w14:paraId="1578626A" w14:textId="77777777"/>
+    <w:p w:rsidR="009274DA" w:rsidP="00DC0EB0" w:rsidRDefault="009274DA" w14:paraId="466448A3" w14:textId="77777777"/>
+    <w:p w:rsidR="009274DA" w:rsidP="00DC0EB0" w:rsidRDefault="009274DA" w14:paraId="10435DAC" w14:textId="77777777"/>
+    <w:p w:rsidR="009274DA" w:rsidP="00DC0EB0" w:rsidRDefault="009274DA" w14:paraId="036D5BC4" w14:textId="77777777"/>
+    <w:p w:rsidR="009274DA" w:rsidP="00DC0EB0" w:rsidRDefault="009274DA" w14:paraId="15661E3C" w14:textId="77777777"/>
+    <w:p w:rsidR="002C3023" w:rsidRDefault="002C3023" w14:paraId="09A2A7D6" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="002C3023">
+      <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
-      <w:footerReference w:type="default" r:id="rId8"/>
-[...4 lines deleted...]
-      <w:pgNumType w:start="1"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2E2AEC28" w14:textId="77777777" w:rsidR="00036E6B" w:rsidRDefault="00036E6B">
+    <w:p w14:paraId="7B609512" w14:textId="77777777" w:rsidR="00937257" w:rsidRDefault="00937257" w:rsidP="009274DA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FB28A08" w14:textId="77777777" w:rsidR="00036E6B" w:rsidRDefault="00036E6B"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C81198D" w14:textId="77777777" w:rsidR="00036E6B" w:rsidRDefault="00036E6B">
+    <w:p w14:paraId="188726B2" w14:textId="77777777" w:rsidR="00937257" w:rsidRDefault="00937257" w:rsidP="009274DA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FBE1D7A" w14:textId="77777777" w:rsidR="00036E6B" w:rsidRDefault="00036E6B"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...55 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3B575737" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="02F781B9" w14:textId="77777777" w:rsidR="009274DA" w:rsidRPr="009274DA" w:rsidRDefault="009274DA" w:rsidP="009274DA">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="061EC795" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="447E469F" w14:textId="77777777" w:rsidR="009274DA" w:rsidRPr="009274DA" w:rsidRDefault="009274DA" w:rsidP="009274DA">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="65DB5872" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6EEFA773" w14:textId="77777777" w:rsidR="009274DA" w:rsidRPr="009274DA" w:rsidRDefault="009274DA" w:rsidP="009274DA">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3CFF43FA" w14:textId="77777777" w:rsidR="00036E6B" w:rsidRDefault="00036E6B">
+    <w:p w14:paraId="4AF97877" w14:textId="77777777" w:rsidR="00937257" w:rsidRDefault="00937257" w:rsidP="009274DA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27DF917B" w14:textId="77777777" w:rsidR="00036E6B" w:rsidRDefault="00036E6B"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="25E385EE" w14:textId="77777777" w:rsidR="00036E6B" w:rsidRDefault="00036E6B">
+    <w:p w14:paraId="18C2B6E6" w14:textId="77777777" w:rsidR="00937257" w:rsidRDefault="00937257" w:rsidP="009274DA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2495CDE2" w14:textId="77777777" w:rsidR="00036E6B" w:rsidRDefault="00036E6B"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="3599061D" w14:textId="4F2A163A" w:rsidR="00DF38AC" w:rsidRDefault="00DF38AC">
+    <w:p w14:paraId="6D91C7D2" w14:textId="77777777" w:rsidR="009274DA" w:rsidRDefault="009274DA">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Kamerstukken II 2025/26, 29023, nr. 638</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="00284A42" w14:textId="251C4A57" w:rsidR="00DF38AC" w:rsidRDefault="00DF38AC">
+    <w:p w14:paraId="0CABB209" w14:textId="77777777" w:rsidR="009274DA" w:rsidRDefault="009274DA">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Kamerstukken II 2025/26, 29023, nr. 640</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="2008EEF6" w14:textId="7E9F607C" w:rsidR="00B963FA" w:rsidRDefault="00B963FA">
+    <w:p w14:paraId="31D9C8BB" w14:textId="77777777" w:rsidR="009274DA" w:rsidRDefault="009274DA">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Kamerstukken II 2025/26, 29023, nr. 651</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...112 lines deleted...]
-  <w:p w14:paraId="688A3532" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="38766CDC" w14:textId="77777777" w:rsidR="009274DA" w:rsidRPr="009274DA" w:rsidRDefault="009274DA" w:rsidP="009274DA">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...39 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...551 lines deleted...]
-  <w:p w14:paraId="5472B577" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="1E2CE7C8" w14:textId="77777777" w:rsidR="009274DA" w:rsidRPr="009274DA" w:rsidRDefault="009274DA" w:rsidP="009274DA">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="24F4A93D" w14:textId="77777777" w:rsidR="009274DA" w:rsidRPr="009274DA" w:rsidRDefault="009274DA" w:rsidP="009274DA">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="110"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
-[...2 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...622 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="009274DA"/>
+    <w:rsid w:val="002C3023"/>
+    <w:rsid w:val="009274DA"/>
+    <w:rsid w:val="00937257"/>
+    <w:rsid w:val="00CE0665"/>
+    <w:rsid w:val="00DF7A30"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1CC26937"/>
+  <w14:docId w14:val="7ACF215F"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{2004108B-0C4C-4CAD-92B7-49223C67814E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3360,74 +821,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3576,1100 +1038,996 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="009274DA"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="009274DA"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="009274DA"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="009274DA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009274DA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009274DA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009274DA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009274DA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009274DA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...335 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009274DA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009274DA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009274DA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="009274DA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009274DA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009274DA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009274DA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009274DA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009274DA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="009274DA"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="009274DA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="009274DA"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="009274DA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="009274DA"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="009274DA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="009274DA"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="009274DA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="009274DA"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
-[...2 lines deleted...]
-    <w:name w:val="Voettekst Char"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="009274DA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="009274DA"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009274DA"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-      <w:sz w:val="18"/>
-[...1 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:rsid w:val="009274DA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Zwaar">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
-    <w:rsid w:val="00E166B8"/>
+    <w:rsid w:val="009274DA"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00DF38AC"/>
+    <w:rsid w:val="009274DA"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisie">
-[...1 lines deleted...]
-    <w:hidden/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...9 lines deleted...]
-    <w:name w:val="annotation reference"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009274DA"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:semiHidden/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009274DA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00880BEB"/>
-[...20 lines deleted...]
-    <w:name w:val="Tekst opmerking Char"/>
+    <w:rsid w:val="009274DA"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Tekstopmerking"/>
-[...30 lines deleted...]
-    </w:rPr>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009274DA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="009274DA"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01DC9A63.E2C7FFB0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>4862</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>850</ap:Words>
+  <ap:Characters>4680</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>40</ap:Lines>
+  <ap:Lines>39</ap:Lines>
   <ap:Paragraphs>11</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>5734</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5519</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>