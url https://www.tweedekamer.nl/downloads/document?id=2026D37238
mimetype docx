--- v0 (2026-07-21)
+++ v1 (2026-09-05)
@@ -1,747 +1,142 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00897378" w:rsidP="00382E84" w:rsidRDefault="00897378" w14:paraId="009392AA" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:suppressAutoHyphens/>
+    <w:p w:rsidR="008E03E2" w:rsidP="008E03E2" w:rsidRDefault="008E03E2" w14:paraId="06202378" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>AH 2591</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E03E2" w:rsidP="008E03E2" w:rsidRDefault="008E03E2" w14:paraId="19FD6972" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2026Z15709</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E03E2" w:rsidP="008E03E2" w:rsidRDefault="008E03E2" w14:paraId="29C2EC65" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E03E2" w:rsidP="008E03E2" w:rsidRDefault="008E03E2" w14:paraId="35F39816" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25B3E">
         <w:rPr>
-          <w:lang w:val="en-US"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:suppressAutoHyphens/>
+        <w:t>Antwoord van minister Hermans (Volksgezondheid, Welzijn en Sport) (ontvangen</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
-          <w:lang w:val="en-US"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...634 lines deleted...]
-    <w:p w:rsidR="00693EE6" w:rsidP="00382E84" w:rsidRDefault="007B0C9A" w14:paraId="636EFB18" w14:textId="77777777">
+        <w:t xml:space="preserve">  21 juli 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E03E2" w:rsidP="00382E84" w:rsidRDefault="008E03E2" w14:paraId="5D1E6313" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E03E2" w:rsidP="00382E84" w:rsidRDefault="008E03E2" w14:paraId="71CBBCFF" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E03E2" w:rsidP="00382E84" w:rsidRDefault="008E03E2" w14:paraId="301E6E76" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:t>Vraag 1</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="008E29B4">
         <w:t xml:space="preserve">Bent u bekend met het voornemen van de Raad van Bestuur van Amsterdam UMC om de zorgtaken van het </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008E29B4">
         <w:t>VUmc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E29B4">
         <w:t xml:space="preserve"> tegen 2040 naar het AMC in Amsterdam-Zuidoost te verplaatsen? 1)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008E29B4" w:rsidR="00693EE6" w:rsidP="00382E84" w:rsidRDefault="007B0C9A" w14:paraId="33A3C2D4" w14:textId="77777777">
+    <w:p w:rsidRPr="008E29B4" w:rsidR="008E03E2" w:rsidP="00382E84" w:rsidRDefault="008E03E2" w14:paraId="1A806708" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:br/>
         <w:t>Antwoord vraag 1</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ja. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00693EE6" w:rsidP="00382E84" w:rsidRDefault="007B0C9A" w14:paraId="2C760334" w14:textId="42C084EA">
+    <w:p w:rsidR="008E03E2" w:rsidP="00382E84" w:rsidRDefault="008E03E2" w14:paraId="4AFD604B" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Vraag 2 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="008E29B4">
         <w:t xml:space="preserve">Wat is de impact van het wegvallen van de zorgtaken op de huidige locatie van het </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008E29B4">
         <w:t>VUmc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E29B4">
         <w:t xml:space="preserve"> op de zorgverlening in de buurt, bijvoorbeeld voor acute zorg of traumazorg?</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -758,3621 +153,1142 @@
         <w:t xml:space="preserve">het </w:t>
       </w:r>
       <w:r w:rsidRPr="001B2299">
         <w:t xml:space="preserve">Amsterdam UMC heeft geen gevolgen voor de acute zorg op locatie </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001B2299">
         <w:t>VUmc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001B2299">
         <w:t xml:space="preserve">, omdat de spoedeisende hulp en de traumazorg sinds 2024 al zijn geconcentreerd op locatie AMC. Voor de overige ziekenhuiszorg heeft </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">het </w:t>
       </w:r>
       <w:r w:rsidRPr="001B2299">
         <w:t xml:space="preserve">Amsterdam UMC aangegeven dat het als universitair medisch centrum voornamelijk </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001B2299">
         <w:t>hoogcomplexe</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001B2299">
-        <w:t>, derdelijnszorg verleent aan patiënten die veelal vanuit andere ziekenhuizen worden do</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">orverwezen. Volgens </w:t>
+        <w:t xml:space="preserve">, derdelijnszorg verleent aan patiënten die veelal vanuit andere ziekenhuizen worden doorverwezen. Volgens </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">het </w:t>
       </w:r>
       <w:r w:rsidRPr="001B2299">
         <w:t xml:space="preserve">Amsterdam UMC kunnen inwoners van Amsterdam-Zuid, Amstelveen en omliggende gemeenten voor een groot deel van de medisch-specialistische zorg daarnaast ook terecht bij andere ziekenhuizen in de regio. Voor patiënten die zijn aangewezen op de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001B2299">
         <w:t>hoogcomplexe</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001B2299">
         <w:t xml:space="preserve"> zorg van </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">het </w:t>
       </w:r>
       <w:r w:rsidRPr="001B2299">
         <w:t>Amsterdam UMC heeft het ziekenhuis aangegeven dat een concentratie van de zorg op locatie AMC naar verwachting slechts een beperkte verandering van de reistijd met zich meebrengt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D694C" w:rsidP="00382E84" w:rsidRDefault="007D694C" w14:paraId="4665A09B" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00811038" w:rsidP="00382E84" w:rsidRDefault="007B0C9A" w14:paraId="743EB959" w14:textId="77777777">
+    <w:p w:rsidR="008E03E2" w:rsidP="00382E84" w:rsidRDefault="008E03E2" w14:paraId="7563F489" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E03E2" w:rsidP="00382E84" w:rsidRDefault="008E03E2" w14:paraId="16A91D10" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r w:rsidRPr="0024709A">
-        <w:t xml:space="preserve">Het is aan Amsterdam UMC om de </w:t>
-[...2 lines deleted...]
-        <w:t>voorgenomen concentratie van de ziekenhuiszorg verder uit te werken en daarbij de gevolgen voor patiënten, waaronder de bereikbaarheid van de zorg, zorgvuldig te betrekken.</w:t>
+        <w:t>Het is aan Amsterdam UMC om de voorgenomen concentratie van de ziekenhuiszorg verder uit te werken en daarbij de gevolgen voor patiënten, waaronder de bereikbaarheid van de zorg, zorgvuldig te betrekken.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0024679F">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006503D6" w:rsidR="0024679F">
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="006503D6">
         <w:t xml:space="preserve">Het kabinet hecht eraan dat besluiten over wijzigingen in het (acute) zorgaanbod zorgvuldig tot stand komen, waarbij alle relevante belangen in een vroeg stadium worden betrokken en </w:t>
       </w:r>
-      <w:r w:rsidRPr="0024679F" w:rsidR="0024679F">
+      <w:r w:rsidRPr="0024679F">
         <w:t xml:space="preserve">gewogen. Om de regionale dialoog tussen betrokkenen bij (mogelijke of voorgenomen) wijzigingen in het aanbod van acute zorg en ziekenhuiszorg te bevorderen, </w:t>
       </w:r>
-      <w:r w:rsidR="0037415B">
+      <w:r>
         <w:t xml:space="preserve">is </w:t>
       </w:r>
-      <w:r w:rsidRPr="0024679F" w:rsidR="0024679F">
+      <w:r w:rsidRPr="0024679F">
         <w:t xml:space="preserve"> een handreiking opgesteld</w:t>
       </w:r>
-      <w:r w:rsidR="007D694C">
+      <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="0024679F" w:rsidR="0024679F">
+      <w:r w:rsidRPr="0024679F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0024679F" w:rsidR="0024679F">
-[...3 lines deleted...]
-      <w:r w:rsidR="0024679F">
+      <w:r w:rsidRPr="0024679F">
+        <w:br/>
+        <w:t xml:space="preserve">In de handreiking staan adviezen om de betrokkenheid van alle belanghebbenden te borgen. Door alle belangen te horen en te wegen en hier vroegtijdig met elkaar over in gesprek te gaan, wordt begrip gecreëerd en worden besluiten breed gedragen in de regio. Dit bevordert een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0024679F">
+        <w:lastRenderedPageBreak/>
+        <w:t>zorgvuldig besluitvormingsproces.</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC6AD6">
         <w:t>Bij de verdere uitwerking en eventuele besluitvorming over wijzigingen in het</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (acute)</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC6AD6">
         <w:t xml:space="preserve"> zorgaanbod dient </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">het </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC6AD6">
         <w:t xml:space="preserve">Amsterdam UMC </w:t>
       </w:r>
-      <w:r w:rsidR="007D694C">
+      <w:r>
         <w:t xml:space="preserve">uiteraard ook </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC6AD6">
         <w:t xml:space="preserve">de daarvoor geldende wet- </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001244BE" w:rsidP="00382E84" w:rsidRDefault="007B0C9A" w14:paraId="43CF356C" w14:textId="6EF2D0BC">
+    <w:p w:rsidR="008E03E2" w:rsidP="00382E84" w:rsidRDefault="008E03E2" w14:paraId="70CCBADD" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r w:rsidRPr="00DC6AD6">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">en regelgeving in acht te nemen. Daaronder vallen, indien van toepassing, ook de voorschriften uit het Uitvoeringsbesluit </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DC6AD6">
         <w:t>Wkkgz</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DC6AD6">
         <w:t xml:space="preserve"> over een zorgvuldige besluitvormingsprocedure bij wijzigingen in het </w:t>
       </w:r>
       <w:r>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC6AD6">
         <w:t>acute</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC6AD6">
         <w:t>zorgaanbod</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CA3BCA" w:rsidR="00693EE6" w:rsidP="00382E84" w:rsidRDefault="007B0C9A" w14:paraId="7F414546" w14:textId="01C94C17">
+    <w:p w:rsidRPr="00CA3BCA" w:rsidR="008E03E2" w:rsidP="00382E84" w:rsidRDefault="008E03E2" w14:paraId="79299822" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:br/>
         <w:t>Vraag 3</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="008E29B4">
         <w:t xml:space="preserve">Wat betekent het wegvallen van de zorgtaken op de huidige locatie van het </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008E29B4">
         <w:t>VUmc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E29B4">
         <w:t xml:space="preserve"> en de concentratie van ziekenzorg in Zuidoost voor de risico’s op ernstige aandoeningen of overlijden door ontijdige behandeling in gevolge van langere verplaatsingstijden (bijvoorbeeld van de ambulance), in het bijzonder bij situaties waarin de hogere afstand niet te rechtvaardigen valt door hogere kwaliteit of specialisme van een verder gelegen ziekenhuis voor bepaalde behandelingen?</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Antwoord vraag 3</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00CA3BCA">
         <w:t xml:space="preserve">Het kabinet </w:t>
       </w:r>
-      <w:r w:rsidR="004E2989">
+      <w:r>
         <w:t xml:space="preserve">heeft </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA3BCA">
-        <w:t>geen aa</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">nleiding om te veronderstellen dat het voorgenomen besluit van </w:t>
+        <w:t xml:space="preserve">geen aanleiding om te veronderstellen dat het voorgenomen besluit van </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">het </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA3BCA">
         <w:t>Amsterdam UMC leidt tot een toename van de risico's op ernstige gezondheidsschade of overlijden als gevolg van langere aanrij- of verplaatsingstijden.</w:t>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve"> Voor wat betreft vervoer per ambulance geldt dat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF3DB1">
+        <w:t xml:space="preserve">de spoedeisende hulp van Amsterdam UMC sinds 2024 al geconcentreerd </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF3DB1">
+        <w:t>op locatie AMC.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Dat betekent dat patiënten al niet meer door de ambulance naar de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>VUmc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> locatie worden gebracht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA3BCA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C15BB8">
-[...32 lines deleted...]
-    <w:p w:rsidR="00693EE6" w:rsidP="00382E84" w:rsidRDefault="007B0C9A" w14:paraId="060B94DB" w14:textId="77777777">
+    </w:p>
+    <w:p w:rsidR="008E03E2" w:rsidP="00382E84" w:rsidRDefault="008E03E2" w14:paraId="4BBE4743" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:br/>
         <w:t>Vraag 4</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="008E29B4">
-        <w:t xml:space="preserve">Kunt u in het algemeen voor Nederland inzicht geven in de gevolgen van afstand tot een </w:t>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="008E29B4" w:rsidR="00693EE6" w:rsidP="00382E84" w:rsidRDefault="007B0C9A" w14:paraId="055A43F1" w14:textId="77777777">
+        <w:t>Kunt u in het algemeen voor Nederland inzicht geven in de gevolgen van afstand tot een ziekenhuis voor de gezondheid en het sterfterisico van Nederlanders? Kunt u dat met wetenschappelijke data onderbouwen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008E29B4" w:rsidR="008E03E2" w:rsidP="00382E84" w:rsidRDefault="008E03E2" w14:paraId="5DC0B95E" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:br/>
         <w:t>Antwoord vraag 4</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t>Het kabinet beschikt niet over de</w:t>
-[...5 lines deleted...]
-    <w:p w:rsidR="00693EE6" w:rsidP="00382E84" w:rsidRDefault="007B0C9A" w14:paraId="72ED38BC" w14:textId="77777777">
+        <w:t>Het kabinet beschikt niet over deze gegevens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E03E2" w:rsidP="00382E84" w:rsidRDefault="008E03E2" w14:paraId="459437CB" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:br/>
         <w:t>Vraag 5</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="008E29B4">
         <w:t>Hoe neemt u de afweging over de risico’s van een gebrek aan nabijheid van zorgverlening mee in uw beleid?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E31E2" w:rsidP="00382E84" w:rsidRDefault="007B0C9A" w14:paraId="11A66961" w14:textId="77777777">
+    <w:p w:rsidR="008E03E2" w:rsidP="00382E84" w:rsidRDefault="008E03E2" w14:paraId="622D4F1F" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Antwoord vraag 5 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00FA5696">
         <w:t>Het kabinet wil dat zorgaanbieders zich zo in een regio organiseren dat inwoners de best passende zorg op de beste plek krijgen wanneer dat nodig is.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00681D3F" w:rsidR="00693EE6" w:rsidP="00382E84" w:rsidRDefault="007B0C9A" w14:paraId="38256310" w14:textId="77777777">
+    <w:p w:rsidRPr="00681D3F" w:rsidR="008E03E2" w:rsidP="00382E84" w:rsidRDefault="008E03E2" w14:paraId="7F413312" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r w:rsidRPr="00681D3F">
         <w:t>Voor het kabinet staat voorop dat mensen kunnen rekenen op toegankelijke</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> en </w:t>
       </w:r>
       <w:r w:rsidRPr="00681D3F">
         <w:t>kwalitatief goede zorg. Daarbij wordt steeds een zorgvuldige afweging gemaakt tussen kwaliteit, toegankelijkheid en betaalbaarheid. Geografische nabijheid is een belangrijk aspect van toegankelijkheid, maar niet het enige. Ook de kwaliteit van de zorg, de beschikbaarheid van voldoende zorgprofessionals en de mogelijkheid om zorg toekomstbestendig te organiseren zijn daarbij</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> onder andere </w:t>
       </w:r>
       <w:r w:rsidRPr="00681D3F">
         <w:t>van belang.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00693EE6" w:rsidP="00382E84" w:rsidRDefault="007B0C9A" w14:paraId="0D5638D4" w14:textId="77777777">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="008E03E2" w:rsidP="00382E84" w:rsidRDefault="008E03E2" w14:paraId="03513F71" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:br/>
         <w:t>Vraag 6</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="008E29B4">
         <w:t>Hoe houdt u in uw beleid rond de nabijheid van ziekenhuizen rekening met de toenemende vergrijzing en de daarmee grotere zorgvraag?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00811038" w:rsidP="00382E84" w:rsidRDefault="007B0C9A" w14:paraId="78368DE9" w14:textId="77777777">
+    <w:p w:rsidR="008E03E2" w:rsidP="00382E84" w:rsidRDefault="008E03E2" w14:paraId="5EFB75F1" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Antwoord vraag 6 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00CA3BCA">
         <w:t>Om de zorg ook in de toekomst toegankelijk te houden, zet het kabinet in op passende zorg: zorg die aansluit bij wat mensen nodig hebben en op de juiste plek wordt geleverd</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA3BCA">
         <w:t xml:space="preserve">Het kabinet onderkent dat de vergrijzing de komende jaren </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00811038" w:rsidP="00382E84" w:rsidRDefault="00811038" w14:paraId="22B44051" w14:textId="77777777">
-[...14 lines deleted...]
-    <w:p w:rsidRPr="008E29B4" w:rsidR="00693EE6" w:rsidP="00382E84" w:rsidRDefault="007B0C9A" w14:paraId="3FCED297" w14:textId="07D010E8">
+    <w:p w:rsidR="008E03E2" w:rsidP="00382E84" w:rsidRDefault="008E03E2" w14:paraId="6FE8789D" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E03E2" w:rsidP="00382E84" w:rsidRDefault="008E03E2" w14:paraId="44681C9D" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E03E2" w:rsidP="00382E84" w:rsidRDefault="008E03E2" w14:paraId="691E9D5B" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008E29B4" w:rsidR="008E03E2" w:rsidP="00382E84" w:rsidRDefault="008E03E2" w14:paraId="5687A298" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r w:rsidRPr="00CA3BCA">
         <w:t>zal leiden tot een toenemende zorgvraag.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Echter, n</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA3BCA">
         <w:t xml:space="preserve">iet iedere zorgvraag vraagt om behandeling in een ziekenhuis. Daarom zet het kabinet in op de beweging naar de voorkant, met meer aandacht voor gezondheid en preventie, een sterke eerstelijnszorg, </w:t>
       </w:r>
-      <w:r w:rsidR="004E2989">
+      <w:r>
         <w:t xml:space="preserve">en </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA3BCA">
         <w:t>nauwe samenwerking met het sociaal domein</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E31E2" w:rsidP="00382E84" w:rsidRDefault="007B0C9A" w14:paraId="7C71BFD2" w14:textId="77777777">
+    <w:p w:rsidR="008E03E2" w:rsidP="00382E84" w:rsidRDefault="008E03E2" w14:paraId="2C7588B2" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:br/>
         <w:t>Vraag 7</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="008E29B4">
         <w:t>In welke mate is de afname van het aantal ziekenhuis- en andere zorglocaties een gevolg van de beleidsmatige keuze om kostenefficiëntie te prioriteren?</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Antwoord vraag 7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00693EE6" w:rsidP="00382E84" w:rsidRDefault="007B0C9A" w14:paraId="32D8DABE" w14:textId="45C3C08A">
+    <w:p w:rsidR="008E03E2" w:rsidP="00382E84" w:rsidRDefault="008E03E2" w14:paraId="3409E896" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r w:rsidRPr="007D694C">
         <w:t>Het ministerie van VWS streeft naar een zorgstelsel dat voor iedereen betaalbaar, toegankelijk en van hoge kwaliteit is. Het kan voorkomen dat zorgaanbieders bij de inrichting van hun organisatie ook afwegingen maken over een doelmatige en efficiënte inzet van mensen, middelen en huisvesting.</w:t>
       </w:r>
       <w:r w:rsidRPr="00517B1F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007D694C" w:rsidR="00285A8D">
+      <w:r w:rsidRPr="007D694C">
         <w:t>Er is geen sprake van een beleidsmatige keuze om kostenefficiëntie te prioriteren.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C15BB8" w:rsidP="00382E84" w:rsidRDefault="00C15BB8" w14:paraId="444C83D0" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00693EE6" w:rsidP="00382E84" w:rsidRDefault="007B0C9A" w14:paraId="4669A5C4" w14:textId="77777777">
+    <w:p w:rsidR="008E03E2" w:rsidP="00382E84" w:rsidRDefault="008E03E2" w14:paraId="7B2C86C0" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E03E2" w:rsidP="00382E84" w:rsidRDefault="008E03E2" w14:paraId="763A5FCB" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:t>Vraag 8</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="008E29B4">
         <w:t>Waar ligt volgens u de juiste balans tussen (kosten)efficiëntie van de zorg en toegankelijkheid van zorgverlening door nabijheid?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008E29B4" w:rsidR="00693EE6" w:rsidP="00382E84" w:rsidRDefault="007B0C9A" w14:paraId="5E093CEC" w14:textId="77777777">
+    <w:p w:rsidRPr="008E29B4" w:rsidR="008E03E2" w:rsidP="00382E84" w:rsidRDefault="008E03E2" w14:paraId="3879EC40" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Antwoord vraag 8 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007C072B">
-        <w:t xml:space="preserve">Bij keuzes over de inrichting van de zorg is steeds een zorgvuldige afweging nodig tussen kwaliteit, toegankelijkheid en betaalbaarheid. Al deze publieke belangen zijn van belang en moeten voldoende worden geborgd. Daarbij moet ook rekening worden gehouden met de toenemende zorgvraag en de schaarste aan zorgprofessionals. Het is de verantwoordelijkheid van zorgaanbieders om hun organisatie, ook financieel, gezond te houden en binnen de geldende wettelijke kaders zelf keuzes te maken over de inrichting van </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00C15BB8">
+        <w:t xml:space="preserve">Bij keuzes over de inrichting van de zorg is steeds een zorgvuldige afweging nodig tussen kwaliteit, toegankelijkheid en betaalbaarheid. Al deze publieke belangen zijn van belang en moeten voldoende worden geborgd. Daarbij moet ook rekening worden gehouden met de toenemende zorgvraag en de schaarste aan zorgprofessionals. Het is de verantwoordelijkheid van zorgaanbieders om hun organisatie, ook financieel, gezond te houden en binnen de geldende wettelijke kaders zelf keuzes te maken over de inrichting van hun zorgaanbod. </w:t>
+      </w:r>
+      <w:r>
         <w:t>Zoals ook staat beschreven in de beleidsbrief VWS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidR="00C15BB8">
+      <w:r>
         <w:t xml:space="preserve"> zet dit </w:t>
       </w:r>
       <w:r w:rsidRPr="007C072B">
-        <w:t>kabinet daarbij in op passende zorg en een passend zorglandschap, waarbij basiszorg zoveel mogelijk dichtbij mensen wordt georganiseerd en specialistische zorg waar nodig wordt geconcentreerd.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00693EE6" w:rsidP="00382E84" w:rsidRDefault="007B0C9A" w14:paraId="23731914" w14:textId="77777777">
+        <w:t xml:space="preserve">kabinet daarbij in op passende zorg en een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C072B">
+        <w:lastRenderedPageBreak/>
+        <w:t>passend zorglandschap, waarbij basiszorg zoveel mogelijk dichtbij mensen wordt georganiseerd en specialistische zorg waar nodig wordt geconcentreerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E03E2" w:rsidP="00382E84" w:rsidRDefault="008E03E2" w14:paraId="386936AE" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Vraag 9 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="008E29B4">
         <w:t>Welke beleidsopties heeft u om nabije zorg zowel in dichtbevolkte steden als op afgelegen plekken maximaal te garanderen? Wat zijn de voor- en nadelen van die opties?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00693EE6" w:rsidP="00382E84" w:rsidRDefault="007B0C9A" w14:paraId="1195EAF6" w14:textId="77777777">
+    <w:p w:rsidR="008E03E2" w:rsidP="00382E84" w:rsidRDefault="008E03E2" w14:paraId="37638C79" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:br/>
         <w:t>Antwoord vraag 9</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E546A0" w:rsidR="00285A8D" w:rsidP="00382E84" w:rsidRDefault="007B0C9A" w14:paraId="5AEF2F13" w14:textId="77777777">
+    <w:p w:rsidRPr="00E546A0" w:rsidR="008E03E2" w:rsidP="00382E84" w:rsidRDefault="008E03E2" w14:paraId="0110E0F1" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA5696">
         <w:t>Het kabinet wil dat zorgaanbieders zich zo in een regio organiseren dat inwoners de best passende zorg op de beste plek krijgen wanneer dat nodig is.</w:t>
       </w:r>
-      <w:r w:rsidR="00C15BB8">
+      <w:r>
         <w:t xml:space="preserve"> Zoals ook staat beschreven in de eerder genoemde beleidsbrief gaat dit kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA5696">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E546A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">actiever sturen op een passend zorglandschap. We verscherpen en verduidelijken de landelijke kaders en minimale eisen voor zorgaanbieders. We leggen wettelijk vast dat zorgaanbieders in samenspraak met zorginkopers verplicht zijn om constructief en gedegen deel te nemen aan het opstellen en uitvoeren van regionale plannen voor een passend zorglandschap. En we zorgen dat regionale </w:t>
-[...14 lines deleted...]
-      <w:r w:rsidR="00285A8D">
+        <w:t>actiever sturen op een passend zorglandschap. We verscherpen en verduidelijken de landelijke kaders en minimale eisen voor zorgaanbieders. We leggen wettelijk vast dat zorgaanbieders in samenspraak met zorginkopers verplicht zijn om constructief en gedegen deel te nemen aan het opstellen en uitvoeren van regionale plannen voor een passend zorglandschap. En we zorgen dat regionale plannen over het zorglandschap daadwerkelijk richting geven aan alle zorgaanbieders in de regio. Daarmee wordt direct gestuurd op de organisatie van zorg en op de keuzes die nodig zijn om zorg toegankelijk en toekomstbestendig te houden.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> De uitwerking hiervan volgt in het eerste kwartaal van 2027. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E546A0" w:rsidR="00833C15" w:rsidP="00382E84" w:rsidRDefault="00833C15" w14:paraId="3F6398EA" w14:textId="24EDCD76">
+    <w:p w:rsidRPr="00E546A0" w:rsidR="008E03E2" w:rsidP="00382E84" w:rsidRDefault="008E03E2" w14:paraId="7F922F00" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00833C15" w:rsidR="00693EE6" w:rsidP="00382E84" w:rsidRDefault="00693EE6" w14:paraId="6AEE0FAA" w14:textId="77777777">
+    <w:p w:rsidRPr="00833C15" w:rsidR="008E03E2" w:rsidP="00382E84" w:rsidRDefault="008E03E2" w14:paraId="26220EB6" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00693EE6" w:rsidP="00382E84" w:rsidRDefault="00693EE6" w14:paraId="11053A65" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidRPr="008E29B4" w:rsidR="00693EE6" w:rsidP="00382E84" w:rsidRDefault="007B0C9A" w14:paraId="109C5ADE" w14:textId="77777777">
+    <w:p w:rsidR="008E03E2" w:rsidP="00382E84" w:rsidRDefault="008E03E2" w14:paraId="039B16F1" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008E29B4" w:rsidR="008E03E2" w:rsidP="00382E84" w:rsidRDefault="008E03E2" w14:paraId="6FCBBF37" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r w:rsidRPr="008E29B4">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00811038" w:rsidR="00693EE6" w:rsidP="00382E84" w:rsidRDefault="007B0C9A" w14:paraId="5956AF85" w14:textId="77777777">
+    <w:p w:rsidRPr="00811038" w:rsidR="008E03E2" w:rsidP="00382E84" w:rsidRDefault="008E03E2" w14:paraId="76738C80" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00811038">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>1) NOS, 23 juni 2026, '</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00811038">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>VUmc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00811038">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> stopt in 2040 als ziekenhuis, zorgtaken gaan naar locatie AMC' (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00811038">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>VUmc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00811038">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> stopt in 2040 als ziekenhuis, zorgtaken gaan naar locatie AMC)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008E29B4" w:rsidR="00693EE6" w:rsidP="00382E84" w:rsidRDefault="00693EE6" w14:paraId="6D9855FC" w14:textId="77777777">
-[...19 lines deleted...]
-      <w:pgMar w:top="2268" w:right="2784" w:bottom="1134" w:left="1588" w:header="0" w:footer="142" w:gutter="0"/>
+    <w:p w:rsidRPr="008E29B4" w:rsidR="008E03E2" w:rsidP="00382E84" w:rsidRDefault="008E03E2" w14:paraId="49E1FD84" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E03E2" w:rsidP="00382E84" w:rsidRDefault="008E03E2" w14:paraId="7DC783E5" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E03E2" w:rsidP="00382E84" w:rsidRDefault="008E03E2" w14:paraId="6A1BEB50" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002C3023" w:rsidRDefault="002C3023" w14:paraId="4C1F5778" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="002C3023">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:docGrid w:linePitch="245"/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="350448C5" w14:textId="77777777" w:rsidR="00492039" w:rsidRDefault="00492039">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0EBFBA17" w14:textId="77777777" w:rsidR="00F06B96" w:rsidRDefault="00F06B96" w:rsidP="008E03E2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="467B42CE" w14:textId="77777777" w:rsidR="00492039" w:rsidRDefault="00492039">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3F03D9CA" w14:textId="77777777" w:rsidR="00F06B96" w:rsidRDefault="00F06B96" w:rsidP="008E03E2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Univers">
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000000F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Univers 45 Light">
-[...63 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="311A9FC0" w14:textId="77777777" w:rsidR="00D11661" w:rsidRDefault="007B0C9A">
+  <w:p w14:paraId="6EF45370" w14:textId="77777777" w:rsidR="008E03E2" w:rsidRPr="008E03E2" w:rsidRDefault="008E03E2" w:rsidP="008E03E2">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...180 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7C8513C4" w14:textId="77777777" w:rsidR="00D11661" w:rsidRDefault="007B0C9A">
+  <w:p w14:paraId="4B2EE233" w14:textId="77777777" w:rsidR="008E03E2" w:rsidRPr="008E03E2" w:rsidRDefault="008E03E2" w:rsidP="008E03E2">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...180 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3703A08C" w14:textId="77777777" w:rsidR="00F860AE" w:rsidRDefault="007B0C9A">
+  <w:p w14:paraId="0BD5AFEE" w14:textId="77777777" w:rsidR="008E03E2" w:rsidRPr="008E03E2" w:rsidRDefault="008E03E2" w:rsidP="008E03E2">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...186 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="559F8AF8" w14:textId="77777777" w:rsidR="00492039" w:rsidRDefault="00492039">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2A3FFCF8" w14:textId="77777777" w:rsidR="00F06B96" w:rsidRDefault="00F06B96" w:rsidP="008E03E2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="625D6EB6" w14:textId="77777777" w:rsidR="00492039" w:rsidRDefault="00492039">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="55981B2F" w14:textId="77777777" w:rsidR="00F06B96" w:rsidRDefault="00F06B96" w:rsidP="008E03E2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="6B8678DC" w14:textId="77777777" w:rsidR="0024679F" w:rsidRPr="00811038" w:rsidRDefault="007B0C9A" w:rsidP="0024679F">
+    <w:p w14:paraId="36ED6CDA" w14:textId="77777777" w:rsidR="008E03E2" w:rsidRPr="00811038" w:rsidRDefault="008E03E2" w:rsidP="0024679F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00811038">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00811038">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> De 'Handreiking voor de regionale dialoog bij wijzigingen in het aanbod van acute zorg en ziekenhuiszorg' is op 15 september 2025 aan uw Kamer aangeboden.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Zie Kamerstukken II, 2025/2026, 29247 </w:t>
+        <w:t xml:space="preserve"> De 'Handreiking voor de regionale dialoog bij wijzigingen in het aanbod van acute zorg en ziekenhuiszorg' is op 15 september 2025 aan uw Kamer aangeboden. Zie Kamerstukken II, 2025/2026, 29247 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007D694C" w:rsidRPr="00811038">
+      <w:r w:rsidRPr="00811038">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>nr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007D694C" w:rsidRPr="00811038">
+      <w:r w:rsidRPr="00811038">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> 464.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20D78530" w14:textId="77777777" w:rsidR="0024679F" w:rsidRPr="00811038" w:rsidRDefault="0024679F">
+    <w:p w14:paraId="4D75B858" w14:textId="77777777" w:rsidR="008E03E2" w:rsidRPr="00811038" w:rsidRDefault="008E03E2">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="071D4042" w14:textId="77777777" w:rsidR="00C15BB8" w:rsidRPr="00811038" w:rsidRDefault="007B0C9A" w:rsidP="00C15BB8">
+    <w:p w14:paraId="382DD6F2" w14:textId="77777777" w:rsidR="008E03E2" w:rsidRPr="00811038" w:rsidRDefault="008E03E2" w:rsidP="00C15BB8">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00811038">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00811038">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II vergaderjaar 2025–2026, 36 800 XVI, nr. 191</w:t>
       </w:r>
       <w:r w:rsidRPr="00811038">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Brief van d.d. 24 april 2026 </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="463B44C8" w14:textId="77777777" w:rsidR="00F860AE" w:rsidRDefault="007B0C9A" w:rsidP="009071A4">
-[...715 lines deleted...]
-  <w:p w14:paraId="1422502F" w14:textId="77777777" w:rsidR="00F860AE" w:rsidRDefault="00F860AE">
+  <w:p w14:paraId="5AEFCA5E" w14:textId="77777777" w:rsidR="008E03E2" w:rsidRPr="008E03E2" w:rsidRDefault="008E03E2" w:rsidP="008E03E2">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...945 lines deleted...]
-</w:numbering>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="19139A9E" w14:textId="77777777" w:rsidR="008E03E2" w:rsidRPr="008E03E2" w:rsidRDefault="008E03E2" w:rsidP="008E03E2">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3CD657BF" w14:textId="77777777" w:rsidR="008E03E2" w:rsidRPr="008E03E2" w:rsidRDefault="008E03E2" w:rsidP="008E03E2">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...1 lines deleted...]
-  <w:removeDateAndTime/>
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean"/>
-  <w:stylePaneFormatFilter w:val="0004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="90"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="004868E0"/>
-[...269 lines deleted...]
-    <w:rsid w:val="00FF3DB1"/>
+    <w:rsidRoot w:val="008E03E2"/>
+    <w:rsid w:val="002C3023"/>
+    <w:rsid w:val="008E03E2"/>
+    <w:rsid w:val="00CE0665"/>
+    <w:rsid w:val="00DF7A30"/>
+    <w:rsid w:val="00F06B96"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6CA8852C"/>
+  <w14:docId w14:val="19702036"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{C4F70C4C-34EF-47F8-AA25-A1C5C96894A7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...14 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4521,1263 +1437,832 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00261464"/>
-[...6 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="008E03E2"/>
     <w:pPr>
       <w:keepNext/>
-      <w:pageBreakBefore/>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-[...2 lines deleted...]
-      <w:sz w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="008E03E2"/>
     <w:pPr>
       <w:keepNext/>
-      <w:numPr>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Kop2"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="008E03E2"/>
     <w:pPr>
-      <w:numPr>
-[...7 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="008E03E2"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="260"/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="008E03E2"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="008E03E2"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="008E03E2"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="008E03E2"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="008E03E2"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bijschrift">
-    <w:name w:val="caption"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="008E03E2"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008E03E2"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008E03E2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008E03E2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008E03E2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008E03E2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008E03E2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008E03E2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008E03E2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="008E03E2"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...3 lines deleted...]
-    <w:name w:val="table of authorities"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="008E03E2"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...451 lines deleted...]
-    <w:rsid w:val="00EB49A6"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="008E03E2"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="46"/>
       </w:numPr>
-      <w:tabs>
-[...4 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
     </w:pPr>
-  </w:style>
-[...118 lines deleted...]
-    <w:name w:val="Note Heading"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="008E03E2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="008E03E2"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="a"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="008E03E2"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="008E03E2"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="008E03E2"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="008E03E2"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-      <w:ind w:left="709"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="page number"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00EB49A6"/>
-[...9 lines deleted...]
-    </w:pPr>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="008E03E2"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="008E03E2"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:semiHidden/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="008E03E2"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...49 lines deleted...]
-      <w:b/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008E03E2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:rsid w:val="008E03E2"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00132B19"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008E03E2"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4320"/>
-        <w:tab w:val="right" w:pos="8640"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008E03E2"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00132B19"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008E03E2"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4320"/>
-        <w:tab w:val="right" w:pos="8640"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevenswitregel1">
-[...3 lines deleted...]
-    <w:rsid w:val="004B5A41"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008E03E2"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="008E03E2"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="atLeast"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...172 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rijksoverheid.nl" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rijksoverheid.nl" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -5883,53 +2368,53 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>5</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>7322</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1250</ap:Words>
+  <ap:Characters>6877</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>61</ap:Lines>
-  <ap:Paragraphs>17</ap:Paragraphs>
+  <ap:Lines>57</ap:Lines>
+  <ap:Paragraphs>16</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>8604</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>8111</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>