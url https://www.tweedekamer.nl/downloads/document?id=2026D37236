--- v0 (2026-07-21)
+++ v1 (2026-09-05)
@@ -1,748 +1,173 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00897378" w:rsidP="00D976D8" w:rsidRDefault="00897378" w14:paraId="70B13764" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:suppressAutoHyphens/>
+    <w:p w:rsidR="00A25EF3" w:rsidP="00A25EF3" w:rsidRDefault="00A25EF3" w14:paraId="6B3EB083" w14:textId="58737CD5">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>AH 2589</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A25EF3" w:rsidP="00A25EF3" w:rsidRDefault="00A25EF3" w14:paraId="5A982E74" w14:textId="71A83CCB">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2026Z14585</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A25EF3" w:rsidP="00A25EF3" w:rsidRDefault="00A25EF3" w14:paraId="03A58F9E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="20BDBCB7" w14:textId="760F17E9">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25B3E">
         <w:rPr>
-          <w:lang w:val="en-US"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:suppressAutoHyphens/>
+        <w:t>Antwoord van minister Hermans (Volksgezondheid, Welzijn en Sport) (ontvangen</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
-          <w:lang w:val="en-US"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...45 lines deleted...]
-        <w:t xml:space="preserve">der </w:t>
+        <w:t xml:space="preserve">  21 juli 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="5F0683A1" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="17F4A303" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vraag 1</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="008E29B4">
+        <w:t>Heeft u kennisgenomen van het bericht '</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FE538C">
-[...3 lines deleted...]
-        <w:t>Staten-Generaal</w:t>
+      <w:r w:rsidRPr="008E29B4">
+        <w:t>VUmc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-    </w:p>
-[...188 lines deleted...]
-        <w:t xml:space="preserve">het lid </w:t>
+      <w:r w:rsidRPr="008E29B4">
+        <w:t xml:space="preserve"> stopt in 2040 als ziekenhuis, zorgtaken gaan naar locatie AMC'¹ en van de strategische huisvestingsroute van Amsterdam UMC richting 2040?²</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="1F1E76AB" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008E29B4" w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="6EBB4A05" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r>
+        <w:t>Antwoord vraag 1</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Ja. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="2213A219" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="663E4B5B" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vraag 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="008E29B4">
+        <w:t xml:space="preserve">Wat betekent dit voorgenomen besluit concreet voor patiënten die momenteel gebruikmaken van de zorg op locatie </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00B25223">
-        <w:t>Maeijer</w:t>
+      <w:r w:rsidRPr="008E29B4">
+        <w:t>VUmc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00B25223">
-[...408 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E29B4">
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE538C" w:rsidP="00D976D8" w:rsidRDefault="00FE538C" w14:paraId="6D1F6C5B" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidRPr="008266CE" w:rsidR="00FE538C" w:rsidP="00D976D8" w:rsidRDefault="00F67C66" w14:paraId="698CCA21" w14:textId="77777777">
+    <w:p w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="7EDDDDB0" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008266CE" w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="208E9DE7" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Antwoord vraag 2 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="008266CE">
         <w:t xml:space="preserve">Voor patiënten die momenteel gebruikmaken van de zorg op locatie </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008266CE">
         <w:t>VUmc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008266CE">
         <w:t xml:space="preserve"> verandert er op dit moment niets</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
@@ -779,4270 +204,1842 @@
       </w:r>
       <w:r w:rsidRPr="008266CE">
         <w:t xml:space="preserve">. Pas nadat dit plan gereed is, zal duidelijk worden wanneer en welke zorgactiviteiten worden verplaatst van locatie </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008266CE">
         <w:t>VUmc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008266CE">
         <w:t xml:space="preserve"> naar </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidRPr="008266CE">
         <w:t>locatie</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> van</w:t>
       </w:r>
       <w:r w:rsidRPr="008266CE">
         <w:t xml:space="preserve"> AMC.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE538C" w:rsidP="00D976D8" w:rsidRDefault="00F67C66" w14:paraId="5933438E" w14:textId="77777777">
+    <w:p w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="1A4C6F3A" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Het </w:t>
       </w:r>
       <w:r w:rsidRPr="008266CE">
         <w:t xml:space="preserve">Amsterdam UMC heeft aangegeven dat het de zorg uiteindelijk wil concentreren op één locatie, zodat voor patiënten duidelijker wordt waar zij voor hun zorg terechtkunnen en om de kwaliteit en continuïteit van de zorg verder te versterken. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A3C07" w:rsidP="00D976D8" w:rsidRDefault="001A3C07" w14:paraId="1EB38A2F" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="001A3C07" w:rsidP="00D976D8" w:rsidRDefault="00F67C66" w14:paraId="68C9009E" w14:textId="77777777">
+    <w:p w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="0153C26A" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="055614C8" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r w:rsidRPr="0024709A">
         <w:t>Het is aan Amsterdam UMC om de voorgenomen concentratie van de ziekenhuiszorg verder uit te werken en daarbij de gevolgen voor patiënten, waaronder de bereikbaarheid van de zorg, zorgvuldig te betrekken.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="006503D6">
         <w:t xml:space="preserve">Het kabinet hecht eraan dat besluiten over wijzigingen in het (acute) zorgaanbod zorgvuldig tot stand komen, waarbij alle relevante belangen in een vroeg stadium worden betrokken en </w:t>
       </w:r>
       <w:r w:rsidRPr="0024679F">
         <w:t xml:space="preserve">gewogen. Om de regionale dialoog tussen betrokkenen bij (mogelijke of voorgenomen) wijzigingen in het aanbod van acute zorg en ziekenhuiszorg te bevorderen, </w:t>
       </w:r>
-      <w:r w:rsidR="00D62FBF">
+      <w:r>
         <w:t xml:space="preserve">heeft het kabinet </w:t>
       </w:r>
       <w:r w:rsidRPr="0024679F">
-        <w:t>een handreiking opgesteld</w:t>
+        <w:t xml:space="preserve">een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0024679F">
+        <w:lastRenderedPageBreak/>
+        <w:t>handreiking opgesteld</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidRPr="0024679F">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="0024679F">
         <w:br/>
-        <w:t xml:space="preserve">In de handreiking staan adviezen om de betrokkenheid van alle belanghebbenden </w:t>
-[...3 lines deleted...]
-        <w:t>te borgen. Door alle belangen te horen en te wegen en hier vroegtijdig met elkaar over in gesprek te gaan, wordt begrip gecreëerd en worden besluiten breed gedragen in de regio. Dit bevordert een zorgvuldig besluitvormingsproces.</w:t>
+        <w:t>In de handreiking staan adviezen om de betrokkenheid van alle belanghebbenden te borgen. Door alle belangen te horen en te wegen en hier vroegtijdig met elkaar over in gesprek te gaan, wordt begrip gecreëerd en worden besluiten breed gedragen in de regio. Dit bevordert een zorgvuldig besluitvormingsproces.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC6AD6">
         <w:t>Bij de verdere uitwerking en eventuele besluitvorming over wijzigingen in het</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (acute)</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC6AD6">
         <w:t xml:space="preserve"> zorgaanbod dient </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">het </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC6AD6">
         <w:t xml:space="preserve">Amsterdam UMC </w:t>
       </w:r>
-      <w:r w:rsidR="00A95511">
+      <w:r>
         <w:t xml:space="preserve">uiteraard ook </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC6AD6">
-        <w:t>de daarvoor geldende wet- en regelgeving in acht te nemen. Daarond</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">er vallen, indien van toepassing, ook de voorschriften uit het Uitvoeringsbesluit </w:t>
+        <w:t xml:space="preserve">de daarvoor geldende wet- en regelgeving in acht te nemen. Daaronder vallen, indien van toepassing, ook de voorschriften uit het Uitvoeringsbesluit </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DC6AD6">
         <w:t>Wkkgz</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DC6AD6">
         <w:t xml:space="preserve"> over een zorgvuldige besluitvormingsprocedure bij wijzigingen in het </w:t>
       </w:r>
       <w:r>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC6AD6">
         <w:t>acute</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC6AD6">
         <w:t>zorgaanbod</w:t>
       </w:r>
-      <w:r w:rsidR="00A95511">
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A3C07" w:rsidP="00D976D8" w:rsidRDefault="001A3C07" w14:paraId="02299B8C" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidRPr="008E29B4" w:rsidR="00FE538C" w:rsidP="00D976D8" w:rsidRDefault="00F67C66" w14:paraId="1140FDCA" w14:textId="77777777">
+    <w:p w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="5267FFF1" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008E29B4" w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="7AD2AA3B" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:t>Vraag 3</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="008E29B4">
         <w:t>Begrijpt u dat patiënten, ouderen, chronisch zieken en mensen met een beperking zich zorgen kunnen maken als een ziekenhuislocatie in hun buurt op termijn verdwijnt?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE538C" w:rsidP="00D976D8" w:rsidRDefault="00FE538C" w14:paraId="0554DD25" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidRPr="008266CE" w:rsidR="00FE538C" w:rsidP="00D976D8" w:rsidRDefault="00F67C66" w14:paraId="23B485BF" w14:textId="77777777">
+    <w:p w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="7ED986AD" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008266CE" w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="7A1094C1" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Antwoord vraag 3 </w:t>
       </w:r>
       <w:r>
         <w:br/>
-      </w:r>
-      <w:r w:rsidR="00133316">
         <w:t xml:space="preserve">Uiteraard kan het zo zijn dat </w:t>
       </w:r>
       <w:r w:rsidRPr="009C464A">
         <w:t>de berichtgeving over het voorgenomen besluit vragen op</w:t>
       </w:r>
-      <w:r w:rsidR="00133316">
+      <w:r>
         <w:t xml:space="preserve">roept </w:t>
       </w:r>
       <w:r w:rsidRPr="009C464A">
         <w:t>bij patiënten, ouderen, chronisch zieken en mensen met een beperking. Tegelijkertijd is op dit moment nog geen sprake van een uitgewerkt plan voor de verplaatsing van zorgactiviteiten. Zoals aangegeven werkt Amsterdam UMC het voorgenomen besluit het komende jaar verder uit</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">. </w:t>
-[...2 lines deleted...]
-        <w:t>D</w:t>
+        <w:t>. D</w:t>
       </w:r>
       <w:r w:rsidRPr="009C464A">
         <w:t>aarna zal duidelijk worden wanneer en welke zorgactiviteiten worden verplaatst.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008266CE">
-        <w:t>Voor het kabinet staat voorop dat patiënten ook tijdens eventuel</w:t>
-[...10 lines deleted...]
-    <w:p w:rsidRPr="008E29B4" w:rsidR="00FE538C" w:rsidP="00D976D8" w:rsidRDefault="00F67C66" w14:paraId="2846C48F" w14:textId="77777777">
+        <w:t>Voor het kabinet staat voorop dat patiënten ook tijdens eventuele veranderingen moeten kunnen blijven rekenen op toegankelijke, kwalitatief goede en continu beschikbare zorg. De zorgaanbieder is verantwoordelijk voor een zorgvuldige uitvoering van dergelijke veranderingen en voor de continuïteit van zorg gedurende het hele proces.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="69279E55" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008E29B4" w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="2FF20436" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:t>Vraag 4</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="008E29B4">
         <w:t xml:space="preserve">Wat betekent het verdwijnen van de ziekenhuisfunctie op locatie </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008E29B4">
         <w:t>VUmc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E29B4">
         <w:t xml:space="preserve"> voor de bereikbaarheid van ziekenhuiszorg voor inwoners van Amsterdam-Zuid, Amstelveen en omliggende gemeenten?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE538C" w:rsidP="00D976D8" w:rsidRDefault="00FE538C" w14:paraId="3DEF654F" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00FD716D" w:rsidP="00D976D8" w:rsidRDefault="00F67C66" w14:paraId="240E6CDB" w14:textId="77777777">
+    <w:p w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="72986395" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="5B312E68" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:t>Antwoord vraag 4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FF3DB1" w:rsidR="00FE538C" w:rsidP="00D976D8" w:rsidRDefault="00F67C66" w14:paraId="5872C946" w14:textId="77777777">
+    <w:p w:rsidRPr="00FF3DB1" w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="08CE3F8D" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Het </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF3DB1">
         <w:t>Amsterdam UMC heeft aangegeven dat het als universitair medisch centrum</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>umc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF3DB1">
         <w:t xml:space="preserve"> voornamelijk </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FF3DB1">
         <w:t>hoogcomplexe</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FF3DB1">
         <w:t xml:space="preserve"> derdelijnszorg verleent aan patiënten die veelal vanuit andere ziekenhuizen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>tweedelijn</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF3DB1">
         <w:t xml:space="preserve"> worden doorverwezen. </w:t>
       </w:r>
-      <w:r w:rsidR="00C4534F">
+      <w:r>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF3DB1">
         <w:t xml:space="preserve">eze patiënten </w:t>
       </w:r>
-      <w:r w:rsidR="00C4534F">
+      <w:r>
         <w:t xml:space="preserve">komen </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF3DB1">
         <w:t>niet alleen uit de regio Noord-Holland en Flevoland, maar uit het hele land.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Het </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF3DB1">
         <w:t xml:space="preserve">Amsterdam UMC heeft daarnaast toegelicht dat inwoners van Amsterdam-Zuid, Amstelveen en omliggende gemeenten voor veel medisch-specialistische zorg ook terechtkunnen bij andere ziekenhuizen in de regio. Voor patiënten die zijn aangewezen op de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FF3DB1">
         <w:t>hoogcomplexe</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FF3DB1">
         <w:t xml:space="preserve"> zorg van </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">het </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF3DB1">
         <w:t xml:space="preserve">Amsterdam UMC </w:t>
       </w:r>
-      <w:r w:rsidR="00C4534F">
+      <w:r>
         <w:t>wordt aangegeven</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF3DB1">
         <w:t xml:space="preserve"> dat een eventuele concentratie van de zorg op locatie AMC naar verwachting slechts een beperkte verandering van de reistijd met zich </w:t>
       </w:r>
       <w:r>
         <w:t>mee zal brengen</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF3DB1">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF3DB1">
-        <w:t>Ook is de spoedeisende hulp van Amsterdam UMC sinds 2024 al geconcentreerd op locatie AMC.</w:t>
+        <w:t xml:space="preserve">Ook is de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF3DB1">
+        <w:lastRenderedPageBreak/>
+        <w:t>spoedeisende hulp van Amsterdam UMC sinds 2024 al geconcentreerd op locatie AMC.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Dus voor de acute zorg verandert er niets ten opzichte van de situatie zoals die sinds 2024 was. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE538C" w:rsidP="00D976D8" w:rsidRDefault="00FE538C" w14:paraId="46A079B7" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00FE538C" w:rsidP="00D976D8" w:rsidRDefault="00F67C66" w14:paraId="156A41EB" w14:textId="77777777">
+    <w:p w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="6B68A9AF" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="294297E3" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:t>Vraag 5</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="008E29B4">
         <w:t>Is onderzocht hoeveel langer patiënten straks onderweg zijn naar het ziekenhuis, zowel met de auto, het openbaar vervoer als de ambulance?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE538C" w:rsidP="00D976D8" w:rsidRDefault="00FE538C" w14:paraId="286F7F15" w14:textId="77777777">
-[...9 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="7AC995EF" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="2289F40D" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r>
         <w:t>Antwoord vraag 5</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Nee, dit is (nog) niet onderzocht. </w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">Voor wat betreft vervoer per ambulance </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00FF3DB1" w:rsidR="00C4534F">
+        <w:t xml:space="preserve">Voor wat betreft vervoer per ambulance geldt dat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF3DB1">
         <w:t xml:space="preserve">de spoedeisende hulp van Amsterdam UMC sinds 2024 al geconcentreerd </w:t>
       </w:r>
-      <w:r w:rsidR="00C4534F">
+      <w:r>
         <w:t xml:space="preserve">is </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF3DB1" w:rsidR="00C4534F">
+      <w:r w:rsidRPr="00FF3DB1">
         <w:t>op locatie AMC.</w:t>
       </w:r>
-      <w:r w:rsidR="00C4534F">
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r>
+        <w:t xml:space="preserve"> Dat betekent dat patiënten al niet meer door de ambulance naar de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00F73357">
+      <w:r>
         <w:t>VUmc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00F73357">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">locatie worden gebracht. </w:t>
+      <w:r>
+        <w:t xml:space="preserve"> locatie worden gebracht. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Vraag 6</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="008E29B4">
         <w:t>Kunt u uitsluiten dat deze concentratie van ziekenhuiszorg leidt tot langere reistijden, langere wachttijden of minder toegankelijke zorg voor patiënten?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE538C" w:rsidP="00D976D8" w:rsidRDefault="00FE538C" w14:paraId="1E6A060C" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00FF3DB1" w:rsidR="00C4534F" w:rsidP="00D976D8" w:rsidRDefault="00F67C66" w14:paraId="6476C31D" w14:textId="77777777">
+    <w:p w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="216464E0" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FF3DB1" w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="237EAA29" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Antwoord vraag 6 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="0024709A">
         <w:t>Het kabinet kan daar op dit moment geen uitspraken over doen. De inrichting van het zorgaanbod en de organisatie van de zorgverlening zijn in de eerste plaats de verantwoordelijkheid van de zorgaanbieder</w:t>
       </w:r>
       <w:r>
         <w:t>, in dit geval dus het Amsterdam UMC</w:t>
       </w:r>
       <w:r w:rsidRPr="0024709A">
         <w:t>. Het is aan Amsterdam UMC om de voorgenomen concentratie van de ziekenhuiszorg verder uit te werken en daarbij de gevolgen voor patiënten, waaronder de bereikbaarheid van de zorg, zorgvuldig te betrekken.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Het </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF3DB1">
-        <w:t>Amsterdam UMC heeft aangegeven dat voor een beperkte groep pat</w:t>
+        <w:t xml:space="preserve">Amsterdam UMC heeft aangegeven dat voor een beperkte groep patiënten de reistijd naar verwachting met maximaal 30 minuten zal toenemen, terwijl voor een andere groep patiënten de reistijd juist zal afnemen. Daarnaast heeft het ziekenhuis laten weten dat het niet verwacht dat de voorgenomen concentratie zal leiden tot langere wachttijden of een verminderde toegankelijkheid van de zorg. Volgens </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">het </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF3DB1">
-        <w:t xml:space="preserve">iënten de reistijd naar verwachting met maximaal 30 minuten zal toenemen, terwijl voor een andere groep patiënten de reistijd juist zal afnemen. Daarnaast heeft het ziekenhuis laten weten dat het niet verwacht dat de voorgenomen concentratie zal leiden tot langere wachttijden of een verminderde toegankelijkheid van de zorg. Volgens </w:t>
-[...22 lines deleted...]
-    <w:p w:rsidR="00FE538C" w:rsidP="00D976D8" w:rsidRDefault="00F67C66" w14:paraId="0C2180D9" w14:textId="77777777">
+        <w:t>Amsterdam UMC biedt het samenbrengen van de patiëntenzorg op één locatie de mogelijkheid om de beschikbare capaciteit, waaronder schaars personeel, efficiënter in te zetten en daarmee op termijn de toegankelijkheid van de zorg te verbeteren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="4D52B6FE" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="79430EC7" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vraag 7 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="008E29B4">
         <w:t>Klopt het dat financiële redenen, zoals te veel vierkante meters en hoge huisvestingskosten, een belangrijke rol spelen bij dit voorgenomen besluit?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE538C" w:rsidP="00D976D8" w:rsidRDefault="00FE538C" w14:paraId="7C58CA5D" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00CC2DA2" w:rsidR="00FE538C" w:rsidP="00D976D8" w:rsidRDefault="00F67C66" w14:paraId="75584133" w14:textId="77777777">
+    <w:p w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="1C9AE6B3" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CC2DA2" w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="7D9124FC" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Antwoord vraag 7 </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Het </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC2DA2">
         <w:t xml:space="preserve">Amsterdam UMC heeft laten weten dat naast het verder verbeteren van de kwaliteit en continuïteit van zorg ook de omvang van de vastgoedportefeuille, de daarmee samenhangende huisvestings- en exploitatiekosten en duurzaamheidsdoelstellingen belangrijke redenen zijn voor het voorgenomen besluit. Volgens het ziekenhuis maakt de huidige situatie met twee ziekenhuislocaties het bovendien complexer om </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CC2DA2">
         <w:t>hoogcomplexe</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CC2DA2">
-        <w:t xml:space="preserve"> zorg te organiseren, onder meer vanwege de schaarste aan gespecialiseerd personeel, de inzet va</w:t>
+        <w:t xml:space="preserve"> zorg te organiseren, onder meer </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC2DA2">
-        <w:t xml:space="preserve">n expertise en voorzieningen op twee locaties en de toenemende zorgvraag van patiënten met complexe aandoeningen. </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">vanwege de schaarste aan gespecialiseerd personeel, de inzet van expertise en voorzieningen op twee locaties en de toenemende zorgvraag van patiënten met complexe aandoeningen. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Het </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC2DA2">
         <w:t xml:space="preserve">Amsterdam UMC heeft aangegeven dat het door de patiëntenzorg op één locatie te concentreren de beschikbare middelen en capaciteit doelmatiger </w:t>
       </w:r>
-      <w:r w:rsidR="00FE5D40">
+      <w:r>
         <w:t xml:space="preserve">kan </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC2DA2">
         <w:t>inzetten, zodat meer middelen beschikbaar blijven voor de zorgverlening.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE538C" w:rsidP="00D976D8" w:rsidRDefault="00FE538C" w14:paraId="55CA45A0" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00FE538C" w:rsidP="00D976D8" w:rsidRDefault="00F67C66" w14:paraId="4BDDEDF4" w14:textId="77777777">
+    <w:p w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="4444CE15" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="1EA2E342" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vraag 8 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="008E29B4">
         <w:t>Hoe voorkomt u dat betaalbaarheid, vastgoed en efficiency zwaarder gaan wegen dan goede en bereikbare zorg voor patiënten?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE538C" w:rsidP="00D976D8" w:rsidRDefault="00FE538C" w14:paraId="1BFE99E3" w14:textId="77777777">
-[...19 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="69F51678" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="7A6BDBF9" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="16E2CC41" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008E29B4" w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="15C2A991" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r>
         <w:t>Antwoord vraag 8</w:t>
       </w:r>
       <w:r>
         <w:br/>
-      </w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Het is </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE7FA3">
-        <w:t xml:space="preserve">niet aan het kabinet om te treden in de </w:t>
-[...2 lines deleted...]
-        <w:t>bedrijfsvoering of strategische keuzes van individuele zorgaanbieders</w:t>
+        <w:t>niet aan het kabinet om te treden in de bedrijfsvoering of strategische keuzes van individuele zorgaanbieders</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE7FA3">
         <w:t xml:space="preserve"> Bij keuzes over de inrichting van de zorg is steeds een zorgvuldige afweging nodig tussen kwaliteit, toegankelijkheid en betaalbaarheid. Deze aspecten zijn onlosmakelijk met elkaar verbonden en moeten alle drie voldoende worden geborgd. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE538C" w:rsidP="00D976D8" w:rsidRDefault="00FE538C" w14:paraId="03BE44C3" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00FE538C" w:rsidP="00D976D8" w:rsidRDefault="00F67C66" w14:paraId="356091A1" w14:textId="77777777">
+    <w:p w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="67EFCBE2" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="756D7D62" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:t>Vraag 9</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="008E29B4">
         <w:t xml:space="preserve">Hoe kijkt u terug op het eerdere verdwijnen van de spoedeisende hulp en de huisartsenpost op locatie </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008E29B4">
         <w:t>VUmc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E29B4">
         <w:t>, juist omdat toen al zorgen bestonden over werkdruk en toegankelijkheid van zorg?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE538C" w:rsidP="00D976D8" w:rsidRDefault="00FE538C" w14:paraId="54BFAE72" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidRPr="008E29B4" w:rsidR="00FE538C" w:rsidP="00D976D8" w:rsidRDefault="00F67C66" w14:paraId="589426E6" w14:textId="77777777">
+    <w:p w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="0470021B" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008E29B4" w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="580D6FB1" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Antwoord vraag 9 </w:t>
       </w:r>
       <w:r>
         <w:br/>
-      </w:r>
-      <w:r w:rsidR="00FE5D40">
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidRPr="004F4D1B">
         <w:t xml:space="preserve">et kabinet </w:t>
       </w:r>
-      <w:r w:rsidR="00FE5D40">
+      <w:r>
         <w:t xml:space="preserve">vindt </w:t>
       </w:r>
       <w:r w:rsidRPr="004F4D1B">
         <w:t xml:space="preserve">het belangrijk dat zorgaanbieders voortdurend nadenken over </w:t>
       </w:r>
-      <w:r w:rsidR="00FE5D40">
+      <w:r>
         <w:t xml:space="preserve">een </w:t>
       </w:r>
       <w:r w:rsidRPr="004F4D1B">
         <w:t xml:space="preserve">toekomstbestendige organisatie van hun zorgaanbod, mede gezien de toenemende zorgvraag en de schaarste aan zorgpersoneel. Daarbij is het van belang dat keuzes zorgvuldig worden gemaakt en dat kwaliteit, toegankelijkheid en continuïteit van zorg voor patiënten steeds geborgd blijven. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Het </w:t>
       </w:r>
       <w:r w:rsidRPr="004F4D1B">
-        <w:t xml:space="preserve">Amsterdam UMC heeft aangegeven dat deze overwegingen, waaronder de werkdruk en de duurzame inzetbaarheid van schaarse zorgprofessionals, een </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">belangrijke rol hebben gespeeld bij de </w:t>
+        <w:t xml:space="preserve">Amsterdam UMC heeft aangegeven dat deze overwegingen, waaronder de werkdruk en de duurzame inzetbaarheid van schaarse zorgprofessionals, een belangrijke rol hebben gespeeld bij de </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">het eerdere besluit om de acute zorg te concentreren. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE538C" w:rsidP="00D976D8" w:rsidRDefault="00FE538C" w14:paraId="46A53D71" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00FE538C" w:rsidP="00D976D8" w:rsidRDefault="00F67C66" w14:paraId="4C32E381" w14:textId="77777777">
+    <w:p w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="1682C7BF" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="3235BA30" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:t>Vraag 10</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="008E29B4">
         <w:t>Hoe beoordeelt u de waarschuwing dat het door dit besluit moeilijker kan worden om de geneeskundeopleiding van de Vrije Universiteit in stand te houden?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE538C" w:rsidP="00D976D8" w:rsidRDefault="00FE538C" w14:paraId="574EA254" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidRPr="008E29B4" w:rsidR="00FE538C" w:rsidP="00D976D8" w:rsidRDefault="00F67C66" w14:paraId="7EB661E1" w14:textId="77777777">
+    <w:p w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="52348812" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008E29B4" w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="44550310" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:t>Antwoord vraag 10</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Het kabinet heeft</w:t>
       </w:r>
       <w:r w:rsidRPr="00C758D0">
         <w:t xml:space="preserve"> begrepen dat het uitgangspunt is dat de geneeskundeopleidingen aan </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">beide medische faculteiten van de </w:t>
       </w:r>
       <w:r w:rsidRPr="00C758D0">
         <w:t xml:space="preserve">Universiteit van Amsterdam (UvA) en de Vrije Universiteit Amsterdam (VU) blijven bestaan. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE538C" w:rsidP="00D976D8" w:rsidRDefault="00FE538C" w14:paraId="35D5EE20" w14:textId="77777777">
-[...8 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="0C636591" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="5C3C1C9A" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Vraag 11</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="008E29B4">
         <w:t>Welke gevolgen heeft dit voorgenomen besluit volgens u voor de opleidingscapaciteit van artsen en medisch specialisten in Amsterdam?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE538C" w:rsidP="00D976D8" w:rsidRDefault="00FE538C" w14:paraId="526F270C" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidRPr="008E29B4" w:rsidR="00FE538C" w:rsidP="00D976D8" w:rsidRDefault="00F67C66" w14:paraId="0D39CA02" w14:textId="77777777">
+    <w:p w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="0922313E" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008E29B4" w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="7FC7BD35" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:t>Antwoord vraag 11</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Het Amsterdam UMC heeft laten weten dat het voorgenomen besluit geen impact heeft op de opleidingscapaciteit. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE538C" w:rsidP="00D976D8" w:rsidRDefault="00FE538C" w14:paraId="7D076F9C" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00FE538C" w:rsidP="00D976D8" w:rsidRDefault="00F67C66" w14:paraId="2151BF6A" w14:textId="77777777">
+    <w:p w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="2CB2A878" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="5CF5D424" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vraag 12 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="008E29B4">
         <w:t>Deelt u de zorg dat het verminderen van ziekenhuiscapaciteit onverstandig kan zijn met het oog op de vergrijzing, waarbij de zorgvraag juist verder zal toenemen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE538C" w:rsidP="00D976D8" w:rsidRDefault="00FE538C" w14:paraId="58291634" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00FE538C" w:rsidP="00D976D8" w:rsidRDefault="00F67C66" w14:paraId="3B45BAC8" w14:textId="77777777">
+    <w:p w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="5DD84D08" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="4E101195" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Antwoord vraag 12 </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Het </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB617A">
         <w:t xml:space="preserve">Amsterdam UMC heeft in dit verband aangegeven dat met de voorgenomen concentratie van de ziekenhuiszorg op locatie AMC weliswaar sprake is van minder vierkante meters, maar niet </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">feitelijk </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB617A">
         <w:t>van een afname van de ziekenhuiscapaciteit. Volgens het ziekenhuis blijft de personele inzet behouden en biedt concentratie juist mogelijkheden om personeel efficiënter in te zetten en meer middelen beschikbaar te houden voor de zorgverlening, in plaats van voor vastgoed en huisvesting.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE538C" w:rsidP="00D976D8" w:rsidRDefault="00F67C66" w14:paraId="1F75279A" w14:textId="77777777">
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="597F6DA0" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Vraag 13 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="008E29B4">
         <w:t>Deelt u de zorg dat met het verdwijnen van ziekenhuiscapaciteit ook de beschikbare capaciteit voor rampen, calamiteiten, infectie-uitbraken of oorlogssituaties verder afneemt?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE538C" w:rsidP="00D976D8" w:rsidRDefault="00FE538C" w14:paraId="6C7D127D" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidRPr="008E29B4" w:rsidR="00FE538C" w:rsidP="00D976D8" w:rsidRDefault="00F67C66" w14:paraId="153B338F" w14:textId="77777777">
+    <w:p w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="089D6D91" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008E29B4" w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="1A81105F" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:t>Antwoord vraag 13</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007B2530" w:rsidR="007F5833">
+      <w:r w:rsidRPr="007B2530">
         <w:t>UMC's</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007B2530" w:rsidR="007F5833">
+      <w:r w:rsidRPr="007B2530">
         <w:t xml:space="preserve"> hebben vanuit hun wettelijke taken binnen de acute zorg en traumazorg een belangrijke verantwoordelijkheid in de voorbereiding op en de inzet tijdens rampen, calamiteiten en grootschalige infectie-uitbraken. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB617A">
         <w:t xml:space="preserve">Het kabinet ziet geen aanleiding om te veronderstellen dat het voorgenomen besluit van </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">het </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB617A">
         <w:t>Amsterdam UMC leidt tot een afname van de</w:t>
       </w:r>
-      <w:r w:rsidR="007F5833">
+      <w:r>
         <w:t xml:space="preserve"> hiervoor beschikbare </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB617A">
         <w:t>capaciteit</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE538C" w:rsidP="00D976D8" w:rsidRDefault="00FE538C" w14:paraId="1B35A907" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00FE538C" w:rsidP="00D976D8" w:rsidRDefault="00F67C66" w14:paraId="74A22E3B" w14:textId="77777777">
+    <w:p w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="645DC4EE" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="7C58D60B" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:t>Vraag 14</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="008E29B4">
         <w:t>Welke gevolgen heeft dit voorgenomen besluit voor het zorgpersoneel op beide locaties, en hoe wordt voorkomen dat medewerkers door onzekerheid over hun werkplek of toekomst afhaken?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE538C" w:rsidP="00D976D8" w:rsidRDefault="00FE538C" w14:paraId="0CD49296" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00CB7D31" w:rsidR="00FE538C" w:rsidP="00D976D8" w:rsidRDefault="00F67C66" w14:paraId="52082F6D" w14:textId="1D8F159C">
+    <w:p w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="7718604D" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CB7D31" w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="7D3350FF" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Antwoord vraag 14 </w:t>
       </w:r>
-      <w:r w:rsidR="00F73357">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00623631" w:rsidR="00F73357">
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00623631">
         <w:t>Het voorgenomen besluit</w:t>
       </w:r>
-      <w:r w:rsidR="00F73357">
+      <w:r>
         <w:t xml:space="preserve"> van het Amsterdam UMC</w:t>
       </w:r>
-      <w:r w:rsidRPr="00623631" w:rsidR="00F73357">
+      <w:r w:rsidRPr="00623631">
         <w:t xml:space="preserve"> is een richting voor de komende 15 jaar, dus tot 2040. Op korte termijn verandert er niets voor patiënten, medewerkers van Amsterdam UMC of studenten. </w:t>
       </w:r>
-      <w:r w:rsidR="00F73357">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00CB7D31">
         <w:t xml:space="preserve">Het is aan </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">het </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB7D31">
         <w:t>Amsterdam UMC als werkgever om invulling te geven aan de gevolgen van het voorgenomen besluit voor de medewerkers en hen daarbij zorgvuldig te betrekken.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Het </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB7D31">
-        <w:t>Amsterdam UMC heeft laten weten dat de voorgenomen concentratie van de patiëntenzorg op één locatie uiteindelijk moet bijdragen aan een doel</w:t>
+        <w:t xml:space="preserve">Amsterdam UMC heeft laten weten dat de voorgenomen concentratie van de patiëntenzorg op </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB7D31">
-        <w:t>matigere inzet van zorgprofessionals en middelen. Het ziekenhuis heeft daarbij aangegeven zich ervan bewust te zijn dat het voorgenomen besluit onzekerheid kan meebrengen voor medewerkers, mede omdat een deel van hen de afgelopen jaren al een verhuizing heeft meegemaakt. Volgens</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>één locatie uiteindelijk moet bijdragen aan een doelmatigere inzet van zorgprofessionals en middelen. Het ziekenhuis heeft daarbij aangegeven zich ervan bewust te zijn dat het voorgenomen besluit onzekerheid kan meebrengen voor medewerkers, mede omdat een deel van hen de afgelopen jaren al een verhuizing heeft meegemaakt. Volgens</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> het</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB7D31">
-        <w:t xml:space="preserve"> Amsterdam UMC verandert er op korte termijn niets voor de inzet van zorgprofessionals en zijn hun kennis en inzet de komende jaren onverminderd nodig. Daarnaast heeft het ziekenhuis aangegeven zorgprofessionals te betrekken bij </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">de uitwerking van </w:t>
+        <w:t xml:space="preserve"> Amsterdam UMC verandert er op korte termijn niets voor de inzet van zorgprofessionals en zijn hun kennis en inzet de komende jaren onverminderd nodig. Daarnaast heeft het ziekenhuis aangegeven zorgprofessionals te betrekken bij de uitwerking van </w:t>
       </w:r>
       <w:r>
         <w:t>de plannen</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB7D31">
         <w:t xml:space="preserve"> en medewerkers gedurende het proces tijdig te informeren en ruimte te bieden om mee te denken over de verdere invulling van de plannen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE538C" w:rsidP="00D976D8" w:rsidRDefault="00FE538C" w14:paraId="1F104583" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00FE538C" w:rsidP="00D976D8" w:rsidRDefault="00F67C66" w14:paraId="4E476F0E" w14:textId="77777777">
+    <w:p w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="34B73D8D" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="74C107E3" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vraag 15 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="008E29B4">
-        <w:t xml:space="preserve">Heeft de cliëntenraad Amsterdam UMC al advies uitgebracht over dit voorgenomen besluit en zo ja, kunt u dit advies met de Kamer delen? Zo </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="00D976D8" w:rsidP="00D976D8" w:rsidRDefault="00F67C66" w14:paraId="15CB8BE6" w14:textId="77777777">
+        <w:t>Heeft de cliëntenraad Amsterdam UMC al advies uitgebracht over dit voorgenomen besluit en zo ja, kunt u dit advies met de Kamer delen? Zo nee, waarom is de cliëntenraad nog niet om advies gevraagd?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="2C587C1D" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="599E26B2" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Antwoord vraag 15 </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Het </w:t>
       </w:r>
       <w:r w:rsidRPr="002C1D9E">
         <w:t>Amsterdam UMC heeft laten weten dat het voorgenomen besluit gelijktijdig is voorgelegd aan de medezeggenschapsorganen van het ziekenhui</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="002C1D9E">
         <w:t>. Het gaat hierbij naast de ondernemingsraden ook om de verpleegkundige adviesraad (VAR), het stafconvent, de studentenraden en de cliëntenraad.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002C1D9E">
         <w:t xml:space="preserve">Volgens </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">het </w:t>
       </w:r>
       <w:r w:rsidRPr="002C1D9E">
         <w:t>Amsterdam UMC heeft de cliëntenraad het voorgenomen besluit op 19 juni</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> jl.</w:t>
       </w:r>
       <w:r w:rsidRPr="002C1D9E">
         <w:t xml:space="preserve"> ontvangen met het verzoek hierover advies uit te brengen. De raad van bestuur van </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">het </w:t>
       </w:r>
       <w:r w:rsidRPr="002C1D9E">
-        <w:t>Amsterdam UMC verwacht na de zomer een definitief bes</w:t>
-      </w:r>
+        <w:t>Amsterdam UMC verwacht na de zomer een definitief besluit te nemen, waarbij de adviezen van de medezeggenschapsorganen worden betrokken.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002C1D9E" w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="233F636A" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
       <w:r w:rsidRPr="002C1D9E">
-        <w:t>luit te nemen, waarbij de adviezen van de medezeggenschapsorganen worden betrokken.</w:t>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">Het is aan Amsterdam UMC om te bepalen hoe wordt omgegaan met de adviezen van de medezeggenschapsorganen en of deze openbaar worden gemaakt. Het kabinet beschikt niet over </w:t>
+      </w:r>
+      <w:r>
+        <w:t>dit document</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C1D9E">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008E29B4" w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="51D5B0CC" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="0DEC7368" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vraag 16 </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="008E29B4">
+        <w:t>Bent u bereid de Kamer voor het definitieve besluit te informeren over de gevolgen voor patiënten, bereikbaarheid, acute zorg, wachttijden, personeel, opleidingscapaciteit, rampenopvang en de toegankelijkheid van ziekenhuiszorg in de regio? Zo nee, waarom niet?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="43140278" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008E29B4" w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="71AF9D71" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Antwoord vraag 16 </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00DC6AD6">
+        <w:t>Bij de verdere uitwerking en eventuele besluitvorming over wijzigingen in het</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (acute)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC6AD6">
+        <w:t xml:space="preserve"> zorgaanbod dient </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC6AD6">
+        <w:t xml:space="preserve">Amsterdam UMC de daarvoor geldende wet- en regelgeving in acht te nemen. Daaronder vallen, indien van toepassing, ook de voorschriften uit het Uitvoeringsbesluit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DC6AD6">
+        <w:t>Wkkgz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DC6AD6">
+        <w:t xml:space="preserve"> over een zorgvuldige besluitvormingsprocedure bij wijzigingen in het </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC6AD6">
+        <w:t>acute</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC6AD6">
+        <w:t>zorgaanbod, waaronder het tijdig betrekken en informeren van relevante stakeholders</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> en andere betrokkenen. Daarnaast werd hierboven al verwezen naar de handreiking die het kabinet heeft opgesteld over het vroegtijdig betrekken van belanghebbenden. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C1D9E">
+        <w:t xml:space="preserve">De verdere uitwerking </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">door het Amsterdam UMC </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C1D9E">
+        <w:t xml:space="preserve">vindt plaats in </w:t>
+      </w:r>
+      <w:r>
+        <w:t>het eerder genoemde “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C1D9E">
+        <w:t>masterplan</w:t>
+      </w:r>
+      <w:r>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C1D9E">
+        <w:t xml:space="preserve"> dat naar verwachting eind 2027 gereed zal zijn. Volgens</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C1D9E">
+        <w:t xml:space="preserve"> Amsterdam UMC worden onder meer de gevolgen voor </w:t>
+      </w:r>
       <w:r w:rsidRPr="002C1D9E">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Het is aan Amsterdam UMC om te bepalen hoe wordt omgegaan met de adviezen van de medezeggenschapsorganen en of deze openbaar worden gemaakt. Het kabinet beschikt niet over </w:t>
-[...108 lines deleted...]
-        <w:t xml:space="preserve"> Amsterdam UMC worden onder meer de gevolgen voor patiënten, medewerkers, opleiden en onderzoek, de zorgcapaciteit en de borging van de kwaliteit van zorg </w:t>
+        <w:t xml:space="preserve">patiënten, medewerkers, opleiden en onderzoek, de zorgcapaciteit en de borging van de kwaliteit van zorg </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">nog </w:t>
       </w:r>
       <w:r w:rsidRPr="002C1D9E">
         <w:t xml:space="preserve">nader uitgewerkt. Ook zullen onderdelen van </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">de planvorming </w:t>
       </w:r>
       <w:r w:rsidRPr="002C1D9E">
-        <w:t>opnieuw ter advisering worden voorgelegd aan de mede</w:t>
-[...10 lines deleted...]
-    <w:p w:rsidRPr="008E29B4" w:rsidR="00FE538C" w:rsidP="00D976D8" w:rsidRDefault="00F67C66" w14:paraId="5D8504DB" w14:textId="77777777">
+        <w:t xml:space="preserve">opnieuw ter advisering worden voorgelegd aan de medezeggenschapsorganen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="7937EECF" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008E29B4" w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="71D177A7" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:t>Vraag 17</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="008E29B4">
         <w:t>Klopt het dat het eerder genoemde plan voor een volledig nieuwe gezamenlijke ziekenhuislocatie voor Amsterdam UMC, waarover in 2025 werd bericht, niet langer aan de orde is? Zo nee, welke onderdelen van dat plan spelen nog wel een rol bij de huidige strategische huisvestingsroute?³</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE538C" w:rsidP="00D976D8" w:rsidRDefault="00FE538C" w14:paraId="53181C06" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00FE538C" w:rsidP="00D976D8" w:rsidRDefault="00F67C66" w14:paraId="5EF8038B" w14:textId="77777777">
+    <w:p w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="0BE836A2" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="6684AD28" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Antwoord vraag 17 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002C1D9E">
         <w:t xml:space="preserve">Het kabinet beschikt niet over informatie waaruit blijkt dat sprake is geweest </w:t>
       </w:r>
-      <w:r w:rsidR="00EB7050">
+      <w:r>
         <w:t xml:space="preserve">van </w:t>
       </w:r>
       <w:r w:rsidRPr="002C1D9E">
         <w:t>een volledig nieuwe gezamenlijke ziekenhuislocatie van</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> het </w:t>
       </w:r>
       <w:r w:rsidRPr="002C1D9E">
         <w:t xml:space="preserve">Amsterdam UMC. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Het </w:t>
       </w:r>
       <w:r w:rsidRPr="002C1D9E">
         <w:t>Amsterdam UMC heeft laten weten dat de berichtgeving waarnaar wordt verwezen betrekking had op een idee dat destijds door een aantal (oud-)medewerkers is geopperd en niet op een formeel plan van het ziekenhuis.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE538C" w:rsidP="00D976D8" w:rsidRDefault="00FE538C" w14:paraId="6BACE4E1" w14:textId="77777777">
-[...14 lines deleted...]
-    <w:p w:rsidRPr="008E29B4" w:rsidR="00FE538C" w:rsidP="00D976D8" w:rsidRDefault="00F67C66" w14:paraId="051D0B85" w14:textId="77777777">
+    <w:p w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="0AF3BC3D" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="4389286E" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="7FE0ED9B" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008E29B4" w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="730857DB" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r w:rsidRPr="008E29B4">
         <w:t>¹ NOS, 23 juni 2026, “</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008E29B4">
         <w:t>VUmc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E29B4">
         <w:t xml:space="preserve"> stopt in 2040 als ziekenhuis, zorgtaken gaan naar locatie AMC”:</w:t>
       </w:r>
       <w:r w:rsidRPr="008E29B4">
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId11">
-        <w:r w:rsidRPr="008E29B4" w:rsidR="00FE538C">
+      <w:hyperlink w:history="1" r:id="rId6">
+        <w:r w:rsidRPr="008E29B4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://nos.nl/artikel/2619948-vumc-stopt-in-2040-als-ziekenhuis-zorgtaken-gaan-naar-locatie-amc</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008E29B4">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008E29B4" w:rsidR="00FE538C" w:rsidP="00D976D8" w:rsidRDefault="00F67C66" w14:paraId="464F9C26" w14:textId="77777777">
-[...13 lines deleted...]
-        <w:r w:rsidRPr="008E29B4" w:rsidR="00FE538C">
+    <w:p w:rsidRPr="008E29B4" w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="221F52D6" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E29B4">
+        <w:t>² Amsterdam UMC, 23 juni 2026, “Op weg naar 2040: strategische huisvestingsroute van Amsterdam UMC”:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E29B4">
+        <w:br/>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId7">
+        <w:r w:rsidRPr="008E29B4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.amsterdamumc.org/nl/vandaag/op-weg-naar-2040-strategische-huisvestingsroute-van-amsterdam-umc</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008E29B4">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE538C" w:rsidP="00D976D8" w:rsidRDefault="00F67C66" w14:paraId="7726256F" w14:textId="77777777">
+    <w:p w:rsidR="00A25EF3" w:rsidP="00D976D8" w:rsidRDefault="00A25EF3" w14:paraId="26B9B356" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r w:rsidRPr="008E29B4">
         <w:t xml:space="preserve">³ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008E29B4">
         <w:t>Skipr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E29B4">
         <w:t>, 24 maart 2025, “Miljardenplan voor nieuwe locatie Amsterdam UMC”:</w:t>
       </w:r>
       <w:r w:rsidRPr="008E29B4">
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId13">
-        <w:r w:rsidRPr="008E29B4" w:rsidR="00FE538C">
+      <w:hyperlink w:history="1" r:id="rId8">
+        <w:r w:rsidRPr="008E29B4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.skipr.nl/nieuws/miljardenplan-voor-nieuwe-locatie-amsterdam-umc</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008E29B4">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00FE538C" w:rsidSect="00D11661">
-[...4 lines deleted...]
-      <w:pgMar w:top="2268" w:right="2784" w:bottom="1134" w:left="1588" w:header="0" w:footer="142" w:gutter="0"/>
+    <w:p w:rsidR="002C3023" w:rsidRDefault="002C3023" w14:paraId="3D21AAAE" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="002C3023">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:docGrid w:linePitch="245"/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D979205" w14:textId="77777777" w:rsidR="001C4523" w:rsidRDefault="001C4523">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7E160AD5" w14:textId="77777777" w:rsidR="00EA74FA" w:rsidRDefault="00EA74FA" w:rsidP="00A25EF3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2319E6E8" w14:textId="77777777" w:rsidR="001C4523" w:rsidRDefault="001C4523">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5F65661E" w14:textId="77777777" w:rsidR="00EA74FA" w:rsidRDefault="00EA74FA" w:rsidP="00A25EF3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Univers">
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000000F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Univers 45 Light">
-[...63 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="44C608BE" w14:textId="77777777" w:rsidR="00D11661" w:rsidRDefault="00F67C66">
+  <w:p w14:paraId="4457E2B9" w14:textId="77777777" w:rsidR="00A25EF3" w:rsidRPr="00A25EF3" w:rsidRDefault="00A25EF3" w:rsidP="00A25EF3">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...180 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="44E9972B" w14:textId="77777777" w:rsidR="00D11661" w:rsidRDefault="00F67C66">
+  <w:p w14:paraId="27365A02" w14:textId="77777777" w:rsidR="00A25EF3" w:rsidRPr="00A25EF3" w:rsidRDefault="00A25EF3" w:rsidP="00A25EF3">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...180 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="03ADED3D" w14:textId="77777777" w:rsidR="00F860AE" w:rsidRDefault="00F67C66">
+  <w:p w14:paraId="4C680649" w14:textId="77777777" w:rsidR="00A25EF3" w:rsidRPr="00A25EF3" w:rsidRDefault="00A25EF3" w:rsidP="00A25EF3">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...186 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="083D2AF2" w14:textId="77777777" w:rsidR="001C4523" w:rsidRDefault="001C4523">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="69C56856" w14:textId="77777777" w:rsidR="00EA74FA" w:rsidRDefault="00EA74FA" w:rsidP="00A25EF3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="353BB2A6" w14:textId="77777777" w:rsidR="001C4523" w:rsidRDefault="001C4523">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="29C7EB13" w14:textId="77777777" w:rsidR="00EA74FA" w:rsidRDefault="00EA74FA" w:rsidP="00A25EF3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="49D9CD97" w14:textId="77777777" w:rsidR="00FE538C" w:rsidRPr="001A3C07" w:rsidRDefault="00F67C66" w:rsidP="00FE538C">
+    <w:p w14:paraId="7030D2B7" w14:textId="77777777" w:rsidR="00A25EF3" w:rsidRPr="001A3C07" w:rsidRDefault="00A25EF3" w:rsidP="00FE538C">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001A3C07">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Het Amsterdam UMC is in 2018 gefuseerd, en bestaat uit twee locaties in Amsterdam: locatie VUmc in Amsterdam Zuid en locatie AMC in Amsterdam Zuidoost. In de huidige situatie kunnen patiënten van Amsterdam UMC op locatie VUmc terecht voor oncologie, chronische neurologie en public health. Op locatie AMC kunnen patiënten terecht voor de acute zorg, inclusief een traumacentrum, het hartcentrum en </w:t>
-[...7 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Het Amsterdam UMC is in 2018 gefuseerd, en bestaat uit twee locaties in Amsterdam: locatie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001A3C07">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Dit betekent dat het ook nu al kan voorkomen dat patiënten voor hun zorg op beide locaties </w:t>
-      </w:r>
+        <w:t>VUmc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001A3C07">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>moeten zijn.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="43B0F857" w14:textId="77777777" w:rsidR="00FE538C" w:rsidRPr="001A3C07" w:rsidRDefault="00FE538C" w:rsidP="00FE538C">
+        <w:t xml:space="preserve"> in Amsterdam Zuid en locatie AMC in Amsterdam Zuidoost. In de huidige situatie kunnen patiënten van Amsterdam UMC op locatie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A3C07">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>VUmc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A3C07">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> terecht voor oncologie, chronische neurologie en public health. Op locatie AMC kunnen patiënten terecht voor de acute zorg, inclusief een traumacentrum, het hartcentrum en het vrouw-kindcentrum. Dit betekent dat het ook nu al kan voorkomen dat patiënten voor hun zorg op beide locaties moeten zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C109EB5" w14:textId="77777777" w:rsidR="00A25EF3" w:rsidRPr="001A3C07" w:rsidRDefault="00A25EF3" w:rsidP="00FE538C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="7733FD51" w14:textId="77777777" w:rsidR="001A3C07" w:rsidRPr="001A3C07" w:rsidRDefault="00F67C66" w:rsidP="001A3C07">
+    <w:p w14:paraId="44A552B5" w14:textId="77777777" w:rsidR="00A25EF3" w:rsidRPr="001A3C07" w:rsidRDefault="00A25EF3" w:rsidP="001A3C07">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A3C07">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="001A3C07">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> De 'Handreiking voor de regionale dialoog bij wijzigingen in het aanbod van acute zorg en ziekenhuiszorg' is op 15 september 2025 aan </w:t>
       </w:r>
-      <w:r w:rsidR="00D62FBF">
+      <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
       <w:r w:rsidRPr="001A3C07">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamer aangeboden.</w:t>
       </w:r>
-      <w:r w:rsidR="00AD0FE3">
+      <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zie Kamerstukken II, 2025/2026, </w:t>
       </w:r>
-      <w:r w:rsidR="00AD0FE3" w:rsidRPr="00AD0FE3">
+      <w:r w:rsidRPr="00AD0FE3">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>29247</w:t>
       </w:r>
-      <w:r w:rsidR="00AD0FE3">
+      <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> nr </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AD0FE3" w:rsidRPr="00AD0FE3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>nr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD0FE3">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>464</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2089F2DB" w14:textId="77777777" w:rsidR="001A3C07" w:rsidRDefault="001A3C07" w:rsidP="001A3C07">
+    <w:p w14:paraId="1562B223" w14:textId="77777777" w:rsidR="00A25EF3" w:rsidRDefault="00A25EF3" w:rsidP="001A3C07">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1865D29E" w14:textId="77777777" w:rsidR="00F860AE" w:rsidRDefault="00F67C66" w:rsidP="009071A4">
-[...667 lines deleted...]
-  <w:p w14:paraId="16402364" w14:textId="77777777" w:rsidR="00F860AE" w:rsidRDefault="00F860AE">
+  <w:p w14:paraId="71E947D6" w14:textId="77777777" w:rsidR="00A25EF3" w:rsidRPr="00A25EF3" w:rsidRDefault="00A25EF3" w:rsidP="00A25EF3">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...945 lines deleted...]
-</w:numbering>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="49969088" w14:textId="77777777" w:rsidR="00A25EF3" w:rsidRPr="00A25EF3" w:rsidRDefault="00A25EF3" w:rsidP="00A25EF3">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6F92A80A" w14:textId="77777777" w:rsidR="00A25EF3" w:rsidRPr="00A25EF3" w:rsidRDefault="00A25EF3" w:rsidP="00A25EF3">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...1 lines deleted...]
-  <w:removeDateAndTime/>
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean"/>
-  <w:stylePaneFormatFilter w:val="0004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="90"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="004868E0"/>
-[...266 lines deleted...]
-    <w:rsid w:val="00FF3DB1"/>
+    <w:rsidRoot w:val="00A25EF3"/>
+    <w:rsid w:val="002C3023"/>
+    <w:rsid w:val="00A25EF3"/>
+    <w:rsid w:val="00DF7A30"/>
+    <w:rsid w:val="00EA74FA"/>
+    <w:rsid w:val="00F90EE5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="7900466D"/>
+  <w14:docId w14:val="55ABC386"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{497A75ED-A4BF-4C70-BEFF-0035289142A9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...15 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -5191,1267 +2188,844 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00261464"/>
-[...6 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00A25EF3"/>
     <w:pPr>
       <w:keepNext/>
-      <w:pageBreakBefore/>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-[...2 lines deleted...]
-      <w:sz w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00A25EF3"/>
     <w:pPr>
       <w:keepNext/>
-      <w:numPr>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Kop2"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00A25EF3"/>
     <w:pPr>
-      <w:numPr>
-[...7 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00A25EF3"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="260"/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00A25EF3"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00A25EF3"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00A25EF3"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00A25EF3"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00A25EF3"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bijschrift">
-    <w:name w:val="caption"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A25EF3"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A25EF3"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A25EF3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A25EF3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A25EF3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A25EF3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A25EF3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A25EF3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A25EF3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00A25EF3"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bronvermelding">
-    <w:name w:val="table of authorities"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00A25EF3"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...451 lines deleted...]
-    <w:rsid w:val="00EB49A6"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A25EF3"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="46"/>
       </w:numPr>
-      <w:tabs>
-[...118 lines deleted...]
-      <w:spacing w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Notitiekop">
-    <w:name w:val="Note Heading"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00A25EF3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A25EF3"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="a"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00A25EF3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A25EF3"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A25EF3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A25EF3"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-      <w:ind w:left="709"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="page number"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00EB49A6"/>
-[...9 lines deleted...]
-    </w:pPr>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00A25EF3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A25EF3"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:semiHidden/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00A25EF3"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-      <w:spacing w:line="180" w:lineRule="atLeast"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="13"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubricering">
-[...3 lines deleted...]
-    <w:rsid w:val="00282965"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A25EF3"/>
     <w:rPr>
-      <w:b/>
-[...148 lines deleted...]
-      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FE538C"/>
+    <w:rsid w:val="00A25EF3"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...10 lines deleted...]
-      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FE538C"/>
+    <w:rsid w:val="00A25EF3"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Verwijzingopmerking">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A25EF3"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00EB7050"/>
-[...10 lines deleted...]
-    <w:semiHidden/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A25EF3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EB7050"/>
-[...7 lines deleted...]
-    <w:name w:val="Tekst opmerking Char"/>
+    <w:rsid w:val="00A25EF3"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Tekstopmerking"/>
-[...22 lines deleted...]
-    <w:hidden/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...4 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00A25EF3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A25EF3"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skipr.nl/nieuws/miljardenplan-voor-nieuwe-locatie-amsterdam-umc" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amsterdamumc.org/nl/vandaag/op-weg-naar-2040-strategische-huisvestingsroute-van-amsterdam-umc" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nos.nl/artikel/2619948-vumc-stopt-in-2040-als-ziekenhuis-zorgtaken-gaan-naar-locatie-amc" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skipr.nl/nieuws/miljardenplan-voor-nieuwe-locatie-amsterdam-umc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amsterdamumc.org/nl/vandaag/op-weg-naar-2040-strategische-huisvestingsroute-van-amsterdam-umc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nos.nl/artikel/2619948-vumc-stopt-in-2040-als-ziekenhuis-zorgtaken-gaan-naar-locatie-amc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -6558,52 +3132,52 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>7</ap:Pages>
-  <ap:Words>2342</ap:Words>
-  <ap:Characters>14173</ap:Characters>
+  <ap:Words>2455</ap:Words>
+  <ap:Characters>13504</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>118</ap:Lines>
-  <ap:Paragraphs>32</ap:Paragraphs>
+  <ap:Lines>112</ap:Lines>
+  <ap:Paragraphs>31</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>16483</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>15928</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>