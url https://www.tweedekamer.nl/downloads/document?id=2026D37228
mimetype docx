--- v0 (2026-07-21)
+++ v1 (2026-09-05)
@@ -1,7097 +1,7744 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00DE131E" w:rsidR="00DD5496" w:rsidP="00DD5496" w:rsidRDefault="00A67EE6" w14:paraId="6C3F99EB" w14:textId="5EBBEB4D">
+    <w:p w:rsidRPr="00092BAB" w:rsidR="00F26A19" w:rsidP="00A036B8" w:rsidRDefault="000C36EF" w14:paraId="687A6002" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="PlatteTekst"/>
         <w:rPr>
-          <w:bCs/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00DD5496">
+          <w:b/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00092BAB">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="269875" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="4CBA4179" wp14:anchorId="65D1FBCA">
+              <wp:anchor distT="0" distB="269875" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="658B1B41" wp14:anchorId="7A9A8564">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>600075</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>1695450</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="4924800" cy="1238250"/>
-                <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+                <wp:extent cx="6629400" cy="1591200"/>
+                <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                 <wp:wrapTopAndBottom/>
-                <wp:docPr id="1601946499" name="Tekstvak 1601946499"/>
+                <wp:docPr id="8" name="Tekstvak 8"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="4924800" cy="1238250"/>
+                          <a:ext cx="6629400" cy="1591200"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidRPr="005F1420" w:rsidR="00A67EE6" w:rsidP="00856D4A" w:rsidRDefault="00A67EE6" w14:paraId="3723AAEA" w14:textId="3C0CB20F">
+                          <w:p w:rsidRPr="00FF213C" w:rsidR="008730DA" w:rsidP="006B1E87" w:rsidRDefault="00164C00" w14:paraId="028E46B3" w14:textId="17872FFB">
                             <w:pPr>
                               <w:pStyle w:val="Huisstijl-Agendatitel"/>
                               <w:tabs>
                                 <w:tab w:val="right" w:pos="1264"/>
                                 <w:tab w:val="right" w:pos="1344"/>
                               </w:tabs>
                               <w:ind w:left="1418" w:hanging="1418"/>
-                              <w:rPr>
-[...1 lines deleted...]
-                              </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:tab/>
                             </w:r>
-                            <w:r w:rsidRPr="005F1420">
-[...3 lines deleted...]
-                              <w:t xml:space="preserve">Tussenrapportage EU-rapporteur </w:t>
+                            <w:r w:rsidR="00BE2C48">
+                              <w:t xml:space="preserve">  </w:t>
                             </w:r>
-                            <w:r w:rsidR="0093095B">
-[...2 lines deleted...]
-                              </w:rPr>
+                            <w:r w:rsidR="006B1E87">
+                              <w:t xml:space="preserve">Notitie </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F30E69">
+                              <w:t xml:space="preserve">van </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00A71E88">
+                              <w:t xml:space="preserve">de </w:t>
+                            </w:r>
+                            <w:r w:rsidR="006B1E87">
+                              <w:t xml:space="preserve">EU-rapporteur </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00A66DDE">
                               <w:t>Klimaat</w:t>
                             </w:r>
+                            <w:r w:rsidR="00AE4B19">
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="007466E8">
+                              <w:t>met</w:t>
+                            </w:r>
+                            <w:r w:rsidR="006B1E87">
+                              <w:t xml:space="preserve"> behandelvoorstel </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00726FB6">
+                              <w:t>E</w:t>
+                            </w:r>
+                            <w:r w:rsidR="000B3F4D">
+                              <w:t>TS-herziening</w:t>
+                            </w:r>
                           </w:p>
-                          <w:p w:rsidR="00A67EE6" w:rsidP="008730DA" w:rsidRDefault="00A67EE6" w14:paraId="6E609B29" w14:textId="6BDB219F">
+                          <w:p w:rsidR="00036640" w:rsidP="008730DA" w:rsidRDefault="008730DA" w14:paraId="273AE345" w14:textId="4B9D90E8">
                             <w:pPr>
                               <w:pStyle w:val="Standaard65"/>
                             </w:pPr>
-                            <w:r w:rsidRPr="005F1420">
-[...2 lines deleted...]
-                              </w:rPr>
+                            <w:r>
                               <w:tab/>
-                            </w:r>
-                            <w:r>
                               <w:t>aan</w:t>
                             </w:r>
                             <w:r>
                               <w:tab/>
-                              <w:t xml:space="preserve">Leden en plv. leden van de vaste commissie voor KGG </w:t>
+                              <w:t xml:space="preserve">Leden en plv. leden van de vaste commissie voor </w:t>
+                            </w:r>
+                            <w:r w:rsidR="006B1E87">
+                              <w:t>KGG</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00036640">
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00A67EE6" w:rsidP="008730DA" w:rsidRDefault="00A67EE6" w14:paraId="0B2D7107" w14:textId="77777777">
+                          <w:p w:rsidR="008730DA" w:rsidP="008730DA" w:rsidRDefault="008730DA" w14:paraId="192DA849" w14:textId="1FADE579">
                             <w:pPr>
                               <w:pStyle w:val="Standaard65"/>
                             </w:pPr>
                             <w:r>
                               <w:tab/>
                               <w:t>in afschrift aan</w:t>
                             </w:r>
                             <w:r>
                               <w:tab/>
-                              <w:t>Leden en plv. leden van de vaste commissies voor EZ en EUZA</w:t>
+                              <w:t xml:space="preserve">Leden en plv. </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00726ABB">
+                              <w:t>leden van de vaste commissie</w:t>
+                            </w:r>
+                            <w:r w:rsidR="004E208A">
+                              <w:t>s</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t xml:space="preserve"> voor</w:t>
+                            </w:r>
+                            <w:r w:rsidR="004E208A">
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidR="004E208A">
+                              <w:t>IenW</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidR="004E208A">
+                              <w:t xml:space="preserve"> en</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t xml:space="preserve"> E</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00036640">
+                              <w:t>UZA</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidRPr="00514BAD" w:rsidR="00A67EE6" w:rsidP="00F54A54" w:rsidRDefault="00A67EE6" w14:paraId="6955DA34" w14:textId="6B8EA577">
+                          <w:p w:rsidRPr="00514BAD" w:rsidR="00514BAD" w:rsidP="00514BAD" w:rsidRDefault="00514BAD" w14:paraId="079DB750" w14:textId="4146546E">
                             <w:pPr>
                               <w:ind w:left="709"/>
                               <w:rPr>
                                 <w:sz w:val="13"/>
                                 <w:szCs w:val="13"/>
+                                <w:lang w:eastAsia="nl-NL"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="13"/>
                                 <w:szCs w:val="13"/>
                               </w:rPr>
                               <w:t xml:space="preserve">         </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00514BAD">
                               <w:rPr>
                                 <w:sz w:val="13"/>
                                 <w:szCs w:val="13"/>
                               </w:rPr>
                               <w:t>van</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00514BAD">
                               <w:rPr>
                                 <w:sz w:val="13"/>
                                 <w:szCs w:val="13"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="13"/>
                                 <w:szCs w:val="13"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r w:rsidR="0093095B">
+                            <w:r w:rsidR="00FF213C">
                               <w:rPr>
                                 <w:sz w:val="13"/>
                                 <w:szCs w:val="13"/>
                               </w:rPr>
-                              <w:t>Felix Klos</w:t>
+                              <w:t>Felix Klos (D66)</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidR="00A55312">
                               <w:rPr>
                                 <w:sz w:val="13"/>
                                 <w:szCs w:val="13"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> (</w:t>
-[...13 lines deleted...]
-                              <w:t>)</w:t>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidRPr="00104D8D" w:rsidR="00A67EE6" w:rsidP="008730DA" w:rsidRDefault="00A67EE6" w14:paraId="1DA0F3BB" w14:textId="2653CFC8">
+                          <w:p w:rsidRPr="00104D8D" w:rsidR="008730DA" w:rsidP="008730DA" w:rsidRDefault="008730DA" w14:paraId="488E33C8" w14:textId="77325304">
                             <w:pPr>
                               <w:pStyle w:val="Standaard65"/>
                               <w:rPr>
                                 <w:lang w:val="de-DE"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:tab/>
                             </w:r>
                             <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="00104D8D">
                               <w:rPr>
                                 <w:lang w:val="de-DE"/>
                               </w:rPr>
                               <w:t>datum</w:t>
                             </w:r>
                             <w:proofErr w:type="spellEnd"/>
                             <w:r w:rsidRPr="00104D8D">
                               <w:rPr>
                                 <w:lang w:val="de-DE"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:lang w:val="de-DE"/>
                                 </w:rPr>
-                                <w:id w:val="322247279"/>
-                                <w:date w:fullDate="2026-07-16T00:00:00Z">
+                                <w:id w:val="-197937237"/>
+                                <w:date w:fullDate="2026-09-03T00:00:00Z">
                                   <w:dateFormat w:val="d MMMM yyyy"/>
                                   <w:lid w:val="nl-NL"/>
                                   <w:storeMappedDataAs w:val="dateTime"/>
                                   <w:calendar w:val="gregorian"/>
                                 </w:date>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
-                                <w:r w:rsidR="00BF0CAB">
-                                  <w:t>16 juli 2026</w:t>
+                                <w:r w:rsidR="00ED19D6">
+                                  <w:t>3 september 2026</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
-                          <w:p w:rsidRPr="009B4198" w:rsidR="00A67EE6" w:rsidP="009B4198" w:rsidRDefault="00A67EE6" w14:paraId="42B3038E" w14:textId="3DB3A019">
+                          <w:p w:rsidR="006B1E87" w:rsidP="006B1E87" w:rsidRDefault="008730DA" w14:paraId="432F04FC" w14:textId="7A25217C">
                             <w:pPr>
-                              <w:pStyle w:val="Huisstijl-Agendatitel"/>
-[...9 lines deleted...]
-                              </w:rPr>
+                              <w:pStyle w:val="Standaard65"/>
+                              <w:ind w:left="1416" w:hanging="1416"/>
                             </w:pPr>
                             <w:r w:rsidRPr="00104D8D">
                               <w:rPr>
                                 <w:lang w:val="de-DE"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
-                            <w:r w:rsidRPr="00DD6721">
-[...4 lines deleted...]
-                              </w:rPr>
+                            <w:r>
                               <w:t>onderwerp</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="009B4198">
-[...12 lines deleted...]
-                              </w:rPr>
+                            <w:r>
                               <w:tab/>
                             </w:r>
                             <w:r>
-                              <w:rPr>
-[...4 lines deleted...]
-                              <w:t xml:space="preserve">Tussenrapportage EU-rapporteur </w:t>
+                              <w:tab/>
                             </w:r>
-                            <w:r w:rsidR="0093095B">
-[...5 lines deleted...]
-                              <w:t>Klimaat</w:t>
+                            <w:r w:rsidR="006B1E87">
+                              <w:t xml:space="preserve">behandelvoorstel </w:t>
+                            </w:r>
+                            <w:r w:rsidR="000B3F4D">
+                              <w:t>ETS-herziening</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00A67EE6" w:rsidP="008730DA" w:rsidRDefault="00A67EE6" w14:paraId="689C4862" w14:textId="77777777">
+                          <w:p w:rsidR="008730DA" w:rsidP="006B1E87" w:rsidRDefault="008730DA" w14:paraId="18805B9A" w14:textId="525C0431">
                             <w:pPr>
                               <w:pStyle w:val="Standaard65"/>
+                              <w:ind w:left="1416" w:hanging="1416"/>
                             </w:pPr>
+                            <w:r>
+                              <w:tab/>
+                              <w:t>te betrekken bij</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:tab/>
+                              <w:t xml:space="preserve">Procedurevergadering </w:t>
+                            </w:r>
+                            <w:r w:rsidR="006B1E87">
+                              <w:t>KGG</w:t>
+                            </w:r>
+                            <w:r w:rsidR="009F17A5">
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00E13BCC">
+                              <w:t xml:space="preserve">d.d. </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00AA38C2">
+                              <w:t>8 september</w:t>
+                            </w:r>
+                            <w:r w:rsidR="007466E8">
+                              <w:t xml:space="preserve"> 2026</w:t>
+                            </w:r>
                           </w:p>
-                          <w:p w:rsidR="00A67EE6" w:rsidRDefault="00A67EE6" w14:paraId="4E91C3B9" w14:textId="77777777">
+                          <w:p w:rsidR="00187443" w:rsidRDefault="00187443" w14:paraId="0F46EAF4" w14:textId="77777777">
                             <w:pPr>
                               <w:pStyle w:val="Huisstijl-Notitiegegevens"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="65D1FBCA">
+              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="7A9A8564">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Tekstvak 1601946499" style="position:absolute;margin-left:47.25pt;margin-top:133.5pt;width:387.8pt;height:97.5pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:21.25pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQByCXoeXgIAAC4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v0zAQfkfif7D8ztJ2YxrV0qlsGkKa&#10;xsSG9uw69hrh+Mz52qT89ZydpB2DlyFenIvv93ff+fyia5zYGow1+FJOjyZSGK+hqv1TKb89XL87&#10;kyKS8pVy4E0pdybKi8XbN+dtmJsZrMFVBgUH8XHehlKuicK8KKJem0bFIwjGs9ICNor4F5+KClXL&#10;0RtXzCaT06IFrAKCNjHy7VWvlIsc31qj6Yu10ZBwpeTaKJ+Yz1U6i8W5mj+hCutaD2Wof6iiUbXn&#10;pPtQV4qU2GD9R6im1ggRLB1paAqwttYm98DdTCcvurlfq2ByLwxODHuY4v8Lq2+39+EOBXUfoeMB&#10;JkDaEOeRL1M/ncUmfblSwXqGcLeHzXQkNF+efJidnE1YpVk3nR2fzd5nYIuDe8BInww0IgmlRJ5L&#10;hkttbyJxSjYdTVI2D9e1c3k2zou2lKfHHPI3DXs4n25MnvIQ5lB6lmjnTLJx/quxoq5yB+ki88tc&#10;OhRbxcxQWhtPufkcl62TleUiXuM42B+qeo1z38eYGTztnZvaA+buX5RdfR9Ltr09A/ms7yRSt+qG&#10;ka6g2vGkEfoliEFf1zyNGxXpTiGznifIm0xf+LAOGHUYJCnWgD//dp/smYyslaLlLSpl/LFRaKRw&#10;nz3TNK3cKOAorEbBb5pLYPin/EYEnUV2QHKjaBGaR17wZcrCKuU15yoljeIl9bvMD4Q2y2U24sUK&#10;im78fdApdJpG4tZD96gwDAQk5u4tjPul5i942NsmTw/LDYGtM0kToD2KA9C8lJm7wwOStv75f7Y6&#10;PHOLXwAAAP//AwBQSwMEFAAGAAgAAAAhAEO5XrXhAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8tOwzAQRfdI/IM1SOyonaikJcSpEI8dFNqCBDsnHpIIexzFThr+HrOC5WiO7j232MzWsAkH3zmS&#10;kCwEMKTa6Y4aCa+Hh4s1MB8UaWUcoYRv9LApT08KlWt3pB1O+9CwGEI+VxLaEPqcc1+3aJVfuB4p&#10;/j7dYFWI59BwPahjDLeGp0Jk3KqOYkOrerxtsf7aj1aCeffDYyXCx3TXPIWXZz6+3SdbKc/P5ptr&#10;YAHn8AfDr35UhzI6VW4k7ZmRcLW8jKSENFvFTRFYr0QCrJKwzFIBvCz4/wnlDwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQByCXoeXgIAAC4FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQBDuV614QAAAAoBAAAPAAAAAAAAAAAAAAAAALgEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAxgUAAAAA&#10;">
+              <v:shape id="Tekstvak 8" style="position:absolute;margin-left:47.25pt;margin-top:133.5pt;width:522pt;height:125.3pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:21.25pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCX7Iv1XgIAAC4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0jLBhoVKepATJMQ&#10;IMrEs+vYNJrj887XJt1fv7OTtIjthWkvzsX33a/v7nx+0TVObA3GGnwpp0cTKYzXUNX+uZTfH68/&#10;fJYikvKVcuBNKXcmyov5+3fnbZiZY1iDqwwKduLjrA2lXBOFWVFEvTaNikcQjGelBWwU8S8+FxWq&#10;lr03rjieTE6LFrAKCNrEyLdXvVLOs39rjaY7a6Mh4UrJuVE+MZ+rdBbzczV7RhXWtR7SUP+QRaNq&#10;z0H3rq4UKbHB+g9XTa0RIlg60tAUYG2tTa6Bq5lOXlWzXKtgci1MTgx7muL/c6tvt8twj4K6L9Bx&#10;AxMhbYizyJepns5ik76cqWA9U7jb02Y6EpovT0+Pzz5NWKVZNz05m3Jjkp/iYB4w0lcDjUhCKZH7&#10;kulS25tIPXSEpGgermvncm+cFy2H+HgyyQZ7DTt3PmFN7vLg5pB6lmjnTMI4/2CsqKtcQbrI82Uu&#10;HYqt4slQWhtPufjsl9EJZTmJtxgO+ENWbzHu6xgjg6e9cVN7wFz9q7SrH2PKtscz5y/qTiJ1q25o&#10;6QqqHXcaoV+CGPR1zd24UZHuFfLUcwd5k+mOD+uAWYdBkmIN+Otv9wnPw8haKVreolLGnxuFRgr3&#10;zfOYppUbBRyF1Sj4TXMJTP+U34igs8gGSG4ULULzxAu+SFFYpbzmWKWkUbykfpf5gdBmscggXqyg&#10;6MYvg06uUzfSbD12TwrDMIDEs3sL436p2as57LHJ0sNiQ2DrPKSJ0J7FgWheyjzmwwOStv7lf0Yd&#10;nrn5bwAAAP//AwBQSwMEFAAGAAgAAAAhALMvXBbhAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8tOwzAQRfdI/IM1SOyok0LTEuJUiMeOQltAgp0TD0mEPY5sJw1/j7uC5cwc3Tm3WE9GsxGd7ywJ&#10;SGcJMKTaqo4aAW+vjxcrYD5IUlJbQgE/6GFdnp4UMlf2QDsc96FhMYR8LgW0IfQ5575u0Ug/sz1S&#10;vH1ZZ2SIo2u4cvIQw43m8yTJuJEdxQ+t7PGuxfp7PxgB+sO7pyoJn+N9swnbFz68P6TPQpyfTbc3&#10;wAJO4Q+Go35UhzI6VXYg5ZkWcH21iKSAebaMnY5AermKq0rAIl1mwMuC/+9Q/gIAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQCX7Iv1XgIAAC4FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQCzL1wW4QAAAAsBAAAPAAAAAAAAAAAAAAAAALgEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAxgUAAAAA&#10;">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
-                    <w:p w:rsidRPr="005F1420" w:rsidR="00A67EE6" w:rsidP="00856D4A" w:rsidRDefault="00A67EE6" w14:paraId="3723AAEA" w14:textId="3C0CB20F">
+                    <w:p w:rsidRPr="00FF213C" w:rsidR="008730DA" w:rsidP="006B1E87" w:rsidRDefault="00164C00" w14:paraId="028E46B3" w14:textId="17872FFB">
                       <w:pPr>
                         <w:pStyle w:val="Huisstijl-Agendatitel"/>
                         <w:tabs>
                           <w:tab w:val="right" w:pos="1264"/>
                           <w:tab w:val="right" w:pos="1344"/>
                         </w:tabs>
                         <w:ind w:left="1418" w:hanging="1418"/>
-                        <w:rPr>
-[...1 lines deleted...]
-                        </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:tab/>
                       </w:r>
-                      <w:r w:rsidRPr="005F1420">
-[...3 lines deleted...]
-                        <w:t xml:space="preserve">Tussenrapportage EU-rapporteur </w:t>
+                      <w:r w:rsidR="00BE2C48">
+                        <w:t xml:space="preserve">  </w:t>
                       </w:r>
-                      <w:r w:rsidR="0093095B">
-[...2 lines deleted...]
-                        </w:rPr>
+                      <w:r w:rsidR="006B1E87">
+                        <w:t xml:space="preserve">Notitie </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F30E69">
+                        <w:t xml:space="preserve">van </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00A71E88">
+                        <w:t xml:space="preserve">de </w:t>
+                      </w:r>
+                      <w:r w:rsidR="006B1E87">
+                        <w:t xml:space="preserve">EU-rapporteur </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00A66DDE">
                         <w:t>Klimaat</w:t>
                       </w:r>
+                      <w:r w:rsidR="00AE4B19">
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="007466E8">
+                        <w:t>met</w:t>
+                      </w:r>
+                      <w:r w:rsidR="006B1E87">
+                        <w:t xml:space="preserve"> behandelvoorstel </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00726FB6">
+                        <w:t>E</w:t>
+                      </w:r>
+                      <w:r w:rsidR="000B3F4D">
+                        <w:t>TS-herziening</w:t>
+                      </w:r>
                     </w:p>
-                    <w:p w:rsidR="00A67EE6" w:rsidP="008730DA" w:rsidRDefault="00A67EE6" w14:paraId="6E609B29" w14:textId="6BDB219F">
+                    <w:p w:rsidR="00036640" w:rsidP="008730DA" w:rsidRDefault="008730DA" w14:paraId="273AE345" w14:textId="4B9D90E8">
                       <w:pPr>
                         <w:pStyle w:val="Standaard65"/>
                       </w:pPr>
-                      <w:r w:rsidRPr="005F1420">
-[...2 lines deleted...]
-                        </w:rPr>
+                      <w:r>
                         <w:tab/>
-                      </w:r>
-                      <w:r>
                         <w:t>aan</w:t>
                       </w:r>
                       <w:r>
                         <w:tab/>
-                        <w:t xml:space="preserve">Leden en plv. leden van de vaste commissie voor KGG </w:t>
+                        <w:t xml:space="preserve">Leden en plv. leden van de vaste commissie voor </w:t>
+                      </w:r>
+                      <w:r w:rsidR="006B1E87">
+                        <w:t>KGG</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00036640">
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00A67EE6" w:rsidP="008730DA" w:rsidRDefault="00A67EE6" w14:paraId="0B2D7107" w14:textId="77777777">
+                    <w:p w:rsidR="008730DA" w:rsidP="008730DA" w:rsidRDefault="008730DA" w14:paraId="192DA849" w14:textId="1FADE579">
                       <w:pPr>
                         <w:pStyle w:val="Standaard65"/>
                       </w:pPr>
                       <w:r>
                         <w:tab/>
                         <w:t>in afschrift aan</w:t>
                       </w:r>
                       <w:r>
                         <w:tab/>
-                        <w:t>Leden en plv. leden van de vaste commissies voor EZ en EUZA</w:t>
+                        <w:t xml:space="preserve">Leden en plv. </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00726ABB">
+                        <w:t>leden van de vaste commissie</w:t>
+                      </w:r>
+                      <w:r w:rsidR="004E208A">
+                        <w:t>s</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t xml:space="preserve"> voor</w:t>
+                      </w:r>
+                      <w:r w:rsidR="004E208A">
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidR="004E208A">
+                        <w:t>IenW</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidR="004E208A">
+                        <w:t xml:space="preserve"> en</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t xml:space="preserve"> E</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00036640">
+                        <w:t>UZA</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="00514BAD" w:rsidR="00A67EE6" w:rsidP="00F54A54" w:rsidRDefault="00A67EE6" w14:paraId="6955DA34" w14:textId="6B8EA577">
+                    <w:p w:rsidRPr="00514BAD" w:rsidR="00514BAD" w:rsidP="00514BAD" w:rsidRDefault="00514BAD" w14:paraId="079DB750" w14:textId="4146546E">
                       <w:pPr>
                         <w:ind w:left="709"/>
                         <w:rPr>
                           <w:sz w:val="13"/>
                           <w:szCs w:val="13"/>
+                          <w:lang w:eastAsia="nl-NL"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="13"/>
                           <w:szCs w:val="13"/>
                         </w:rPr>
                         <w:t xml:space="preserve">         </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00514BAD">
                         <w:rPr>
                           <w:sz w:val="13"/>
                           <w:szCs w:val="13"/>
                         </w:rPr>
                         <w:t>van</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00514BAD">
                         <w:rPr>
                           <w:sz w:val="13"/>
                           <w:szCs w:val="13"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="13"/>
                           <w:szCs w:val="13"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r w:rsidR="0093095B">
+                      <w:r w:rsidR="00FF213C">
                         <w:rPr>
                           <w:sz w:val="13"/>
                           <w:szCs w:val="13"/>
                         </w:rPr>
-                        <w:t>Felix Klos</w:t>
+                        <w:t>Felix Klos (D66)</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidR="00A55312">
                         <w:rPr>
                           <w:sz w:val="13"/>
                           <w:szCs w:val="13"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> (</w:t>
-[...13 lines deleted...]
-                        <w:t>)</w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="00104D8D" w:rsidR="00A67EE6" w:rsidP="008730DA" w:rsidRDefault="00A67EE6" w14:paraId="1DA0F3BB" w14:textId="2653CFC8">
+                    <w:p w:rsidRPr="00104D8D" w:rsidR="008730DA" w:rsidP="008730DA" w:rsidRDefault="008730DA" w14:paraId="488E33C8" w14:textId="77325304">
                       <w:pPr>
                         <w:pStyle w:val="Standaard65"/>
                         <w:rPr>
                           <w:lang w:val="de-DE"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:tab/>
                       </w:r>
                       <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidRPr="00104D8D">
                         <w:rPr>
                           <w:lang w:val="de-DE"/>
                         </w:rPr>
                         <w:t>datum</w:t>
                       </w:r>
                       <w:proofErr w:type="spellEnd"/>
                       <w:r w:rsidRPr="00104D8D">
                         <w:rPr>
                           <w:lang w:val="de-DE"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:lang w:val="de-DE"/>
                           </w:rPr>
-                          <w:id w:val="322247279"/>
-                          <w:date w:fullDate="2026-07-16T00:00:00Z">
+                          <w:id w:val="-197937237"/>
+                          <w:date w:fullDate="2026-09-03T00:00:00Z">
                             <w:dateFormat w:val="d MMMM yyyy"/>
                             <w:lid w:val="nl-NL"/>
                             <w:storeMappedDataAs w:val="dateTime"/>
                             <w:calendar w:val="gregorian"/>
                           </w:date>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
-                          <w:r w:rsidR="00BF0CAB">
-                            <w:t>16 juli 2026</w:t>
+                          <w:r w:rsidR="00ED19D6">
+                            <w:t>3 september 2026</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
-                    <w:p w:rsidRPr="009B4198" w:rsidR="00A67EE6" w:rsidP="009B4198" w:rsidRDefault="00A67EE6" w14:paraId="42B3038E" w14:textId="3DB3A019">
+                    <w:p w:rsidR="006B1E87" w:rsidP="006B1E87" w:rsidRDefault="008730DA" w14:paraId="432F04FC" w14:textId="7A25217C">
                       <w:pPr>
-                        <w:pStyle w:val="Huisstijl-Agendatitel"/>
-[...9 lines deleted...]
-                        </w:rPr>
+                        <w:pStyle w:val="Standaard65"/>
+                        <w:ind w:left="1416" w:hanging="1416"/>
                       </w:pPr>
                       <w:r w:rsidRPr="00104D8D">
                         <w:rPr>
                           <w:lang w:val="de-DE"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
-                      <w:r w:rsidRPr="00DD6721">
-[...4 lines deleted...]
-                        </w:rPr>
+                      <w:r>
                         <w:t>onderwerp</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="009B4198">
-[...12 lines deleted...]
-                        </w:rPr>
+                      <w:r>
                         <w:tab/>
                       </w:r>
                       <w:r>
-                        <w:rPr>
-[...4 lines deleted...]
-                        <w:t xml:space="preserve">Tussenrapportage EU-rapporteur </w:t>
+                        <w:tab/>
                       </w:r>
-                      <w:r w:rsidR="0093095B">
-[...5 lines deleted...]
-                        <w:t>Klimaat</w:t>
+                      <w:r w:rsidR="006B1E87">
+                        <w:t xml:space="preserve">behandelvoorstel </w:t>
+                      </w:r>
+                      <w:r w:rsidR="000B3F4D">
+                        <w:t>ETS-herziening</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00A67EE6" w:rsidP="008730DA" w:rsidRDefault="00A67EE6" w14:paraId="689C4862" w14:textId="77777777">
+                    <w:p w:rsidR="008730DA" w:rsidP="006B1E87" w:rsidRDefault="008730DA" w14:paraId="18805B9A" w14:textId="525C0431">
                       <w:pPr>
                         <w:pStyle w:val="Standaard65"/>
+                        <w:ind w:left="1416" w:hanging="1416"/>
                       </w:pPr>
+                      <w:r>
+                        <w:tab/>
+                        <w:t>te betrekken bij</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:tab/>
+                        <w:t xml:space="preserve">Procedurevergadering </w:t>
+                      </w:r>
+                      <w:r w:rsidR="006B1E87">
+                        <w:t>KGG</w:t>
+                      </w:r>
+                      <w:r w:rsidR="009F17A5">
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00E13BCC">
+                        <w:t xml:space="preserve">d.d. </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00AA38C2">
+                        <w:t>8 september</w:t>
+                      </w:r>
+                      <w:r w:rsidR="007466E8">
+                        <w:t xml:space="preserve"> 2026</w:t>
+                      </w:r>
                     </w:p>
-                    <w:p w:rsidR="00A67EE6" w:rsidRDefault="00A67EE6" w14:paraId="4E91C3B9" w14:textId="77777777">
+                    <w:p w:rsidR="00187443" w:rsidRDefault="00187443" w14:paraId="0F46EAF4" w14:textId="77777777">
                       <w:pPr>
                         <w:pStyle w:val="Huisstijl-Notitiegegevens"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="topAndBottom" anchorx="page" anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00DD5496">
+      <w:r w:rsidRPr="00092BAB" w:rsidR="00CB0FA1">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="5D36BB29" wp14:anchorId="1E166BEA">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="27BCA1F5" wp14:anchorId="2C03C581">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>1094105</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>384175</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3070225" cy="1238250"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="853376264" name="Afbeelding 853376264"/>
+            <wp:docPr id="12" name="Afbeelding 12"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Placeholder_Department.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3070225" cy="1238250"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00DD5496">
+      <w:r w:rsidRPr="00092BAB" w:rsidR="000042A9">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="60DC2AAE" wp14:anchorId="17B6F4DB">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="6AA8BE9B" wp14:anchorId="0A9E0169">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>617220</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>384175</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="431800" cy="1238250"/>
             <wp:effectExtent l="0" t="0" r="6350" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="402961940" name="Afbeelding 402961940"/>
+            <wp:docPr id="15" name="Afbeelding 15"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Placeholder_Logo.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="431800" cy="1238250"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00DD5496">
+      <w:r w:rsidRPr="00092BAB" w:rsidR="0000060B">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="31C08389" wp14:anchorId="795E4D18">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="6BA03F28" wp14:anchorId="66A5399E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3586480</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>1695450</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2048400" cy="238125"/>
                 <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
                 <wp:wrapNone/>
-                <wp:docPr id="40535529" name="Tekstvak 40535529"/>
+                <wp:docPr id="13" name="Tekstvak 13"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2048400" cy="238125"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00A67EE6" w:rsidRDefault="00A67EE6" w14:paraId="49A538EB" w14:textId="77777777"/>
+                          <w:p w:rsidR="00187443" w:rsidRDefault="00187443" w14:paraId="3EB1F9B6" w14:textId="77777777"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Tekstvak 40535529" style="position:absolute;margin-left:282.4pt;margin-top:133.5pt;width:161.3pt;height:18.75pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAbcRk7YAIAADQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+ykDxRBnSJLkWFA&#10;0RZrh54VWUqMyaImMbGzXz9KtpMg26XDLjItfvz41u1dWxu2Uz5UYAs+HuWcKSuhrOy64N9fl59u&#10;OAsobCkMWFXwvQr8bvbxw23jpmoCGzCl8oxIbJg2ruAbRDfNsiA3qhZhBE5ZUmrwtUD69eus9KIh&#10;9tpkkzy/zhrwpfMgVQh0e98p+Szxa60kPmkdFDJTcIoN0+nTuYpnNrsV07UXblPJPgzxD1HUorLk&#10;9EB1L1Cwra/+oKor6SGAxpGEOgOtK6lSDpTNOD/L5mUjnEq5UHGCO5Qp/D9a+bh7cc+eYfsZWmpg&#10;LEjjwjTQZcyn1b6OX4qUkZ5KuD+UTbXIJF1O8suby5xUknSTi5vx5CrSZEdr5wN+UVCzKBTcU1tS&#10;tcTuIWAHHSDRmYVlZUxqjbGsKfj1xVWeDA4aIjc2YlVqck9zjDxJuDcqYoz9pjSrypRAvEjjpRbG&#10;s52gwRBSKosp98RL6IjSFMR7DHv8Mar3GHd5DJ7B4sG4riz4lP1Z2OWPIWTd4anmJ3lHEdtVS4mf&#10;NHYF5Z767aFbheDksqKmPIiAz8LT7FMfaZ/xiQ5tgIoPvcTZBvyvv91HPI0kaTlraJcKHn5uhVec&#10;ma+WhjUu3iD4QVgNgt3WC6AujOmlcDKJZODRDKL2UL/Rms+jF1IJK8lXwXEQF9htND0TUs3nCUTr&#10;5QQ+2BcnI3VsShyx1/ZNeNfPIdIEP8KwZWJ6No4dNlpamG8RdJVmNda1q2Jfb1rNNO39MxJ3//Q/&#10;oY6P3ew3AAAA//8DAFBLAwQUAAYACAAAACEAWdGTBOEAAAALAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPy07DMBRE90j8g3WR2FG7JU2jkJsK8djxbIsEOyc2SUR8HdlOGv4es4LlaEYzZ4rtbHo2aec7&#10;SwjLhQCmqbaqowbhsL+/yID5IEnJ3pJG+NYetuXpSSFzZY/0qqddaFgsIZ9LhDaEIefc16020i/s&#10;oCl6n9YZGaJ0DVdOHmO56flKiJQb2VFcaOWgb1pdf+1Gg9C/e/dQifAx3TaP4eWZj293yyfE87P5&#10;+gpY0HP4C8MvfkSHMjJVdiTlWY+wTpOIHhBW6Saeioks2yTAKoRLkayBlwX//6H8AQAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhABtxGTtgAgAANAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFnRkwThAAAACwEAAA8AAAAAAAAAAAAAAAAAugQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADIBQAAAAA=&#10;" w14:anchorId="795E4D18">
+              <v:shape id="Tekstvak 13" style="position:absolute;margin-left:282.4pt;margin-top:133.5pt;width:161.3pt;height:18.75pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAbcRk7YAIAADQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+ykDxRBnSJLkWFA&#10;0RZrh54VWUqMyaImMbGzXz9KtpMg26XDLjItfvz41u1dWxu2Uz5UYAs+HuWcKSuhrOy64N9fl59u&#10;OAsobCkMWFXwvQr8bvbxw23jpmoCGzCl8oxIbJg2ruAbRDfNsiA3qhZhBE5ZUmrwtUD69eus9KIh&#10;9tpkkzy/zhrwpfMgVQh0e98p+Szxa60kPmkdFDJTcIoN0+nTuYpnNrsV07UXblPJPgzxD1HUorLk&#10;9EB1L1Cwra/+oKor6SGAxpGEOgOtK6lSDpTNOD/L5mUjnEq5UHGCO5Qp/D9a+bh7cc+eYfsZWmpg&#10;LEjjwjTQZcyn1b6OX4qUkZ5KuD+UTbXIJF1O8suby5xUknSTi5vx5CrSZEdr5wN+UVCzKBTcU1tS&#10;tcTuIWAHHSDRmYVlZUxqjbGsKfj1xVWeDA4aIjc2YlVqck9zjDxJuDcqYoz9pjSrypRAvEjjpRbG&#10;s52gwRBSKosp98RL6IjSFMR7DHv8Mar3GHd5DJ7B4sG4riz4lP1Z2OWPIWTd4anmJ3lHEdtVS4mf&#10;NHYF5Z767aFbheDksqKmPIiAz8LT7FMfaZ/xiQ5tgIoPvcTZBvyvv91HPI0kaTlraJcKHn5uhVec&#10;ma+WhjUu3iD4QVgNgt3WC6AujOmlcDKJZODRDKL2UL/Rms+jF1IJK8lXwXEQF9htND0TUs3nCUTr&#10;5QQ+2BcnI3VsShyx1/ZNeNfPIdIEP8KwZWJ6No4dNlpamG8RdJVmNda1q2Jfb1rNNO39MxJ3//Q/&#10;oY6P3ew3AAAA//8DAFBLAwQUAAYACAAAACEAWdGTBOEAAAALAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPy07DMBRE90j8g3WR2FG7JU2jkJsK8djxbIsEOyc2SUR8HdlOGv4es4LlaEYzZ4rtbHo2aec7&#10;SwjLhQCmqbaqowbhsL+/yID5IEnJ3pJG+NYetuXpSSFzZY/0qqddaFgsIZ9LhDaEIefc16020i/s&#10;oCl6n9YZGaJ0DVdOHmO56flKiJQb2VFcaOWgb1pdf+1Gg9C/e/dQifAx3TaP4eWZj293yyfE87P5&#10;+gpY0HP4C8MvfkSHMjJVdiTlWY+wTpOIHhBW6Saeioks2yTAKoRLkayBlwX//6H8AQAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhABtxGTtgAgAANAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFnRkwThAAAACwEAAA8AAAAAAAAAAAAAAAAAugQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADIBQAAAAA=&#10;" w14:anchorId="66A5399E">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
-                    <w:p w:rsidR="00A67EE6" w:rsidRDefault="00A67EE6" w14:paraId="49A538EB" w14:textId="77777777"/>
+                    <w:p w:rsidR="00187443" w:rsidRDefault="00187443" w14:paraId="3EB1F9B6" w14:textId="77777777"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-[...3744 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00092BAB" w:rsidR="002A1A9B">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> EU-rapporteurschap</w:t>
+        <w:t>Aanleiding</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0025477C" w:rsidR="0025477C" w:rsidP="00F00442" w:rsidRDefault="00D37095" w14:paraId="789F5039" w14:textId="21F8C93F">
-[...285 lines deleted...]
-    <w:p w:rsidR="002F03E9" w:rsidP="00EA7990" w:rsidRDefault="002F03E9" w14:paraId="0F481CC4" w14:textId="2F994FCE">
+    <w:p w:rsidRPr="00E2702B" w:rsidR="006136BE" w:rsidP="001942B5" w:rsidRDefault="00E17BAF" w14:paraId="1D7009FF" w14:textId="42C0F642">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...33 lines deleted...]
-          <w:lang w:val="en-US"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE1969">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op </w:t>
+      </w:r>
+      <w:r w:rsidR="0044580C">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>17 juli</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE1969">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jl. heeft de Europese Commissie</w:t>
+      </w:r>
+      <w:r w:rsidR="00687629">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (hierna: Commissie)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE1969" w:rsidR="005A585C">
+        <w:rPr>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="007A36BC">
-[...13 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidR="0044580C">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>het voorstel</w:t>
+      </w:r>
+      <w:r w:rsidR="00201AC5">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tot </w:t>
+      </w:r>
+      <w:r w:rsidR="0044580C">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>herziening van</w:t>
+      </w:r>
+      <w:r w:rsidR="00201AC5">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> het EU-</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB774A">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">emissiehandelssysteem (EU </w:t>
+      </w:r>
+      <w:r w:rsidR="00201AC5">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ETS</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB774A">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00201AC5">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId14">
+        <w:r w:rsidRPr="00CB6809" w:rsidR="00D11755">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>uitgebracht</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00DE1969" w:rsidR="00D11755">
+        <w:rPr>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidRPr="00DE1969" w:rsidR="006136BE">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00B94F31" w:rsidP="00EA7990" w:rsidRDefault="005A5B70" w14:paraId="72CC6095" w14:textId="4B38426E">
+    <w:p w:rsidRPr="00863A9A" w:rsidR="00863A9A" w:rsidP="001942B5" w:rsidRDefault="009E7067" w14:paraId="20585CD4" w14:textId="35FE90DE">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A5B70">
-[...1 lines deleted...]
-      </w:r>
       <w:r>
-        <w:t xml:space="preserve">chnologie en Outlooks IEA bij het </w:t>
-[...2 lines deleted...]
-        <w:t>Internationaal Energie Agentschap (IEA)</w:t>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De ETS-herziening bestaat concreet uit de volgende </w:t>
+      </w:r>
+      <w:r w:rsidR="004D2017">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">drie </w:t>
       </w:r>
       <w:r>
-        <w:t>, mevrouw Laura Cozzi.</w:t>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>EU-voorstellen</w:t>
+      </w:r>
+      <w:r w:rsidR="00E2702B">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C7356C" w:rsidR="002510FE" w:rsidP="00745585" w:rsidRDefault="004546E3" w14:paraId="68511DA5" w14:textId="5F147A01">
+    <w:p w:rsidR="00863A9A" w:rsidP="008E0D0B" w:rsidRDefault="00690DC2" w14:paraId="5DFE126C" w14:textId="26568318">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) </w:t>
+      </w:r>
+      <w:r w:rsidR="006A1CA5">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het </w:t>
+      </w:r>
+      <w:r w:rsidR="003E6F22">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="006A1CA5">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ETS-voorstel</w:t>
+      </w:r>
+      <w:r w:rsidR="003E6F22">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="006A1CA5">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId15">
+        <w:r w:rsidRPr="00F25DDF" w:rsidR="009A6D2D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>COM/2026/6</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00F25DDF" w:rsidR="00F25DDF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>16</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="009A6D2D">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:r w:rsidR="001909B7">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">over </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F25DDF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>wijziging</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van d</w:t>
+      </w:r>
+      <w:r w:rsidR="00444C36">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ETS-richtlijn</w:t>
+      </w:r>
+      <w:r w:rsidR="00444C36">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en het marktstabiliteitsreserve (MSR)-besluit</w:t>
+      </w:r>
+      <w:r w:rsidR="00863A9A">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D2017" w:rsidP="008E0D0B" w:rsidRDefault="009A6D2D" w14:paraId="2C6B4A34" w14:textId="02B0DF62">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r w:rsidR="003E6F22">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B667A1">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00E57496">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D2017">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wijziging van de richtlijn </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF7A76">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E23E84" w:rsidR="004D2017">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>egeling voor de handel in broeikasgasemissierechten</w:t>
+      </w:r>
+      <w:r w:rsidR="004D2017">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, over herziene EU ETS-benchmark</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D84F7B" w:rsidR="004D2017">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>waarde</w:t>
+      </w:r>
+      <w:r w:rsidR="004D2017">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D84F7B" w:rsidR="004D2017">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor de warmte- en brandstofbenchmark</w:t>
+      </w:r>
+      <w:r w:rsidR="004D2017">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor de periode 2026-2030 (</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId16">
+        <w:r w:rsidRPr="007736F9" w:rsidR="004D2017">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>COM/2026/619</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="004D2017">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>) en</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00863A9A" w:rsidP="008E0D0B" w:rsidRDefault="004D2017" w14:paraId="44D5ED09" w14:textId="168D4693">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) </w:t>
+      </w:r>
+      <w:r w:rsidR="00B02CDB">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidR="003E6F22">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wijziging van de </w:t>
+      </w:r>
+      <w:r w:rsidR="00383B19">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">verordening </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF7A76">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00383B19" w:rsidR="00383B19">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>onitoring, rapportage en verificatie</w:t>
+      </w:r>
+      <w:r w:rsidR="00236963">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00383B19">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>maritiem vervoer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6F22" w:rsidR="003E6F22">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00643757">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6F22" w:rsidR="003E6F22">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00383B19">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de verordening </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6F22" w:rsidR="003E6F22">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FuelEU </w:t>
+      </w:r>
+      <w:r w:rsidR="00383B19">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>maritiem vervoer</w:t>
+      </w:r>
+      <w:r w:rsidR="003E6F22">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId17">
+        <w:r w:rsidRPr="004D795C" w:rsidR="00F25DDF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>COM/2026/620</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="003E6F22">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E23E84">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0746D" w:rsidR="007766BE" w:rsidP="007766BE" w:rsidRDefault="007766BE" w14:paraId="4B4529B7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Energ</w:t>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F7793B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Commissie </w:t>
       </w:r>
       <w:r>
-        <w:t>ie</w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>publiceerde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7793B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ook een </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId18">
+        <w:r w:rsidRPr="00D0746D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:rPr>
+          <w:t>persbericht</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00F7793B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>ist</w:t>
-[...8 lines deleted...]
-        <w:t>, de heer Alex Martinos.</w:t>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "https://ec.europa.eu/commission/presscorner/detail/en/qanda_26_1598"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00D0746D">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Q&amp;A’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D0746D">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00F7793B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>en een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "https://ec.europa.eu/commission/presscorner/detail/en/fs_26_1600"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00D0746D">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>factsheet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00F7793B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00460228" w:rsidR="00460228" w:rsidP="00460228" w:rsidRDefault="00460228" w14:paraId="02AD3D63" w14:textId="0D6BA219">
+    <w:p w:rsidR="00236963" w:rsidP="00AA38C2" w:rsidRDefault="00A75A87" w14:paraId="246E45FF" w14:textId="4C75E265">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...2 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">, de heer </w:t>
-[...5 lines deleted...]
-        <w:t>.</w:t>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de strategische procedurevergadering </w:t>
+      </w:r>
+      <w:r w:rsidR="00977ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">van de commissie </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">KGG van </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC5DEE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">23 april jl. </w:t>
+      </w:r>
+      <w:r w:rsidR="00236963">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>zijn al</w:t>
+      </w:r>
+      <w:r w:rsidR="007D1BB7">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> enkele</w:t>
+      </w:r>
+      <w:r w:rsidR="00236963">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId19">
+        <w:r w:rsidRPr="00BC5DEE" w:rsidR="00BC5DEE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>besluiten genomen</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00BC5DEE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> over de behandel</w:t>
+      </w:r>
+      <w:r w:rsidR="003D24AF">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC5DEE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van de ETS-herziening: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00460228" w:rsidR="001252DC" w:rsidP="00460228" w:rsidRDefault="001252DC" w14:paraId="5A29391C" w14:textId="75365C71">
+    <w:p w:rsidR="00236963" w:rsidP="00236963" w:rsidRDefault="00AE0788" w14:paraId="0B86458E" w14:textId="181C2520">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...42 lines deleted...]
-        <w:t>.</w:t>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC5DEE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00A14EC4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Europese</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC5DEE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Commissie </w:t>
+      </w:r>
+      <w:r w:rsidR="00555A9F">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>zal</w:t>
+      </w:r>
+      <w:r w:rsidR="0078232B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> binnenkort</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC5DEE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> een technische briefing </w:t>
+      </w:r>
+      <w:r w:rsidR="00555A9F">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">over de ETS-herziening </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC5DEE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>verzorgen</w:t>
+      </w:r>
+      <w:r w:rsidR="00A14EC4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005C151B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">voor de Tweede Kamer </w:t>
+      </w:r>
+      <w:r w:rsidR="00E2702B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">en </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FC0921" w:rsidR="00EA7990" w:rsidP="00EA7990" w:rsidRDefault="001D676D" w14:paraId="2BDCA725" w14:textId="27976AB4">
+    <w:p w:rsidR="00A75A87" w:rsidP="00236963" w:rsidRDefault="00370B92" w14:paraId="692ED933" w14:textId="18FFB96C">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="38"/>
         </w:numPr>
-      </w:pPr>
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00FC0921" w:rsidR="00722A9F">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">via Parlement en Wetenschap </w:t>
+      </w:r>
+      <w:r w:rsidR="00045291">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidR="00D0746D">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>gevraagd</w:t>
+      </w:r>
+      <w:r w:rsidR="00F830F6">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FC0921" w:rsidR="00FC0921">
-[...2 lines deleted...]
-      <w:r w:rsidR="00D336BB">
+      <w:r w:rsidR="00D0746D">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">om </w:t>
+      </w:r>
+      <w:r w:rsidR="00F830F6">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidR="00E2702B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> EU-wetenschapstoets</w:t>
+      </w:r>
+      <w:r w:rsidR="00D0746D">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uit te voeren</w:t>
+      </w:r>
+      <w:r w:rsidR="00236963">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="00FA62FC">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00236963">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hie</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA62FC">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">rin </w:t>
+      </w:r>
+      <w:r w:rsidR="00236963">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">zal </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA62FC">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>worden ingegaan op</w:t>
+      </w:r>
+      <w:r w:rsidR="00E2702B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F830F6">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>de impact van de ETS-herziening voor Nederland.</w:t>
+      </w:r>
+      <w:r w:rsidR="0078232B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De</w:t>
+      </w:r>
+      <w:r w:rsidR="000621D7">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uitkomst van deze toets</w:t>
+      </w:r>
+      <w:r w:rsidR="0078232B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wordt </w:t>
+      </w:r>
+      <w:r w:rsidR="00340E9C">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>over 4</w:t>
+      </w:r>
+      <w:r w:rsidR="000621D7">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> weken</w:t>
+      </w:r>
+      <w:r w:rsidR="0078232B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verwacht.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00E94703" w:rsidP="00E94703" w:rsidRDefault="0093095B" w14:paraId="5A04FD84" w14:textId="5EF9453C">
+    <w:p w:rsidR="00FA62FC" w:rsidP="00AA38C2" w:rsidRDefault="00FA62FC" w14:paraId="101AE42F" w14:textId="3E1A81DE">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>D</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> bij directoraat-generaal Klimaatactie van de Europese Commissie, </w:t>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">De kabinetsappreciatie </w:t>
+      </w:r>
+      <w:r w:rsidR="00236963">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(</w:t>
       </w:r>
       <w:r>
-        <w:t>de heer Kurt Vandenberghe</w:t>
-[...2 lines deleted...]
-        <w:t>.</w:t>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>BNC-fiche</w:t>
+      </w:r>
+      <w:r w:rsidR="00236963">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wordt </w:t>
+      </w:r>
+      <w:r w:rsidR="004D00AF">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>op 18</w:t>
+      </w:r>
+      <w:r w:rsidR="00D419ED">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> september</w:t>
+      </w:r>
+      <w:r w:rsidR="003D24AF">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A0EDF">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026 </w:t>
+      </w:r>
+      <w:r w:rsidR="003D24AF">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>verwacht.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F13C42" w:rsidP="00100DF0" w:rsidRDefault="00F13C42" w14:paraId="7F35EA9A" w14:textId="5093F131">
+    <w:p w:rsidRPr="00CC0129" w:rsidR="00A14EC4" w:rsidP="00CC0129" w:rsidRDefault="00A14EC4" w14:paraId="4F9661C1" w14:textId="3E19DC02">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Lid Kabinet </w:t>
-[...8 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidR="009E7067">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ia deze notitie wordt u</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> op hoofdlijnen</w:t>
+      </w:r>
+      <w:r w:rsidR="009E7067">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> geïnformeerd </w:t>
+      </w:r>
+      <w:r w:rsidR="004A0EDF">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">over </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>de ETS-herziening</w:t>
+      </w:r>
+      <w:r w:rsidR="009E7067">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A0EDF">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A0EDF" w:rsidR="00B22798">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ontvangt u van de EU-rapporteur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A0EDF" w:rsidR="001F7F76">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A0EDF" w:rsidR="002F0267">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Klimaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A0EDF" w:rsidR="00B22798">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A0EDF" w:rsidR="003D24AF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aanvullend </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A0EDF" w:rsidR="00B22798">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>behandelvoorstel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E3148B" w:rsidP="00A14EC4" w:rsidRDefault="00A46B27" w14:paraId="13595E26" w14:textId="1D7E98E8">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="18"/>
+        </w:pBdr>
+        <w:spacing w:line="284" w:lineRule="exact"/>
+        <w:rPr>
+          <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Vice</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>v</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Behandelvoorstel</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0129">
+        <w:rPr>
+          <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">oorzitter </w:t>
-[...62 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> en beslispunt</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00100DF0" w:rsidR="00B90497" w:rsidP="00100DF0" w:rsidRDefault="00B90497" w14:paraId="60024966" w14:textId="75420271">
+    <w:p w:rsidRPr="00CC0129" w:rsidR="00555A9F" w:rsidP="00555A9F" w:rsidRDefault="005E584F" w14:paraId="67688AD7" w14:textId="4C248BD7">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="39"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Directeur Groene Transitie en Energie Systeem Integratie bij directoraat-generaal Energie van de Europese Commissie, de heer Lukasz Kolinski.</w:t>
+        <w:pBdr>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="18"/>
+        </w:pBdr>
+        <w:spacing w:line="284" w:lineRule="exact"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A14EC4">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Het BNC-fiche over de ETS-herziening afwachten en agenderen voor het commissiedebat over de EU Energieraad</w:t>
+      </w:r>
+      <w:r w:rsidR="00E3148B">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (formeel) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3148B" w:rsidR="00E3148B">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>op 14 oktober a.s.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E3148B">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FC0921" w:rsidR="00EA7990" w:rsidP="00EA7990" w:rsidRDefault="00CC0016" w14:paraId="41069919" w14:textId="3C8CC8DB">
+    <w:p w:rsidRPr="00CC0129" w:rsidR="00CC0129" w:rsidP="00555A9F" w:rsidRDefault="00CC0129" w14:paraId="23396035" w14:textId="457A3ABF">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="39"/>
         </w:numPr>
-      </w:pPr>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00FC0921" w:rsidR="006730F4">
+        <w:pBdr>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="18"/>
+        </w:pBdr>
+        <w:spacing w:line="284" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC0129">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wenst de Commissie </w:t>
+      </w:r>
+      <w:r w:rsidR="00167A7F">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in de </w:t>
+      </w:r>
+      <w:r w:rsidR="005F70B8">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>week van 5 oktober a.s.</w:t>
+      </w:r>
+      <w:r w:rsidR="00167A7F">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0129">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>een technische briefing te ontvangen over de</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD77B6">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uitkomst van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0129">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> EU-wetenschapstoets</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD77B6">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> over de ETS-herziening</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0129">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001014CF" w:rsidP="00376A57" w:rsidRDefault="001014CF" w14:paraId="12D7EAFF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Huisstijl-Agendatitel"/>
+        <w:framePr w:w="0" w:hSpace="0" w:wrap="auto" w:hAnchor="text" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="1264"/>
+          <w:tab w:val="right" w:pos="1344"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001B2444" w:rsidP="00AA38C2" w:rsidRDefault="001B2444" w14:paraId="618F6004" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Huisstijl-Agendatitel"/>
+        <w:framePr w:w="0" w:hSpace="0" w:wrap="auto" w:hAnchor="text" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="1264"/>
+          <w:tab w:val="right" w:pos="1344"/>
+        </w:tabs>
+        <w:ind w:left="1418" w:hanging="1418"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F57215" w:rsidR="002D2E41" w:rsidP="00AA38C2" w:rsidRDefault="00DE1969" w14:paraId="3C891954" w14:textId="3C677EE1">
+      <w:pPr>
+        <w:pStyle w:val="Huisstijl-Agendatitel"/>
+        <w:framePr w:w="0" w:hSpace="0" w:wrap="auto" w:hAnchor="text" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="1264"/>
+          <w:tab w:val="right" w:pos="1344"/>
+        </w:tabs>
+        <w:ind w:left="1418" w:hanging="1418"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C1992">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inhoudelijke toelichting op </w:t>
+      </w:r>
+      <w:r w:rsidR="000559D8">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C1992" w:rsidR="00726FB6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>EU-voorstel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B628E" w:rsidP="004B628E" w:rsidRDefault="00650A3D" w14:paraId="5A7FE7D9" w14:textId="337B33CC">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00650A3D">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Op 17 juli jl</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. presenteerde de Commissie </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE7CE9">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>een voorstel tot</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE7CE9">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">herziening van het </w:t>
+      </w:r>
+      <w:r w:rsidR="00E178DA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>EU-emissiehandelssysteem</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE7CE9">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (EU ETS)</w:t>
+      </w:r>
+      <w:r w:rsidR="006D6EA2">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, me</w:t>
+      </w:r>
+      <w:r w:rsidR="00D407C7">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>t als hoofddoel</w:t>
+      </w:r>
+      <w:r w:rsidR="006D6EA2">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deze in lijn te brengen met de </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId20">
+        <w:r w:rsidRPr="0086634B" w:rsidR="006D6EA2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>EU-klimaatdoelstelling voor 204</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0086634B" w:rsidR="00120543">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>0</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00AE7CE9">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="00EC0548">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004B628E">
+        <w:t xml:space="preserve">Het ETS zal ook na 2030 doorlopen, met dezelfde structuur, maar de Commissie </w:t>
+      </w:r>
+      <w:r w:rsidR="00D407C7">
+        <w:t>wi</w:t>
+      </w:r>
+      <w:r w:rsidR="004B628E">
+        <w:t xml:space="preserve">l wel een aantal aanpassingen doorvoeren. </w:t>
+      </w:r>
+      <w:r w:rsidR="00396BB2">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Commissie spreekt zelf van het “moderniseren van </w:t>
+      </w:r>
+      <w:r w:rsidR="004814C5">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>het belangrijkste decarbonisatie beleidsinstrument.</w:t>
+      </w:r>
+      <w:r w:rsidR="00396BB2">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="004814C5">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D6EA2">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het begeleidende persbericht spreekt de Commissie van een herziening </w:t>
+      </w:r>
+      <w:r w:rsidR="00A848DC">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="006D6EA2">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00A848DC">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ie</w:t>
+      </w:r>
+      <w:r w:rsidR="006D6EA2">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A848DC">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">lucht zal geven aan de industrie, terwijl de rol van het ETS in de klimaattransitie behouden blijft, in lijn met de </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId21">
+        <w:r w:rsidRPr="0086634B" w:rsidR="00A848DC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>EU-klimaatwet</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00A848DC">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.”</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE31C7">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De Commissie verwijst </w:t>
+      </w:r>
+      <w:r w:rsidR="00D407C7">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">daarbij </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE31C7">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ook naar de uitdagende geopolitieke context</w:t>
+      </w:r>
+      <w:r w:rsidR="00721F3A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en het belang van concurrentiekracht</w:t>
+      </w:r>
+      <w:r w:rsidR="000F1D74">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van de industri</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC743F">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00285510">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B628E" w:rsidR="004B628E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E33895">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met dit voorstel wil de Commissie flexibiliteit en prikkels aan de industrie bieden om te </w:t>
+      </w:r>
+      <w:r w:rsidR="007E0975">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>decarboniseren en tegelijk concurrerend in Europa te blijven</w:t>
+      </w:r>
+      <w:r w:rsidR="006379D1">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, in lijn met de doelstellingen van de </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId22">
+        <w:r w:rsidRPr="00034F4F" w:rsidR="006379D1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>Clean Industrial Deal</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="007E0975">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="000801D3">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De Commissie verwijst ook naar de </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId23">
+        <w:r w:rsidRPr="00EE78C2" w:rsidR="000801D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>conclusies</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="000801D3">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van de Europese Raad</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE78C2">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in juni 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="007B1323">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, waarin het ETS ook aan bod komt</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE78C2">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00EA7990" w:rsidRDefault="00EA7990" w14:paraId="2DB3CF13" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="Koptekst"/>
+    <w:p w:rsidR="004B628E" w:rsidP="004B628E" w:rsidRDefault="004B628E" w14:paraId="0C0B9778" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D034BB" w:rsidP="00E17BAF" w:rsidRDefault="004979A0" w14:paraId="0F10A1F9" w14:textId="594F844A">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId24">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>Ongeveer</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A0485B" w:rsidR="004B628E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t xml:space="preserve"> 40%</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="004B628E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van de totale uitstoot van broeikasgassen in de EU valt onder het EU ETS en sinds 2005 hebben ETS sectoren bijna 50% emissiereductie weten te realiseren.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B55DD6">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r w:rsidR="00B55DD6">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2030 moeten de emissies van de ETS sectoren zijn afgenomen met 62% t.o.v. 2005.</w:t>
+      </w:r>
+      <w:r w:rsidR="00843DFA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De Commissie benadrukt ook dat uit </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId25">
+        <w:r w:rsidRPr="00843DFA" w:rsidR="00843DFA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>onderzoek</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00843DFA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> blijkt dat het EU ETS </w:t>
+      </w:r>
+      <w:r w:rsidR="005D58DF">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">een </w:t>
+      </w:r>
+      <w:r w:rsidR="00843DFA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>goed functione</w:t>
+      </w:r>
+      <w:r w:rsidR="005D58DF">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>rende koolstofmarkt is</w:t>
+      </w:r>
+      <w:r w:rsidR="00843DFA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="005D58DF">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004B628E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>De ETS-herziening is het eerste voorstel uit het 2040-klimaatmaatregelenpakket dat wordt uitgebracht. De resterende voorstellen uit het 2040-klimaatmaatregelenpakket volgen eind 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D034BB" w:rsidP="00E17BAF" w:rsidRDefault="00D034BB" w14:paraId="250C27BA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00905687" w:rsidP="00E17BAF" w:rsidRDefault="00905687" w14:paraId="1C9FA3E5" w14:textId="7BE863C9">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>De belangrijkste voorstellen die de Commissie doet:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0072269F" w:rsidP="0072269F" w:rsidRDefault="00A751D5" w14:paraId="288AFA81" w14:textId="5EAC2E0D">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId26">
+        <w:r w:rsidRPr="00F679C2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+          </w:rPr>
+          <w:t>Internationale koolstofkredieten</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009736DA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>worden vanaf 2036 ook onderdeel van het EU ETS. U</w:t>
+      </w:r>
+      <w:r w:rsidR="006B7CC2">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>itstootreductie</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mag worden gerealiseerd via de aanschaf van </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC252E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>internationale koolstofkredieten</w:t>
+      </w:r>
+      <w:r w:rsidR="006B7CC2">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in plaats van binnen het EU ETS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009736DA" w:rsidR="0072269F">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">om </w:t>
+      </w:r>
+      <w:r w:rsidR="009403F9">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009736DA" w:rsidR="0072269F">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ademruimte te bieden aan de Europese industrie</w:t>
+      </w:r>
+      <w:r w:rsidR="009403F9">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00B04668">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Het </w:t>
+      </w:r>
+      <w:r w:rsidR="00133C18">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>moet</w:t>
+      </w:r>
+      <w:r w:rsidR="00B04668">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> daarbij</w:t>
+      </w:r>
+      <w:r w:rsidR="00133C18">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gaan</w:t>
+      </w:r>
+      <w:r w:rsidR="00B04668">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om</w:t>
+      </w:r>
+      <w:r w:rsidR="0072269F">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> internationale kredieten van hoge kwaliteit</w:t>
+      </w:r>
+      <w:r w:rsidR="006B7CC2">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="008C57A7">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006B7CC2">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Er w</w:t>
+      </w:r>
+      <w:r w:rsidR="00D731C4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>orden 260 miljoen uitstootrechten beschikbaar ge</w:t>
+      </w:r>
+      <w:r w:rsidR="00133C18">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>steld</w:t>
+      </w:r>
+      <w:r w:rsidR="00655EEE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D731C4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> waarmee tot</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC252E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> maximaal</w:t>
+      </w:r>
+      <w:r w:rsidR="00D731C4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0072269F">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>260 megaton (</w:t>
+      </w:r>
+      <w:r w:rsidR="00B04668">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Mt</w:t>
+      </w:r>
+      <w:r w:rsidR="0072269F">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D731C4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aan internationale koolstofkredieten </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC252E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00C302DA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ag</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC252E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D731C4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>worden aangeschaft</w:t>
+      </w:r>
+      <w:r w:rsidR="0072269F">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009736DA" w:rsidP="00E17BAF" w:rsidRDefault="00581D04" w14:paraId="317D5A4A" w14:textId="7D513C3B">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009736DA">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-      </w:pPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>lineaire reductiefactor</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="004F2D92">
+        <w:t>LRF</w:t>
+      </w:r>
+      <w:r w:rsidR="000E4D18">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="004F2D92">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00655EEE">
+        <w:t>die borgt dat</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> de uitstoot binnen het ETS jaarlijks </w:t>
+      </w:r>
+      <w:r w:rsidR="00655EEE">
+        <w:t>afneemt</w:t>
+      </w:r>
+      <w:r>
+        <w:t>; deze is nu op jaarbasis 4,4%</w:t>
+      </w:r>
+      <w:r w:rsidR="00F845E2">
+        <w:t xml:space="preserve"> en zou bij ongewijzigd beleid uitkomen op netto nul uitstoot in 2040</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">) zal </w:t>
+      </w:r>
+      <w:r w:rsidR="00F845E2">
+        <w:t>in 2031-2035 gaan naar 3,7% en in 2036-2040 naar 1,7%</w:t>
+      </w:r>
+      <w:r w:rsidR="00267948">
+        <w:t xml:space="preserve"> (voor een visuele weergave van deze voorstellen, zie </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId27">
+        <w:r w:rsidRPr="00267948" w:rsidR="00267948">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>deze</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00267948">
+        <w:t xml:space="preserve"> Q&amp;A van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00267948">
+        <w:lastRenderedPageBreak/>
+        <w:t>CarbonBrief</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00267948">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F845E2">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00493B32">
+        <w:t xml:space="preserve"> De Commissie wil hiermee het afbouwtraject van de uitstoot door </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId28">
+        <w:r w:rsidRPr="00135E2A" w:rsidR="00493B32">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ETS1-sectoren</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00493B32">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00655EEE">
+        <w:t>‘</w:t>
+      </w:r>
+      <w:r w:rsidR="007D5C44">
+        <w:t>geleidelijker laten verlopen en in lijn brengen met het nieuwe EU-klimaatdoel v</w:t>
+      </w:r>
+      <w:r w:rsidR="0007450C">
+        <w:t>oor</w:t>
+      </w:r>
+      <w:r w:rsidR="007D5C44">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009736DA" w:rsidR="00BD28A8">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">2040 </w:t>
+      </w:r>
+      <w:r w:rsidR="0007450C">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">om </w:t>
+      </w:r>
+      <w:r w:rsidR="00703E25">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>binnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009736DA" w:rsidR="00BD28A8">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de EU netto 85% minder broeikasgassen uit te stoten</w:t>
+      </w:r>
+      <w:r w:rsidR="00655EEE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009736DA" w:rsidR="00636F9E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009736DA" w:rsidR="00BD28A8">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005F3794">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">De aanpassing van de LRF vanaf 2036 is </w:t>
+      </w:r>
+      <w:r w:rsidR="001908C6">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ook </w:t>
+      </w:r>
+      <w:r w:rsidR="005F3794">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">gebaseerd op het toelaten van de mogelijkheid om internationale koolstofkredieten aan te kopen. </w:t>
+      </w:r>
+      <w:r w:rsidR="00926605">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Als</w:t>
+      </w:r>
+      <w:r w:rsidR="005B66FF">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> er in aanloop naar 20</w:t>
+      </w:r>
+      <w:r w:rsidR="009403F9">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="005B66FF">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">6 geen </w:t>
+      </w:r>
+      <w:r w:rsidR="00655EEE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">geschikte </w:t>
+      </w:r>
+      <w:r w:rsidR="005B66FF">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>internationale koolstofkredieten beschikbaar blijken te zijn,</w:t>
+      </w:r>
+      <w:r w:rsidR="0009208C">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zal de LRF vanaf 2036 worden verhoogd naar 2,7%.</w:t>
+      </w:r>
+      <w:r w:rsidR="0001108B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00DC00C6" w:rsidRDefault="00DC00C6" w14:paraId="661BD554" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="Koptekst"/>
+    <w:p w:rsidR="008B2A46" w:rsidP="008B2A46" w:rsidRDefault="008B2A46" w14:paraId="49FCBE1F" w14:textId="40DDDEF9">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidR="004554FB">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">aangepaste lineaire reductiefactor maakt het </w:t>
+      </w:r>
+      <w:r w:rsidR="004554FB">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ook </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">mogelijk </w:t>
+      </w:r>
+      <w:r w:rsidR="004554FB">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">voor de Commissie </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidR="004554FB">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor te stellen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> langer door te gaan met het afgeven van vrije uitstootrechten. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B5E8D">
         <w:rPr>
           <w:b/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Vrije uitstootrechten</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">voor warmtenetten en sectoren die niet onder </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId29">
+        <w:r w:rsidRPr="00894683">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>CBAM</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vallen maar wel blootgesteld worden aan koolstoflekkagerisico’s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1D82">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">blijven </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ook na 2030 bestaan maar worden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF6B46">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>conditioneel gemaakt</w:t>
+      </w:r>
+      <w:r w:rsidR="004554FB">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004554FB">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>In ruil voor het gebruik van vrije uitstootrechten</w:t>
+      </w:r>
+      <w:r w:rsidR="000C7349">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="004554FB">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> moeten gebruikers</w:t>
+      </w:r>
+      <w:r w:rsidR="000C7349">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wel</w:t>
+      </w:r>
+      <w:r w:rsidR="004554FB">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">investeren in industriële </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>decarbonisatie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006F3A49">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in de EU</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="000C7349">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Zij krijgen de verplichting een</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Invest</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in EU </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Decarbonisation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Plan”</w:t>
+      </w:r>
+      <w:r w:rsidR="000C7349">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> op te stellen</w:t>
+      </w:r>
+      <w:r w:rsidR="004554FB">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, d</w:t>
+      </w:r>
+      <w:r w:rsidR="001960A0">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidR="004554FB">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> moet worden geverifieerd door </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>een onafhankelijke instantie</w:t>
+      </w:r>
+      <w:r w:rsidR="004554FB">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. De hoogte van de vereiste </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">investeringen in decarbonisatie in de EU </w:t>
+      </w:r>
+      <w:r w:rsidR="004554FB">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>zou</w:t>
+      </w:r>
+      <w:r w:rsidR="000C7349">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (minstens)</w:t>
+      </w:r>
+      <w:r w:rsidR="004554FB">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gelijk </w:t>
+      </w:r>
+      <w:r w:rsidR="000C7349">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">moeten </w:t>
+      </w:r>
+      <w:r w:rsidR="004554FB">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000D70CE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">aan </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>de waarde van de vrije ui</w:t>
+      </w:r>
+      <w:r w:rsidR="008607B3">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">stootrechten. </w:t>
+      </w:r>
+      <w:r w:rsidR="006F3A49">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Als een bed</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB5B6E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">rijf toch activiteiten naar buiten de EU verplaatst, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F476D7">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">moeten </w:t>
+      </w:r>
+      <w:r w:rsidR="008607B3">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>de uitstootrechten worden ingeleverd</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB5B6E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Het afbouwen van</w:t>
+      </w:r>
+      <w:r w:rsidR="004554FB">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vrije uitstootrechten voor sectoren die </w:t>
+      </w:r>
+      <w:r w:rsidR="004554FB">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">wel </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">onder het toepassingsbereik van het Carbon </w:t>
+      </w:r>
+      <w:r w:rsidR="00070D90">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Border </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Adjus</w:t>
+      </w:r>
+      <w:r w:rsidR="00070D90">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ment</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Mechanism</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vallen wil de Commissie </w:t>
+      </w:r>
+      <w:r w:rsidR="000C7349">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">verder </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>langzamer laten verlopen en tot aan 2038 door laten lopen</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId30">
+        <w:r w:rsidRPr="00636C55" w:rsidR="00636C55">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t xml:space="preserve"> in plaats van 2034</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Deze voorstellen zouden </w:t>
+      </w:r>
+      <w:r w:rsidR="00881C67">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">volgens de Commissie </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>in lijn zijn met WTO-regels. De Commissie wil met een afzonderlijk voorste</w:t>
+      </w:r>
+      <w:r w:rsidR="004554FB">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> over benchmarks </w:t>
+      </w:r>
+      <w:r w:rsidR="008E1862">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ook </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">het aantal vrije rechten voor de industrie in 2026-2030 ophogen met uitstootrechten </w:t>
+      </w:r>
+      <w:r w:rsidR="004554FB">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ter </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">waarde van 6 miljard euro. </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00DC00C6" w:rsidRDefault="00DC00C6" w14:paraId="54D3F804" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="Koptekst"/>
+    <w:p w:rsidRPr="00EE3A46" w:rsidR="009736DA" w:rsidP="00EE3A46" w:rsidRDefault="0037585C" w14:paraId="6284D110" w14:textId="0A9E7246">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0037585C">
         <w:rPr>
           <w:b/>
         </w:rPr>
-      </w:pPr>
+        <w:t>bestemming van ETS-inkomsten</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3A46">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3A46">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">EU-lidstaten moeten </w:t>
+      </w:r>
+      <w:r w:rsidR="008E1862">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">voortaan minstens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3A46">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>50% van de ETS-inkomsten besteden aan investeringen in decarbonisatie van ETS-sectoren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3A46" w:rsidR="00590CD9">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, schone technologieën en innovatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3A46">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3A46">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3A46" w:rsidR="001414E8">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met de ETS-inkomsten </w:t>
+      </w:r>
+      <w:r w:rsidR="008E1862">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">die de EU ophaalt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3A46" w:rsidR="001414E8">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">wil de Commissie een Industrial </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EE3A46" w:rsidR="001414E8">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Decarbonisation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EE3A46" w:rsidR="001414E8">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bank </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3A46" w:rsidR="002135D9">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3A46" w:rsidR="00F85723">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">100 miljard euro in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3A46" w:rsidR="002135D9">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">2030-2040) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3A46" w:rsidR="001414E8">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>en een ETS Investment Booster</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3A46" w:rsidR="00F85723">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (30 miljard euro in 2028-2030)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3A46" w:rsidR="002135D9">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3A46" w:rsidR="005E25D1">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3A46">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3A46" w:rsidR="005E25D1">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008E1862">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">bestemd </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3A46" w:rsidR="005E25D1">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">voor industriële </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EE3A46" w:rsidR="005E25D1">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>decarbonisatie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EE3A46" w:rsidR="005E25D1">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3A46" w:rsidR="00C33B76">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>instellen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3A46" w:rsidR="00F85723">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3A46" w:rsidR="005E25D1">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast blijven het Innovatiefonds en het Modernisatiefonds in stand. </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00DC00C6" w:rsidRDefault="00DC00C6" w14:paraId="62DE9EFF" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="Koptekst"/>
+    <w:p w:rsidR="008B2A46" w:rsidP="008B2A46" w:rsidRDefault="008B2A46" w14:paraId="4E7E3CD0" w14:textId="74C27B30">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D559C5">
         <w:rPr>
           <w:b/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Permanente koolstofverwijderingen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00136E8D">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>langdurig afvangen en opslaan</w:t>
+      </w:r>
+      <w:r w:rsidR="00E54F9A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00136E8D">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> koolstof</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">) worden ook onderdeel van het EU ETS. Het </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD614D">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>voorstel is</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om</w:t>
+      </w:r>
+      <w:r w:rsidR="0055310F">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> maximaal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 250 megaton</w:t>
+      </w:r>
+      <w:r w:rsidR="00954A42">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Mt)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hoogwaardige permanente koolstofverwijderingen binnen de EU</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD2037">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E54F9A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD2037">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>het EU ETS</w:t>
+      </w:r>
+      <w:r w:rsidR="00A602BE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> op te nemen, die vervolgens door partijen mogen worden </w:t>
+      </w:r>
+      <w:r w:rsidR="00500EC3">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>aangeschaft</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>. De Commissie benadrukt dat deze maatregel</w:t>
+      </w:r>
+      <w:r w:rsidR="00590758">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lastig te </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>decarboniseren</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sectoren extra flexibiliteit biedt.</w:t>
+      </w:r>
+      <w:r w:rsidR="0055310F">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tegelijk benoemt </w:t>
+      </w:r>
+      <w:r w:rsidR="00E31DE3">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>de Commissie d</w:t>
+      </w:r>
+      <w:r w:rsidR="0055310F">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">at de introductie van </w:t>
+      </w:r>
+      <w:r w:rsidR="0055310F">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">dergelijke maatregelen </w:t>
+      </w:r>
+      <w:r w:rsidR="00E31DE3">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">wel enige </w:t>
+      </w:r>
+      <w:r w:rsidR="0055310F">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">onzekerheid </w:t>
+      </w:r>
+      <w:r w:rsidR="00F26ED2">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>creëert over de bijdrage van het EU ETS aan het behalen van de EU-klimaatdoel</w:t>
+      </w:r>
+      <w:r w:rsidR="0020002A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>stelling voor 2040.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00DC00C6" w:rsidRDefault="00DC00C6" w14:paraId="11868BE9" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="Koptekst"/>
+    <w:p w:rsidR="00817FD6" w:rsidP="00817FD6" w:rsidRDefault="00817FD6" w14:paraId="1FA0DF75" w14:textId="61E62C35">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00295A8D">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00295A8D">
         <w:rPr>
           <w:b/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">toepassingsbereik </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00295A8D">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">van ETS wordt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00917618">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>uitgebreid met meer vluchten en zeeschepen en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00295A8D">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">(geleidelijk aan, van 2031 tot 2034) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00917618">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>gemeentelijke afvalverbranding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00295A8D">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De uitbreiding bij de luchtvaart betreft vertrekkende internationale vluchten</w:t>
+      </w:r>
+      <w:r w:rsidR="00A13F47">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">naar bestemmingen </w:t>
+      </w:r>
+      <w:r w:rsidR="00884F23">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">buiten de EU </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">binnen een afstand van 5000 km vanaf Frankfurt bezien (hier vallen de VS en China buiten, maar het Midden-Oosten </w:t>
+      </w:r>
+      <w:r w:rsidR="00884F23">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">valt </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">wel binnen </w:t>
+      </w:r>
+      <w:r w:rsidR="00884F23">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>het toepassingsbereik</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Ook alle inkomende en uitgaande vluchten van zakelijke vliegtuigen vallen voortaan onder het ETS. Bij de maritieme sectoren wordt </w:t>
+      </w:r>
+      <w:r w:rsidR="00393F50">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>het toepassingsbereik</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uitgebreid van schepen van minstens 5000 bruto tonnage (gross tonnage) naar schepen van minstens 400 bruto tonnage.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00DC00C6" w:rsidRDefault="00DC00C6" w14:paraId="71B21301" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="Koptekst"/>
+    <w:p w:rsidRPr="00497AF7" w:rsidR="00497AF7" w:rsidP="00497AF7" w:rsidRDefault="007663A4" w14:paraId="49155B49" w14:textId="67C6FE8C">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E7EA8">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00817FD6">
         <w:rPr>
           <w:b/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">marktstabiliteitsreserve </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E7EA8">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">wordt </w:t>
+      </w:r>
+      <w:r w:rsidR="007A46CD">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">verder </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E7EA8">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>hervormd</w:t>
+      </w:r>
+      <w:r w:rsidR="009E3664">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>. Een van de voorstellen is om</w:t>
+      </w:r>
+      <w:r w:rsidR="007A46CD">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E7EA8" w:rsidR="00FE1A0B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">minder snel uitstootrechten aan de markt </w:t>
+      </w:r>
+      <w:r w:rsidR="009E3664">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">te </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E7EA8" w:rsidR="00FE1A0B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>onttrekken (nu geldt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E7EA8" w:rsidR="002D4EDB">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> een </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId31">
+        <w:r w:rsidRPr="00402047" w:rsidR="00402047">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t xml:space="preserve">intake </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00402047" w:rsidR="00402047">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>rate</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002E7EA8" w:rsidR="002D4EDB">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E7EA8" w:rsidR="002E7EA8">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E7EA8" w:rsidR="002D4EDB">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">%, dat wordt </w:t>
+      </w:r>
+      <w:r w:rsidR="0055450A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">vanaf 2028 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E7EA8" w:rsidR="002D4EDB">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>12%)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E7EA8" w:rsidR="000D2FD7">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E7EA8" w:rsidR="007F4D3C">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00DC00C6" w:rsidRDefault="00DC00C6" w14:paraId="578FF164" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="Koptekst"/>
+    <w:p w:rsidRPr="002E7EA8" w:rsidR="00314417" w:rsidP="00E17BAF" w:rsidRDefault="00314417" w14:paraId="12F7003B" w14:textId="3262FD6E">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Commissie </w:t>
+      </w:r>
+      <w:r w:rsidR="001D3A49">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">voert ook </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695CE5" w:rsidR="001D3A49">
         <w:rPr>
           <w:b/>
         </w:rPr>
-      </w:pPr>
+        <w:t>enkele beperkte vereenvoudigingen</w:t>
+      </w:r>
+      <w:r w:rsidR="001D3A49">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> door </w:t>
+      </w:r>
+      <w:r w:rsidR="00695CE5">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ter vermindering van de </w:t>
+      </w:r>
+      <w:r w:rsidR="001D3A49">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>administratieve lasten bij de industrie en nationale overheden.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00DC00C6" w:rsidRDefault="00DC00C6" w14:paraId="482C760D" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="Koptekst"/>
+    <w:p w:rsidRPr="001943B3" w:rsidR="00134649" w:rsidP="00134649" w:rsidRDefault="000C7349" w14:paraId="009D0AA5" w14:textId="15F9F90D">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C7349">
         <w:rPr>
           <w:b/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Staatssteun</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: de </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId32">
+        <w:r w:rsidRPr="00450E76">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>indirecte kostencompensatie ETS</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006350F4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>zou</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van de Commissie </w:t>
+      </w:r>
+      <w:r w:rsidR="006350F4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">mogen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">blijven bestaan. </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00DC00C6" w:rsidRDefault="00DC00C6" w14:paraId="6CB999B3" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="Koptekst"/>
+    <w:p w:rsidR="001943B3" w:rsidP="00134649" w:rsidRDefault="001943B3" w14:paraId="1BBED27E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001F2A88" w:rsidP="00134649" w:rsidRDefault="00126001" w14:paraId="1F340798" w14:textId="5AAF8CF1">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00134649">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Commissie merkt in de ETS-herziening ook op dat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00134649" w:rsidR="00F825A1">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00134649" w:rsidR="002511E7">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>in 2031 van start zal gaan met het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00134649" w:rsidR="00F825A1">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> onderzoeken of het aparte ETS2 (voor gebouwde omgeving en transport) kan worden samengevoegd met ETS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00134649" w:rsidR="002511E7">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CC0129" w:rsidR="009E2A53" w:rsidP="009E2A53" w:rsidRDefault="009E2A53" w14:paraId="01939054" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DC00C6" w:rsidRDefault="00DC00C6" w14:paraId="274A6516" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="Koptekst"/>
+    <w:p w:rsidRPr="00A86F0C" w:rsidR="009E2A53" w:rsidP="009E2A53" w:rsidRDefault="009E2A53" w14:paraId="154534D2" w14:textId="7A935793">
+      <w:pPr>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-      </w:pPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A86F0C">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Effectbeoordeling (Impact assessment)</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00DC00C6" w:rsidRDefault="00DC00C6" w14:paraId="6C14B69C" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="Koptekst"/>
+    <w:p w:rsidR="009E2A53" w:rsidP="009E2A53" w:rsidRDefault="009E2A53" w14:paraId="1B0806ED" w14:textId="48D76C77">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de periode april-juli 2025 liep een publieke consultatie over de ETS-herziening, waarvan de verzamelde input ook is opgenomen in de </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId33">
+        <w:r w:rsidRPr="00420D9C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>effectbeoordeling.</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De Commissie heeft vervolgens ongeveer een jaar besteed aan het opstellen van de effectbeoordeling (in april 2026 was deze gereed) en</w:t>
+      </w:r>
+      <w:r w:rsidR="00C54D84">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> het uitwerken</w:t>
+      </w:r>
+      <w:r w:rsidR="00563BE5">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de ETS-herziening. Enkele bevindingen uit het eerste (algemene) deel van deze effectbeoordeling zijn:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CB765A" w:rsidR="009E2A53" w:rsidP="009E2A53" w:rsidRDefault="009E2A53" w14:paraId="1DFE7323" w14:textId="789AAFB4">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003D362E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Commissie </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>geeft aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D362E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dat de Europese klimaatwet de mogelijkheid biedt om vanaf 2036 tot 5% van het EU-klimaatdoel te behalen met internationale koolstofkredieten, dus buiten de EU. De onderzochte beleidsopties </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">zijn daarom gericht op het behalen van een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D362E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>85%</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>-reductie binnen de EU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D362E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. De Commissie merkt wel op dat in het geval er minder internationale koolstofkredieten worden aangeschaft in de periode 2036-2040 dan nodig is om </w:t>
+      </w:r>
+      <w:r w:rsidR="00590758">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>dat deel (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D362E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>5%</w:t>
+      </w:r>
+      <w:r w:rsidR="00590758">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D362E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van het </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>EU-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D362E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">klimaatdoel </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">voor 2040 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D362E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">mee te behalen, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D362E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> EU ETS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>-beleid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D362E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aangescherpt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zou</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D362E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> moeten worden</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om uiteindelijk </w:t>
+      </w:r>
+      <w:r w:rsidR="00A80517">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">toch </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>tot een 90%-reductie te kunnen komen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D362E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CB765A" w:rsidR="009E2A53" w:rsidP="009E2A53" w:rsidRDefault="009E2A53" w14:paraId="4593D2AB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">De Commissie merkt op dat sectoren onder EU ETS(1) beter in staat zijn gebleken dan andere sectoren om op economisch efficiënte wijze tot emissiereducties te komen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB765A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Commissie benadrukt </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ook </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB765A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>dat alle economische sectoren</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB765A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>moeten bijdragen aan reducties, zowel binnen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ook luchtvaart en maritiem transport)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB765A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> als buiten het EU ETS. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CB765A" w:rsidR="009E2A53" w:rsidP="009E2A53" w:rsidRDefault="009E2A53" w14:paraId="5305B280" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB765A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> volgende</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> opties voor lineaire reductiefactoren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB765A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB765A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>LRF’s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>) zijn in de impact assessment onderzocht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB765A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F22165" w:rsidR="009E2A53" w:rsidP="009E2A53" w:rsidRDefault="009E2A53" w14:paraId="1C9DC42D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F22165">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) LRF 2030-2035 2,7% en LRF 2036-2040 2,7%, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001943B3" w:rsidR="009E2A53" w:rsidP="001943B3" w:rsidRDefault="009E2A53" w14:paraId="6B7BA67F" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001943B3">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) LRF 2030-2035 2,4% en LRF 2036-2040 3%, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F22165" w:rsidR="009E2A53" w:rsidP="009E2A53" w:rsidRDefault="009E2A53" w14:paraId="01AF402A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F22165">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) LRF 2030-2035 2,8% en LRF 2036-2040 2,6% en </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F22165" w:rsidR="009E2A53" w:rsidP="009E2A53" w:rsidRDefault="009E2A53" w14:paraId="3B3D3FA2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F22165">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) LRF 2030-2035 3,5% en LRF 2036-2040 1,9%; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E2A53" w:rsidP="009E2A53" w:rsidRDefault="009E2A53" w14:paraId="37BF026C" w14:textId="52AD991D">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB765A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Commissie licht </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">bij optie 4 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB765A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>toe dat in de periode 2030-2035 met een LRF</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB765A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -3,5% gekoerst wordt op het behalen van 90% reductie in de EU; aangezien vanaf 2036 internationale koolstofkredieten mogen worden ingezet, kiest de Commissie er</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bij dezelfde optie (4) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB765A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">voor in 2036-2040 een lagere LRF (1,9%) op te nemen. In het uiteindelijke voorstel heeft de Commissie gekozen voor </w:t>
+      </w:r>
+      <w:r w:rsidR="00E5698B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB765A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>LRF in 2030-2035 van</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE259C">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB765A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3,7% en in 2036-2040 van 1,7%</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, terwijl het huidige EU ETS uitgaat van jaarlijks een verlaging van het emissieplafond met 4,4%</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB765A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CC0129" w:rsidR="009E2A53" w:rsidP="009E2A53" w:rsidRDefault="009E2A53" w14:paraId="01BC48A3" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DC00C6" w:rsidRDefault="00DC00C6" w14:paraId="71AE72A8" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="Koptekst"/>
+    <w:p w:rsidRPr="00223F27" w:rsidR="006B48A6" w:rsidP="006B48A6" w:rsidRDefault="00905687" w14:paraId="74F79DFC" w14:textId="29A8BF4A">
+      <w:pPr>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-      </w:pPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00223F27">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Behandeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00223F27" w:rsidR="009D3A39">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ETS-herziening</w:t>
+      </w:r>
+      <w:r w:rsidR="000D38F7">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00223F27" w:rsidR="009D3A39">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> streven </w:t>
+      </w:r>
+      <w:r w:rsidR="00A80517">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Raad is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00223F27" w:rsidR="009D3A39">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">om voor Franse presidentsverkiezingen 2027 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A80517">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00223F27" w:rsidR="009D3A39">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>besluitvorming afgerond te hebben</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00DC00C6" w:rsidRDefault="00DC00C6" w14:paraId="4C719E20" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="Koptekst"/>
+    <w:p w:rsidRPr="00091BF2" w:rsidR="009D3A39" w:rsidP="00E17BAF" w:rsidRDefault="006B48A6" w14:paraId="4E8C4CC3" w14:textId="387CE67A">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">De verwachting is dat vanwege de Franse presidentsverkiezingen op 18 april 2027 de Raad zal proberen snel tot een positie te komen. Het Ierse Voorzitterschap streeft naar een akkoord tussen de lidstaten in de Milieuraad van december 2026. De verwachting is verder dat, zodra ook het Europees Parlement een positie heeft weten in te nemen, onder het Litouwse EU-voorzitterschap (1 januari-30 juni 2027) de Raad en het Europees Parlement zullen proberen uiterlijk in maart 2027 tot een definitief eindakkoord over de ETS-herziening te komen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00905687" w:rsidP="00E17BAF" w:rsidRDefault="00905687" w14:paraId="7B8238FD" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DC00C6" w:rsidRDefault="00DC00C6" w14:paraId="3DCC1EA5" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="Koptekst"/>
+    <w:p w:rsidRPr="00376A57" w:rsidR="002E3D48" w:rsidP="002E3D48" w:rsidRDefault="006E0053" w14:paraId="3CF17311" w14:textId="5BFE5A23">
+      <w:pPr>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-      </w:pPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00376A57">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Positie kabinet</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="0021175A" w:rsidR="00711A4C" w:rsidP="00711A4C" w:rsidRDefault="00711A4C" w14:paraId="25E412E4" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="Koptekst"/>
+    <w:p w:rsidRPr="00F57215" w:rsidR="00091BF2" w:rsidP="00091BF2" w:rsidRDefault="00091BF2" w14:paraId="7891B6C2" w14:textId="4EE9913D">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId34">
+        <w:r w:rsidRPr="00F57215">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>verslag van de Energieraad van 16 maart jl.</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> valt te lezen dat het kabinet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (in algemene zin) geen voorstander is van afzwakking van</w:t>
+      </w:r>
+      <w:r w:rsidDel="00E032BF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">het EU ETS. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Het kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F57215">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD5CCC">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vindt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F57215">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>het belang</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD5CCC">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>rijk om met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F57215">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> structurele maatregelen </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD5CCC">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F57215">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>energieprijzen te adresseren (energietransitie) en beschouwt een sterk ETS hiervan als een belangrijk onderdeel.</w:t>
+      </w:r>
+      <w:r w:rsidR="007C3F49">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001943B3" w:rsidP="001B47F7" w:rsidRDefault="001943B3" w14:paraId="110334CF" w14:textId="77777777"/>
+    <w:p w:rsidR="001943B3" w:rsidP="001B47F7" w:rsidRDefault="001943B3" w14:paraId="7F1D698A" w14:textId="77777777"/>
+    <w:p w:rsidR="000E03DB" w:rsidP="001B47F7" w:rsidRDefault="000E03DB" w14:paraId="49E33409" w14:textId="77777777"/>
+    <w:p w:rsidR="001943B3" w:rsidP="001B47F7" w:rsidRDefault="001943B3" w14:paraId="4F7356AF" w14:textId="77777777"/>
+    <w:p w:rsidR="001943B3" w:rsidP="001B47F7" w:rsidRDefault="000D38F7" w14:paraId="348A4F0F" w14:textId="2666C3D4">
+      <w:r>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-      </w:pPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00376A57">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>rachtenveld</w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="0021175A" w:rsidR="00711A4C" w:rsidSect="00B36B2E">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId17"/>
+    <w:p w:rsidR="009D0F0F" w:rsidP="001B47F7" w:rsidRDefault="006B48A6" w14:paraId="43778D42" w14:textId="6A114B80">
+      <w:r>
+        <w:t xml:space="preserve">In het kader van de bredere discussie over concurrentiekracht van de Europese industrie en de hoge energieprijzen, is door een aantal lidstaten de koppeling gemaakt met de herziening van het EU-emissiehandelssysteem (EU-ETS). Een groep van 10 kritische lidstaten (Italië, Polen, Roemenië, Hongarije, Slowakije, Bulgarije, Kroatië, Tsjechië, Griekenland en Oostenrijk) heeft in maart 2026 gepleit voor afzwakking van het ETS met als doel de kosten van het EU ETS en daarmee de energieprijzen voor de industrie te verminderen. Een aantal van deze lidstaten is tegelijk netto-ontvanger van ETS-gelden en zou bij een afgezwakt ETS minder inkomsten tegemoet kunnen zien. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009D0F0F" w:rsidP="001B47F7" w:rsidRDefault="009D0F0F" w14:paraId="44142356" w14:textId="77777777"/>
+    <w:p w:rsidR="001A2086" w:rsidP="001B47F7" w:rsidRDefault="009D0F0F" w14:paraId="7837D4FB" w14:textId="77777777">
+      <w:r>
+        <w:t>Een</w:t>
+      </w:r>
+      <w:r w:rsidR="006B48A6">
+        <w:t xml:space="preserve"> andere groep van 8 lidstaten (Spanje, Portugal, Nederland, Luxemburg, Slovenië, Denemarken, Finland en Zweden) </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">heeft </w:t>
+      </w:r>
+      <w:r w:rsidR="006B48A6">
+        <w:t>zich juist openlijk uitgesproken tegen afzwakking van het EU-ETS, vanwege het belang ervan voor het EU-klimaatbeleid. Daarbij wezen deze lidstaten er bovendien op dat de koolstofprijs maar een beperkt onderdeel uitmaakt van de energiekosten.</w:t>
+      </w:r>
+      <w:r w:rsidR="006B48A6">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidR="006B48A6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001A2086" w:rsidP="001B47F7" w:rsidRDefault="001A2086" w14:paraId="4451C54D" w14:textId="77777777"/>
+    <w:p w:rsidRPr="009E2A53" w:rsidR="001B47F7" w:rsidP="001B47F7" w:rsidRDefault="001B47F7" w14:paraId="4980EA9D" w14:textId="10F28E82">
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Volgens het Brusselse nieuwsagentschap Agence Europe zouden Frankrijk en Duitsland voorstander zijn van “technische aanpassingen </w:t>
+      </w:r>
+      <w:r w:rsidR="00B16A1A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">aan het ETS </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>om tot een flexibeler systeem te komen”.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F57215">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009D0F0F" w:rsidP="001B47F7" w:rsidRDefault="009D0F0F" w14:paraId="3343A521" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006B48A6" w:rsidP="006B48A6" w:rsidRDefault="006B48A6" w14:paraId="744586E6" w14:textId="16DA1824">
+      <w:r>
+        <w:t xml:space="preserve">Binnen het Europees parlement is sprake van een ingewikkeld krachtenveld: de christendemocratische EVP </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD6297">
+        <w:t xml:space="preserve">heeft zich in een </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId35">
+        <w:r w:rsidRPr="00FD6297" w:rsidR="00FD6297">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>eerste reactie</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00FD6297">
+        <w:t xml:space="preserve"> positief getoond over</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> de ETS-herziening</w:t>
+      </w:r>
+      <w:r w:rsidR="001B47F7">
+        <w:t xml:space="preserve"> zoals nu wordt voorgesteld</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. De sociaaldemocratische S&amp;D, de liberale Renew en de Groenen hebben zich </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD6297">
+        <w:t xml:space="preserve">eerder echter </w:t>
+      </w:r>
+      <w:r>
+        <w:t>uitgesproken voor behoud van een stevig ETS, terwijl aan de rechterzijde van het Europees Parlement ECR en Patriots for Europe vooral kritiek hebben op het functioneren van het huidige EU ETS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00757198" w:rsidP="00E17BAF" w:rsidRDefault="00757198" w14:paraId="2C0D6392" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001943B3" w:rsidR="00A474C9" w:rsidP="00E17BAF" w:rsidRDefault="00ED19D6" w14:paraId="5FBF9A5A" w14:textId="64679F06">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071737B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Analyse CPB </w:t>
+      </w:r>
+      <w:r w:rsidR="0071737B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071737B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PB</w:t>
+      </w:r>
+      <w:r w:rsidR="00F1427B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071737B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071737B" w:rsidR="0071737B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">van ETS-herziening: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B9256E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071737B" w:rsidR="0071737B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>erruiming EU-ETS leidt tot fors meer uitstoot, maar nauwelijks lagere energiekosten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00123F59" w:rsidR="00A474C9" w:rsidP="00E17BAF" w:rsidRDefault="0071737B" w14:paraId="66CEC7F6" w14:textId="521B57D3">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00123F59">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 3 september jl. </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId36">
+        <w:r w:rsidRPr="008347CF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>publiceerden</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00123F59">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00123F59" w:rsidR="0031210E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Centraal Planbureau (CPB) en het Planbureau voor de Leefomgeving (PBL) een </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId37">
+        <w:r w:rsidRPr="008347CF" w:rsidR="0031210E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>gezamenlijke analyse</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00123F59" w:rsidR="0031210E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van de gevolgen van de door de Commissie voorgestelde ETS-herziening. De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00123F59" w:rsidR="00123F59">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">bevindingen van beide planbureaus zijn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00123F59" w:rsidR="00123F59">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">dat de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00123F59" w:rsidR="0031210E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">voorgestelde aanpassingen van aan het EU-ETS tot 2050 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00123F59" w:rsidR="008347CF">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">kunnen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00123F59" w:rsidR="0031210E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>leiden tot 33 procent meer CO</w:t>
+      </w:r>
+      <w:r w:rsidR="008347CF">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00123F59" w:rsidR="0031210E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">uitstoot in de energie-intensieve industrie, elektriciteitsproductie, scheepvaart en luchtvaart. De verwachte daling van de emissieprijs is daarentegen </w:t>
+      </w:r>
+      <w:r w:rsidR="008347CF">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">naar verwachting </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00123F59" w:rsidR="0031210E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>beperkt, terwijl de prijsstabiliteit van de markt afneemt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A474C9" w:rsidP="00E17BAF" w:rsidRDefault="00A474C9" w14:paraId="1EF8E138" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000F5C10" w:rsidR="00721B1B" w:rsidP="00F1427B" w:rsidRDefault="00721B1B" w14:paraId="1C08BA45" w14:textId="65ABC575">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00300185">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Reacties stakeholders</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B520E0" w:rsidR="00B520E0" w:rsidP="00F1427B" w:rsidRDefault="00B520E0" w14:paraId="7E118623" w14:textId="37A8F4EF">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E52920">
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Stichting Natuur en Milieu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B520E0">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B520E0">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Europese Commissie zet vandaag met de voorgestelde versoepeling van het EU ETS de </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId38">
+        <w:r w:rsidRPr="00E52920">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>handrem</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B520E0">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> op de verduurzaming van de industrie.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D4727" w:rsidR="007D4727" w:rsidP="00F1427B" w:rsidRDefault="00246120" w14:paraId="113D5B07" w14:textId="58457594">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00246120">
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Koninklijke Vereniging van de Nederlandse Chemische Industrie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246120">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (VNCI)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D4727" w:rsidR="007D4727">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>: “Het ETS blijft een krachtig instrument om emissies terug te dringen</w:t>
+      </w:r>
+      <w:r w:rsidR="004746F2">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D4727" w:rsidR="007D4727">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007D4727">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[…]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D4727" w:rsidR="007D4727">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De uitdaging voor de komende jaren is om het systeem zo vorm te geven dat bedrijven ook echt kunnen verduurzamen en in Europa kunnen blijven investeren.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A82D49" w:rsidR="00300185" w:rsidP="00F1427B" w:rsidRDefault="00300185" w14:paraId="54B7D0E7" w14:textId="0670B846">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A36A74">
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Wetenschappelijke Klimaatraad (WKR)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A36A74">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId39">
+        <w:r w:rsidRPr="00DC696C" w:rsidR="00DC696C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>riep</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A36A74">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A36A74">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A36A74">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>12 juni jl. de Commissie</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de Nederlandse regering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A36A74">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId40">
+        <w:r w:rsidRPr="00A36A74">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>op</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A36A74">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om het EU ETS niet af te zwakken.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bij een afzwakking</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A82D49">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A82D49">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>komt het mondiale klimaatbeleid en daarmee het welzijn van huidige en toekomstige generaties in gevaar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A82D49">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B520E0" w:rsidR="00300185" w:rsidP="00F1427B" w:rsidRDefault="00300185" w14:paraId="0C2AE2D8" w14:textId="2E9F1555">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00473995">
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Business Europe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE47D4">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00473995">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is important that the Commission has </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="003A1B3C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://www.businesseurope.eu/publications/ets-revision-key-issues-addressed-but-overall-impact-raises-concerns/"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A91A4E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>recognised</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00473995">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the urgent need to reform the EU ETS. The system needs to be adapted to reflect changing market realities and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00473995">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>incentivise</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00473995">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> investments in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00473995">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>decarbonisation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00473995">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> without putting businesses at a competitive disadvantage. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00473995">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Decarbonisation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00473995">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00473995">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>has to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00473995">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> happen in a way that acknowledges the competitive needs of companies and must not lead to further </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00473995">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>deindustrialisation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00473995">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> […] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00473995">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Some aspects of the proposal already raise concerns. For example, new conditionalities for free allocations risk increasing bureaucratic complexity and the uncertain role for international carbon credits is unsatisfactory.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003D3913" w:rsidR="003D3913" w:rsidP="00F1427B" w:rsidRDefault="00DC5FA9" w14:paraId="2F633C2F" w14:textId="1E17F362">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FA9">
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The European Chemical Industry Council</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003D3913">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Cefic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="003D3913">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>: “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D3913" w:rsidR="003D3913">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Europe’s industry is losing ground at an alarming pace. Today’s proposal is a </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId41">
+        <w:r w:rsidRPr="009531E4" w:rsidR="003D3913">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>missed opportunity</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="003D3913" w:rsidR="003D3913">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to provide a realistic pathway for industrial transformation and restore confidence in Europe as a place to invest and produce. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[…] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D3913" w:rsidR="003D3913">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It deepens uncertainty and adds pressure at the very moment Europe needs decisive action to stop competitiveness from deteriorating, and to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D3913" w:rsidR="003D3913">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>incentivise</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D3913" w:rsidR="003D3913">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> investment in transformation. Every missed opportunity makes it harder to reverse the downswing, and increases the risk that investment, production and innovation leave Europe for good.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00721B1B" w:rsidP="00F1427B" w:rsidRDefault="00C972A9" w14:paraId="358CC8C3" w14:textId="04506254">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C972A9">
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Transport &amp; Environment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C972A9">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>: “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008507D7" w:rsidR="008507D7">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Extension of ETS to some international flights, private jets and to smaller ships are steps forward, but overall weakening of the ETS undermines European climate action and energy security</w:t>
+      </w:r>
+      <w:r w:rsidR="008507D7">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. […] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C972A9">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Overall, the proposal slows the pace of emissions reductions. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[…]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C972A9">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> To protect the system's core investment signal, the LRF should remain untouched until 2036</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C972A9">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E2A53" w:rsidR="009D0F0F" w:rsidP="00F1427B" w:rsidRDefault="00C17597" w14:paraId="11DD67CF" w14:textId="359A474F">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wereld </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Natuur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00906AD9">
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> F</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>onds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C17597">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D15A5B" w:rsidR="00D15A5B">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">With this proposal, the Commission is </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId42">
+        <w:r w:rsidRPr="00D15A5B" w:rsidR="00D15A5B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>turning a deaf ear</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00D15A5B" w:rsidR="00D15A5B">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to citizens, governments and industrial frontrunners calling for a strong, predictable ETS, while giving in to pressure from laggard sectors that have delayed climate action.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00906AD9" w:rsidR="00F1427B" w:rsidP="0067179A" w:rsidRDefault="00F1427B" w14:paraId="276BFEEC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003D4348" w:rsidR="0067179A" w:rsidP="0067179A" w:rsidRDefault="00DB3BC4" w14:paraId="52E96AA9" w14:textId="243BDBCD">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D4348">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D4348" w:rsidR="0067179A">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ehandelmogeli</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D4348" w:rsidR="008451DD">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>j</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D4348" w:rsidR="0067179A">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>kheden voor de Kamer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008E1F7D" w:rsidR="0067179A" w:rsidP="0067179A" w:rsidRDefault="0067179A" w14:paraId="5FADA438" w14:textId="345253D5">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E1F7D">
+        <w:t>De Kamer heeft verschillende mogelijkheden</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB3D45">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E1F7D">
+        <w:t xml:space="preserve">voor de behandeling van een EU-voorstel. Hieronder wordt ingegaan op a) de behandeling van de Nederlandse inzet, b) directe beïnvloeding door de Kamer op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E1F7D" w:rsidR="00964ABE">
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00964ABE">
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E1F7D" w:rsidR="00964ABE">
+        <w:t>-niveau</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E1F7D">
+        <w:t xml:space="preserve"> en c) het organiseren van kennisactiviteiten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008E1F7D" w:rsidR="0067179A" w:rsidP="0067179A" w:rsidRDefault="0067179A" w14:paraId="2381D57B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008E1F7D" w:rsidR="0067179A" w:rsidP="0067179A" w:rsidRDefault="0067179A" w14:paraId="46E7A10E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E1F7D">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Behandeling Nederlandse inzet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D419ED" w:rsidP="00D419ED" w:rsidRDefault="00D419ED" w14:paraId="6C81AFD5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E1F7D">
+        <w:t xml:space="preserve">De Nederlandse inzet bij een EU-voorstel wordt beschreven in het BNC-fiche. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Voor de inhoudelijke behandeling van dit BNC-fiche ligt het voortouw bij de commissie KGG. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0007709F" w:rsidR="00D419ED" w:rsidP="00D419ED" w:rsidRDefault="00D419ED" w14:paraId="4643699A" w14:textId="19303687">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E1F7D">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>De Kamer zal het BNC-fiche over dit EU-voorstel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008E1F7D">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>conform</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008E1F7D">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de vaste EU-informatieafspraken met het kabinet binnen zes weken na publicatie van het EU-voorstel ontvangen. </w:t>
+      </w:r>
+      <w:r w:rsidR="009D0F0F">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E1F7D">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E1F7D">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> BNC-fiche </w:t>
+      </w:r>
+      <w:r w:rsidR="009D0F0F">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E1F7D">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00472CE5">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>op 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> september 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="009D0F0F">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verwacht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E1F7D">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008A6ABF" w:rsidR="0090273C" w:rsidP="008A6ABF" w:rsidRDefault="00D419ED" w14:paraId="6714AC20" w14:textId="12CCF650">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E1F7D">
+        <w:t xml:space="preserve">Om eerst over de Nederlandse inzet te spreken voordat de minister deelneemt aan Europese onderhandelingen, kan uw commissie besluiten tot het instellen van een behandelvoorbehoud. Dit moet binnen twee maanden nadat een nieuw EU-voorstel uitkomt worden geplaatst, waarna er binnen vier weken een debat met de minister wordt georganiseerd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B219E4" w:rsidR="006B5452" w:rsidP="006B5452" w:rsidRDefault="006B5452" w14:paraId="7C4324FA" w14:textId="77777777"/>
+    <w:p w:rsidRPr="008E1F7D" w:rsidR="006B5452" w:rsidP="008A6ABF" w:rsidRDefault="006B5452" w14:paraId="3683E05D" w14:textId="06E7A1BA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="31"/>
+        </w:pBdr>
+        <w:spacing w:line="284" w:lineRule="exact"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">U wordt geadviseerd </w:t>
+      </w:r>
+      <w:r w:rsidR="00777059">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A14EC4" w:rsidR="00777059">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>BNC-fiche over de ETS-herziening af</w:t>
+      </w:r>
+      <w:r w:rsidR="00777059">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> te </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A14EC4" w:rsidR="00777059">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wachten en na ommekomst </w:t>
+      </w:r>
+      <w:r w:rsidR="00777059">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">te </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A14EC4" w:rsidR="00777059">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">agenderen voor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A14EC4" w:rsidR="00BB50B8">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>het commissiedebat over de EU Energieraad</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB50B8">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (formeel) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3148B" w:rsidR="00BB50B8">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>op 14 oktober a.s.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00777059" w:rsidP="00777059" w:rsidRDefault="00777059" w14:paraId="25040F6B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:keepNext/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="714"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008E1F7D" w:rsidR="0067179A" w:rsidP="0067179A" w:rsidRDefault="0067179A" w14:paraId="42A26B5D" w14:textId="24ECA1B3">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E1F7D">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Directe beïnvloeding op Europees niveau </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008D5B4F" w:rsidR="0067179A" w:rsidP="008D5B4F" w:rsidRDefault="0067179A" w14:paraId="7FCD162D" w14:textId="1238C7DD">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E1F7D">
+        <w:t xml:space="preserve">Nationale parlementen hebben </w:t>
+      </w:r>
+      <w:r>
+        <w:t>daarnaast</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E1F7D">
+        <w:t xml:space="preserve"> de volgende instrumenten om directe invloed uit te oefenen op Europese besluitvorming:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D1645C" w:rsidP="00777059" w:rsidRDefault="00D1645C" w14:paraId="5A4C3A21" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008E1F7D" w:rsidR="0067179A" w:rsidP="0067179A" w:rsidRDefault="0067179A" w14:paraId="79D8CB88" w14:textId="71102853">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E1F7D">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Subsidiariteitstoets </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FD2B63" w:rsidR="00FD2B63" w:rsidP="00FD2B63" w:rsidRDefault="0067179A" w14:paraId="015C9A8F" w14:textId="1B33E3AA">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E1F7D">
+        <w:t xml:space="preserve">Nationale parlementen kunnen een gele kaart trekken als ze van mening zijn dat een EU-voorstel ongewenst bevoegdheden overdraagt van het nationale naar het Europees niveau. Dit heet formeel een subsidiariteitsbezwaar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E2A53" w:rsidP="0053669E" w:rsidRDefault="009E2A53" w14:paraId="77DCC5FA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008E1F7D" w:rsidR="0067179A" w:rsidP="0067179A" w:rsidRDefault="0067179A" w14:paraId="10D604AC" w14:textId="61B851B3">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E1F7D">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Politieke dialoog met Europese Commissie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE0850" w:rsidR="00E841F6" w:rsidP="008D5B4F" w:rsidRDefault="0089631C" w14:paraId="57CD0184" w14:textId="15DCDB60">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E1F7D" w:rsidR="0067179A">
+        <w:t xml:space="preserve"> uw commissie haar positie wil delen met de </w:t>
+      </w:r>
+      <w:r w:rsidR="0067179A">
+        <w:t xml:space="preserve">Europese </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E1F7D" w:rsidR="0067179A">
+        <w:t>Commissie over het EU-voorstel dan kan dat via de politieke dialoog, een briefwisseling. De Kamer kan ook vragen stellen aan de Commissie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D41969" w:rsidP="0067179A" w:rsidRDefault="00D41969" w14:paraId="61F588DA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008E1F7D" w:rsidR="0067179A" w:rsidP="0067179A" w:rsidRDefault="0067179A" w14:paraId="73AE3B2E" w14:textId="39447A56">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E1F7D">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>EU-rapporteur(s)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D1645C" w:rsidR="006B5452" w:rsidP="006B5452" w:rsidRDefault="0067179A" w14:paraId="6EE848C5" w14:textId="259770F9">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E1F7D">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Uw commissie kan rapporteurs aanstellen voor een specifiek EU-voorstel waarbij deze leden het mandaat krijgen om bijvoorbeeld informatie over het voorstel te verzamelen of het Kamerstandpunt uit te dragen en andere parlementen te beïnvloeden.</w:t>
+      </w:r>
+      <w:r w:rsidR="002A12EF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D1645C" w:rsidR="00D1645C" w:rsidP="004D34D1" w:rsidRDefault="00D1645C" w14:paraId="067CB4E8" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00D1645C" w:rsidR="00D1645C" w:rsidP="00D1645C" w:rsidRDefault="00D1645C" w14:paraId="0A14614D" w14:textId="27B2A4BF">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1645C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Er is op het EU-klimaatbeleid </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1645C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>reeds</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1645C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> een EU-rapporteur benoemd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008E1F7D" w:rsidR="006B5452" w:rsidP="0067179A" w:rsidRDefault="006B5452" w14:paraId="3E6CB4DC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008E1F7D" w:rsidR="0067179A" w:rsidP="0067179A" w:rsidRDefault="0067179A" w14:paraId="3B1571F6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E1F7D">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Kennisactiviteiten organiseren</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A93070" w:rsidR="00DB3BC4" w:rsidP="00DB3BC4" w:rsidRDefault="0067179A" w14:paraId="6C10BE73" w14:textId="33640A89">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E1F7D">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor meer kennis over de inhoud van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E1F7D">
+        <w:t>het voorstel en de implicaties ervan in de praktijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E1F7D">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kan uw commissie desgewenst </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E1F7D">
+        <w:t>een kennis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E1F7D">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>activiteit organiseren, zoals een rondetafelgesprek of een technische briefing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A93070" w:rsidP="00A93070" w:rsidRDefault="00A93070" w14:paraId="4885A6AB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A93070" w:rsidR="00A93070" w:rsidP="00A93070" w:rsidRDefault="00A93070" w14:paraId="70C95B4B" w14:textId="759FD2C7">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A93070">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Er is al besloten om de Europese Commissie te verzoeken een technische briefing te verzorgen over de ETS-herziening.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB3BC4" w:rsidP="00EC1184" w:rsidRDefault="00DB3BC4" w14:paraId="11CCB50F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DB3BC4" w:rsidR="00DB3BC4" w:rsidP="00DB3BC4" w:rsidRDefault="00DB3BC4" w14:paraId="7E2E2E2A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB3BC4">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>EU-wetenschapstoets (pilot)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A14EC4" w:rsidR="00DE1969" w:rsidP="00EC1184" w:rsidRDefault="00DB3BC4" w14:paraId="1CB70F9C" w14:textId="4D02D8CD">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB3BC4">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De EU-wetenschapstoets is net ontwikkeld en </w:t>
+      </w:r>
+      <w:r w:rsidR="002A12EF">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>bevindt zich in de pilotfase</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB3BC4">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. De EU-wetenschapstoets is deels gebaseerd op de al bestaande wetenschapstoets. De EU-wetenschapstoets komt erop neer dat twee of drie wetenschappers een snelle </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB3BC4">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>onafhankelijke toets uitvoeren naar de effecten specifiek voor Nederland van dit EU-voorstel en daar uw commissie kort &amp; bondig over informeren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A14EC4" w:rsidP="00A14EC4" w:rsidRDefault="00A14EC4" w14:paraId="7665D2BB" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00605839" w:rsidR="00A14EC4" w:rsidP="00605839" w:rsidRDefault="00605839" w14:paraId="636BD5E8" w14:textId="2E610A02">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605839">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Er is al besloten om een EU-wetenschapstoets te laten uitvoeren naar de ETS-herziening.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidRPr="00605839" w:rsidR="00A14EC4" w:rsidSect="00B36B2E">
+      <w:headerReference w:type="default" r:id="rId43"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1418" w:right="2211" w:bottom="3255" w:left="1701" w:header="2370" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:type="lines" w:linePitch="284"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="043DDF95" w14:textId="77777777" w:rsidR="00A8767D" w:rsidRDefault="00A8767D">
+    <w:p w14:paraId="39F93A01" w14:textId="77777777" w:rsidR="00E334C8" w:rsidRDefault="00E334C8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0AFF666D" w14:textId="77777777" w:rsidR="00A8767D" w:rsidRDefault="00A8767D">
+    <w:p w14:paraId="246E47AC" w14:textId="77777777" w:rsidR="00E334C8" w:rsidRDefault="00E334C8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="HPAGA E+ Univers">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...462 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6A3EC48B" w14:textId="77777777" w:rsidR="00A8767D" w:rsidRDefault="00A8767D">
+    <w:p w14:paraId="0F4AC22C" w14:textId="77777777" w:rsidR="00E334C8" w:rsidRDefault="00E334C8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="79EB4C70" w14:textId="77777777" w:rsidR="00A8767D" w:rsidRDefault="00A8767D">
+    <w:p w14:paraId="420370F3" w14:textId="77777777" w:rsidR="00E334C8" w:rsidRDefault="00E334C8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="276D4696" w14:textId="1DD8EFF1" w:rsidR="005942AE" w:rsidRPr="005942AE" w:rsidRDefault="005942AE">
+    <w:p w14:paraId="5D5A445C" w14:textId="77777777" w:rsidR="006B48A6" w:rsidRPr="0002681E" w:rsidRDefault="006B48A6" w:rsidP="006B48A6">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="005942AE">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="0002681E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005942AE">
+      <w:r w:rsidRPr="0002681E">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-        <w:t>https://climate-advisory-board.europa.eu/reports-and-publications/scientific-advice-for-amending-the-european-climate-law-setting-climate-goals-to-strengthen-eu-strategic-priorities</w:t>
+        </w:rPr>
+        <w:t>https://zoek.officielebekendmakingen.nl/blg-1242551.pdf;</w:t>
       </w:r>
     </w:p>
-  </w:footnote>
-[...1 lines deleted...]
-    <w:p w14:paraId="04C8696D" w14:textId="33300E53" w:rsidR="00BD37E8" w:rsidRPr="00262756" w:rsidRDefault="000E7380">
+    <w:p w14:paraId="6AFD5682" w14:textId="77777777" w:rsidR="006B48A6" w:rsidRPr="0002681E" w:rsidRDefault="006B48A6" w:rsidP="006B48A6">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00053E86">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">De </w:t>
-[...85 lines deleted...]
-      <w:r w:rsidR="00262756" w:rsidRPr="00262756">
+      </w:pPr>
+      <w:r w:rsidRPr="0002681E">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>E</w:t>
-[...34 lines deleted...]
-        <w:t>over de ETS-herziening.</w:t>
+        <w:t>https://www.government.se/statements/2026/07/letter-to-the-president-of-the-council-on-regarding-the-ets/;</w:t>
       </w:r>
     </w:p>
-  </w:footnote>
-[...407 lines deleted...]
-    <w:p w14:paraId="5223D5DE" w14:textId="77777777" w:rsidR="004B1554" w:rsidRPr="0002681E" w:rsidRDefault="004B1554" w:rsidP="004B1554">
+    <w:p w14:paraId="13ECB84F" w14:textId="77777777" w:rsidR="006B48A6" w:rsidRPr="0002681E" w:rsidRDefault="006B48A6" w:rsidP="006B48A6">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0002681E">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>https://www.bundeskanzleramt.gv.at/dam/jcr:6418d594-7acc-4789-b76d-a5ae910f97b4/letter_by_at_hr_el_hu_it_ro_bg_pl_cz_sk_on_ets_and_free_allowances.pdf</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3F5B3779" w14:textId="77777777" w:rsidR="00F54A54" w:rsidRDefault="00F54A54">
+  <w:p w14:paraId="0580021F" w14:textId="620CCD93" w:rsidR="00FF349D" w:rsidRDefault="00FF349D">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        <w:lang w:eastAsia="nl-NL"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251682304" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="70C3BFE0" wp14:editId="20A4DC01">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1ADE16F0" wp14:editId="5522A717">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>626745</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>374650</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="432000" cy="1238400"/>
           <wp:effectExtent l="0" t="0" r="6350" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="5" name="Afbeelding 5"/>
+          <wp:docPr id="1988729174" name="Afbeelding 1988729174"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Placeholder_Logo.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="432000" cy="1238400"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r>
-[...75 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0944155F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="95E28348"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09B220F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="212C0020"/>
+    <w:tmpl w:val="531AA262"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0413000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="655" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="1375" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2095" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="2815" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="3535" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="4255" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="4975" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
-[...112 lines deleted...]
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="5695" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="139D2967"/>
+    <w:nsid w:val="13E44583"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="29C49D22"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="%1."/>
+    <w:tmpl w:val="0F0A593E"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1AE444F2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5F5CA83C"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1BA41EB9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C8BC4A88"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21697670"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D736B7AC"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="227D406C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6A26BBF2"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7160,51 +7807,164 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="242303E1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E3E095AE"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29A5469A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2AA41A0C"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -7249,51 +8009,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A094983"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C41036C0"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A8E4189"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E5D0216A"/>
     <w:lvl w:ilvl="0" w:tplc="04130011">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -7338,51 +8211,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E203A24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5678C04A"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7451,51 +8324,366 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E8F6091"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7E3C5C58"/>
+    <w:lvl w:ilvl="0" w:tplc="04130011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30D754BC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A138535C"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="312503D0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F0E29806"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35815064"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="319EF862"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -7540,140 +8728,277 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39041FCC"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D0356CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A54AB804"/>
-[...82 lines deleted...]
-      </w:pPr>
+    <w:tmpl w:val="D3920702"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DCF7597"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5BE4A7D2"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="400C4E97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A744734E"/>
     <w:lvl w:ilvl="0" w:tplc="04130011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -7718,51 +9043,140 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40DD2393"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="36B050F6"/>
+    <w:lvl w:ilvl="0" w:tplc="04130011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="485E049D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="44469128"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -7831,137 +9245,164 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CA756CF"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B5001D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E8A8F64E"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="%1."/>
+    <w:tmpl w:val="DFB2419C"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%2."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...12 lines deleted...]
-      <w:lvlText w:val="%4."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%5."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...12 lines deleted...]
-      <w:lvlText w:val="%7."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%8."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E7E09FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="94E0C0FA"/>
     <w:lvl w:ilvl="0" w:tplc="FF4EF29E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2EE674AC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="803AA036" w:tentative="1">
@@ -8006,229 +9447,313 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="E5E6631C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="824E8432" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F7449F9"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50686C7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="68700334"/>
-[...5 lines deleted...]
-      <w:pPr>
+    <w:tmpl w:val="FC8ACA2E"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="523876E6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="60E0FD82"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...14 lines deleted...]
-      <w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...5 lines deleted...]
-      <w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...14 lines deleted...]
-      <w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...5 lines deleted...]
-      <w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...88 lines deleted...]
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54102BF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6898222A"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8297,51 +9822,390 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55ED1D3A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="048E0690"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56C92933"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2674A25C"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5BB616D0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C900C3C4"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5BD25983"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6CDA606C"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8410,51 +10274,479 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D1A735A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1756A846"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E233ABC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BA5E25FC"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5EDC68D8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F6EA1CAC"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60683B05"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B5727CE4"/>
+    <w:lvl w:ilvl="0" w:tplc="72BAB54C">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0413001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0413000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0413001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0413000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0413001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63503C4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2384CEC2"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8523,51 +10815,140 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63AB722F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CFC8C8B2"/>
+    <w:lvl w:ilvl="0" w:tplc="04130017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="646A0F0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1EB66CD6"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8636,51 +11017,164 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="662E4574"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A3A8F570"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69DA0B74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="058E8714"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8722,51 +11216,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78D96D64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C77EB8A8"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8808,51 +11302,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C6D284C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2F240114"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8921,4696 +11415,3397 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1164124676">
+  <w:num w:numId="1" w16cid:durableId="915211761">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1574003519">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1503009418">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="2115242283">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1140731462">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="880897018">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1555851114">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="7" w16cid:durableId="949777675">
+    <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="197471282">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="8" w16cid:durableId="456723022">
+    <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="2001032382">
+  <w:num w:numId="9" w16cid:durableId="508912181">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="177668460">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1999991713">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1507473867">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1859730446">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1006371071">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1356466191">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1893812888">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="985355490">
-[...26 lines deleted...]
-  <w:num w:numId="14" w16cid:durableId="1517386603">
+  <w:num w:numId="17" w16cid:durableId="2140487786">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="798186712">
-[...12 lines deleted...]
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="18" w16cid:durableId="1356729258">
+    <w:abstractNumId w:val="33"/>
     <w:lvlOverride w:ilvl="0">
-      <w:startOverride w:val="1"/>
+      <w:startOverride w:val="7"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="281812382">
+  <w:num w:numId="19" w16cid:durableId="755631913">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="220554979">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="684283587">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="17125686">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1842428632">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1695764497">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="2127238049">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="847990001">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1067915459">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="627473251">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1134565529">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1011566979">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="2140880157">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1215122224">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1872373686">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1670020685">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="304940336">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1322006479">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="211163280">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="647708472">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="1611400123">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="1552229536">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="1521965282">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="2064254904">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="75901304">
     <w:abstractNumId w:val="14"/>
-  </w:num>
-[...34 lines deleted...]
-    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="99"/>
+  <w:zoom w:percent="119"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="90"/>
   <w:drawingGridVerticalSpacing w:val="142"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A828E3"/>
-    <w:rsid w:val="000001DD"/>
     <w:rsid w:val="00000249"/>
     <w:rsid w:val="0000060B"/>
-    <w:rsid w:val="00001203"/>
-    <w:rsid w:val="000017D3"/>
     <w:rsid w:val="00003317"/>
-    <w:rsid w:val="00003DE3"/>
+    <w:rsid w:val="0000357F"/>
+    <w:rsid w:val="000036CF"/>
     <w:rsid w:val="000042A9"/>
     <w:rsid w:val="0000430C"/>
+    <w:rsid w:val="0000446A"/>
+    <w:rsid w:val="00004D89"/>
+    <w:rsid w:val="00004E6F"/>
     <w:rsid w:val="00005659"/>
     <w:rsid w:val="0000587B"/>
-    <w:rsid w:val="000059F7"/>
     <w:rsid w:val="00005AB6"/>
-    <w:rsid w:val="0000725E"/>
-    <w:rsid w:val="00007B26"/>
+    <w:rsid w:val="00006B78"/>
     <w:rsid w:val="00007DEE"/>
-    <w:rsid w:val="000100BE"/>
     <w:rsid w:val="000100E7"/>
     <w:rsid w:val="00010D87"/>
-    <w:rsid w:val="00010F88"/>
+    <w:rsid w:val="0001108B"/>
     <w:rsid w:val="00011D49"/>
-    <w:rsid w:val="000132C6"/>
-    <w:rsid w:val="00013310"/>
     <w:rsid w:val="00013B5B"/>
-    <w:rsid w:val="00013E9D"/>
     <w:rsid w:val="00014BA2"/>
-    <w:rsid w:val="00014E6B"/>
     <w:rsid w:val="00015130"/>
-    <w:rsid w:val="000159C2"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00016FF9"/>
     <w:rsid w:val="000174CA"/>
     <w:rsid w:val="0001771A"/>
-    <w:rsid w:val="0002031A"/>
     <w:rsid w:val="0002054F"/>
     <w:rsid w:val="00020ABB"/>
-    <w:rsid w:val="00020B47"/>
     <w:rsid w:val="0002220F"/>
-    <w:rsid w:val="00023069"/>
+    <w:rsid w:val="00022430"/>
+    <w:rsid w:val="000227BD"/>
     <w:rsid w:val="000233CC"/>
-    <w:rsid w:val="00023750"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00026E3D"/>
+    <w:rsid w:val="00024BB4"/>
     <w:rsid w:val="0002733C"/>
-    <w:rsid w:val="00030DAE"/>
+    <w:rsid w:val="00027878"/>
+    <w:rsid w:val="0003050C"/>
     <w:rsid w:val="00031970"/>
-    <w:rsid w:val="00032C26"/>
     <w:rsid w:val="0003305D"/>
     <w:rsid w:val="000333B6"/>
     <w:rsid w:val="000336BD"/>
-    <w:rsid w:val="00033B9F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00035F9A"/>
+    <w:rsid w:val="00033834"/>
+    <w:rsid w:val="00034F4F"/>
     <w:rsid w:val="00036514"/>
     <w:rsid w:val="00036640"/>
-    <w:rsid w:val="00036DC5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0003782A"/>
+    <w:rsid w:val="00040CA5"/>
     <w:rsid w:val="000428C1"/>
-    <w:rsid w:val="00044298"/>
-    <w:rsid w:val="00044AC2"/>
     <w:rsid w:val="00044FC3"/>
-    <w:rsid w:val="000451FE"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00045817"/>
+    <w:rsid w:val="00045291"/>
     <w:rsid w:val="00045833"/>
-    <w:rsid w:val="000464EE"/>
-    <w:rsid w:val="00047748"/>
     <w:rsid w:val="0004778F"/>
-    <w:rsid w:val="00047A5A"/>
-    <w:rsid w:val="00047DB2"/>
     <w:rsid w:val="00050072"/>
     <w:rsid w:val="00050574"/>
-    <w:rsid w:val="0005080E"/>
     <w:rsid w:val="00051524"/>
     <w:rsid w:val="00051D08"/>
-    <w:rsid w:val="00051DD9"/>
+    <w:rsid w:val="0005225E"/>
+    <w:rsid w:val="0005260B"/>
     <w:rsid w:val="00052C7B"/>
     <w:rsid w:val="00052FB2"/>
     <w:rsid w:val="0005347A"/>
-    <w:rsid w:val="00053A9A"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00054492"/>
+    <w:rsid w:val="0005387C"/>
+    <w:rsid w:val="000540F6"/>
     <w:rsid w:val="000559C4"/>
-    <w:rsid w:val="00055FF2"/>
-    <w:rsid w:val="00056067"/>
+    <w:rsid w:val="000559D8"/>
+    <w:rsid w:val="00056579"/>
     <w:rsid w:val="000565DB"/>
-    <w:rsid w:val="00057193"/>
-    <w:rsid w:val="00057A1C"/>
     <w:rsid w:val="00057BF0"/>
-    <w:rsid w:val="00057CF8"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0006084C"/>
     <w:rsid w:val="00060C4A"/>
-    <w:rsid w:val="00061856"/>
+    <w:rsid w:val="00061358"/>
+    <w:rsid w:val="000621D7"/>
     <w:rsid w:val="000629EB"/>
     <w:rsid w:val="00062A9B"/>
     <w:rsid w:val="000639D3"/>
-    <w:rsid w:val="0006402A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000662DC"/>
+    <w:rsid w:val="00063B9D"/>
     <w:rsid w:val="00066603"/>
     <w:rsid w:val="00070278"/>
     <w:rsid w:val="000709EB"/>
     <w:rsid w:val="00070A43"/>
-    <w:rsid w:val="00070D99"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00071FD4"/>
+    <w:rsid w:val="00070D90"/>
+    <w:rsid w:val="000717CC"/>
     <w:rsid w:val="00072978"/>
+    <w:rsid w:val="00073050"/>
     <w:rsid w:val="000735CD"/>
+    <w:rsid w:val="000735F3"/>
     <w:rsid w:val="000744C7"/>
-    <w:rsid w:val="00074686"/>
+    <w:rsid w:val="0007450C"/>
     <w:rsid w:val="00074847"/>
-    <w:rsid w:val="0007487E"/>
+    <w:rsid w:val="000801D3"/>
     <w:rsid w:val="000808FB"/>
-    <w:rsid w:val="00080B35"/>
     <w:rsid w:val="00080C03"/>
-    <w:rsid w:val="00080C04"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00082D2E"/>
+    <w:rsid w:val="00083CF7"/>
+    <w:rsid w:val="00084BF2"/>
     <w:rsid w:val="00084C16"/>
-    <w:rsid w:val="0008518B"/>
-[...7 lines deleted...]
-    <w:rsid w:val="0009011D"/>
+    <w:rsid w:val="00085082"/>
+    <w:rsid w:val="0008669A"/>
+    <w:rsid w:val="000866BA"/>
+    <w:rsid w:val="000866E8"/>
     <w:rsid w:val="00090450"/>
-    <w:rsid w:val="000909A6"/>
+    <w:rsid w:val="00090524"/>
     <w:rsid w:val="00091061"/>
-    <w:rsid w:val="0009228A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00092803"/>
+    <w:rsid w:val="00091BF2"/>
+    <w:rsid w:val="0009208C"/>
     <w:rsid w:val="00092BAB"/>
-    <w:rsid w:val="0009336B"/>
     <w:rsid w:val="0009408D"/>
-    <w:rsid w:val="000945BE"/>
-    <w:rsid w:val="00094CC4"/>
     <w:rsid w:val="00094EE3"/>
-    <w:rsid w:val="00095546"/>
     <w:rsid w:val="00095586"/>
     <w:rsid w:val="00096636"/>
     <w:rsid w:val="00096783"/>
-    <w:rsid w:val="000971EF"/>
     <w:rsid w:val="000975E2"/>
     <w:rsid w:val="00097A63"/>
-    <w:rsid w:val="00097B97"/>
-[...3 lines deleted...]
-    <w:rsid w:val="000A0A2F"/>
+    <w:rsid w:val="00097E37"/>
     <w:rsid w:val="000A0A50"/>
     <w:rsid w:val="000A1281"/>
-    <w:rsid w:val="000A1549"/>
-[...2 lines deleted...]
-    <w:rsid w:val="000A2077"/>
     <w:rsid w:val="000A20FB"/>
-    <w:rsid w:val="000A3816"/>
+    <w:rsid w:val="000A374E"/>
     <w:rsid w:val="000A3C7D"/>
-    <w:rsid w:val="000A424F"/>
+    <w:rsid w:val="000A44FE"/>
     <w:rsid w:val="000A47FE"/>
-    <w:rsid w:val="000A4A6A"/>
+    <w:rsid w:val="000A55AF"/>
     <w:rsid w:val="000A65F3"/>
-    <w:rsid w:val="000A6B83"/>
-[...3 lines deleted...]
-    <w:rsid w:val="000B1718"/>
+    <w:rsid w:val="000A6CF6"/>
+    <w:rsid w:val="000A7DE1"/>
     <w:rsid w:val="000B19E9"/>
     <w:rsid w:val="000B1A0D"/>
-    <w:rsid w:val="000B2BC4"/>
+    <w:rsid w:val="000B1B84"/>
     <w:rsid w:val="000B2FE9"/>
-    <w:rsid w:val="000B3701"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000B4D17"/>
+    <w:rsid w:val="000B3811"/>
+    <w:rsid w:val="000B3F4D"/>
     <w:rsid w:val="000B507E"/>
     <w:rsid w:val="000B51A6"/>
+    <w:rsid w:val="000B5BC9"/>
     <w:rsid w:val="000B5ECC"/>
     <w:rsid w:val="000B5F6C"/>
-    <w:rsid w:val="000B6549"/>
-[...3 lines deleted...]
-    <w:rsid w:val="000C12EE"/>
     <w:rsid w:val="000C1988"/>
-    <w:rsid w:val="000C2150"/>
-    <w:rsid w:val="000C23E1"/>
     <w:rsid w:val="000C24B2"/>
-    <w:rsid w:val="000C29F2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000C30E9"/>
     <w:rsid w:val="000C36EF"/>
+    <w:rsid w:val="000C4FFA"/>
     <w:rsid w:val="000C51A1"/>
     <w:rsid w:val="000C557F"/>
-    <w:rsid w:val="000C6A96"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000C70A3"/>
+    <w:rsid w:val="000C58F0"/>
+    <w:rsid w:val="000C609C"/>
     <w:rsid w:val="000C72B5"/>
-    <w:rsid w:val="000C7601"/>
-    <w:rsid w:val="000C784B"/>
+    <w:rsid w:val="000C7349"/>
+    <w:rsid w:val="000C7E96"/>
     <w:rsid w:val="000D07A2"/>
     <w:rsid w:val="000D09F4"/>
-    <w:rsid w:val="000D0F78"/>
-    <w:rsid w:val="000D14FF"/>
+    <w:rsid w:val="000D13C2"/>
     <w:rsid w:val="000D1C6C"/>
+    <w:rsid w:val="000D25E4"/>
     <w:rsid w:val="000D2EDF"/>
-    <w:rsid w:val="000D465C"/>
+    <w:rsid w:val="000D2FD7"/>
+    <w:rsid w:val="000D38F7"/>
     <w:rsid w:val="000D4B74"/>
     <w:rsid w:val="000D4EB1"/>
     <w:rsid w:val="000D5068"/>
     <w:rsid w:val="000D584A"/>
     <w:rsid w:val="000D6457"/>
+    <w:rsid w:val="000D70CE"/>
     <w:rsid w:val="000D7874"/>
-    <w:rsid w:val="000E0DF6"/>
-    <w:rsid w:val="000E13C7"/>
+    <w:rsid w:val="000D799D"/>
+    <w:rsid w:val="000E03DB"/>
     <w:rsid w:val="000E1F9A"/>
-    <w:rsid w:val="000E27C9"/>
-    <w:rsid w:val="000E36D5"/>
     <w:rsid w:val="000E3C85"/>
-    <w:rsid w:val="000E3EBF"/>
     <w:rsid w:val="000E40E5"/>
+    <w:rsid w:val="000E4D18"/>
+    <w:rsid w:val="000E5772"/>
     <w:rsid w:val="000E5943"/>
     <w:rsid w:val="000E5D5B"/>
-    <w:rsid w:val="000E6442"/>
     <w:rsid w:val="000E69FD"/>
     <w:rsid w:val="000E6BAE"/>
     <w:rsid w:val="000E6D01"/>
-    <w:rsid w:val="000E7380"/>
-[...5 lines deleted...]
-    <w:rsid w:val="000F28CC"/>
+    <w:rsid w:val="000F078E"/>
+    <w:rsid w:val="000F1D74"/>
     <w:rsid w:val="000F292E"/>
-    <w:rsid w:val="000F30E7"/>
-    <w:rsid w:val="000F338A"/>
     <w:rsid w:val="000F33CD"/>
-    <w:rsid w:val="000F34AC"/>
     <w:rsid w:val="000F3873"/>
     <w:rsid w:val="000F4525"/>
+    <w:rsid w:val="000F4A1A"/>
     <w:rsid w:val="000F5B73"/>
+    <w:rsid w:val="000F5C10"/>
     <w:rsid w:val="000F5F47"/>
-    <w:rsid w:val="000F612A"/>
-    <w:rsid w:val="000F6242"/>
+    <w:rsid w:val="000F5FE7"/>
+    <w:rsid w:val="000F60F2"/>
     <w:rsid w:val="000F64DD"/>
     <w:rsid w:val="000F6638"/>
     <w:rsid w:val="000F7ED3"/>
     <w:rsid w:val="000F7F05"/>
-    <w:rsid w:val="000F7FF8"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00102303"/>
+    <w:rsid w:val="001014CF"/>
+    <w:rsid w:val="00103254"/>
     <w:rsid w:val="001033C7"/>
     <w:rsid w:val="00103EB3"/>
-    <w:rsid w:val="0010476A"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00105956"/>
+    <w:rsid w:val="001044A1"/>
     <w:rsid w:val="001061F0"/>
-    <w:rsid w:val="001068EC"/>
-    <w:rsid w:val="0010698C"/>
+    <w:rsid w:val="0010669B"/>
     <w:rsid w:val="001069AF"/>
     <w:rsid w:val="00106CFC"/>
-    <w:rsid w:val="00106E5C"/>
-    <w:rsid w:val="00106F7A"/>
+    <w:rsid w:val="00110070"/>
     <w:rsid w:val="00110309"/>
     <w:rsid w:val="0011191E"/>
-    <w:rsid w:val="00112293"/>
     <w:rsid w:val="00112636"/>
-    <w:rsid w:val="00112ACC"/>
     <w:rsid w:val="00112E64"/>
-    <w:rsid w:val="00112F87"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00116895"/>
+    <w:rsid w:val="001143EC"/>
     <w:rsid w:val="00116BE7"/>
-    <w:rsid w:val="0011724E"/>
-    <w:rsid w:val="0011761E"/>
+    <w:rsid w:val="00116D59"/>
     <w:rsid w:val="00117848"/>
-    <w:rsid w:val="00117DD6"/>
     <w:rsid w:val="00117E5B"/>
+    <w:rsid w:val="00120543"/>
     <w:rsid w:val="001208A0"/>
-    <w:rsid w:val="00120AE7"/>
     <w:rsid w:val="00120EC7"/>
     <w:rsid w:val="0012169A"/>
     <w:rsid w:val="00121702"/>
-    <w:rsid w:val="0012195F"/>
-    <w:rsid w:val="00122516"/>
+    <w:rsid w:val="00121DE9"/>
+    <w:rsid w:val="00122FA8"/>
     <w:rsid w:val="00123A35"/>
-    <w:rsid w:val="001252DC"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00133E11"/>
+    <w:rsid w:val="00123F59"/>
+    <w:rsid w:val="001245DC"/>
+    <w:rsid w:val="00124BB8"/>
+    <w:rsid w:val="00126001"/>
+    <w:rsid w:val="001274AD"/>
+    <w:rsid w:val="0013355D"/>
+    <w:rsid w:val="00133C18"/>
+    <w:rsid w:val="00134649"/>
+    <w:rsid w:val="00134DC0"/>
     <w:rsid w:val="001350E7"/>
-    <w:rsid w:val="00135256"/>
-    <w:rsid w:val="001359B9"/>
+    <w:rsid w:val="001351E1"/>
     <w:rsid w:val="00135A7C"/>
-    <w:rsid w:val="00135EAD"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0014031E"/>
+    <w:rsid w:val="00135E2A"/>
+    <w:rsid w:val="001365E4"/>
+    <w:rsid w:val="00136B11"/>
+    <w:rsid w:val="00136E8D"/>
+    <w:rsid w:val="001414E8"/>
     <w:rsid w:val="001418D2"/>
     <w:rsid w:val="0014192E"/>
-    <w:rsid w:val="00142956"/>
-    <w:rsid w:val="00142B88"/>
+    <w:rsid w:val="00142470"/>
     <w:rsid w:val="00142FC7"/>
-    <w:rsid w:val="00143690"/>
-    <w:rsid w:val="00143974"/>
+    <w:rsid w:val="001439E6"/>
     <w:rsid w:val="00143CE8"/>
-    <w:rsid w:val="001441FE"/>
+    <w:rsid w:val="00144C98"/>
     <w:rsid w:val="00144F6C"/>
-    <w:rsid w:val="00145913"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00146DA9"/>
+    <w:rsid w:val="00145CF6"/>
+    <w:rsid w:val="00146293"/>
+    <w:rsid w:val="0014646A"/>
+    <w:rsid w:val="001464E4"/>
     <w:rsid w:val="0014714A"/>
     <w:rsid w:val="00147308"/>
     <w:rsid w:val="001500B4"/>
+    <w:rsid w:val="00150775"/>
     <w:rsid w:val="0015080F"/>
-    <w:rsid w:val="00150A5E"/>
+    <w:rsid w:val="001508C3"/>
+    <w:rsid w:val="00150F0B"/>
     <w:rsid w:val="00151252"/>
-    <w:rsid w:val="00151DBC"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001525FC"/>
     <w:rsid w:val="001533B7"/>
-    <w:rsid w:val="00154090"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00156B52"/>
+    <w:rsid w:val="00153696"/>
+    <w:rsid w:val="00154120"/>
     <w:rsid w:val="001577FD"/>
-    <w:rsid w:val="001578B9"/>
-    <w:rsid w:val="0016035E"/>
+    <w:rsid w:val="00157F6C"/>
     <w:rsid w:val="00160435"/>
     <w:rsid w:val="001612B0"/>
-    <w:rsid w:val="001616F3"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00162460"/>
+    <w:rsid w:val="001617EA"/>
     <w:rsid w:val="001625A5"/>
-    <w:rsid w:val="001626BD"/>
-    <w:rsid w:val="00162BE6"/>
     <w:rsid w:val="00162C00"/>
+    <w:rsid w:val="00162FBF"/>
     <w:rsid w:val="00164C00"/>
-    <w:rsid w:val="00164C05"/>
-    <w:rsid w:val="00165113"/>
     <w:rsid w:val="001653F4"/>
     <w:rsid w:val="001654B4"/>
-    <w:rsid w:val="001655AC"/>
     <w:rsid w:val="00165ED3"/>
-    <w:rsid w:val="00166036"/>
     <w:rsid w:val="001672C4"/>
-    <w:rsid w:val="00167CE2"/>
+    <w:rsid w:val="00167470"/>
+    <w:rsid w:val="00167A7F"/>
     <w:rsid w:val="00167D20"/>
-    <w:rsid w:val="0017048B"/>
-    <w:rsid w:val="001704DB"/>
     <w:rsid w:val="001705A2"/>
     <w:rsid w:val="00170EBA"/>
     <w:rsid w:val="00171432"/>
-    <w:rsid w:val="001717BC"/>
+    <w:rsid w:val="001716A0"/>
+    <w:rsid w:val="001718FF"/>
     <w:rsid w:val="0017197F"/>
-    <w:rsid w:val="00171E6F"/>
-    <w:rsid w:val="00172551"/>
+    <w:rsid w:val="00171F10"/>
     <w:rsid w:val="00172D0F"/>
-    <w:rsid w:val="00172F9D"/>
+    <w:rsid w:val="00173589"/>
     <w:rsid w:val="00173814"/>
-    <w:rsid w:val="00175587"/>
-    <w:rsid w:val="001756B2"/>
+    <w:rsid w:val="00174B5C"/>
     <w:rsid w:val="00175B7B"/>
-    <w:rsid w:val="0017633A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001775A7"/>
     <w:rsid w:val="00180A6A"/>
     <w:rsid w:val="00180B3E"/>
-    <w:rsid w:val="00181866"/>
     <w:rsid w:val="00181D6C"/>
-    <w:rsid w:val="001823EB"/>
     <w:rsid w:val="00182917"/>
-    <w:rsid w:val="00183ECB"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0018473C"/>
+    <w:rsid w:val="00182D2F"/>
+    <w:rsid w:val="001843AB"/>
+    <w:rsid w:val="00184734"/>
     <w:rsid w:val="00184C25"/>
-    <w:rsid w:val="00184CEB"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00186EAB"/>
+    <w:rsid w:val="00186A4F"/>
+    <w:rsid w:val="00186C0C"/>
     <w:rsid w:val="00187443"/>
-    <w:rsid w:val="001878BD"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00190011"/>
+    <w:rsid w:val="00187657"/>
     <w:rsid w:val="0019049E"/>
-    <w:rsid w:val="00190C78"/>
+    <w:rsid w:val="001908C6"/>
+    <w:rsid w:val="001909B7"/>
     <w:rsid w:val="00192A82"/>
     <w:rsid w:val="00192C24"/>
     <w:rsid w:val="00192C43"/>
-    <w:rsid w:val="00192EFC"/>
     <w:rsid w:val="001935B1"/>
     <w:rsid w:val="0019376A"/>
     <w:rsid w:val="00193C08"/>
-    <w:rsid w:val="00195726"/>
+    <w:rsid w:val="001942B5"/>
+    <w:rsid w:val="001943B3"/>
+    <w:rsid w:val="00194625"/>
     <w:rsid w:val="00195FAA"/>
+    <w:rsid w:val="00196041"/>
+    <w:rsid w:val="001960A0"/>
     <w:rsid w:val="00196524"/>
+    <w:rsid w:val="0019797E"/>
     <w:rsid w:val="001A02A2"/>
-    <w:rsid w:val="001A19F5"/>
+    <w:rsid w:val="001A2086"/>
     <w:rsid w:val="001A2598"/>
-    <w:rsid w:val="001A26C7"/>
     <w:rsid w:val="001A2B90"/>
-    <w:rsid w:val="001A3035"/>
     <w:rsid w:val="001A3874"/>
-    <w:rsid w:val="001A47AF"/>
     <w:rsid w:val="001A4DBE"/>
+    <w:rsid w:val="001A4F4B"/>
     <w:rsid w:val="001A517C"/>
-    <w:rsid w:val="001A5BD9"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001B0451"/>
+    <w:rsid w:val="001A5E46"/>
+    <w:rsid w:val="001B05AE"/>
     <w:rsid w:val="001B08B4"/>
+    <w:rsid w:val="001B08C7"/>
     <w:rsid w:val="001B109E"/>
-    <w:rsid w:val="001B178D"/>
     <w:rsid w:val="001B1B16"/>
     <w:rsid w:val="001B1EC0"/>
-    <w:rsid w:val="001B20E0"/>
-[...2 lines deleted...]
-    <w:rsid w:val="001B2F01"/>
+    <w:rsid w:val="001B2444"/>
+    <w:rsid w:val="001B27DF"/>
     <w:rsid w:val="001B3011"/>
-    <w:rsid w:val="001B310F"/>
     <w:rsid w:val="001B34D9"/>
     <w:rsid w:val="001B3655"/>
-    <w:rsid w:val="001B37AF"/>
     <w:rsid w:val="001B3AD4"/>
+    <w:rsid w:val="001B4213"/>
+    <w:rsid w:val="001B47F7"/>
     <w:rsid w:val="001B4BF0"/>
     <w:rsid w:val="001B4E12"/>
-    <w:rsid w:val="001B5421"/>
-[...2 lines deleted...]
-    <w:rsid w:val="001B5E87"/>
     <w:rsid w:val="001B5F24"/>
     <w:rsid w:val="001B5F60"/>
-    <w:rsid w:val="001B6259"/>
-    <w:rsid w:val="001B6288"/>
     <w:rsid w:val="001B6BB3"/>
-    <w:rsid w:val="001B6F16"/>
-[...7 lines deleted...]
-    <w:rsid w:val="001C37CE"/>
     <w:rsid w:val="001C40C1"/>
+    <w:rsid w:val="001C4464"/>
     <w:rsid w:val="001C4821"/>
     <w:rsid w:val="001C5CCF"/>
-    <w:rsid w:val="001C6607"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001C7861"/>
+    <w:rsid w:val="001C71E9"/>
     <w:rsid w:val="001C7C55"/>
-    <w:rsid w:val="001C7D04"/>
-[...4 lines deleted...]
-    <w:rsid w:val="001D0F68"/>
+    <w:rsid w:val="001D0B2E"/>
     <w:rsid w:val="001D1328"/>
-    <w:rsid w:val="001D1726"/>
     <w:rsid w:val="001D179B"/>
-    <w:rsid w:val="001D190B"/>
     <w:rsid w:val="001D24ED"/>
+    <w:rsid w:val="001D2618"/>
     <w:rsid w:val="001D2F57"/>
-    <w:rsid w:val="001D3070"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001D3874"/>
+    <w:rsid w:val="001D3A49"/>
     <w:rsid w:val="001D40CF"/>
-    <w:rsid w:val="001D5D54"/>
-    <w:rsid w:val="001D676D"/>
+    <w:rsid w:val="001D56C4"/>
     <w:rsid w:val="001D6789"/>
     <w:rsid w:val="001D71DD"/>
-    <w:rsid w:val="001D7B36"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001E0D43"/>
+    <w:rsid w:val="001E09C3"/>
     <w:rsid w:val="001E1C24"/>
     <w:rsid w:val="001E1C9F"/>
     <w:rsid w:val="001E1F28"/>
     <w:rsid w:val="001E2A25"/>
-    <w:rsid w:val="001E2E18"/>
     <w:rsid w:val="001E2EC5"/>
     <w:rsid w:val="001E372F"/>
     <w:rsid w:val="001E3CC7"/>
-    <w:rsid w:val="001E44BE"/>
-[...3 lines deleted...]
-    <w:rsid w:val="001E5D05"/>
     <w:rsid w:val="001E66D5"/>
     <w:rsid w:val="001E6A00"/>
     <w:rsid w:val="001E6E6D"/>
-    <w:rsid w:val="001E71BB"/>
-    <w:rsid w:val="001E7438"/>
     <w:rsid w:val="001E7814"/>
-    <w:rsid w:val="001E7BE7"/>
-[...6 lines deleted...]
-    <w:rsid w:val="001F402B"/>
+    <w:rsid w:val="001F2A88"/>
     <w:rsid w:val="001F4A8B"/>
     <w:rsid w:val="001F4BB8"/>
-    <w:rsid w:val="001F4C35"/>
     <w:rsid w:val="001F566A"/>
-    <w:rsid w:val="001F56A8"/>
-[...2 lines deleted...]
-    <w:rsid w:val="001F59F1"/>
     <w:rsid w:val="001F5A94"/>
-    <w:rsid w:val="001F5ADE"/>
-    <w:rsid w:val="001F61DD"/>
     <w:rsid w:val="001F73E3"/>
     <w:rsid w:val="001F76BF"/>
-    <w:rsid w:val="001F7857"/>
-    <w:rsid w:val="001F787E"/>
+    <w:rsid w:val="001F77C2"/>
+    <w:rsid w:val="001F7F76"/>
+    <w:rsid w:val="0020002A"/>
+    <w:rsid w:val="002000FD"/>
     <w:rsid w:val="002001BD"/>
     <w:rsid w:val="00200CA2"/>
     <w:rsid w:val="00200CCB"/>
     <w:rsid w:val="002011D5"/>
-    <w:rsid w:val="002021B4"/>
+    <w:rsid w:val="00201AC5"/>
     <w:rsid w:val="00203271"/>
-    <w:rsid w:val="00203340"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002042CB"/>
+    <w:rsid w:val="002036C6"/>
     <w:rsid w:val="00204335"/>
     <w:rsid w:val="00204765"/>
     <w:rsid w:val="00204A01"/>
-    <w:rsid w:val="00205EBD"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00206CBF"/>
     <w:rsid w:val="0021013B"/>
-    <w:rsid w:val="00210636"/>
-    <w:rsid w:val="0021175A"/>
     <w:rsid w:val="00211BDE"/>
     <w:rsid w:val="00212728"/>
     <w:rsid w:val="00212C70"/>
-    <w:rsid w:val="00216373"/>
-    <w:rsid w:val="0021648B"/>
+    <w:rsid w:val="002135D9"/>
+    <w:rsid w:val="00214F6F"/>
+    <w:rsid w:val="00215738"/>
     <w:rsid w:val="002168E8"/>
-    <w:rsid w:val="00216DB7"/>
-    <w:rsid w:val="00217D54"/>
+    <w:rsid w:val="002173DD"/>
+    <w:rsid w:val="002209EB"/>
+    <w:rsid w:val="00220F20"/>
     <w:rsid w:val="0022160E"/>
+    <w:rsid w:val="00223F27"/>
     <w:rsid w:val="0022405B"/>
     <w:rsid w:val="00224408"/>
-    <w:rsid w:val="0022501E"/>
+    <w:rsid w:val="0022470B"/>
     <w:rsid w:val="002251AF"/>
-    <w:rsid w:val="00225973"/>
-    <w:rsid w:val="00226268"/>
     <w:rsid w:val="002264F8"/>
     <w:rsid w:val="00226C7C"/>
     <w:rsid w:val="00226D4C"/>
-    <w:rsid w:val="00226D6B"/>
     <w:rsid w:val="00227AA2"/>
     <w:rsid w:val="00227BA1"/>
     <w:rsid w:val="00227BD7"/>
-    <w:rsid w:val="002309F1"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00235E10"/>
+    <w:rsid w:val="00231F5D"/>
+    <w:rsid w:val="00233CAF"/>
+    <w:rsid w:val="002357F6"/>
+    <w:rsid w:val="00235C96"/>
     <w:rsid w:val="00235F49"/>
-    <w:rsid w:val="00236700"/>
-[...4 lines deleted...]
-    <w:rsid w:val="0024265E"/>
+    <w:rsid w:val="00236963"/>
+    <w:rsid w:val="002411DE"/>
     <w:rsid w:val="002427B3"/>
-    <w:rsid w:val="00242D45"/>
     <w:rsid w:val="00243070"/>
-    <w:rsid w:val="00243BC5"/>
-    <w:rsid w:val="00243E10"/>
     <w:rsid w:val="00244214"/>
-    <w:rsid w:val="00244394"/>
-    <w:rsid w:val="00244819"/>
+    <w:rsid w:val="00244DC6"/>
     <w:rsid w:val="0024576C"/>
-    <w:rsid w:val="00245F64"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00246F2E"/>
+    <w:rsid w:val="00246120"/>
+    <w:rsid w:val="00247039"/>
     <w:rsid w:val="002478F6"/>
     <w:rsid w:val="00250250"/>
-    <w:rsid w:val="002505D3"/>
-    <w:rsid w:val="00250971"/>
     <w:rsid w:val="002509B7"/>
-    <w:rsid w:val="002510FE"/>
     <w:rsid w:val="0025115F"/>
-    <w:rsid w:val="00252290"/>
+    <w:rsid w:val="002511E7"/>
+    <w:rsid w:val="00253BBB"/>
     <w:rsid w:val="002541EA"/>
-    <w:rsid w:val="00254612"/>
-    <w:rsid w:val="0025477C"/>
     <w:rsid w:val="00255BE5"/>
-    <w:rsid w:val="00256401"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00257E51"/>
     <w:rsid w:val="0026021B"/>
-    <w:rsid w:val="00260A38"/>
     <w:rsid w:val="0026125C"/>
     <w:rsid w:val="0026160D"/>
     <w:rsid w:val="00261B5A"/>
-    <w:rsid w:val="00261DEB"/>
     <w:rsid w:val="00262251"/>
-    <w:rsid w:val="00262756"/>
-    <w:rsid w:val="002628EB"/>
     <w:rsid w:val="00262A8E"/>
-    <w:rsid w:val="002633B5"/>
     <w:rsid w:val="00263EE7"/>
-    <w:rsid w:val="00264892"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00265505"/>
     <w:rsid w:val="00265840"/>
+    <w:rsid w:val="002659C8"/>
     <w:rsid w:val="00266655"/>
     <w:rsid w:val="002672E7"/>
     <w:rsid w:val="00267710"/>
-    <w:rsid w:val="00267EB9"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00271A55"/>
+    <w:rsid w:val="00267948"/>
     <w:rsid w:val="00271C53"/>
-    <w:rsid w:val="00273574"/>
+    <w:rsid w:val="002720A3"/>
+    <w:rsid w:val="00272B3D"/>
     <w:rsid w:val="002741EF"/>
-    <w:rsid w:val="002743BF"/>
     <w:rsid w:val="002748C9"/>
     <w:rsid w:val="00275181"/>
     <w:rsid w:val="002752DE"/>
     <w:rsid w:val="00275475"/>
-    <w:rsid w:val="002755CE"/>
+    <w:rsid w:val="00275A81"/>
     <w:rsid w:val="00275CDC"/>
-    <w:rsid w:val="00275D8C"/>
+    <w:rsid w:val="00275F24"/>
     <w:rsid w:val="00276376"/>
-    <w:rsid w:val="0027666E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002771C9"/>
     <w:rsid w:val="00277774"/>
-    <w:rsid w:val="00277E2B"/>
-    <w:rsid w:val="00280E33"/>
+    <w:rsid w:val="00280BAF"/>
     <w:rsid w:val="00281377"/>
-    <w:rsid w:val="0028185F"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00282854"/>
+    <w:rsid w:val="002830D9"/>
     <w:rsid w:val="00283BC0"/>
     <w:rsid w:val="002842B3"/>
     <w:rsid w:val="0028443A"/>
-    <w:rsid w:val="00284E5A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002858B1"/>
+    <w:rsid w:val="002846CF"/>
+    <w:rsid w:val="00284F01"/>
+    <w:rsid w:val="00285510"/>
+    <w:rsid w:val="0028571E"/>
     <w:rsid w:val="00285952"/>
-    <w:rsid w:val="0028745E"/>
     <w:rsid w:val="002874DA"/>
-    <w:rsid w:val="002905BF"/>
+    <w:rsid w:val="00290209"/>
     <w:rsid w:val="00291523"/>
     <w:rsid w:val="00291C67"/>
+    <w:rsid w:val="00291D20"/>
+    <w:rsid w:val="0029297D"/>
     <w:rsid w:val="00292DA1"/>
+    <w:rsid w:val="00293911"/>
     <w:rsid w:val="00294059"/>
-    <w:rsid w:val="002940F2"/>
     <w:rsid w:val="00294362"/>
-    <w:rsid w:val="002946CE"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00294FCF"/>
+    <w:rsid w:val="00295287"/>
     <w:rsid w:val="002952D5"/>
-    <w:rsid w:val="00295301"/>
     <w:rsid w:val="0029541D"/>
-    <w:rsid w:val="00295800"/>
+    <w:rsid w:val="00295A8D"/>
     <w:rsid w:val="002968E7"/>
-    <w:rsid w:val="00296ECF"/>
     <w:rsid w:val="002973EB"/>
     <w:rsid w:val="002A0077"/>
+    <w:rsid w:val="002A0417"/>
     <w:rsid w:val="002A074C"/>
     <w:rsid w:val="002A103F"/>
+    <w:rsid w:val="002A12EF"/>
     <w:rsid w:val="002A1A9B"/>
     <w:rsid w:val="002A1DCA"/>
-    <w:rsid w:val="002A1F8B"/>
+    <w:rsid w:val="002A2279"/>
     <w:rsid w:val="002A4C5A"/>
     <w:rsid w:val="002A508A"/>
     <w:rsid w:val="002A5307"/>
-    <w:rsid w:val="002A656B"/>
-    <w:rsid w:val="002A6DB2"/>
+    <w:rsid w:val="002A596A"/>
+    <w:rsid w:val="002A6CC5"/>
     <w:rsid w:val="002A72CE"/>
-    <w:rsid w:val="002A76F0"/>
-    <w:rsid w:val="002A7F6E"/>
+    <w:rsid w:val="002A79BA"/>
     <w:rsid w:val="002A7FD3"/>
-    <w:rsid w:val="002B08AE"/>
+    <w:rsid w:val="002B027E"/>
     <w:rsid w:val="002B0AAE"/>
-    <w:rsid w:val="002B0FCA"/>
-[...2 lines deleted...]
-    <w:rsid w:val="002B2A32"/>
     <w:rsid w:val="002B4541"/>
-    <w:rsid w:val="002B4659"/>
+    <w:rsid w:val="002B4748"/>
     <w:rsid w:val="002B5768"/>
-    <w:rsid w:val="002B57BB"/>
-    <w:rsid w:val="002B620F"/>
     <w:rsid w:val="002B6A61"/>
     <w:rsid w:val="002B6B4E"/>
-    <w:rsid w:val="002B6E65"/>
-    <w:rsid w:val="002B7375"/>
     <w:rsid w:val="002B7E16"/>
-    <w:rsid w:val="002C03B6"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002C05B7"/>
+    <w:rsid w:val="002C062F"/>
     <w:rsid w:val="002C0813"/>
-    <w:rsid w:val="002C1504"/>
+    <w:rsid w:val="002C1992"/>
     <w:rsid w:val="002C3510"/>
-    <w:rsid w:val="002C3F8E"/>
-    <w:rsid w:val="002C4FF7"/>
+    <w:rsid w:val="002C4E48"/>
     <w:rsid w:val="002C5A3F"/>
-    <w:rsid w:val="002C5DAC"/>
     <w:rsid w:val="002C7785"/>
-    <w:rsid w:val="002C77B7"/>
     <w:rsid w:val="002C7BA9"/>
-    <w:rsid w:val="002C7BCC"/>
     <w:rsid w:val="002C7C31"/>
-    <w:rsid w:val="002C7C48"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002D18E8"/>
+    <w:rsid w:val="002D0F29"/>
     <w:rsid w:val="002D1F97"/>
-    <w:rsid w:val="002D25C1"/>
-    <w:rsid w:val="002D3087"/>
+    <w:rsid w:val="002D2DAF"/>
+    <w:rsid w:val="002D2E41"/>
+    <w:rsid w:val="002D2EE0"/>
     <w:rsid w:val="002D30C2"/>
     <w:rsid w:val="002D324C"/>
     <w:rsid w:val="002D32D1"/>
     <w:rsid w:val="002D4E09"/>
+    <w:rsid w:val="002D4EDB"/>
     <w:rsid w:val="002D52DA"/>
-    <w:rsid w:val="002D5D07"/>
-    <w:rsid w:val="002D6183"/>
+    <w:rsid w:val="002D698A"/>
     <w:rsid w:val="002D6F7E"/>
-    <w:rsid w:val="002D762B"/>
+    <w:rsid w:val="002E044E"/>
     <w:rsid w:val="002E04EB"/>
-    <w:rsid w:val="002E0ED5"/>
     <w:rsid w:val="002E1629"/>
-    <w:rsid w:val="002E1677"/>
     <w:rsid w:val="002E16AA"/>
-    <w:rsid w:val="002E1E52"/>
-[...5 lines deleted...]
-    <w:rsid w:val="002E5597"/>
+    <w:rsid w:val="002E2ADE"/>
+    <w:rsid w:val="002E3931"/>
+    <w:rsid w:val="002E3D48"/>
     <w:rsid w:val="002E5AFF"/>
     <w:rsid w:val="002E5C86"/>
     <w:rsid w:val="002E6052"/>
     <w:rsid w:val="002E627E"/>
     <w:rsid w:val="002E6424"/>
-    <w:rsid w:val="002E6494"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002E6AD3"/>
+    <w:rsid w:val="002E6718"/>
     <w:rsid w:val="002E7500"/>
-    <w:rsid w:val="002F03E9"/>
+    <w:rsid w:val="002E7EA8"/>
+    <w:rsid w:val="002F0267"/>
     <w:rsid w:val="002F1003"/>
     <w:rsid w:val="002F109B"/>
     <w:rsid w:val="002F18AB"/>
     <w:rsid w:val="002F2DCC"/>
     <w:rsid w:val="002F2EA8"/>
-    <w:rsid w:val="002F322A"/>
-[...2 lines deleted...]
-    <w:rsid w:val="002F5190"/>
+    <w:rsid w:val="002F3A70"/>
+    <w:rsid w:val="002F552D"/>
     <w:rsid w:val="002F56E1"/>
+    <w:rsid w:val="002F6423"/>
+    <w:rsid w:val="002F6632"/>
     <w:rsid w:val="002F6908"/>
-    <w:rsid w:val="002F6A65"/>
-    <w:rsid w:val="00300017"/>
+    <w:rsid w:val="002F6B18"/>
+    <w:rsid w:val="00300185"/>
     <w:rsid w:val="0030055F"/>
     <w:rsid w:val="0030057C"/>
     <w:rsid w:val="003006C0"/>
+    <w:rsid w:val="003007A9"/>
     <w:rsid w:val="003007DB"/>
     <w:rsid w:val="00300C25"/>
-    <w:rsid w:val="00300C52"/>
-    <w:rsid w:val="00301360"/>
     <w:rsid w:val="003017BB"/>
     <w:rsid w:val="00301862"/>
+    <w:rsid w:val="003018E2"/>
     <w:rsid w:val="003021CF"/>
-    <w:rsid w:val="0030275B"/>
-    <w:rsid w:val="00302938"/>
     <w:rsid w:val="00302EAD"/>
+    <w:rsid w:val="0030455A"/>
+    <w:rsid w:val="0030489A"/>
     <w:rsid w:val="00304BE0"/>
     <w:rsid w:val="00304CE9"/>
     <w:rsid w:val="0030582B"/>
     <w:rsid w:val="00305C9F"/>
     <w:rsid w:val="00306B73"/>
-    <w:rsid w:val="00306D52"/>
     <w:rsid w:val="00306F92"/>
-    <w:rsid w:val="00307135"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003077D1"/>
+    <w:rsid w:val="0030747F"/>
     <w:rsid w:val="00307DBD"/>
-    <w:rsid w:val="00307E7B"/>
     <w:rsid w:val="003100F7"/>
     <w:rsid w:val="003105D4"/>
-    <w:rsid w:val="0031108B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0031214F"/>
+    <w:rsid w:val="0031210E"/>
     <w:rsid w:val="003122F4"/>
-    <w:rsid w:val="003123C3"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00313181"/>
     <w:rsid w:val="003131F7"/>
-    <w:rsid w:val="003133BC"/>
     <w:rsid w:val="0031373E"/>
     <w:rsid w:val="00313982"/>
-    <w:rsid w:val="00314479"/>
+    <w:rsid w:val="00314417"/>
     <w:rsid w:val="003149AE"/>
-    <w:rsid w:val="00314A0D"/>
+    <w:rsid w:val="00314E3B"/>
     <w:rsid w:val="003155A1"/>
     <w:rsid w:val="00316443"/>
     <w:rsid w:val="00316AEB"/>
-    <w:rsid w:val="00316B9F"/>
+    <w:rsid w:val="00316E2C"/>
+    <w:rsid w:val="003176AF"/>
     <w:rsid w:val="00317D0E"/>
-    <w:rsid w:val="0032031B"/>
+    <w:rsid w:val="00317EBE"/>
     <w:rsid w:val="0032086F"/>
-    <w:rsid w:val="00321972"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0032217A"/>
+    <w:rsid w:val="003222E5"/>
     <w:rsid w:val="003227DF"/>
-    <w:rsid w:val="00322921"/>
+    <w:rsid w:val="003230CB"/>
     <w:rsid w:val="00323104"/>
-    <w:rsid w:val="00324E3D"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0032525D"/>
+    <w:rsid w:val="00323A09"/>
     <w:rsid w:val="003256B3"/>
-    <w:rsid w:val="003260AD"/>
-[...2 lines deleted...]
-    <w:rsid w:val="003267B4"/>
+    <w:rsid w:val="003264A2"/>
     <w:rsid w:val="00327100"/>
     <w:rsid w:val="00327308"/>
-    <w:rsid w:val="003309FC"/>
-    <w:rsid w:val="00331668"/>
+    <w:rsid w:val="003276A2"/>
     <w:rsid w:val="00331A6A"/>
-    <w:rsid w:val="003323E6"/>
     <w:rsid w:val="00332DB7"/>
+    <w:rsid w:val="003333BA"/>
+    <w:rsid w:val="003337BF"/>
     <w:rsid w:val="00334D8D"/>
-    <w:rsid w:val="00334E05"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0033688A"/>
+    <w:rsid w:val="0033503D"/>
     <w:rsid w:val="00336ECD"/>
     <w:rsid w:val="00337085"/>
     <w:rsid w:val="0033733E"/>
     <w:rsid w:val="00337413"/>
-    <w:rsid w:val="00337600"/>
     <w:rsid w:val="00337761"/>
     <w:rsid w:val="00337D6A"/>
-    <w:rsid w:val="00340229"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003414FD"/>
+    <w:rsid w:val="00340E9C"/>
     <w:rsid w:val="00341641"/>
     <w:rsid w:val="0034223E"/>
-    <w:rsid w:val="003428F1"/>
     <w:rsid w:val="00343004"/>
+    <w:rsid w:val="0034321E"/>
     <w:rsid w:val="00343705"/>
     <w:rsid w:val="00343774"/>
-    <w:rsid w:val="00343C30"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0034527F"/>
+    <w:rsid w:val="00344DEE"/>
     <w:rsid w:val="0034567C"/>
     <w:rsid w:val="003458C6"/>
-    <w:rsid w:val="00345E5A"/>
     <w:rsid w:val="003463E2"/>
-    <w:rsid w:val="0034655D"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00350F92"/>
+    <w:rsid w:val="00350FB3"/>
     <w:rsid w:val="00351400"/>
     <w:rsid w:val="00351A62"/>
     <w:rsid w:val="00351A65"/>
-    <w:rsid w:val="00353549"/>
-[...2 lines deleted...]
-    <w:rsid w:val="003557B3"/>
     <w:rsid w:val="00355CA5"/>
     <w:rsid w:val="003570EE"/>
     <w:rsid w:val="00357308"/>
-    <w:rsid w:val="00361174"/>
+    <w:rsid w:val="00357DDE"/>
+    <w:rsid w:val="003629A4"/>
     <w:rsid w:val="00362C0E"/>
     <w:rsid w:val="00363303"/>
-    <w:rsid w:val="0036338B"/>
-[...2 lines deleted...]
-    <w:rsid w:val="003650BE"/>
+    <w:rsid w:val="00364371"/>
     <w:rsid w:val="003653EF"/>
-    <w:rsid w:val="0036594A"/>
+    <w:rsid w:val="00365AF1"/>
     <w:rsid w:val="00365C45"/>
-    <w:rsid w:val="00365D84"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00366589"/>
+    <w:rsid w:val="00365E53"/>
     <w:rsid w:val="00366DB5"/>
-    <w:rsid w:val="00366EC1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00370723"/>
     <w:rsid w:val="0037090F"/>
-    <w:rsid w:val="00370BBD"/>
+    <w:rsid w:val="00370B92"/>
+    <w:rsid w:val="003717E7"/>
     <w:rsid w:val="00371D17"/>
-    <w:rsid w:val="00371D4B"/>
-    <w:rsid w:val="00371F06"/>
     <w:rsid w:val="003721AD"/>
-    <w:rsid w:val="003732AA"/>
-    <w:rsid w:val="00373F61"/>
+    <w:rsid w:val="00372BB0"/>
+    <w:rsid w:val="00374106"/>
+    <w:rsid w:val="00374AC4"/>
     <w:rsid w:val="003754A8"/>
-    <w:rsid w:val="0037594F"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00376E91"/>
+    <w:rsid w:val="0037585C"/>
+    <w:rsid w:val="00375B83"/>
+    <w:rsid w:val="00376A57"/>
     <w:rsid w:val="00377173"/>
-    <w:rsid w:val="00381DF2"/>
-    <w:rsid w:val="00381F4F"/>
+    <w:rsid w:val="00381A6B"/>
     <w:rsid w:val="00381F8C"/>
-    <w:rsid w:val="003820BB"/>
-    <w:rsid w:val="0038283D"/>
+    <w:rsid w:val="00382DFD"/>
     <w:rsid w:val="00382E6E"/>
-    <w:rsid w:val="00383137"/>
+    <w:rsid w:val="00383A9D"/>
+    <w:rsid w:val="00383B19"/>
     <w:rsid w:val="00383CE2"/>
     <w:rsid w:val="00383E68"/>
-    <w:rsid w:val="003848F1"/>
-[...4 lines deleted...]
-    <w:rsid w:val="003860BA"/>
     <w:rsid w:val="00386988"/>
-    <w:rsid w:val="00386AEE"/>
     <w:rsid w:val="00386FA0"/>
     <w:rsid w:val="00387C50"/>
-    <w:rsid w:val="0039071D"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00391467"/>
+    <w:rsid w:val="00387D3E"/>
     <w:rsid w:val="0039191E"/>
-    <w:rsid w:val="0039239A"/>
-    <w:rsid w:val="00392676"/>
+    <w:rsid w:val="00391A2B"/>
     <w:rsid w:val="00392ECC"/>
     <w:rsid w:val="00393DD8"/>
-    <w:rsid w:val="00393F95"/>
+    <w:rsid w:val="00393F50"/>
+    <w:rsid w:val="00394320"/>
     <w:rsid w:val="003954D9"/>
     <w:rsid w:val="0039550E"/>
-    <w:rsid w:val="003966AE"/>
+    <w:rsid w:val="00396BB2"/>
+    <w:rsid w:val="0039705C"/>
     <w:rsid w:val="0039730C"/>
-    <w:rsid w:val="00397904"/>
-[...4 lines deleted...]
-    <w:rsid w:val="003A0EBD"/>
+    <w:rsid w:val="0039780D"/>
+    <w:rsid w:val="003A03E9"/>
     <w:rsid w:val="003A17F5"/>
-    <w:rsid w:val="003A20B5"/>
+    <w:rsid w:val="003A1B3C"/>
     <w:rsid w:val="003A24A3"/>
-    <w:rsid w:val="003A2503"/>
+    <w:rsid w:val="003A251A"/>
     <w:rsid w:val="003A32B5"/>
     <w:rsid w:val="003A34E0"/>
-    <w:rsid w:val="003A4790"/>
     <w:rsid w:val="003A49F2"/>
-    <w:rsid w:val="003A52C5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003A6088"/>
     <w:rsid w:val="003A6D20"/>
-    <w:rsid w:val="003A6DD5"/>
-[...2 lines deleted...]
-    <w:rsid w:val="003A778C"/>
     <w:rsid w:val="003B03F3"/>
     <w:rsid w:val="003B05A9"/>
-    <w:rsid w:val="003B0874"/>
     <w:rsid w:val="003B0A0E"/>
-    <w:rsid w:val="003B0C3F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003B2247"/>
     <w:rsid w:val="003B238C"/>
-    <w:rsid w:val="003B3EE8"/>
+    <w:rsid w:val="003B311B"/>
     <w:rsid w:val="003B4A30"/>
-    <w:rsid w:val="003B4E2A"/>
     <w:rsid w:val="003B6029"/>
-    <w:rsid w:val="003B6D5B"/>
+    <w:rsid w:val="003B68BC"/>
     <w:rsid w:val="003B6F76"/>
-    <w:rsid w:val="003B7B0E"/>
+    <w:rsid w:val="003B7AF4"/>
     <w:rsid w:val="003B7D00"/>
     <w:rsid w:val="003B7D56"/>
-    <w:rsid w:val="003B7FD8"/>
     <w:rsid w:val="003C0550"/>
-    <w:rsid w:val="003C0B8C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003C145B"/>
     <w:rsid w:val="003C1623"/>
-    <w:rsid w:val="003C1ACC"/>
+    <w:rsid w:val="003C1AFE"/>
     <w:rsid w:val="003C2074"/>
-    <w:rsid w:val="003C214E"/>
-[...2 lines deleted...]
-    <w:rsid w:val="003C3D22"/>
+    <w:rsid w:val="003C234F"/>
+    <w:rsid w:val="003C30E6"/>
     <w:rsid w:val="003C4633"/>
-    <w:rsid w:val="003C5A13"/>
     <w:rsid w:val="003C5B64"/>
+    <w:rsid w:val="003C5D70"/>
     <w:rsid w:val="003C5EB6"/>
-    <w:rsid w:val="003C6732"/>
-    <w:rsid w:val="003C6980"/>
+    <w:rsid w:val="003C7358"/>
     <w:rsid w:val="003C7C6A"/>
-    <w:rsid w:val="003D056B"/>
-    <w:rsid w:val="003D0FA4"/>
     <w:rsid w:val="003D1E62"/>
+    <w:rsid w:val="003D24AF"/>
     <w:rsid w:val="003D29A9"/>
-    <w:rsid w:val="003D2D99"/>
-[...2 lines deleted...]
-    <w:rsid w:val="003D484D"/>
+    <w:rsid w:val="003D362E"/>
+    <w:rsid w:val="003D3913"/>
+    <w:rsid w:val="003D4348"/>
+    <w:rsid w:val="003D45F0"/>
     <w:rsid w:val="003D4FD1"/>
+    <w:rsid w:val="003D50A4"/>
+    <w:rsid w:val="003D541E"/>
     <w:rsid w:val="003D56A0"/>
-    <w:rsid w:val="003D586C"/>
-    <w:rsid w:val="003D709E"/>
+    <w:rsid w:val="003D6CDA"/>
     <w:rsid w:val="003E0079"/>
-    <w:rsid w:val="003E0552"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003E102B"/>
+    <w:rsid w:val="003E0674"/>
+    <w:rsid w:val="003E089D"/>
     <w:rsid w:val="003E1CFB"/>
-    <w:rsid w:val="003E1F23"/>
-[...4 lines deleted...]
-    <w:rsid w:val="003E3536"/>
     <w:rsid w:val="003E385E"/>
-    <w:rsid w:val="003E3B88"/>
+    <w:rsid w:val="003E3FD8"/>
     <w:rsid w:val="003E431F"/>
     <w:rsid w:val="003E45B3"/>
-    <w:rsid w:val="003E4920"/>
-    <w:rsid w:val="003E5BC5"/>
+    <w:rsid w:val="003E477F"/>
+    <w:rsid w:val="003E4CE4"/>
+    <w:rsid w:val="003E62A4"/>
+    <w:rsid w:val="003E6F22"/>
     <w:rsid w:val="003E70FE"/>
-    <w:rsid w:val="003E73A4"/>
+    <w:rsid w:val="003E757B"/>
     <w:rsid w:val="003E7A48"/>
-    <w:rsid w:val="003F081E"/>
     <w:rsid w:val="003F0DB5"/>
-    <w:rsid w:val="003F127D"/>
-[...6 lines deleted...]
-    <w:rsid w:val="003F63E8"/>
+    <w:rsid w:val="003F2E46"/>
+    <w:rsid w:val="003F4D3B"/>
     <w:rsid w:val="003F6419"/>
-    <w:rsid w:val="003F67D3"/>
-    <w:rsid w:val="003F75BA"/>
+    <w:rsid w:val="003F6A17"/>
+    <w:rsid w:val="003F7767"/>
+    <w:rsid w:val="003F778C"/>
     <w:rsid w:val="003F7D7D"/>
-    <w:rsid w:val="0040167D"/>
+    <w:rsid w:val="00401701"/>
     <w:rsid w:val="00401AAB"/>
+    <w:rsid w:val="00402047"/>
     <w:rsid w:val="0040227D"/>
-    <w:rsid w:val="004026BA"/>
     <w:rsid w:val="004029CF"/>
-    <w:rsid w:val="00402FA4"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00403CC6"/>
+    <w:rsid w:val="004031DA"/>
     <w:rsid w:val="00403F7A"/>
-    <w:rsid w:val="004041A8"/>
     <w:rsid w:val="004043CD"/>
-    <w:rsid w:val="00404851"/>
     <w:rsid w:val="0040571F"/>
     <w:rsid w:val="00405D39"/>
     <w:rsid w:val="0040681C"/>
     <w:rsid w:val="00406A3C"/>
-    <w:rsid w:val="00406BFD"/>
     <w:rsid w:val="00407143"/>
-    <w:rsid w:val="00407593"/>
-    <w:rsid w:val="0040761A"/>
     <w:rsid w:val="00407A3F"/>
-    <w:rsid w:val="00410493"/>
-    <w:rsid w:val="00410FE4"/>
+    <w:rsid w:val="004104A3"/>
+    <w:rsid w:val="00411291"/>
     <w:rsid w:val="004119FB"/>
-    <w:rsid w:val="00411B60"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00412D87"/>
+    <w:rsid w:val="004129C7"/>
     <w:rsid w:val="0041340C"/>
+    <w:rsid w:val="004137D0"/>
     <w:rsid w:val="00413B45"/>
-    <w:rsid w:val="004148C2"/>
-    <w:rsid w:val="00415DE6"/>
+    <w:rsid w:val="00414557"/>
+    <w:rsid w:val="0041688A"/>
     <w:rsid w:val="00416C88"/>
     <w:rsid w:val="00416FC6"/>
     <w:rsid w:val="00417205"/>
+    <w:rsid w:val="00417546"/>
     <w:rsid w:val="00420626"/>
-    <w:rsid w:val="00420DE9"/>
-    <w:rsid w:val="004213D2"/>
+    <w:rsid w:val="00420B88"/>
+    <w:rsid w:val="00420D9C"/>
     <w:rsid w:val="00421A8D"/>
     <w:rsid w:val="00422128"/>
+    <w:rsid w:val="0042270A"/>
     <w:rsid w:val="00423875"/>
+    <w:rsid w:val="00423AC8"/>
     <w:rsid w:val="00423AEF"/>
-    <w:rsid w:val="00423F47"/>
-[...2 lines deleted...]
-    <w:rsid w:val="004249EE"/>
     <w:rsid w:val="00425106"/>
-    <w:rsid w:val="004251E2"/>
-    <w:rsid w:val="0042659A"/>
     <w:rsid w:val="0042669D"/>
-    <w:rsid w:val="00426A16"/>
+    <w:rsid w:val="004269AD"/>
     <w:rsid w:val="004270B4"/>
-    <w:rsid w:val="00427FF1"/>
     <w:rsid w:val="00431003"/>
-    <w:rsid w:val="00431ABF"/>
     <w:rsid w:val="00431DD1"/>
-    <w:rsid w:val="00433253"/>
+    <w:rsid w:val="00432551"/>
     <w:rsid w:val="004337F4"/>
     <w:rsid w:val="0043382C"/>
-    <w:rsid w:val="00433B1A"/>
-    <w:rsid w:val="00433C80"/>
     <w:rsid w:val="00433DB2"/>
-    <w:rsid w:val="00434178"/>
     <w:rsid w:val="0043452C"/>
     <w:rsid w:val="004351FC"/>
-    <w:rsid w:val="004369B9"/>
-    <w:rsid w:val="00436A9C"/>
     <w:rsid w:val="00437084"/>
     <w:rsid w:val="00437465"/>
-    <w:rsid w:val="00437FC5"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00440DF8"/>
     <w:rsid w:val="00441A25"/>
-    <w:rsid w:val="00441DC7"/>
-    <w:rsid w:val="004425AB"/>
     <w:rsid w:val="00442794"/>
-    <w:rsid w:val="00442B1E"/>
     <w:rsid w:val="00442CCE"/>
-    <w:rsid w:val="004438B1"/>
     <w:rsid w:val="00443C56"/>
     <w:rsid w:val="00444738"/>
+    <w:rsid w:val="00444C36"/>
     <w:rsid w:val="00444D4D"/>
-    <w:rsid w:val="004452EF"/>
+    <w:rsid w:val="00445722"/>
+    <w:rsid w:val="0044580C"/>
     <w:rsid w:val="00445C17"/>
-    <w:rsid w:val="00446845"/>
-    <w:rsid w:val="00447FD4"/>
     <w:rsid w:val="00450263"/>
     <w:rsid w:val="004502A7"/>
-    <w:rsid w:val="00450351"/>
     <w:rsid w:val="00450897"/>
-    <w:rsid w:val="00450C5C"/>
     <w:rsid w:val="00450C73"/>
-    <w:rsid w:val="00450CE8"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00451682"/>
+    <w:rsid w:val="00450E76"/>
+    <w:rsid w:val="00451100"/>
     <w:rsid w:val="004521E2"/>
-    <w:rsid w:val="004529AE"/>
     <w:rsid w:val="00453446"/>
-    <w:rsid w:val="0045381C"/>
-    <w:rsid w:val="004541D0"/>
     <w:rsid w:val="00454382"/>
-    <w:rsid w:val="004546E3"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00455A04"/>
+    <w:rsid w:val="004554FB"/>
     <w:rsid w:val="00455DD6"/>
+    <w:rsid w:val="00456150"/>
     <w:rsid w:val="004567B8"/>
-    <w:rsid w:val="00460034"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00460949"/>
+    <w:rsid w:val="00456844"/>
+    <w:rsid w:val="00456DDA"/>
+    <w:rsid w:val="00457CB3"/>
+    <w:rsid w:val="00460B1B"/>
+    <w:rsid w:val="004618C6"/>
     <w:rsid w:val="004618DB"/>
-    <w:rsid w:val="00463AA5"/>
+    <w:rsid w:val="0046308E"/>
     <w:rsid w:val="00463D76"/>
-    <w:rsid w:val="00463F40"/>
     <w:rsid w:val="00464621"/>
-    <w:rsid w:val="0046593E"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00467091"/>
+    <w:rsid w:val="00465019"/>
     <w:rsid w:val="0046796A"/>
     <w:rsid w:val="00467A3A"/>
+    <w:rsid w:val="00467BFD"/>
     <w:rsid w:val="00470187"/>
     <w:rsid w:val="004704BB"/>
-    <w:rsid w:val="00470A25"/>
-    <w:rsid w:val="00470FCF"/>
+    <w:rsid w:val="00470BB2"/>
+    <w:rsid w:val="004712BD"/>
     <w:rsid w:val="0047187D"/>
-    <w:rsid w:val="00472854"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00472CED"/>
+    <w:rsid w:val="00472CE5"/>
     <w:rsid w:val="004735C6"/>
     <w:rsid w:val="004735F7"/>
+    <w:rsid w:val="00473995"/>
+    <w:rsid w:val="004746F2"/>
     <w:rsid w:val="00474AF7"/>
     <w:rsid w:val="00475175"/>
     <w:rsid w:val="00475EF6"/>
-    <w:rsid w:val="004778AE"/>
     <w:rsid w:val="00477F6E"/>
-    <w:rsid w:val="00480940"/>
+    <w:rsid w:val="004814C5"/>
     <w:rsid w:val="00482411"/>
-    <w:rsid w:val="00482498"/>
+    <w:rsid w:val="00482CF0"/>
+    <w:rsid w:val="0048342B"/>
+    <w:rsid w:val="0048376F"/>
     <w:rsid w:val="004838AB"/>
-    <w:rsid w:val="00483D2A"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00485BDA"/>
     <w:rsid w:val="00485CA8"/>
-    <w:rsid w:val="004860DF"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00487C54"/>
+    <w:rsid w:val="004860B6"/>
+    <w:rsid w:val="004861C6"/>
+    <w:rsid w:val="00487B82"/>
     <w:rsid w:val="0049004D"/>
-    <w:rsid w:val="00490879"/>
+    <w:rsid w:val="00491205"/>
     <w:rsid w:val="00491671"/>
     <w:rsid w:val="00491817"/>
     <w:rsid w:val="00492549"/>
+    <w:rsid w:val="00492B09"/>
     <w:rsid w:val="0049309B"/>
-    <w:rsid w:val="00493804"/>
-    <w:rsid w:val="00494017"/>
+    <w:rsid w:val="00493B32"/>
     <w:rsid w:val="004946A3"/>
-    <w:rsid w:val="00494964"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00496948"/>
+    <w:rsid w:val="00495B86"/>
     <w:rsid w:val="00496BFE"/>
-    <w:rsid w:val="00496F0D"/>
-[...3 lines deleted...]
-    <w:rsid w:val="004A0693"/>
+    <w:rsid w:val="004979A0"/>
+    <w:rsid w:val="00497AF7"/>
+    <w:rsid w:val="00497BA4"/>
     <w:rsid w:val="004A069E"/>
-    <w:rsid w:val="004A15C9"/>
+    <w:rsid w:val="004A0EDF"/>
+    <w:rsid w:val="004A197D"/>
     <w:rsid w:val="004A1A4F"/>
-    <w:rsid w:val="004A1A51"/>
+    <w:rsid w:val="004A1AD7"/>
     <w:rsid w:val="004A1E12"/>
-    <w:rsid w:val="004A2443"/>
-[...4 lines deleted...]
-    <w:rsid w:val="004A4D60"/>
+    <w:rsid w:val="004A40CF"/>
     <w:rsid w:val="004A5EF7"/>
-    <w:rsid w:val="004A73B0"/>
+    <w:rsid w:val="004A6CB6"/>
     <w:rsid w:val="004A7E67"/>
-    <w:rsid w:val="004B0007"/>
-    <w:rsid w:val="004B0BE3"/>
+    <w:rsid w:val="004B08A9"/>
     <w:rsid w:val="004B0CE9"/>
     <w:rsid w:val="004B0D71"/>
     <w:rsid w:val="004B133B"/>
-    <w:rsid w:val="004B1554"/>
-[...3 lines deleted...]
-    <w:rsid w:val="004B4BFC"/>
+    <w:rsid w:val="004B3DCF"/>
+    <w:rsid w:val="004B4EE4"/>
     <w:rsid w:val="004B4FE2"/>
-    <w:rsid w:val="004B4FF7"/>
     <w:rsid w:val="004B54BD"/>
+    <w:rsid w:val="004B5D14"/>
     <w:rsid w:val="004B5DEA"/>
-    <w:rsid w:val="004B62E9"/>
-    <w:rsid w:val="004B6DB0"/>
+    <w:rsid w:val="004B628E"/>
+    <w:rsid w:val="004B6BB1"/>
     <w:rsid w:val="004C07FF"/>
-    <w:rsid w:val="004C0DF2"/>
     <w:rsid w:val="004C0E9A"/>
     <w:rsid w:val="004C12D5"/>
-    <w:rsid w:val="004C144B"/>
-    <w:rsid w:val="004C1C4C"/>
+    <w:rsid w:val="004C17A0"/>
     <w:rsid w:val="004C220C"/>
-    <w:rsid w:val="004C229B"/>
+    <w:rsid w:val="004C2BAC"/>
     <w:rsid w:val="004C3F36"/>
-    <w:rsid w:val="004C41BE"/>
-    <w:rsid w:val="004C4C2B"/>
     <w:rsid w:val="004C4DFB"/>
-    <w:rsid w:val="004C501D"/>
-[...2 lines deleted...]
-    <w:rsid w:val="004C6C2C"/>
+    <w:rsid w:val="004C51A2"/>
     <w:rsid w:val="004C6D30"/>
-    <w:rsid w:val="004C6F9B"/>
     <w:rsid w:val="004C7395"/>
-    <w:rsid w:val="004C7D0C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004D034D"/>
+    <w:rsid w:val="004C7E0A"/>
+    <w:rsid w:val="004D00AF"/>
+    <w:rsid w:val="004D0402"/>
     <w:rsid w:val="004D0415"/>
-    <w:rsid w:val="004D057F"/>
+    <w:rsid w:val="004D0850"/>
+    <w:rsid w:val="004D0B17"/>
     <w:rsid w:val="004D103D"/>
-    <w:rsid w:val="004D15FD"/>
-[...4 lines deleted...]
-    <w:rsid w:val="004D5245"/>
+    <w:rsid w:val="004D1221"/>
+    <w:rsid w:val="004D2017"/>
+    <w:rsid w:val="004D2892"/>
+    <w:rsid w:val="004D34D1"/>
+    <w:rsid w:val="004D4915"/>
     <w:rsid w:val="004D58EC"/>
     <w:rsid w:val="004D631E"/>
-    <w:rsid w:val="004D69CE"/>
-[...2 lines deleted...]
-    <w:rsid w:val="004D7451"/>
     <w:rsid w:val="004D7876"/>
     <w:rsid w:val="004D78AF"/>
-    <w:rsid w:val="004D7B8E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004E0870"/>
+    <w:rsid w:val="004D795C"/>
     <w:rsid w:val="004E0903"/>
     <w:rsid w:val="004E0A15"/>
-    <w:rsid w:val="004E1C01"/>
+    <w:rsid w:val="004E125D"/>
+    <w:rsid w:val="004E13BC"/>
     <w:rsid w:val="004E1D0A"/>
-    <w:rsid w:val="004E1DD3"/>
-[...12 lines deleted...]
-    <w:rsid w:val="004E7306"/>
+    <w:rsid w:val="004E208A"/>
+    <w:rsid w:val="004E454F"/>
     <w:rsid w:val="004F08C5"/>
-    <w:rsid w:val="004F093A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004F0BDC"/>
     <w:rsid w:val="004F0E15"/>
     <w:rsid w:val="004F25F0"/>
     <w:rsid w:val="004F29C7"/>
-    <w:rsid w:val="004F354D"/>
+    <w:rsid w:val="004F2D92"/>
     <w:rsid w:val="004F35D0"/>
-    <w:rsid w:val="004F3B2E"/>
-    <w:rsid w:val="004F4656"/>
     <w:rsid w:val="004F4ED6"/>
     <w:rsid w:val="004F5B00"/>
-    <w:rsid w:val="004F60F3"/>
-[...3 lines deleted...]
-    <w:rsid w:val="004F7D38"/>
+    <w:rsid w:val="004F7C9F"/>
     <w:rsid w:val="004F7EC9"/>
-    <w:rsid w:val="005001D2"/>
-    <w:rsid w:val="00500CBE"/>
+    <w:rsid w:val="00500655"/>
+    <w:rsid w:val="00500EC3"/>
     <w:rsid w:val="00501053"/>
-    <w:rsid w:val="00501D2B"/>
+    <w:rsid w:val="0050139D"/>
+    <w:rsid w:val="00501714"/>
     <w:rsid w:val="005028F2"/>
-    <w:rsid w:val="00502E92"/>
     <w:rsid w:val="00503EB3"/>
+    <w:rsid w:val="00503EC4"/>
     <w:rsid w:val="005043A7"/>
-    <w:rsid w:val="005046CB"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00512969"/>
+    <w:rsid w:val="00505FC8"/>
+    <w:rsid w:val="0050727C"/>
     <w:rsid w:val="00512D6E"/>
-    <w:rsid w:val="005136A8"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005143C4"/>
+    <w:rsid w:val="00512E72"/>
     <w:rsid w:val="0051448E"/>
-    <w:rsid w:val="00514919"/>
     <w:rsid w:val="00514BAD"/>
-    <w:rsid w:val="005156D9"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005163E9"/>
     <w:rsid w:val="00516AED"/>
     <w:rsid w:val="00516B20"/>
     <w:rsid w:val="0051711B"/>
     <w:rsid w:val="005177D9"/>
     <w:rsid w:val="00520B04"/>
     <w:rsid w:val="00521C39"/>
     <w:rsid w:val="00521EB0"/>
-    <w:rsid w:val="00522504"/>
-    <w:rsid w:val="00522921"/>
+    <w:rsid w:val="00522ADE"/>
     <w:rsid w:val="005238E9"/>
-    <w:rsid w:val="00523969"/>
     <w:rsid w:val="00523B6A"/>
     <w:rsid w:val="0052492E"/>
-    <w:rsid w:val="00524F26"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00527BE9"/>
     <w:rsid w:val="00527F06"/>
-    <w:rsid w:val="00527F4E"/>
-[...5 lines deleted...]
-    <w:rsid w:val="0053256F"/>
+    <w:rsid w:val="00530364"/>
+    <w:rsid w:val="005306BD"/>
     <w:rsid w:val="00532B9A"/>
-    <w:rsid w:val="005343EB"/>
-    <w:rsid w:val="005348FF"/>
+    <w:rsid w:val="00535293"/>
+    <w:rsid w:val="0053578F"/>
     <w:rsid w:val="00535973"/>
-    <w:rsid w:val="0053667E"/>
+    <w:rsid w:val="0053669E"/>
     <w:rsid w:val="0053683A"/>
-    <w:rsid w:val="00536BA7"/>
-    <w:rsid w:val="005374F5"/>
+    <w:rsid w:val="00537108"/>
+    <w:rsid w:val="0054038B"/>
     <w:rsid w:val="005408F0"/>
-    <w:rsid w:val="005429B6"/>
+    <w:rsid w:val="0054140F"/>
     <w:rsid w:val="00543299"/>
     <w:rsid w:val="00543DDD"/>
     <w:rsid w:val="00544AC4"/>
-    <w:rsid w:val="0054573C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00545BDE"/>
+    <w:rsid w:val="00544F73"/>
     <w:rsid w:val="005461B6"/>
-    <w:rsid w:val="0054625D"/>
-    <w:rsid w:val="00546929"/>
+    <w:rsid w:val="005465DA"/>
     <w:rsid w:val="00547959"/>
     <w:rsid w:val="005504D2"/>
-    <w:rsid w:val="00550887"/>
     <w:rsid w:val="00551BB6"/>
-    <w:rsid w:val="00551FA3"/>
     <w:rsid w:val="005520D1"/>
     <w:rsid w:val="005526FA"/>
+    <w:rsid w:val="00552EB8"/>
+    <w:rsid w:val="0055310F"/>
     <w:rsid w:val="00553A90"/>
+    <w:rsid w:val="00553A96"/>
     <w:rsid w:val="0055423E"/>
+    <w:rsid w:val="0055450A"/>
     <w:rsid w:val="00554729"/>
-    <w:rsid w:val="00554897"/>
+    <w:rsid w:val="00554FCD"/>
     <w:rsid w:val="0055505D"/>
     <w:rsid w:val="0055555F"/>
+    <w:rsid w:val="00555A9F"/>
     <w:rsid w:val="00555ECD"/>
     <w:rsid w:val="0055633E"/>
     <w:rsid w:val="005565A9"/>
     <w:rsid w:val="00556890"/>
     <w:rsid w:val="00557734"/>
     <w:rsid w:val="005579AC"/>
-    <w:rsid w:val="005602F9"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00561BC2"/>
+    <w:rsid w:val="005608D4"/>
     <w:rsid w:val="00562284"/>
     <w:rsid w:val="0056353A"/>
     <w:rsid w:val="0056382C"/>
-    <w:rsid w:val="00563896"/>
+    <w:rsid w:val="00563BE5"/>
+    <w:rsid w:val="00564432"/>
     <w:rsid w:val="00564E3E"/>
-    <w:rsid w:val="00565728"/>
+    <w:rsid w:val="0056578C"/>
     <w:rsid w:val="00565BE7"/>
-    <w:rsid w:val="00566417"/>
+    <w:rsid w:val="0056615A"/>
     <w:rsid w:val="00566E7D"/>
-    <w:rsid w:val="0056723C"/>
     <w:rsid w:val="005676C6"/>
     <w:rsid w:val="005677CA"/>
     <w:rsid w:val="0056782E"/>
-    <w:rsid w:val="00567DF3"/>
-    <w:rsid w:val="00570DE6"/>
+    <w:rsid w:val="00571EB9"/>
     <w:rsid w:val="00571F60"/>
-    <w:rsid w:val="00572428"/>
     <w:rsid w:val="00572611"/>
     <w:rsid w:val="00572BC9"/>
-    <w:rsid w:val="00573E2C"/>
-    <w:rsid w:val="00573F5D"/>
     <w:rsid w:val="00573FAD"/>
-    <w:rsid w:val="0057478F"/>
     <w:rsid w:val="005753A1"/>
-    <w:rsid w:val="00575626"/>
-    <w:rsid w:val="00575816"/>
+    <w:rsid w:val="00576281"/>
     <w:rsid w:val="005767D3"/>
     <w:rsid w:val="005773AE"/>
-    <w:rsid w:val="005774DD"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0058131D"/>
+    <w:rsid w:val="00577CCA"/>
+    <w:rsid w:val="0058105A"/>
+    <w:rsid w:val="005814E2"/>
+    <w:rsid w:val="00581D04"/>
     <w:rsid w:val="00582036"/>
     <w:rsid w:val="00582079"/>
+    <w:rsid w:val="005827B1"/>
+    <w:rsid w:val="0058284F"/>
+    <w:rsid w:val="00582B17"/>
     <w:rsid w:val="00583BA3"/>
     <w:rsid w:val="00583BE7"/>
-    <w:rsid w:val="0058440C"/>
     <w:rsid w:val="005848E4"/>
-    <w:rsid w:val="005853C4"/>
-    <w:rsid w:val="00585A0A"/>
+    <w:rsid w:val="00585718"/>
+    <w:rsid w:val="005858DD"/>
     <w:rsid w:val="00585BA8"/>
-    <w:rsid w:val="00585DFA"/>
-    <w:rsid w:val="005863C5"/>
     <w:rsid w:val="0058640F"/>
-    <w:rsid w:val="00586543"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00586B51"/>
     <w:rsid w:val="00586EA6"/>
     <w:rsid w:val="005870CA"/>
+    <w:rsid w:val="00587353"/>
     <w:rsid w:val="00587995"/>
-    <w:rsid w:val="0059125A"/>
-[...2 lines deleted...]
-    <w:rsid w:val="005920A6"/>
+    <w:rsid w:val="00587C47"/>
+    <w:rsid w:val="00590758"/>
+    <w:rsid w:val="00590CD9"/>
+    <w:rsid w:val="00591934"/>
     <w:rsid w:val="005921D6"/>
     <w:rsid w:val="005921ED"/>
-    <w:rsid w:val="00592C76"/>
     <w:rsid w:val="0059306C"/>
-    <w:rsid w:val="005942AE"/>
-    <w:rsid w:val="005945AF"/>
     <w:rsid w:val="00594753"/>
-    <w:rsid w:val="00595E2F"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00597097"/>
+    <w:rsid w:val="00596261"/>
+    <w:rsid w:val="00596667"/>
     <w:rsid w:val="00597EDF"/>
-    <w:rsid w:val="005A049A"/>
     <w:rsid w:val="005A073C"/>
+    <w:rsid w:val="005A07DB"/>
     <w:rsid w:val="005A0860"/>
     <w:rsid w:val="005A0A90"/>
     <w:rsid w:val="005A10A8"/>
-    <w:rsid w:val="005A180D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005A2FAC"/>
+    <w:rsid w:val="005A18FF"/>
     <w:rsid w:val="005A3126"/>
     <w:rsid w:val="005A36C0"/>
     <w:rsid w:val="005A38C8"/>
     <w:rsid w:val="005A4A42"/>
-    <w:rsid w:val="005A50F4"/>
+    <w:rsid w:val="005A4B22"/>
     <w:rsid w:val="005A5646"/>
     <w:rsid w:val="005A5749"/>
-    <w:rsid w:val="005A5A53"/>
-[...4 lines deleted...]
-    <w:rsid w:val="005A76EF"/>
+    <w:rsid w:val="005A585C"/>
+    <w:rsid w:val="005A7A61"/>
     <w:rsid w:val="005B067F"/>
-    <w:rsid w:val="005B08AB"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005B1306"/>
+    <w:rsid w:val="005B0ECD"/>
     <w:rsid w:val="005B1359"/>
-    <w:rsid w:val="005B1781"/>
-[...3 lines deleted...]
-    <w:rsid w:val="005B27E5"/>
+    <w:rsid w:val="005B2388"/>
     <w:rsid w:val="005B28E6"/>
-    <w:rsid w:val="005B29EF"/>
+    <w:rsid w:val="005B2ADF"/>
     <w:rsid w:val="005B2E04"/>
     <w:rsid w:val="005B373D"/>
     <w:rsid w:val="005B388D"/>
-    <w:rsid w:val="005B43C7"/>
     <w:rsid w:val="005B45B9"/>
-    <w:rsid w:val="005B6173"/>
+    <w:rsid w:val="005B66FF"/>
     <w:rsid w:val="005B6A52"/>
     <w:rsid w:val="005B705F"/>
-    <w:rsid w:val="005B7145"/>
     <w:rsid w:val="005B71C9"/>
     <w:rsid w:val="005B7A12"/>
-    <w:rsid w:val="005B7BFC"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005C1FCF"/>
+    <w:rsid w:val="005C151B"/>
     <w:rsid w:val="005C3F72"/>
+    <w:rsid w:val="005C5031"/>
     <w:rsid w:val="005C551A"/>
-    <w:rsid w:val="005C58CD"/>
     <w:rsid w:val="005C6203"/>
     <w:rsid w:val="005C6E44"/>
     <w:rsid w:val="005C753C"/>
-    <w:rsid w:val="005C767A"/>
+    <w:rsid w:val="005C755E"/>
     <w:rsid w:val="005C76D8"/>
+    <w:rsid w:val="005C7BB0"/>
     <w:rsid w:val="005D0019"/>
     <w:rsid w:val="005D0259"/>
-    <w:rsid w:val="005D126A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005D1A03"/>
+    <w:rsid w:val="005D05B9"/>
+    <w:rsid w:val="005D1F7E"/>
     <w:rsid w:val="005D28E7"/>
-    <w:rsid w:val="005D2E13"/>
-    <w:rsid w:val="005D444D"/>
     <w:rsid w:val="005D4A92"/>
-    <w:rsid w:val="005D4E1D"/>
-[...2 lines deleted...]
-    <w:rsid w:val="005D5C04"/>
+    <w:rsid w:val="005D52E5"/>
+    <w:rsid w:val="005D58DF"/>
     <w:rsid w:val="005D6289"/>
-    <w:rsid w:val="005D6908"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005D6B9B"/>
+    <w:rsid w:val="005D67FB"/>
     <w:rsid w:val="005D70CC"/>
+    <w:rsid w:val="005D723B"/>
     <w:rsid w:val="005D79AF"/>
-    <w:rsid w:val="005E0998"/>
     <w:rsid w:val="005E0AFD"/>
-    <w:rsid w:val="005E1777"/>
     <w:rsid w:val="005E17B9"/>
-    <w:rsid w:val="005E1FB7"/>
-    <w:rsid w:val="005E2465"/>
+    <w:rsid w:val="005E1E43"/>
+    <w:rsid w:val="005E25D1"/>
     <w:rsid w:val="005E26E3"/>
-    <w:rsid w:val="005E3ABD"/>
-    <w:rsid w:val="005E42F2"/>
+    <w:rsid w:val="005E3A70"/>
     <w:rsid w:val="005E45EF"/>
-    <w:rsid w:val="005E47A2"/>
-[...9 lines deleted...]
-    <w:rsid w:val="005E7EDB"/>
+    <w:rsid w:val="005E5179"/>
+    <w:rsid w:val="005E584F"/>
+    <w:rsid w:val="005E7323"/>
+    <w:rsid w:val="005E77D6"/>
+    <w:rsid w:val="005E7DE2"/>
     <w:rsid w:val="005E7FED"/>
-    <w:rsid w:val="005F0176"/>
-    <w:rsid w:val="005F1420"/>
+    <w:rsid w:val="005F0808"/>
     <w:rsid w:val="005F1E55"/>
+    <w:rsid w:val="005F2451"/>
     <w:rsid w:val="005F3280"/>
+    <w:rsid w:val="005F3794"/>
     <w:rsid w:val="005F3E53"/>
     <w:rsid w:val="005F4742"/>
-    <w:rsid w:val="005F5149"/>
-    <w:rsid w:val="005F556A"/>
     <w:rsid w:val="005F67E8"/>
-    <w:rsid w:val="005F7136"/>
-[...2 lines deleted...]
-    <w:rsid w:val="006018DA"/>
+    <w:rsid w:val="005F70B8"/>
     <w:rsid w:val="0060198E"/>
     <w:rsid w:val="00601B12"/>
     <w:rsid w:val="00601C86"/>
-    <w:rsid w:val="006020E4"/>
     <w:rsid w:val="00602186"/>
-    <w:rsid w:val="00602C6F"/>
+    <w:rsid w:val="006022D1"/>
     <w:rsid w:val="006031F4"/>
     <w:rsid w:val="00603F68"/>
-    <w:rsid w:val="00603F90"/>
     <w:rsid w:val="00603FE1"/>
     <w:rsid w:val="00604064"/>
     <w:rsid w:val="00604287"/>
-    <w:rsid w:val="006049BE"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00605407"/>
+    <w:rsid w:val="0060490A"/>
+    <w:rsid w:val="00605839"/>
     <w:rsid w:val="00605B7E"/>
-    <w:rsid w:val="006060B7"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0060734C"/>
     <w:rsid w:val="0060746A"/>
-    <w:rsid w:val="00607B3A"/>
     <w:rsid w:val="00607E5B"/>
     <w:rsid w:val="0061004A"/>
-    <w:rsid w:val="006119B5"/>
+    <w:rsid w:val="00610636"/>
+    <w:rsid w:val="00610D65"/>
+    <w:rsid w:val="00612164"/>
+    <w:rsid w:val="00612A7D"/>
+    <w:rsid w:val="006132BA"/>
+    <w:rsid w:val="006136BE"/>
     <w:rsid w:val="00613C4E"/>
-    <w:rsid w:val="00613F14"/>
     <w:rsid w:val="006145E4"/>
-    <w:rsid w:val="006148EA"/>
-    <w:rsid w:val="00614935"/>
     <w:rsid w:val="006149BD"/>
     <w:rsid w:val="006149EF"/>
     <w:rsid w:val="00614C50"/>
-    <w:rsid w:val="00617979"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00620C78"/>
     <w:rsid w:val="00620DB3"/>
+    <w:rsid w:val="00621D8E"/>
     <w:rsid w:val="0062218B"/>
-    <w:rsid w:val="006222F4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00622702"/>
     <w:rsid w:val="00622D62"/>
-    <w:rsid w:val="00623688"/>
     <w:rsid w:val="006236C3"/>
-    <w:rsid w:val="00623AC7"/>
     <w:rsid w:val="006241A2"/>
-    <w:rsid w:val="006253B3"/>
     <w:rsid w:val="0062557E"/>
     <w:rsid w:val="00625E31"/>
-    <w:rsid w:val="006264F5"/>
     <w:rsid w:val="0062691D"/>
-    <w:rsid w:val="00626B8C"/>
-    <w:rsid w:val="00630123"/>
+    <w:rsid w:val="006276CA"/>
+    <w:rsid w:val="00630A6E"/>
     <w:rsid w:val="00630EEE"/>
-    <w:rsid w:val="00631204"/>
-    <w:rsid w:val="006330CA"/>
+    <w:rsid w:val="006316D0"/>
+    <w:rsid w:val="006322AD"/>
+    <w:rsid w:val="00633280"/>
     <w:rsid w:val="00634072"/>
-    <w:rsid w:val="00634C7B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00635204"/>
+    <w:rsid w:val="006350F4"/>
     <w:rsid w:val="00635666"/>
-    <w:rsid w:val="00635EBF"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00637ADC"/>
+    <w:rsid w:val="00636C55"/>
+    <w:rsid w:val="00636DA6"/>
+    <w:rsid w:val="00636F9E"/>
+    <w:rsid w:val="006379D1"/>
     <w:rsid w:val="00640687"/>
     <w:rsid w:val="00640BA8"/>
-    <w:rsid w:val="00641580"/>
     <w:rsid w:val="00641CA7"/>
-    <w:rsid w:val="0064322F"/>
+    <w:rsid w:val="006420D4"/>
     <w:rsid w:val="0064356C"/>
-    <w:rsid w:val="00643649"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006473A3"/>
+    <w:rsid w:val="00643757"/>
     <w:rsid w:val="0064754B"/>
-    <w:rsid w:val="00647712"/>
-    <w:rsid w:val="006478C4"/>
+    <w:rsid w:val="0064780F"/>
     <w:rsid w:val="00647BC2"/>
-    <w:rsid w:val="00647D36"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00650E9B"/>
+    <w:rsid w:val="00650A3D"/>
     <w:rsid w:val="00651632"/>
-    <w:rsid w:val="00651D5E"/>
-    <w:rsid w:val="00651E81"/>
     <w:rsid w:val="00652697"/>
-    <w:rsid w:val="00653C0D"/>
     <w:rsid w:val="006544C8"/>
     <w:rsid w:val="00654D7B"/>
     <w:rsid w:val="00655530"/>
+    <w:rsid w:val="00655EEE"/>
     <w:rsid w:val="006562D9"/>
-    <w:rsid w:val="006569E8"/>
     <w:rsid w:val="00656BFD"/>
     <w:rsid w:val="00656C41"/>
-    <w:rsid w:val="00657B2D"/>
+    <w:rsid w:val="0065797B"/>
+    <w:rsid w:val="00657B44"/>
+    <w:rsid w:val="00657B4E"/>
     <w:rsid w:val="0066063A"/>
+    <w:rsid w:val="006613FD"/>
     <w:rsid w:val="006614C3"/>
-    <w:rsid w:val="00661A33"/>
-    <w:rsid w:val="0066218E"/>
+    <w:rsid w:val="00661C31"/>
     <w:rsid w:val="0066281A"/>
     <w:rsid w:val="00662D1A"/>
     <w:rsid w:val="006633AD"/>
     <w:rsid w:val="00663AFB"/>
-    <w:rsid w:val="006641FB"/>
-[...3 lines deleted...]
-    <w:rsid w:val="006657BE"/>
     <w:rsid w:val="00665808"/>
     <w:rsid w:val="00665AE4"/>
-    <w:rsid w:val="00667289"/>
-    <w:rsid w:val="006673E4"/>
     <w:rsid w:val="00667616"/>
     <w:rsid w:val="00670897"/>
-    <w:rsid w:val="00670E0E"/>
-    <w:rsid w:val="00670E8D"/>
     <w:rsid w:val="00671451"/>
+    <w:rsid w:val="0067179A"/>
     <w:rsid w:val="006719B9"/>
-    <w:rsid w:val="00672177"/>
+    <w:rsid w:val="006721F1"/>
     <w:rsid w:val="0067235E"/>
-    <w:rsid w:val="00672E0D"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00673934"/>
+    <w:rsid w:val="0067311C"/>
     <w:rsid w:val="00674020"/>
-    <w:rsid w:val="00674D59"/>
-    <w:rsid w:val="00675AA0"/>
+    <w:rsid w:val="00674470"/>
+    <w:rsid w:val="006752FE"/>
     <w:rsid w:val="006763EF"/>
-    <w:rsid w:val="00677AF0"/>
-    <w:rsid w:val="00677DD6"/>
+    <w:rsid w:val="006774AF"/>
     <w:rsid w:val="00680713"/>
-    <w:rsid w:val="00680B1F"/>
-    <w:rsid w:val="00681867"/>
     <w:rsid w:val="0068245F"/>
-    <w:rsid w:val="006827E9"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00683253"/>
     <w:rsid w:val="006833E5"/>
-    <w:rsid w:val="006839D2"/>
-[...7 lines deleted...]
-    <w:rsid w:val="006865A2"/>
+    <w:rsid w:val="0068420C"/>
     <w:rsid w:val="00686F33"/>
-    <w:rsid w:val="006879D0"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00690EAF"/>
+    <w:rsid w:val="00687629"/>
+    <w:rsid w:val="00690DC2"/>
+    <w:rsid w:val="00690F37"/>
     <w:rsid w:val="006911B8"/>
     <w:rsid w:val="00693220"/>
     <w:rsid w:val="006935BA"/>
-    <w:rsid w:val="006939BF"/>
-    <w:rsid w:val="0069436A"/>
     <w:rsid w:val="00694408"/>
     <w:rsid w:val="0069472C"/>
     <w:rsid w:val="006949B0"/>
     <w:rsid w:val="00694A05"/>
-    <w:rsid w:val="00696330"/>
-[...4 lines deleted...]
-    <w:rsid w:val="006A1A5E"/>
+    <w:rsid w:val="00695CE5"/>
+    <w:rsid w:val="00696BD3"/>
+    <w:rsid w:val="006A0BFB"/>
+    <w:rsid w:val="006A1CA5"/>
+    <w:rsid w:val="006A1D82"/>
     <w:rsid w:val="006A1FE9"/>
     <w:rsid w:val="006A2686"/>
-    <w:rsid w:val="006A2DB2"/>
     <w:rsid w:val="006A2E4A"/>
     <w:rsid w:val="006A2EA2"/>
     <w:rsid w:val="006A3CB7"/>
-    <w:rsid w:val="006A41CE"/>
-[...2 lines deleted...]
-    <w:rsid w:val="006A4F68"/>
+    <w:rsid w:val="006A4053"/>
+    <w:rsid w:val="006A4B72"/>
     <w:rsid w:val="006A4FA0"/>
-    <w:rsid w:val="006A5750"/>
-    <w:rsid w:val="006A5766"/>
     <w:rsid w:val="006A5C98"/>
+    <w:rsid w:val="006A6375"/>
     <w:rsid w:val="006A6DBD"/>
     <w:rsid w:val="006A722A"/>
-    <w:rsid w:val="006A7CE4"/>
-[...2 lines deleted...]
-    <w:rsid w:val="006B05F7"/>
+    <w:rsid w:val="006B0460"/>
     <w:rsid w:val="006B0867"/>
-    <w:rsid w:val="006B1504"/>
-[...2 lines deleted...]
-    <w:rsid w:val="006B25A0"/>
+    <w:rsid w:val="006B1E87"/>
+    <w:rsid w:val="006B2593"/>
     <w:rsid w:val="006B2656"/>
-    <w:rsid w:val="006B273E"/>
-[...7 lines deleted...]
-    <w:rsid w:val="006C0549"/>
+    <w:rsid w:val="006B48A6"/>
+    <w:rsid w:val="006B5452"/>
+    <w:rsid w:val="006B5E8D"/>
+    <w:rsid w:val="006B609E"/>
+    <w:rsid w:val="006B7CC2"/>
     <w:rsid w:val="006C1177"/>
     <w:rsid w:val="006C2FF8"/>
-    <w:rsid w:val="006C30A8"/>
-    <w:rsid w:val="006C30B4"/>
     <w:rsid w:val="006C3935"/>
     <w:rsid w:val="006C3B01"/>
-    <w:rsid w:val="006C3D3C"/>
-    <w:rsid w:val="006C488D"/>
     <w:rsid w:val="006C53B9"/>
     <w:rsid w:val="006C5610"/>
-    <w:rsid w:val="006C58F8"/>
-[...3 lines deleted...]
-    <w:rsid w:val="006C6E33"/>
+    <w:rsid w:val="006C5E82"/>
+    <w:rsid w:val="006C6C5C"/>
     <w:rsid w:val="006C7EA8"/>
     <w:rsid w:val="006D06DF"/>
     <w:rsid w:val="006D0868"/>
     <w:rsid w:val="006D0D7F"/>
-    <w:rsid w:val="006D1095"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006D1AA4"/>
     <w:rsid w:val="006D2461"/>
     <w:rsid w:val="006D24B2"/>
     <w:rsid w:val="006D24FF"/>
-    <w:rsid w:val="006D2698"/>
     <w:rsid w:val="006D278F"/>
     <w:rsid w:val="006D2890"/>
     <w:rsid w:val="006D2A12"/>
     <w:rsid w:val="006D3392"/>
     <w:rsid w:val="006D3684"/>
-    <w:rsid w:val="006D36D0"/>
     <w:rsid w:val="006D38D6"/>
-    <w:rsid w:val="006D38D9"/>
     <w:rsid w:val="006D3A72"/>
     <w:rsid w:val="006D3D30"/>
-    <w:rsid w:val="006D5202"/>
+    <w:rsid w:val="006D401B"/>
+    <w:rsid w:val="006D41AB"/>
+    <w:rsid w:val="006D5412"/>
+    <w:rsid w:val="006D5758"/>
     <w:rsid w:val="006D5843"/>
     <w:rsid w:val="006D6297"/>
     <w:rsid w:val="006D63AB"/>
-    <w:rsid w:val="006D65A7"/>
-    <w:rsid w:val="006D6D67"/>
+    <w:rsid w:val="006D6EA2"/>
+    <w:rsid w:val="006D7638"/>
+    <w:rsid w:val="006E0053"/>
     <w:rsid w:val="006E0399"/>
+    <w:rsid w:val="006E093D"/>
     <w:rsid w:val="006E0BBC"/>
     <w:rsid w:val="006E1A6B"/>
-    <w:rsid w:val="006E1E5D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006E287A"/>
     <w:rsid w:val="006E28AC"/>
-    <w:rsid w:val="006E2F94"/>
     <w:rsid w:val="006E3D29"/>
     <w:rsid w:val="006E3E65"/>
-    <w:rsid w:val="006E4451"/>
-[...2 lines deleted...]
-    <w:rsid w:val="006E586F"/>
+    <w:rsid w:val="006E4F69"/>
     <w:rsid w:val="006E60F5"/>
-    <w:rsid w:val="006E64D3"/>
-[...3 lines deleted...]
-    <w:rsid w:val="006E6F27"/>
     <w:rsid w:val="006E70A1"/>
-    <w:rsid w:val="006E7150"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006F0EED"/>
+    <w:rsid w:val="006E7A56"/>
+    <w:rsid w:val="006F0024"/>
     <w:rsid w:val="006F0F68"/>
-    <w:rsid w:val="006F171D"/>
+    <w:rsid w:val="006F16D8"/>
+    <w:rsid w:val="006F1EEF"/>
     <w:rsid w:val="006F2514"/>
     <w:rsid w:val="006F2C6F"/>
-    <w:rsid w:val="006F30EC"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006F3ACF"/>
+    <w:rsid w:val="006F3A49"/>
+    <w:rsid w:val="006F3A78"/>
     <w:rsid w:val="006F464C"/>
     <w:rsid w:val="006F4DB8"/>
-    <w:rsid w:val="006F56BB"/>
-    <w:rsid w:val="006F6189"/>
+    <w:rsid w:val="006F4EC0"/>
     <w:rsid w:val="006F68D6"/>
     <w:rsid w:val="006F714F"/>
-    <w:rsid w:val="00700599"/>
-    <w:rsid w:val="00700F8C"/>
+    <w:rsid w:val="006F7BCE"/>
+    <w:rsid w:val="00700E5F"/>
     <w:rsid w:val="00701725"/>
+    <w:rsid w:val="00701962"/>
     <w:rsid w:val="0070199A"/>
-    <w:rsid w:val="00701C4F"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00702BDB"/>
     <w:rsid w:val="00702C2B"/>
-    <w:rsid w:val="00703907"/>
     <w:rsid w:val="00703A6C"/>
+    <w:rsid w:val="00703E25"/>
     <w:rsid w:val="0070424F"/>
     <w:rsid w:val="00704AD4"/>
     <w:rsid w:val="00705AF3"/>
-    <w:rsid w:val="00705B93"/>
     <w:rsid w:val="00705C4C"/>
     <w:rsid w:val="00705C94"/>
-    <w:rsid w:val="00705F37"/>
     <w:rsid w:val="0070659D"/>
-    <w:rsid w:val="00710321"/>
+    <w:rsid w:val="00706E38"/>
+    <w:rsid w:val="00707822"/>
     <w:rsid w:val="00710AC6"/>
+    <w:rsid w:val="00710C94"/>
     <w:rsid w:val="007117A6"/>
     <w:rsid w:val="007119BC"/>
-    <w:rsid w:val="00711A4C"/>
     <w:rsid w:val="00712264"/>
-    <w:rsid w:val="007127E0"/>
-    <w:rsid w:val="00712E80"/>
     <w:rsid w:val="007130CA"/>
-    <w:rsid w:val="0071317C"/>
+    <w:rsid w:val="00714DE0"/>
+    <w:rsid w:val="0071539D"/>
     <w:rsid w:val="00715544"/>
     <w:rsid w:val="007156F1"/>
     <w:rsid w:val="007157C7"/>
     <w:rsid w:val="00715A1F"/>
-    <w:rsid w:val="00715D4B"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00720078"/>
+    <w:rsid w:val="0071737B"/>
     <w:rsid w:val="007200DE"/>
+    <w:rsid w:val="00720185"/>
     <w:rsid w:val="00720331"/>
     <w:rsid w:val="007211BE"/>
-    <w:rsid w:val="00722A9F"/>
+    <w:rsid w:val="00721B1B"/>
+    <w:rsid w:val="00721F3A"/>
+    <w:rsid w:val="0072269F"/>
+    <w:rsid w:val="00722AB8"/>
+    <w:rsid w:val="007230CC"/>
     <w:rsid w:val="00723CD9"/>
-    <w:rsid w:val="00723FA0"/>
-    <w:rsid w:val="00724BDD"/>
     <w:rsid w:val="00724BEF"/>
-    <w:rsid w:val="0072557F"/>
-    <w:rsid w:val="0072558C"/>
     <w:rsid w:val="00725705"/>
-    <w:rsid w:val="007267C4"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00730022"/>
+    <w:rsid w:val="00725EBE"/>
+    <w:rsid w:val="00726ABB"/>
+    <w:rsid w:val="00726FB6"/>
+    <w:rsid w:val="00727FB1"/>
+    <w:rsid w:val="007302B9"/>
+    <w:rsid w:val="007304B7"/>
     <w:rsid w:val="0073053D"/>
-    <w:rsid w:val="007307D9"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00731BE6"/>
+    <w:rsid w:val="00730D51"/>
     <w:rsid w:val="00731C00"/>
-    <w:rsid w:val="00732230"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00732981"/>
+    <w:rsid w:val="00732DAE"/>
     <w:rsid w:val="00733745"/>
-    <w:rsid w:val="00733A82"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0073505D"/>
+    <w:rsid w:val="00733AD2"/>
+    <w:rsid w:val="00733BE3"/>
+    <w:rsid w:val="00735826"/>
     <w:rsid w:val="00735C9B"/>
-    <w:rsid w:val="007375CD"/>
+    <w:rsid w:val="00735CB5"/>
     <w:rsid w:val="00737871"/>
     <w:rsid w:val="00740435"/>
-    <w:rsid w:val="00740C22"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00741D39"/>
     <w:rsid w:val="00741E5C"/>
-    <w:rsid w:val="0074235F"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00744245"/>
+    <w:rsid w:val="00744BD3"/>
     <w:rsid w:val="00744EED"/>
-    <w:rsid w:val="00745585"/>
     <w:rsid w:val="00745995"/>
-    <w:rsid w:val="00745F14"/>
+    <w:rsid w:val="007466E8"/>
     <w:rsid w:val="007468DE"/>
-    <w:rsid w:val="00746C97"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00747769"/>
     <w:rsid w:val="00747B2C"/>
-    <w:rsid w:val="00747F8C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00750710"/>
     <w:rsid w:val="00750866"/>
-    <w:rsid w:val="00750DD5"/>
+    <w:rsid w:val="00751324"/>
     <w:rsid w:val="00751D24"/>
-    <w:rsid w:val="007528D0"/>
-    <w:rsid w:val="007543CC"/>
+    <w:rsid w:val="00752EDE"/>
+    <w:rsid w:val="00754448"/>
+    <w:rsid w:val="00754A07"/>
+    <w:rsid w:val="00754D6C"/>
     <w:rsid w:val="007555C4"/>
-    <w:rsid w:val="00755D27"/>
+    <w:rsid w:val="007558E6"/>
+    <w:rsid w:val="00756142"/>
     <w:rsid w:val="0075620E"/>
     <w:rsid w:val="0075648D"/>
     <w:rsid w:val="00756CBA"/>
-    <w:rsid w:val="007570F2"/>
+    <w:rsid w:val="00757198"/>
+    <w:rsid w:val="00757FA6"/>
     <w:rsid w:val="00761F1B"/>
     <w:rsid w:val="007621CD"/>
-    <w:rsid w:val="00762A72"/>
-    <w:rsid w:val="00762DAD"/>
     <w:rsid w:val="00763109"/>
     <w:rsid w:val="00765692"/>
-    <w:rsid w:val="00765DD7"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0076764C"/>
+    <w:rsid w:val="007663A4"/>
     <w:rsid w:val="00767F9D"/>
     <w:rsid w:val="00770340"/>
     <w:rsid w:val="00771018"/>
-    <w:rsid w:val="00771027"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00772909"/>
+    <w:rsid w:val="007736F9"/>
+    <w:rsid w:val="0077389A"/>
     <w:rsid w:val="007746C6"/>
+    <w:rsid w:val="00774A66"/>
     <w:rsid w:val="007757B6"/>
-    <w:rsid w:val="00775ADB"/>
     <w:rsid w:val="00775CB3"/>
-    <w:rsid w:val="00775F04"/>
     <w:rsid w:val="0077626B"/>
+    <w:rsid w:val="007766BE"/>
     <w:rsid w:val="00776902"/>
+    <w:rsid w:val="00777059"/>
+    <w:rsid w:val="0077720D"/>
     <w:rsid w:val="0077768B"/>
+    <w:rsid w:val="00777DD6"/>
     <w:rsid w:val="00780FB5"/>
     <w:rsid w:val="00781386"/>
     <w:rsid w:val="007813AF"/>
-    <w:rsid w:val="007813F3"/>
-[...3 lines deleted...]
-    <w:rsid w:val="0078366F"/>
+    <w:rsid w:val="0078232B"/>
     <w:rsid w:val="00783BD1"/>
-    <w:rsid w:val="00783D11"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00784036"/>
+    <w:rsid w:val="00784246"/>
     <w:rsid w:val="00785035"/>
-    <w:rsid w:val="00785AC2"/>
-    <w:rsid w:val="00785BF7"/>
     <w:rsid w:val="00785CFD"/>
-    <w:rsid w:val="007873C4"/>
-    <w:rsid w:val="007901D8"/>
+    <w:rsid w:val="00787262"/>
     <w:rsid w:val="00791834"/>
     <w:rsid w:val="00791FD2"/>
-    <w:rsid w:val="007936FC"/>
-[...3 lines deleted...]
-    <w:rsid w:val="007A0084"/>
+    <w:rsid w:val="00793D54"/>
+    <w:rsid w:val="00796052"/>
+    <w:rsid w:val="007979FA"/>
     <w:rsid w:val="007A05F2"/>
     <w:rsid w:val="007A088C"/>
     <w:rsid w:val="007A0B19"/>
-    <w:rsid w:val="007A1243"/>
-    <w:rsid w:val="007A1C6B"/>
+    <w:rsid w:val="007A1588"/>
+    <w:rsid w:val="007A1602"/>
     <w:rsid w:val="007A1D96"/>
-    <w:rsid w:val="007A2205"/>
     <w:rsid w:val="007A2876"/>
-    <w:rsid w:val="007A2D48"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007A2FD0"/>
+    <w:rsid w:val="007A28A8"/>
     <w:rsid w:val="007A3413"/>
-    <w:rsid w:val="007A36BC"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007A3B3D"/>
+    <w:rsid w:val="007A46CD"/>
     <w:rsid w:val="007A4D57"/>
-    <w:rsid w:val="007A5639"/>
+    <w:rsid w:val="007A5315"/>
     <w:rsid w:val="007A56EB"/>
     <w:rsid w:val="007A585D"/>
-    <w:rsid w:val="007A5A2F"/>
+    <w:rsid w:val="007A5E1A"/>
+    <w:rsid w:val="007A5E59"/>
     <w:rsid w:val="007A5EE4"/>
     <w:rsid w:val="007A6942"/>
     <w:rsid w:val="007A7B66"/>
-    <w:rsid w:val="007B04F9"/>
+    <w:rsid w:val="007B06F8"/>
     <w:rsid w:val="007B092F"/>
     <w:rsid w:val="007B09C6"/>
     <w:rsid w:val="007B0CFF"/>
-    <w:rsid w:val="007B169E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007B2FE7"/>
+    <w:rsid w:val="007B1073"/>
+    <w:rsid w:val="007B1323"/>
+    <w:rsid w:val="007B1736"/>
+    <w:rsid w:val="007B22A7"/>
+    <w:rsid w:val="007B36B3"/>
     <w:rsid w:val="007B378E"/>
-    <w:rsid w:val="007B3951"/>
     <w:rsid w:val="007B3C8D"/>
     <w:rsid w:val="007B3CD9"/>
     <w:rsid w:val="007B444E"/>
-    <w:rsid w:val="007B451D"/>
     <w:rsid w:val="007B4608"/>
-    <w:rsid w:val="007B6158"/>
     <w:rsid w:val="007B63B7"/>
-    <w:rsid w:val="007B7077"/>
+    <w:rsid w:val="007B764B"/>
     <w:rsid w:val="007C0123"/>
-    <w:rsid w:val="007C159A"/>
+    <w:rsid w:val="007C0563"/>
     <w:rsid w:val="007C161C"/>
-    <w:rsid w:val="007C1ACE"/>
-    <w:rsid w:val="007C1C20"/>
+    <w:rsid w:val="007C258A"/>
     <w:rsid w:val="007C29BE"/>
     <w:rsid w:val="007C3788"/>
-    <w:rsid w:val="007C3830"/>
+    <w:rsid w:val="007C3F49"/>
     <w:rsid w:val="007C41C0"/>
     <w:rsid w:val="007C4222"/>
     <w:rsid w:val="007C45C4"/>
-    <w:rsid w:val="007C49A4"/>
     <w:rsid w:val="007C4E52"/>
+    <w:rsid w:val="007C5285"/>
     <w:rsid w:val="007C5E10"/>
-    <w:rsid w:val="007C6BA8"/>
-[...5 lines deleted...]
-    <w:rsid w:val="007D26E3"/>
+    <w:rsid w:val="007C7C3D"/>
+    <w:rsid w:val="007D1BB7"/>
+    <w:rsid w:val="007D2C7E"/>
     <w:rsid w:val="007D3455"/>
-    <w:rsid w:val="007D4047"/>
+    <w:rsid w:val="007D44B8"/>
     <w:rsid w:val="007D4567"/>
-    <w:rsid w:val="007D45BE"/>
-[...3 lines deleted...]
-    <w:rsid w:val="007D5F51"/>
+    <w:rsid w:val="007D4727"/>
+    <w:rsid w:val="007D49DB"/>
+    <w:rsid w:val="007D5668"/>
+    <w:rsid w:val="007D5C44"/>
     <w:rsid w:val="007D67D2"/>
-    <w:rsid w:val="007D6CAE"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007D7BE4"/>
+    <w:rsid w:val="007D75D5"/>
     <w:rsid w:val="007E0232"/>
+    <w:rsid w:val="007E0975"/>
     <w:rsid w:val="007E0A45"/>
-    <w:rsid w:val="007E0DF3"/>
-    <w:rsid w:val="007E1C9A"/>
+    <w:rsid w:val="007E1241"/>
     <w:rsid w:val="007E1ED9"/>
     <w:rsid w:val="007E2011"/>
-    <w:rsid w:val="007E20DF"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007E397F"/>
+    <w:rsid w:val="007E3EF5"/>
     <w:rsid w:val="007E4326"/>
-    <w:rsid w:val="007E5DA9"/>
-    <w:rsid w:val="007E7820"/>
+    <w:rsid w:val="007E4939"/>
+    <w:rsid w:val="007E6510"/>
     <w:rsid w:val="007E78D6"/>
     <w:rsid w:val="007E7EBF"/>
-    <w:rsid w:val="007F19B5"/>
-    <w:rsid w:val="007F2C2B"/>
     <w:rsid w:val="007F346B"/>
-    <w:rsid w:val="007F34BF"/>
-    <w:rsid w:val="007F3538"/>
     <w:rsid w:val="007F43B2"/>
-    <w:rsid w:val="007F4A60"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007F791F"/>
+    <w:rsid w:val="007F4D3C"/>
+    <w:rsid w:val="007F67ED"/>
     <w:rsid w:val="008002BA"/>
-    <w:rsid w:val="0080048F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00801B98"/>
+    <w:rsid w:val="008021F0"/>
+    <w:rsid w:val="00802E00"/>
     <w:rsid w:val="008031FC"/>
     <w:rsid w:val="00803858"/>
-    <w:rsid w:val="00803997"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008057B3"/>
     <w:rsid w:val="00805898"/>
-    <w:rsid w:val="00805CE1"/>
     <w:rsid w:val="00806405"/>
-    <w:rsid w:val="00807941"/>
+    <w:rsid w:val="0080662C"/>
+    <w:rsid w:val="00807933"/>
     <w:rsid w:val="00811E7A"/>
     <w:rsid w:val="00812C4E"/>
-    <w:rsid w:val="008130C8"/>
-[...3 lines deleted...]
-    <w:rsid w:val="008162D7"/>
+    <w:rsid w:val="00813E18"/>
+    <w:rsid w:val="00815289"/>
+    <w:rsid w:val="00815B7B"/>
     <w:rsid w:val="008163AB"/>
-    <w:rsid w:val="00816D2A"/>
+    <w:rsid w:val="00816A34"/>
     <w:rsid w:val="008172F0"/>
-    <w:rsid w:val="00817476"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00820238"/>
+    <w:rsid w:val="00817FD6"/>
     <w:rsid w:val="00820BD9"/>
     <w:rsid w:val="00820D83"/>
     <w:rsid w:val="00820DC7"/>
-    <w:rsid w:val="00822028"/>
     <w:rsid w:val="00822610"/>
-    <w:rsid w:val="00822613"/>
-    <w:rsid w:val="008228D2"/>
     <w:rsid w:val="008231F6"/>
-    <w:rsid w:val="0082376C"/>
     <w:rsid w:val="00823E60"/>
-    <w:rsid w:val="0082432A"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00825395"/>
+    <w:rsid w:val="008247AB"/>
     <w:rsid w:val="00825503"/>
-    <w:rsid w:val="00825D0B"/>
-    <w:rsid w:val="0082633E"/>
     <w:rsid w:val="008267EF"/>
-    <w:rsid w:val="00826AFA"/>
+    <w:rsid w:val="008269DB"/>
     <w:rsid w:val="00826F86"/>
     <w:rsid w:val="00827FE8"/>
-    <w:rsid w:val="008309D4"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00833A6D"/>
     <w:rsid w:val="00833B82"/>
-    <w:rsid w:val="00835462"/>
+    <w:rsid w:val="008347CF"/>
     <w:rsid w:val="0083553E"/>
-    <w:rsid w:val="0083711F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00837231"/>
     <w:rsid w:val="008372A1"/>
     <w:rsid w:val="00837A1E"/>
-    <w:rsid w:val="00837C09"/>
-    <w:rsid w:val="00837FF3"/>
     <w:rsid w:val="0084124D"/>
+    <w:rsid w:val="00841990"/>
     <w:rsid w:val="00842161"/>
-    <w:rsid w:val="00842787"/>
-    <w:rsid w:val="00842DF5"/>
+    <w:rsid w:val="00842D36"/>
     <w:rsid w:val="00842F1C"/>
-    <w:rsid w:val="0084305F"/>
-[...2 lines deleted...]
-    <w:rsid w:val="008440F2"/>
+    <w:rsid w:val="00843DFA"/>
     <w:rsid w:val="0084519F"/>
-    <w:rsid w:val="0084552A"/>
+    <w:rsid w:val="008451DD"/>
     <w:rsid w:val="008458F0"/>
-    <w:rsid w:val="00845C82"/>
     <w:rsid w:val="0084659D"/>
-    <w:rsid w:val="00847AC3"/>
+    <w:rsid w:val="00846791"/>
     <w:rsid w:val="00847CCF"/>
     <w:rsid w:val="00847CD3"/>
     <w:rsid w:val="00850458"/>
     <w:rsid w:val="0085051B"/>
     <w:rsid w:val="00850790"/>
+    <w:rsid w:val="008507D7"/>
     <w:rsid w:val="00850E59"/>
-    <w:rsid w:val="00852C1D"/>
-    <w:rsid w:val="00852EA1"/>
+    <w:rsid w:val="0085245C"/>
     <w:rsid w:val="008537BA"/>
     <w:rsid w:val="00854378"/>
     <w:rsid w:val="00854A9C"/>
     <w:rsid w:val="00855B69"/>
-    <w:rsid w:val="00856A11"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00857187"/>
+    <w:rsid w:val="008566B5"/>
+    <w:rsid w:val="008607B3"/>
     <w:rsid w:val="00860A0E"/>
-    <w:rsid w:val="00860AC6"/>
-[...7 lines deleted...]
-    <w:rsid w:val="0086498D"/>
+    <w:rsid w:val="00862471"/>
+    <w:rsid w:val="008631F4"/>
+    <w:rsid w:val="00863A9A"/>
+    <w:rsid w:val="00864FEB"/>
+    <w:rsid w:val="0086634B"/>
+    <w:rsid w:val="00866454"/>
+    <w:rsid w:val="00866E55"/>
     <w:rsid w:val="008704BF"/>
-    <w:rsid w:val="008708A7"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00871307"/>
     <w:rsid w:val="0087233E"/>
     <w:rsid w:val="00872A3E"/>
-    <w:rsid w:val="00872ABC"/>
     <w:rsid w:val="008730DA"/>
-    <w:rsid w:val="00874257"/>
+    <w:rsid w:val="008731B7"/>
     <w:rsid w:val="00874381"/>
     <w:rsid w:val="0087497B"/>
-    <w:rsid w:val="0087497E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00874C8C"/>
     <w:rsid w:val="00875203"/>
     <w:rsid w:val="00876213"/>
-    <w:rsid w:val="008762DD"/>
-    <w:rsid w:val="008762DE"/>
+    <w:rsid w:val="00876442"/>
+    <w:rsid w:val="00877411"/>
     <w:rsid w:val="00877602"/>
-    <w:rsid w:val="00880BDB"/>
     <w:rsid w:val="00880DB3"/>
     <w:rsid w:val="00880F54"/>
-    <w:rsid w:val="0088125C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008823CF"/>
+    <w:rsid w:val="00881C67"/>
+    <w:rsid w:val="00881E0D"/>
     <w:rsid w:val="008832B6"/>
+    <w:rsid w:val="00883B42"/>
     <w:rsid w:val="00883B95"/>
-    <w:rsid w:val="00883EAC"/>
-    <w:rsid w:val="00884D88"/>
+    <w:rsid w:val="00884F23"/>
     <w:rsid w:val="00885038"/>
     <w:rsid w:val="008851AF"/>
-    <w:rsid w:val="008855D7"/>
-[...3 lines deleted...]
-    <w:rsid w:val="0088645E"/>
+    <w:rsid w:val="0088671E"/>
     <w:rsid w:val="0088678C"/>
     <w:rsid w:val="00887579"/>
-    <w:rsid w:val="0089058A"/>
+    <w:rsid w:val="00887E00"/>
+    <w:rsid w:val="00890483"/>
     <w:rsid w:val="008906E3"/>
-    <w:rsid w:val="00891688"/>
-    <w:rsid w:val="0089251B"/>
     <w:rsid w:val="00892C27"/>
     <w:rsid w:val="00892E07"/>
     <w:rsid w:val="00893202"/>
-    <w:rsid w:val="0089374F"/>
+    <w:rsid w:val="0089363C"/>
     <w:rsid w:val="00893C0A"/>
     <w:rsid w:val="00893F5A"/>
-    <w:rsid w:val="008943D4"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00895F4E"/>
+    <w:rsid w:val="00894683"/>
+    <w:rsid w:val="008961F8"/>
+    <w:rsid w:val="0089631C"/>
     <w:rsid w:val="008968FB"/>
-    <w:rsid w:val="00896D37"/>
+    <w:rsid w:val="008969C6"/>
     <w:rsid w:val="00897017"/>
-    <w:rsid w:val="00897809"/>
-    <w:rsid w:val="00897C86"/>
     <w:rsid w:val="008A078A"/>
-    <w:rsid w:val="008A0EE4"/>
+    <w:rsid w:val="008A0B6C"/>
+    <w:rsid w:val="008A0DAA"/>
     <w:rsid w:val="008A10FE"/>
-    <w:rsid w:val="008A2487"/>
-    <w:rsid w:val="008A45B4"/>
     <w:rsid w:val="008A4E86"/>
-    <w:rsid w:val="008A5951"/>
-    <w:rsid w:val="008A658B"/>
+    <w:rsid w:val="008A6ABF"/>
     <w:rsid w:val="008A7299"/>
-    <w:rsid w:val="008A7677"/>
-    <w:rsid w:val="008B001F"/>
     <w:rsid w:val="008B016A"/>
     <w:rsid w:val="008B0649"/>
     <w:rsid w:val="008B06C4"/>
     <w:rsid w:val="008B09B8"/>
-    <w:rsid w:val="008B0B7E"/>
-    <w:rsid w:val="008B13FB"/>
+    <w:rsid w:val="008B165A"/>
+    <w:rsid w:val="008B2A46"/>
     <w:rsid w:val="008B316E"/>
-    <w:rsid w:val="008B3905"/>
+    <w:rsid w:val="008B3989"/>
     <w:rsid w:val="008B4133"/>
-    <w:rsid w:val="008B4658"/>
+    <w:rsid w:val="008B445F"/>
     <w:rsid w:val="008B492B"/>
     <w:rsid w:val="008B5280"/>
-    <w:rsid w:val="008B58D0"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008B7075"/>
+    <w:rsid w:val="008B599D"/>
+    <w:rsid w:val="008B5BA1"/>
+    <w:rsid w:val="008B5C34"/>
+    <w:rsid w:val="008C00C0"/>
     <w:rsid w:val="008C04CA"/>
-    <w:rsid w:val="008C1112"/>
+    <w:rsid w:val="008C0593"/>
     <w:rsid w:val="008C13BA"/>
-    <w:rsid w:val="008C2A09"/>
     <w:rsid w:val="008C3AD2"/>
-    <w:rsid w:val="008C40DF"/>
-[...4 lines deleted...]
-    <w:rsid w:val="008C6594"/>
+    <w:rsid w:val="008C4475"/>
+    <w:rsid w:val="008C57A7"/>
+    <w:rsid w:val="008C62F7"/>
+    <w:rsid w:val="008C64A9"/>
+    <w:rsid w:val="008C69F3"/>
     <w:rsid w:val="008C752D"/>
-    <w:rsid w:val="008C7E15"/>
-[...5 lines deleted...]
-    <w:rsid w:val="008D2B11"/>
     <w:rsid w:val="008D36AF"/>
-    <w:rsid w:val="008D5050"/>
+    <w:rsid w:val="008D4E47"/>
     <w:rsid w:val="008D5320"/>
-    <w:rsid w:val="008D6619"/>
-[...2 lines deleted...]
-    <w:rsid w:val="008D6CF1"/>
+    <w:rsid w:val="008D5778"/>
+    <w:rsid w:val="008D5B4F"/>
     <w:rsid w:val="008D7238"/>
     <w:rsid w:val="008D7A5A"/>
     <w:rsid w:val="008D7F07"/>
-    <w:rsid w:val="008E0320"/>
     <w:rsid w:val="008E089E"/>
-    <w:rsid w:val="008E0A59"/>
+    <w:rsid w:val="008E0D0B"/>
     <w:rsid w:val="008E0DB8"/>
+    <w:rsid w:val="008E0EA0"/>
     <w:rsid w:val="008E171E"/>
-    <w:rsid w:val="008E3B41"/>
-    <w:rsid w:val="008E40A9"/>
+    <w:rsid w:val="008E1862"/>
+    <w:rsid w:val="008E3501"/>
+    <w:rsid w:val="008E3CF5"/>
     <w:rsid w:val="008E465B"/>
-    <w:rsid w:val="008E49F5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008E5518"/>
+    <w:rsid w:val="008E513D"/>
     <w:rsid w:val="008E5832"/>
-    <w:rsid w:val="008E6D9D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008E723B"/>
+    <w:rsid w:val="008E66AD"/>
+    <w:rsid w:val="008E7832"/>
     <w:rsid w:val="008E795F"/>
-    <w:rsid w:val="008E79D1"/>
     <w:rsid w:val="008E7A17"/>
-    <w:rsid w:val="008F0004"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008F03A6"/>
+    <w:rsid w:val="008F00B1"/>
+    <w:rsid w:val="008F07DB"/>
     <w:rsid w:val="008F1628"/>
     <w:rsid w:val="008F16FD"/>
-    <w:rsid w:val="008F2F5F"/>
+    <w:rsid w:val="008F2982"/>
+    <w:rsid w:val="008F2D6D"/>
     <w:rsid w:val="008F31AB"/>
-    <w:rsid w:val="008F35B2"/>
-[...5 lines deleted...]
-    <w:rsid w:val="008F6B27"/>
+    <w:rsid w:val="008F600E"/>
+    <w:rsid w:val="008F62B8"/>
+    <w:rsid w:val="008F6F8D"/>
+    <w:rsid w:val="008F7C71"/>
+    <w:rsid w:val="00900074"/>
     <w:rsid w:val="009007A9"/>
-    <w:rsid w:val="0090112E"/>
-    <w:rsid w:val="009019B2"/>
+    <w:rsid w:val="00900B9D"/>
+    <w:rsid w:val="0090273C"/>
     <w:rsid w:val="00902826"/>
-    <w:rsid w:val="00902B02"/>
-    <w:rsid w:val="00903559"/>
     <w:rsid w:val="00904A13"/>
     <w:rsid w:val="00904AED"/>
+    <w:rsid w:val="00904CE4"/>
+    <w:rsid w:val="00905687"/>
     <w:rsid w:val="009056A6"/>
-    <w:rsid w:val="00905B1C"/>
     <w:rsid w:val="009060AE"/>
-    <w:rsid w:val="00906180"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00907BF1"/>
+    <w:rsid w:val="00906AD9"/>
     <w:rsid w:val="00907C67"/>
-    <w:rsid w:val="0091022E"/>
+    <w:rsid w:val="009111AD"/>
     <w:rsid w:val="00911950"/>
-    <w:rsid w:val="00912A93"/>
     <w:rsid w:val="00912A9E"/>
     <w:rsid w:val="00912B7C"/>
-    <w:rsid w:val="00912F6C"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00913721"/>
     <w:rsid w:val="009137CE"/>
     <w:rsid w:val="00913DD9"/>
+    <w:rsid w:val="0091401C"/>
     <w:rsid w:val="00914CEB"/>
+    <w:rsid w:val="009159E3"/>
     <w:rsid w:val="00915B68"/>
     <w:rsid w:val="00915BA4"/>
     <w:rsid w:val="0091604D"/>
-    <w:rsid w:val="009167AD"/>
     <w:rsid w:val="00916D4A"/>
-    <w:rsid w:val="00916E10"/>
-[...2 lines deleted...]
-    <w:rsid w:val="009204A1"/>
+    <w:rsid w:val="00917618"/>
     <w:rsid w:val="00920A47"/>
-    <w:rsid w:val="00920F47"/>
-    <w:rsid w:val="00921791"/>
     <w:rsid w:val="00921896"/>
+    <w:rsid w:val="009218E1"/>
     <w:rsid w:val="00921C19"/>
     <w:rsid w:val="00921DE2"/>
-    <w:rsid w:val="00922111"/>
-[...4 lines deleted...]
-    <w:rsid w:val="0093095B"/>
+    <w:rsid w:val="00921FA2"/>
+    <w:rsid w:val="0092212E"/>
+    <w:rsid w:val="00922C4A"/>
+    <w:rsid w:val="0092437B"/>
+    <w:rsid w:val="00925611"/>
+    <w:rsid w:val="00926605"/>
+    <w:rsid w:val="00927C11"/>
     <w:rsid w:val="00930E02"/>
-    <w:rsid w:val="00930F99"/>
     <w:rsid w:val="00931158"/>
-    <w:rsid w:val="009313D2"/>
+    <w:rsid w:val="009311FB"/>
+    <w:rsid w:val="0093181B"/>
     <w:rsid w:val="00931C21"/>
-    <w:rsid w:val="00932A07"/>
-    <w:rsid w:val="00932D7F"/>
+    <w:rsid w:val="009328E6"/>
     <w:rsid w:val="0093327F"/>
-    <w:rsid w:val="009334C0"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00933E4C"/>
     <w:rsid w:val="009340E2"/>
-    <w:rsid w:val="009341A2"/>
-    <w:rsid w:val="0093479A"/>
     <w:rsid w:val="00934881"/>
     <w:rsid w:val="00934ACF"/>
-    <w:rsid w:val="00934FA8"/>
-    <w:rsid w:val="009357B5"/>
+    <w:rsid w:val="00935B96"/>
     <w:rsid w:val="00935DBD"/>
-    <w:rsid w:val="009368CC"/>
-    <w:rsid w:val="00937523"/>
+    <w:rsid w:val="0093744D"/>
     <w:rsid w:val="009377AE"/>
-    <w:rsid w:val="00937A8F"/>
-    <w:rsid w:val="00937BA3"/>
+    <w:rsid w:val="00937FC2"/>
+    <w:rsid w:val="009403F9"/>
     <w:rsid w:val="0094042F"/>
-    <w:rsid w:val="00941D4D"/>
+    <w:rsid w:val="00940465"/>
     <w:rsid w:val="009424E2"/>
-    <w:rsid w:val="0094268A"/>
     <w:rsid w:val="009427AC"/>
-    <w:rsid w:val="00942BA0"/>
     <w:rsid w:val="00942C31"/>
+    <w:rsid w:val="009442B0"/>
     <w:rsid w:val="009443B4"/>
-    <w:rsid w:val="00944B48"/>
     <w:rsid w:val="00944BF7"/>
     <w:rsid w:val="00945B4F"/>
-    <w:rsid w:val="00946E00"/>
-    <w:rsid w:val="00947792"/>
+    <w:rsid w:val="00947CB4"/>
     <w:rsid w:val="009501C6"/>
-    <w:rsid w:val="0095033C"/>
     <w:rsid w:val="0095089D"/>
-    <w:rsid w:val="00950B21"/>
     <w:rsid w:val="009514AA"/>
     <w:rsid w:val="00952039"/>
+    <w:rsid w:val="009531E4"/>
+    <w:rsid w:val="00953BA9"/>
+    <w:rsid w:val="00954A42"/>
     <w:rsid w:val="00954A4C"/>
-    <w:rsid w:val="00954F0A"/>
-    <w:rsid w:val="009551C6"/>
     <w:rsid w:val="00955491"/>
-    <w:rsid w:val="00955B85"/>
     <w:rsid w:val="00956133"/>
-    <w:rsid w:val="00956AFE"/>
-    <w:rsid w:val="00957A26"/>
+    <w:rsid w:val="00961465"/>
     <w:rsid w:val="009619F3"/>
-    <w:rsid w:val="00961CC9"/>
     <w:rsid w:val="009621EE"/>
     <w:rsid w:val="009623C9"/>
-    <w:rsid w:val="00963467"/>
-[...3 lines deleted...]
-    <w:rsid w:val="0096504F"/>
+    <w:rsid w:val="00962506"/>
+    <w:rsid w:val="00964ABE"/>
     <w:rsid w:val="00965297"/>
-    <w:rsid w:val="00966287"/>
-    <w:rsid w:val="00966608"/>
+    <w:rsid w:val="009666D9"/>
     <w:rsid w:val="009667DB"/>
-    <w:rsid w:val="00966A14"/>
     <w:rsid w:val="00966C2F"/>
     <w:rsid w:val="0096792C"/>
+    <w:rsid w:val="00967EF9"/>
     <w:rsid w:val="00970002"/>
-    <w:rsid w:val="00970488"/>
-    <w:rsid w:val="00971998"/>
     <w:rsid w:val="00971C37"/>
-    <w:rsid w:val="0097256E"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00973100"/>
+    <w:rsid w:val="009736DA"/>
     <w:rsid w:val="009744A9"/>
     <w:rsid w:val="0097465B"/>
-    <w:rsid w:val="009746C5"/>
     <w:rsid w:val="00974928"/>
     <w:rsid w:val="00974EED"/>
-    <w:rsid w:val="009750AF"/>
     <w:rsid w:val="00975F66"/>
-    <w:rsid w:val="00976180"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00976925"/>
+    <w:rsid w:val="009763E3"/>
     <w:rsid w:val="00976ADE"/>
-    <w:rsid w:val="0097752C"/>
+    <w:rsid w:val="00977416"/>
     <w:rsid w:val="0097768C"/>
-    <w:rsid w:val="009808E5"/>
-    <w:rsid w:val="009811F8"/>
+    <w:rsid w:val="00977A3B"/>
+    <w:rsid w:val="00977ABA"/>
+    <w:rsid w:val="00980305"/>
     <w:rsid w:val="0098181A"/>
-    <w:rsid w:val="00981C09"/>
     <w:rsid w:val="00981FE7"/>
-    <w:rsid w:val="00982E7A"/>
-    <w:rsid w:val="00982E7B"/>
     <w:rsid w:val="00983645"/>
     <w:rsid w:val="009836C1"/>
+    <w:rsid w:val="00984082"/>
     <w:rsid w:val="00984563"/>
     <w:rsid w:val="009845D9"/>
     <w:rsid w:val="0098477D"/>
-    <w:rsid w:val="00984E25"/>
-[...3 lines deleted...]
-    <w:rsid w:val="0099016C"/>
+    <w:rsid w:val="009849EC"/>
+    <w:rsid w:val="00985E14"/>
+    <w:rsid w:val="00986D2C"/>
+    <w:rsid w:val="0099038B"/>
     <w:rsid w:val="00990BCD"/>
     <w:rsid w:val="0099179D"/>
-    <w:rsid w:val="00991E61"/>
     <w:rsid w:val="00991FC7"/>
     <w:rsid w:val="0099247C"/>
-    <w:rsid w:val="00992C62"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00993880"/>
+    <w:rsid w:val="009936EF"/>
     <w:rsid w:val="00993A68"/>
     <w:rsid w:val="00993B6A"/>
-    <w:rsid w:val="009948F7"/>
+    <w:rsid w:val="009945D9"/>
+    <w:rsid w:val="009949C2"/>
     <w:rsid w:val="00994BE3"/>
     <w:rsid w:val="009950D0"/>
+    <w:rsid w:val="0099519A"/>
     <w:rsid w:val="00995C56"/>
-    <w:rsid w:val="00995D84"/>
-    <w:rsid w:val="00995DFB"/>
     <w:rsid w:val="009966A7"/>
     <w:rsid w:val="00996D2D"/>
     <w:rsid w:val="0099722C"/>
-    <w:rsid w:val="0099748A"/>
-    <w:rsid w:val="00997C56"/>
     <w:rsid w:val="009A0021"/>
-    <w:rsid w:val="009A04F8"/>
-    <w:rsid w:val="009A05C2"/>
     <w:rsid w:val="009A06FA"/>
-    <w:rsid w:val="009A20AD"/>
     <w:rsid w:val="009A223A"/>
     <w:rsid w:val="009A2709"/>
-    <w:rsid w:val="009A276E"/>
-    <w:rsid w:val="009A2E7F"/>
+    <w:rsid w:val="009A2D5B"/>
     <w:rsid w:val="009A3505"/>
+    <w:rsid w:val="009A3E0A"/>
     <w:rsid w:val="009A4454"/>
-    <w:rsid w:val="009A562C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009A77E5"/>
+    <w:rsid w:val="009A64C0"/>
+    <w:rsid w:val="009A6D2D"/>
     <w:rsid w:val="009A79E7"/>
     <w:rsid w:val="009A7A55"/>
-    <w:rsid w:val="009A7F36"/>
     <w:rsid w:val="009B051B"/>
+    <w:rsid w:val="009B0E6F"/>
     <w:rsid w:val="009B0F44"/>
-    <w:rsid w:val="009B1CDD"/>
-    <w:rsid w:val="009B1E5B"/>
     <w:rsid w:val="009B26B4"/>
-    <w:rsid w:val="009B27FA"/>
+    <w:rsid w:val="009B28D0"/>
+    <w:rsid w:val="009B2EE1"/>
+    <w:rsid w:val="009B34DB"/>
     <w:rsid w:val="009B3895"/>
-    <w:rsid w:val="009B3CD6"/>
     <w:rsid w:val="009B4050"/>
-    <w:rsid w:val="009B4198"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009B548E"/>
     <w:rsid w:val="009B573F"/>
     <w:rsid w:val="009B59DC"/>
     <w:rsid w:val="009B5C11"/>
     <w:rsid w:val="009B5FA7"/>
-    <w:rsid w:val="009B645F"/>
     <w:rsid w:val="009B790F"/>
-    <w:rsid w:val="009C0EA2"/>
-    <w:rsid w:val="009C130E"/>
+    <w:rsid w:val="009C0EEC"/>
     <w:rsid w:val="009C34AF"/>
-    <w:rsid w:val="009C35DE"/>
     <w:rsid w:val="009C3AA7"/>
     <w:rsid w:val="009C3DE6"/>
-    <w:rsid w:val="009C405B"/>
+    <w:rsid w:val="009C4434"/>
+    <w:rsid w:val="009C4909"/>
+    <w:rsid w:val="009C4A83"/>
     <w:rsid w:val="009C5B88"/>
-    <w:rsid w:val="009C650F"/>
+    <w:rsid w:val="009C65A7"/>
+    <w:rsid w:val="009C6938"/>
     <w:rsid w:val="009C741E"/>
     <w:rsid w:val="009C76DE"/>
-    <w:rsid w:val="009C7722"/>
     <w:rsid w:val="009C7A54"/>
     <w:rsid w:val="009C7DA5"/>
-    <w:rsid w:val="009D019F"/>
-[...7 lines deleted...]
-    <w:rsid w:val="009D42CB"/>
+    <w:rsid w:val="009D032E"/>
+    <w:rsid w:val="009D0F0F"/>
+    <w:rsid w:val="009D1197"/>
+    <w:rsid w:val="009D17DE"/>
+    <w:rsid w:val="009D3A39"/>
     <w:rsid w:val="009D4EBC"/>
-    <w:rsid w:val="009D505B"/>
-    <w:rsid w:val="009D5CDD"/>
     <w:rsid w:val="009D5E7A"/>
     <w:rsid w:val="009D6D34"/>
-    <w:rsid w:val="009D7BCB"/>
     <w:rsid w:val="009E0945"/>
     <w:rsid w:val="009E0B79"/>
-    <w:rsid w:val="009E0FC7"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009E145F"/>
+    <w:rsid w:val="009E0F78"/>
     <w:rsid w:val="009E16A7"/>
-    <w:rsid w:val="009E1FB6"/>
     <w:rsid w:val="009E2406"/>
-    <w:rsid w:val="009E2796"/>
     <w:rsid w:val="009E2915"/>
+    <w:rsid w:val="009E2A53"/>
     <w:rsid w:val="009E2C31"/>
-    <w:rsid w:val="009E3195"/>
+    <w:rsid w:val="009E3454"/>
+    <w:rsid w:val="009E3664"/>
     <w:rsid w:val="009E3B6E"/>
     <w:rsid w:val="009E40A1"/>
-    <w:rsid w:val="009E45C9"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009E7BC2"/>
+    <w:rsid w:val="009E6C17"/>
+    <w:rsid w:val="009E7067"/>
     <w:rsid w:val="009F0571"/>
     <w:rsid w:val="009F0CF1"/>
+    <w:rsid w:val="009F0DAE"/>
     <w:rsid w:val="009F16F6"/>
+    <w:rsid w:val="009F17A5"/>
     <w:rsid w:val="009F20A3"/>
     <w:rsid w:val="009F2467"/>
     <w:rsid w:val="009F2A7C"/>
-    <w:rsid w:val="009F319C"/>
     <w:rsid w:val="009F333E"/>
-    <w:rsid w:val="009F35C6"/>
     <w:rsid w:val="009F3ADE"/>
-    <w:rsid w:val="009F3C42"/>
-    <w:rsid w:val="009F3D74"/>
     <w:rsid w:val="009F3F8E"/>
+    <w:rsid w:val="009F45D9"/>
     <w:rsid w:val="009F4656"/>
-    <w:rsid w:val="009F4F4A"/>
-    <w:rsid w:val="009F50D0"/>
     <w:rsid w:val="009F5459"/>
     <w:rsid w:val="009F56C1"/>
-    <w:rsid w:val="009F590C"/>
-    <w:rsid w:val="009F5FFE"/>
     <w:rsid w:val="009F6037"/>
     <w:rsid w:val="009F7399"/>
-    <w:rsid w:val="009F754A"/>
-    <w:rsid w:val="009F7988"/>
+    <w:rsid w:val="009F7C3C"/>
     <w:rsid w:val="009F7DB1"/>
-    <w:rsid w:val="00A00B3E"/>
     <w:rsid w:val="00A01689"/>
-    <w:rsid w:val="00A02863"/>
     <w:rsid w:val="00A02942"/>
-    <w:rsid w:val="00A02BB6"/>
+    <w:rsid w:val="00A03687"/>
     <w:rsid w:val="00A036B8"/>
-    <w:rsid w:val="00A03A6D"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00A041FA"/>
+    <w:rsid w:val="00A03721"/>
     <w:rsid w:val="00A042BC"/>
     <w:rsid w:val="00A044D2"/>
     <w:rsid w:val="00A045B2"/>
-    <w:rsid w:val="00A045DF"/>
+    <w:rsid w:val="00A0485B"/>
     <w:rsid w:val="00A04A88"/>
     <w:rsid w:val="00A04D09"/>
     <w:rsid w:val="00A053FC"/>
-    <w:rsid w:val="00A058DB"/>
-    <w:rsid w:val="00A05DC9"/>
     <w:rsid w:val="00A06187"/>
-    <w:rsid w:val="00A06278"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A0761B"/>
+    <w:rsid w:val="00A06E6C"/>
+    <w:rsid w:val="00A0740A"/>
     <w:rsid w:val="00A07CFF"/>
-    <w:rsid w:val="00A07FE6"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A10678"/>
     <w:rsid w:val="00A10A12"/>
     <w:rsid w:val="00A10AA0"/>
-    <w:rsid w:val="00A10E32"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00A139D2"/>
     <w:rsid w:val="00A13D85"/>
-    <w:rsid w:val="00A169F1"/>
-    <w:rsid w:val="00A16A51"/>
+    <w:rsid w:val="00A13F47"/>
+    <w:rsid w:val="00A14EC4"/>
     <w:rsid w:val="00A17093"/>
-    <w:rsid w:val="00A17543"/>
-    <w:rsid w:val="00A17623"/>
+    <w:rsid w:val="00A20E9D"/>
     <w:rsid w:val="00A21618"/>
-    <w:rsid w:val="00A216A8"/>
-    <w:rsid w:val="00A2302A"/>
     <w:rsid w:val="00A23343"/>
-    <w:rsid w:val="00A23B9A"/>
-    <w:rsid w:val="00A24389"/>
     <w:rsid w:val="00A2449F"/>
     <w:rsid w:val="00A2492D"/>
     <w:rsid w:val="00A259AD"/>
     <w:rsid w:val="00A2798F"/>
-    <w:rsid w:val="00A27E12"/>
     <w:rsid w:val="00A317B1"/>
-    <w:rsid w:val="00A3243F"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00A3283E"/>
     <w:rsid w:val="00A33069"/>
-    <w:rsid w:val="00A33259"/>
+    <w:rsid w:val="00A3313A"/>
     <w:rsid w:val="00A33623"/>
-    <w:rsid w:val="00A336E8"/>
     <w:rsid w:val="00A33F59"/>
     <w:rsid w:val="00A34316"/>
-    <w:rsid w:val="00A3455D"/>
+    <w:rsid w:val="00A34951"/>
     <w:rsid w:val="00A35B00"/>
-    <w:rsid w:val="00A35EE6"/>
-    <w:rsid w:val="00A374E3"/>
+    <w:rsid w:val="00A36A74"/>
     <w:rsid w:val="00A4065B"/>
     <w:rsid w:val="00A40BAF"/>
     <w:rsid w:val="00A41B38"/>
     <w:rsid w:val="00A41C11"/>
     <w:rsid w:val="00A42537"/>
     <w:rsid w:val="00A430CB"/>
-    <w:rsid w:val="00A436C6"/>
-    <w:rsid w:val="00A4418A"/>
+    <w:rsid w:val="00A44F51"/>
     <w:rsid w:val="00A45132"/>
     <w:rsid w:val="00A4557A"/>
     <w:rsid w:val="00A462F3"/>
+    <w:rsid w:val="00A46B27"/>
+    <w:rsid w:val="00A47335"/>
+    <w:rsid w:val="00A474C9"/>
     <w:rsid w:val="00A501A1"/>
-    <w:rsid w:val="00A517E5"/>
-    <w:rsid w:val="00A518E2"/>
+    <w:rsid w:val="00A51606"/>
     <w:rsid w:val="00A52979"/>
-    <w:rsid w:val="00A5345D"/>
     <w:rsid w:val="00A54429"/>
-    <w:rsid w:val="00A55F16"/>
-    <w:rsid w:val="00A56AAF"/>
+    <w:rsid w:val="00A54A6D"/>
+    <w:rsid w:val="00A550B2"/>
+    <w:rsid w:val="00A5519F"/>
+    <w:rsid w:val="00A55312"/>
+    <w:rsid w:val="00A55EA5"/>
     <w:rsid w:val="00A56C92"/>
     <w:rsid w:val="00A56CEA"/>
     <w:rsid w:val="00A57193"/>
     <w:rsid w:val="00A571FA"/>
     <w:rsid w:val="00A57E3B"/>
-    <w:rsid w:val="00A60AB4"/>
+    <w:rsid w:val="00A602BE"/>
     <w:rsid w:val="00A60B63"/>
-    <w:rsid w:val="00A60FCB"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00A62B2D"/>
     <w:rsid w:val="00A62FBC"/>
-    <w:rsid w:val="00A6300A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A6363D"/>
     <w:rsid w:val="00A63734"/>
-    <w:rsid w:val="00A63EE0"/>
     <w:rsid w:val="00A65366"/>
-    <w:rsid w:val="00A6576A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A65BE0"/>
     <w:rsid w:val="00A65FBC"/>
-    <w:rsid w:val="00A67EE6"/>
+    <w:rsid w:val="00A66DDE"/>
     <w:rsid w:val="00A706CF"/>
-    <w:rsid w:val="00A706E0"/>
     <w:rsid w:val="00A70E26"/>
-    <w:rsid w:val="00A7145D"/>
-    <w:rsid w:val="00A71B39"/>
     <w:rsid w:val="00A71E4B"/>
-    <w:rsid w:val="00A725C4"/>
+    <w:rsid w:val="00A71E88"/>
+    <w:rsid w:val="00A74205"/>
+    <w:rsid w:val="00A751D5"/>
+    <w:rsid w:val="00A757A4"/>
+    <w:rsid w:val="00A75A87"/>
     <w:rsid w:val="00A75CED"/>
     <w:rsid w:val="00A75E67"/>
+    <w:rsid w:val="00A75F31"/>
     <w:rsid w:val="00A776B1"/>
     <w:rsid w:val="00A776F0"/>
-    <w:rsid w:val="00A77F55"/>
     <w:rsid w:val="00A800C5"/>
-    <w:rsid w:val="00A81304"/>
+    <w:rsid w:val="00A80517"/>
     <w:rsid w:val="00A81332"/>
-    <w:rsid w:val="00A81B59"/>
     <w:rsid w:val="00A828E3"/>
-    <w:rsid w:val="00A83911"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A85E65"/>
+    <w:rsid w:val="00A82D49"/>
+    <w:rsid w:val="00A833AD"/>
+    <w:rsid w:val="00A83D1A"/>
+    <w:rsid w:val="00A83DC2"/>
+    <w:rsid w:val="00A848DC"/>
+    <w:rsid w:val="00A85AAC"/>
     <w:rsid w:val="00A86066"/>
-    <w:rsid w:val="00A8606D"/>
     <w:rsid w:val="00A86A91"/>
+    <w:rsid w:val="00A86F0C"/>
     <w:rsid w:val="00A87109"/>
-    <w:rsid w:val="00A87634"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A90523"/>
     <w:rsid w:val="00A905F6"/>
     <w:rsid w:val="00A9115F"/>
     <w:rsid w:val="00A9196F"/>
-    <w:rsid w:val="00A931C7"/>
+    <w:rsid w:val="00A91A4E"/>
+    <w:rsid w:val="00A92EDF"/>
+    <w:rsid w:val="00A93070"/>
     <w:rsid w:val="00A93212"/>
     <w:rsid w:val="00A93605"/>
     <w:rsid w:val="00A93DF0"/>
     <w:rsid w:val="00A943F7"/>
-    <w:rsid w:val="00A96510"/>
-    <w:rsid w:val="00A97629"/>
+    <w:rsid w:val="00A969B1"/>
+    <w:rsid w:val="00A97359"/>
     <w:rsid w:val="00A977C9"/>
-    <w:rsid w:val="00A9784D"/>
-    <w:rsid w:val="00A97A48"/>
     <w:rsid w:val="00A97CEC"/>
-    <w:rsid w:val="00AA00AE"/>
-    <w:rsid w:val="00AA0D78"/>
+    <w:rsid w:val="00A97E5A"/>
+    <w:rsid w:val="00AA0769"/>
+    <w:rsid w:val="00AA0A37"/>
     <w:rsid w:val="00AA1B1D"/>
-    <w:rsid w:val="00AA1CBE"/>
     <w:rsid w:val="00AA1F26"/>
-    <w:rsid w:val="00AA3080"/>
-    <w:rsid w:val="00AA356D"/>
+    <w:rsid w:val="00AA38C2"/>
     <w:rsid w:val="00AA4026"/>
-    <w:rsid w:val="00AA46DC"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00AA6430"/>
+    <w:rsid w:val="00AA506F"/>
+    <w:rsid w:val="00AA56C2"/>
+    <w:rsid w:val="00AA5B44"/>
+    <w:rsid w:val="00AA5C92"/>
     <w:rsid w:val="00AA68FA"/>
-    <w:rsid w:val="00AA7771"/>
-    <w:rsid w:val="00AB1030"/>
+    <w:rsid w:val="00AA78AC"/>
+    <w:rsid w:val="00AB0069"/>
     <w:rsid w:val="00AB1124"/>
-    <w:rsid w:val="00AB125A"/>
-    <w:rsid w:val="00AB13DC"/>
     <w:rsid w:val="00AB1510"/>
-    <w:rsid w:val="00AB165A"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00AB2013"/>
     <w:rsid w:val="00AB2167"/>
-    <w:rsid w:val="00AB2FED"/>
-    <w:rsid w:val="00AB30A5"/>
+    <w:rsid w:val="00AB35EA"/>
     <w:rsid w:val="00AB37AA"/>
-    <w:rsid w:val="00AB3F48"/>
     <w:rsid w:val="00AB41CC"/>
-    <w:rsid w:val="00AB42D0"/>
     <w:rsid w:val="00AB44E9"/>
     <w:rsid w:val="00AB576E"/>
-    <w:rsid w:val="00AB5B44"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00AB7F30"/>
+    <w:rsid w:val="00AB71F2"/>
+    <w:rsid w:val="00AB7999"/>
     <w:rsid w:val="00AC02CD"/>
-    <w:rsid w:val="00AC03E2"/>
     <w:rsid w:val="00AC0435"/>
-    <w:rsid w:val="00AC05F2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AC15BE"/>
     <w:rsid w:val="00AC1D3B"/>
     <w:rsid w:val="00AC26AB"/>
-    <w:rsid w:val="00AC2BA9"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00AC361B"/>
     <w:rsid w:val="00AC3944"/>
     <w:rsid w:val="00AC3D86"/>
     <w:rsid w:val="00AC3E1A"/>
     <w:rsid w:val="00AC40D6"/>
-    <w:rsid w:val="00AC45DB"/>
     <w:rsid w:val="00AC49AB"/>
-    <w:rsid w:val="00AC5010"/>
     <w:rsid w:val="00AC52AC"/>
     <w:rsid w:val="00AC5362"/>
     <w:rsid w:val="00AC5511"/>
     <w:rsid w:val="00AC6305"/>
     <w:rsid w:val="00AC6574"/>
-    <w:rsid w:val="00AC7421"/>
     <w:rsid w:val="00AC792F"/>
     <w:rsid w:val="00AC7E3F"/>
-    <w:rsid w:val="00AD0127"/>
     <w:rsid w:val="00AD0157"/>
-    <w:rsid w:val="00AD2CCA"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AD3641"/>
+    <w:rsid w:val="00AD0DE9"/>
+    <w:rsid w:val="00AD2037"/>
+    <w:rsid w:val="00AD2A96"/>
     <w:rsid w:val="00AD3A1D"/>
-    <w:rsid w:val="00AD3B27"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00AD6950"/>
+    <w:rsid w:val="00AD59E9"/>
+    <w:rsid w:val="00AD5FD4"/>
     <w:rsid w:val="00AD6AAB"/>
     <w:rsid w:val="00AD6D76"/>
-    <w:rsid w:val="00AD6EC5"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00AE049C"/>
+    <w:rsid w:val="00AE0788"/>
     <w:rsid w:val="00AE0BBE"/>
     <w:rsid w:val="00AE1443"/>
-    <w:rsid w:val="00AE187E"/>
-    <w:rsid w:val="00AE19A8"/>
     <w:rsid w:val="00AE1AE5"/>
-    <w:rsid w:val="00AE1BB5"/>
     <w:rsid w:val="00AE1E14"/>
     <w:rsid w:val="00AE1F1B"/>
-    <w:rsid w:val="00AE2991"/>
-    <w:rsid w:val="00AE2CE3"/>
     <w:rsid w:val="00AE35DA"/>
     <w:rsid w:val="00AE4090"/>
     <w:rsid w:val="00AE4970"/>
-    <w:rsid w:val="00AE535F"/>
+    <w:rsid w:val="00AE4B19"/>
     <w:rsid w:val="00AE5CE5"/>
-    <w:rsid w:val="00AE6580"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AE7364"/>
+    <w:rsid w:val="00AE6F2F"/>
+    <w:rsid w:val="00AE7472"/>
     <w:rsid w:val="00AE7710"/>
-    <w:rsid w:val="00AF02D2"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00AF44C6"/>
+    <w:rsid w:val="00AE7CE9"/>
+    <w:rsid w:val="00AF30A6"/>
+    <w:rsid w:val="00AF4961"/>
     <w:rsid w:val="00AF4A48"/>
-    <w:rsid w:val="00AF4BD7"/>
     <w:rsid w:val="00AF4F35"/>
-    <w:rsid w:val="00AF5A08"/>
+    <w:rsid w:val="00AF527C"/>
     <w:rsid w:val="00AF5CD4"/>
-    <w:rsid w:val="00AF60CC"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B0054D"/>
+    <w:rsid w:val="00AF5D0E"/>
+    <w:rsid w:val="00AF5D80"/>
+    <w:rsid w:val="00AF5EE8"/>
+    <w:rsid w:val="00AF6C62"/>
+    <w:rsid w:val="00AF7F0F"/>
     <w:rsid w:val="00B00A7B"/>
-    <w:rsid w:val="00B00C5A"/>
-    <w:rsid w:val="00B01998"/>
+    <w:rsid w:val="00B01D84"/>
     <w:rsid w:val="00B023E1"/>
-    <w:rsid w:val="00B02604"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00B02B7E"/>
+    <w:rsid w:val="00B02CDB"/>
     <w:rsid w:val="00B039A2"/>
     <w:rsid w:val="00B039C6"/>
-    <w:rsid w:val="00B03FFE"/>
-    <w:rsid w:val="00B04461"/>
+    <w:rsid w:val="00B04668"/>
     <w:rsid w:val="00B04C5A"/>
+    <w:rsid w:val="00B05050"/>
+    <w:rsid w:val="00B05705"/>
     <w:rsid w:val="00B0579E"/>
-    <w:rsid w:val="00B05F19"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B0703B"/>
+    <w:rsid w:val="00B0737E"/>
     <w:rsid w:val="00B076CE"/>
+    <w:rsid w:val="00B07DFF"/>
     <w:rsid w:val="00B07E93"/>
+    <w:rsid w:val="00B07F51"/>
     <w:rsid w:val="00B101CD"/>
     <w:rsid w:val="00B10ABA"/>
-    <w:rsid w:val="00B11E61"/>
     <w:rsid w:val="00B11F26"/>
-    <w:rsid w:val="00B11F33"/>
     <w:rsid w:val="00B12239"/>
     <w:rsid w:val="00B12DFD"/>
-    <w:rsid w:val="00B12E09"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B132CC"/>
     <w:rsid w:val="00B13310"/>
     <w:rsid w:val="00B13E14"/>
+    <w:rsid w:val="00B13EB8"/>
     <w:rsid w:val="00B140B6"/>
     <w:rsid w:val="00B14443"/>
-    <w:rsid w:val="00B147E0"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00B16462"/>
+    <w:rsid w:val="00B144F6"/>
+    <w:rsid w:val="00B1592B"/>
     <w:rsid w:val="00B16657"/>
-    <w:rsid w:val="00B16931"/>
+    <w:rsid w:val="00B16A1A"/>
     <w:rsid w:val="00B17966"/>
-    <w:rsid w:val="00B17E97"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B21AEB"/>
+    <w:rsid w:val="00B17A78"/>
+    <w:rsid w:val="00B21939"/>
+    <w:rsid w:val="00B219E4"/>
+    <w:rsid w:val="00B21BBE"/>
+    <w:rsid w:val="00B22318"/>
+    <w:rsid w:val="00B22756"/>
+    <w:rsid w:val="00B22798"/>
     <w:rsid w:val="00B22939"/>
-    <w:rsid w:val="00B22A0B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B23F98"/>
     <w:rsid w:val="00B24797"/>
-    <w:rsid w:val="00B25C5F"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00B30A92"/>
+    <w:rsid w:val="00B24BC4"/>
+    <w:rsid w:val="00B267DE"/>
+    <w:rsid w:val="00B2693E"/>
+    <w:rsid w:val="00B27D97"/>
+    <w:rsid w:val="00B27D9D"/>
     <w:rsid w:val="00B31E55"/>
-    <w:rsid w:val="00B32B8C"/>
     <w:rsid w:val="00B32BC6"/>
-    <w:rsid w:val="00B33BEF"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B34A7E"/>
+    <w:rsid w:val="00B3515B"/>
     <w:rsid w:val="00B3528E"/>
     <w:rsid w:val="00B35387"/>
     <w:rsid w:val="00B3582E"/>
     <w:rsid w:val="00B35C93"/>
-    <w:rsid w:val="00B367A0"/>
+    <w:rsid w:val="00B369FA"/>
     <w:rsid w:val="00B36B2E"/>
     <w:rsid w:val="00B36BB1"/>
     <w:rsid w:val="00B374F5"/>
-    <w:rsid w:val="00B3753E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B40018"/>
     <w:rsid w:val="00B40B13"/>
     <w:rsid w:val="00B40C69"/>
-    <w:rsid w:val="00B40D02"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00B435F0"/>
+    <w:rsid w:val="00B40D53"/>
+    <w:rsid w:val="00B42892"/>
+    <w:rsid w:val="00B445E5"/>
     <w:rsid w:val="00B44E68"/>
     <w:rsid w:val="00B46844"/>
-    <w:rsid w:val="00B4689B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B473E3"/>
     <w:rsid w:val="00B47431"/>
     <w:rsid w:val="00B47833"/>
     <w:rsid w:val="00B50378"/>
-    <w:rsid w:val="00B50591"/>
-    <w:rsid w:val="00B50F3A"/>
+    <w:rsid w:val="00B51058"/>
     <w:rsid w:val="00B515B4"/>
+    <w:rsid w:val="00B51662"/>
     <w:rsid w:val="00B51D74"/>
     <w:rsid w:val="00B51F66"/>
-    <w:rsid w:val="00B51FF5"/>
+    <w:rsid w:val="00B520E0"/>
     <w:rsid w:val="00B5210F"/>
-    <w:rsid w:val="00B5224E"/>
-    <w:rsid w:val="00B532B3"/>
+    <w:rsid w:val="00B52D68"/>
     <w:rsid w:val="00B5343C"/>
     <w:rsid w:val="00B53ED0"/>
-    <w:rsid w:val="00B546B9"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B55082"/>
+    <w:rsid w:val="00B54793"/>
     <w:rsid w:val="00B55B51"/>
+    <w:rsid w:val="00B55DD6"/>
     <w:rsid w:val="00B565E1"/>
     <w:rsid w:val="00B57515"/>
-    <w:rsid w:val="00B57927"/>
     <w:rsid w:val="00B57C74"/>
     <w:rsid w:val="00B62807"/>
     <w:rsid w:val="00B628C2"/>
     <w:rsid w:val="00B634D3"/>
+    <w:rsid w:val="00B63CCF"/>
     <w:rsid w:val="00B63D4C"/>
-    <w:rsid w:val="00B63DC9"/>
-    <w:rsid w:val="00B6436B"/>
+    <w:rsid w:val="00B64055"/>
     <w:rsid w:val="00B645AA"/>
     <w:rsid w:val="00B64899"/>
-    <w:rsid w:val="00B6545E"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00B667D8"/>
+    <w:rsid w:val="00B64ECB"/>
+    <w:rsid w:val="00B667A1"/>
+    <w:rsid w:val="00B67409"/>
     <w:rsid w:val="00B67807"/>
-    <w:rsid w:val="00B678B8"/>
-    <w:rsid w:val="00B67F17"/>
     <w:rsid w:val="00B70643"/>
     <w:rsid w:val="00B70D5B"/>
     <w:rsid w:val="00B71A7F"/>
-    <w:rsid w:val="00B71FEA"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00B74953"/>
+    <w:rsid w:val="00B72F82"/>
+    <w:rsid w:val="00B73A95"/>
+    <w:rsid w:val="00B744C4"/>
     <w:rsid w:val="00B74A2E"/>
-    <w:rsid w:val="00B75086"/>
+    <w:rsid w:val="00B7553A"/>
+    <w:rsid w:val="00B75E02"/>
     <w:rsid w:val="00B75F73"/>
-    <w:rsid w:val="00B7610A"/>
-    <w:rsid w:val="00B76124"/>
     <w:rsid w:val="00B76192"/>
     <w:rsid w:val="00B77386"/>
     <w:rsid w:val="00B775AC"/>
     <w:rsid w:val="00B7765B"/>
     <w:rsid w:val="00B77A19"/>
-    <w:rsid w:val="00B80189"/>
+    <w:rsid w:val="00B80674"/>
     <w:rsid w:val="00B8098D"/>
-    <w:rsid w:val="00B812B8"/>
     <w:rsid w:val="00B813F8"/>
-    <w:rsid w:val="00B8204A"/>
-    <w:rsid w:val="00B823B3"/>
+    <w:rsid w:val="00B8186B"/>
+    <w:rsid w:val="00B82215"/>
     <w:rsid w:val="00B828F5"/>
-    <w:rsid w:val="00B82F84"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00B835BF"/>
+    <w:rsid w:val="00B82C74"/>
+    <w:rsid w:val="00B83BDC"/>
     <w:rsid w:val="00B83C19"/>
-    <w:rsid w:val="00B843E0"/>
-    <w:rsid w:val="00B84E29"/>
+    <w:rsid w:val="00B840DA"/>
     <w:rsid w:val="00B8502F"/>
     <w:rsid w:val="00B85152"/>
     <w:rsid w:val="00B857F8"/>
     <w:rsid w:val="00B858B2"/>
     <w:rsid w:val="00B85940"/>
+    <w:rsid w:val="00B85C3F"/>
     <w:rsid w:val="00B86BF1"/>
-    <w:rsid w:val="00B87086"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00B87A10"/>
     <w:rsid w:val="00B87EAD"/>
-    <w:rsid w:val="00B90497"/>
     <w:rsid w:val="00B90F63"/>
-    <w:rsid w:val="00B91223"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00B92735"/>
+    <w:rsid w:val="00B90FA2"/>
+    <w:rsid w:val="00B9249A"/>
+    <w:rsid w:val="00B9256E"/>
     <w:rsid w:val="00B92A75"/>
-    <w:rsid w:val="00B92BBD"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00B931F8"/>
+    <w:rsid w:val="00B93067"/>
     <w:rsid w:val="00B93806"/>
     <w:rsid w:val="00B93B50"/>
     <w:rsid w:val="00B94CA6"/>
-    <w:rsid w:val="00B94F31"/>
     <w:rsid w:val="00B95299"/>
     <w:rsid w:val="00B956DB"/>
     <w:rsid w:val="00B958E3"/>
     <w:rsid w:val="00B95F7A"/>
-    <w:rsid w:val="00B961F7"/>
+    <w:rsid w:val="00B960BC"/>
+    <w:rsid w:val="00B964CB"/>
     <w:rsid w:val="00B97017"/>
-    <w:rsid w:val="00B97207"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00BA115B"/>
     <w:rsid w:val="00BA156E"/>
-    <w:rsid w:val="00BA19E8"/>
-    <w:rsid w:val="00BA2292"/>
+    <w:rsid w:val="00BA1F5C"/>
     <w:rsid w:val="00BA2C3B"/>
-    <w:rsid w:val="00BA3609"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00BA6335"/>
+    <w:rsid w:val="00BA3F5C"/>
+    <w:rsid w:val="00BA4696"/>
+    <w:rsid w:val="00BA536F"/>
+    <w:rsid w:val="00BA538B"/>
+    <w:rsid w:val="00BA6360"/>
     <w:rsid w:val="00BA636C"/>
-    <w:rsid w:val="00BA6414"/>
     <w:rsid w:val="00BA689F"/>
-    <w:rsid w:val="00BA7787"/>
     <w:rsid w:val="00BA797C"/>
-    <w:rsid w:val="00BB042C"/>
     <w:rsid w:val="00BB0A62"/>
-    <w:rsid w:val="00BB0C70"/>
-    <w:rsid w:val="00BB1AB0"/>
+    <w:rsid w:val="00BB0DC8"/>
     <w:rsid w:val="00BB1E32"/>
-    <w:rsid w:val="00BB20EB"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00BB3431"/>
     <w:rsid w:val="00BB3B85"/>
-    <w:rsid w:val="00BB52BD"/>
+    <w:rsid w:val="00BB3D45"/>
+    <w:rsid w:val="00BB50B8"/>
+    <w:rsid w:val="00BB5F8F"/>
     <w:rsid w:val="00BB63B8"/>
     <w:rsid w:val="00BB7383"/>
+    <w:rsid w:val="00BB7571"/>
     <w:rsid w:val="00BB789A"/>
-    <w:rsid w:val="00BB790C"/>
     <w:rsid w:val="00BB7B7E"/>
-    <w:rsid w:val="00BB7E52"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00BC3AEF"/>
+    <w:rsid w:val="00BC01C6"/>
     <w:rsid w:val="00BC3C05"/>
-    <w:rsid w:val="00BC40CC"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00BC5A5F"/>
+    <w:rsid w:val="00BC5DEE"/>
     <w:rsid w:val="00BC5F96"/>
-    <w:rsid w:val="00BC60C4"/>
     <w:rsid w:val="00BC67B3"/>
-    <w:rsid w:val="00BC799B"/>
+    <w:rsid w:val="00BC6FE2"/>
+    <w:rsid w:val="00BC743F"/>
     <w:rsid w:val="00BC7A24"/>
-    <w:rsid w:val="00BC7C12"/>
     <w:rsid w:val="00BC7DCE"/>
-    <w:rsid w:val="00BD00BE"/>
+    <w:rsid w:val="00BD01FA"/>
     <w:rsid w:val="00BD042F"/>
+    <w:rsid w:val="00BD094C"/>
     <w:rsid w:val="00BD0D28"/>
+    <w:rsid w:val="00BD0F65"/>
+    <w:rsid w:val="00BD1402"/>
     <w:rsid w:val="00BD1511"/>
     <w:rsid w:val="00BD1BF9"/>
-    <w:rsid w:val="00BD2131"/>
-    <w:rsid w:val="00BD23C9"/>
+    <w:rsid w:val="00BD268C"/>
+    <w:rsid w:val="00BD28A8"/>
+    <w:rsid w:val="00BD295A"/>
     <w:rsid w:val="00BD3002"/>
-    <w:rsid w:val="00BD3362"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00BD404D"/>
     <w:rsid w:val="00BD4325"/>
-    <w:rsid w:val="00BD4669"/>
+    <w:rsid w:val="00BD4884"/>
+    <w:rsid w:val="00BD48FD"/>
     <w:rsid w:val="00BD49D9"/>
-    <w:rsid w:val="00BD59B2"/>
     <w:rsid w:val="00BD6B72"/>
-    <w:rsid w:val="00BD746A"/>
     <w:rsid w:val="00BD76E1"/>
     <w:rsid w:val="00BD7D0E"/>
-    <w:rsid w:val="00BE2490"/>
+    <w:rsid w:val="00BE259C"/>
     <w:rsid w:val="00BE2C48"/>
     <w:rsid w:val="00BE3344"/>
-    <w:rsid w:val="00BE6152"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00BE6868"/>
     <w:rsid w:val="00BE73C3"/>
-    <w:rsid w:val="00BF063D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00BF125B"/>
+    <w:rsid w:val="00BF0E45"/>
     <w:rsid w:val="00BF129D"/>
-    <w:rsid w:val="00BF1575"/>
-    <w:rsid w:val="00BF16F8"/>
     <w:rsid w:val="00BF21D2"/>
     <w:rsid w:val="00BF26C5"/>
-    <w:rsid w:val="00BF277F"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00BF4017"/>
+    <w:rsid w:val="00BF3E25"/>
     <w:rsid w:val="00BF44DC"/>
-    <w:rsid w:val="00BF4992"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00BF60A9"/>
     <w:rsid w:val="00BF6270"/>
-    <w:rsid w:val="00BF64B2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00BF6E90"/>
+    <w:rsid w:val="00BF75AC"/>
+    <w:rsid w:val="00BF77FA"/>
     <w:rsid w:val="00C001B7"/>
-    <w:rsid w:val="00C00D13"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C02583"/>
     <w:rsid w:val="00C027F2"/>
     <w:rsid w:val="00C034A4"/>
-    <w:rsid w:val="00C035E1"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C04263"/>
+    <w:rsid w:val="00C04313"/>
+    <w:rsid w:val="00C04325"/>
     <w:rsid w:val="00C047E8"/>
     <w:rsid w:val="00C05432"/>
-    <w:rsid w:val="00C05878"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C05E49"/>
     <w:rsid w:val="00C06091"/>
-    <w:rsid w:val="00C06DAC"/>
     <w:rsid w:val="00C07250"/>
     <w:rsid w:val="00C075B3"/>
     <w:rsid w:val="00C075EE"/>
-    <w:rsid w:val="00C1088C"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C11899"/>
+    <w:rsid w:val="00C07D6F"/>
+    <w:rsid w:val="00C1138A"/>
     <w:rsid w:val="00C11F1D"/>
-    <w:rsid w:val="00C12227"/>
     <w:rsid w:val="00C12643"/>
     <w:rsid w:val="00C12A48"/>
     <w:rsid w:val="00C12AA5"/>
-    <w:rsid w:val="00C12B11"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C12FA9"/>
     <w:rsid w:val="00C13E30"/>
-    <w:rsid w:val="00C1536D"/>
+    <w:rsid w:val="00C14460"/>
     <w:rsid w:val="00C15E3A"/>
+    <w:rsid w:val="00C16282"/>
     <w:rsid w:val="00C16DA3"/>
+    <w:rsid w:val="00C17597"/>
     <w:rsid w:val="00C17B1A"/>
-    <w:rsid w:val="00C20A8C"/>
     <w:rsid w:val="00C21368"/>
-    <w:rsid w:val="00C21369"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C2211A"/>
+    <w:rsid w:val="00C223EB"/>
+    <w:rsid w:val="00C23078"/>
+    <w:rsid w:val="00C237AC"/>
     <w:rsid w:val="00C25145"/>
     <w:rsid w:val="00C252CB"/>
-    <w:rsid w:val="00C25902"/>
-    <w:rsid w:val="00C25A2F"/>
+    <w:rsid w:val="00C25C56"/>
     <w:rsid w:val="00C25DFA"/>
-    <w:rsid w:val="00C2678B"/>
-    <w:rsid w:val="00C26D92"/>
     <w:rsid w:val="00C27E7F"/>
+    <w:rsid w:val="00C302DA"/>
+    <w:rsid w:val="00C31406"/>
     <w:rsid w:val="00C31527"/>
-    <w:rsid w:val="00C31AF0"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00C3706D"/>
+    <w:rsid w:val="00C31AF6"/>
+    <w:rsid w:val="00C33B76"/>
+    <w:rsid w:val="00C33E89"/>
+    <w:rsid w:val="00C350EE"/>
+    <w:rsid w:val="00C36085"/>
+    <w:rsid w:val="00C37576"/>
     <w:rsid w:val="00C4052F"/>
-    <w:rsid w:val="00C40810"/>
     <w:rsid w:val="00C409B5"/>
     <w:rsid w:val="00C40AF0"/>
     <w:rsid w:val="00C4107C"/>
     <w:rsid w:val="00C417E4"/>
     <w:rsid w:val="00C4275C"/>
-    <w:rsid w:val="00C42FD8"/>
-    <w:rsid w:val="00C42FF6"/>
     <w:rsid w:val="00C435C7"/>
+    <w:rsid w:val="00C43C51"/>
     <w:rsid w:val="00C4427B"/>
-    <w:rsid w:val="00C44EEF"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C45B2A"/>
+    <w:rsid w:val="00C45775"/>
     <w:rsid w:val="00C45CBE"/>
-    <w:rsid w:val="00C463FD"/>
+    <w:rsid w:val="00C46234"/>
     <w:rsid w:val="00C464AF"/>
     <w:rsid w:val="00C46599"/>
+    <w:rsid w:val="00C46C8F"/>
     <w:rsid w:val="00C46EE8"/>
     <w:rsid w:val="00C478EF"/>
     <w:rsid w:val="00C47F4A"/>
-    <w:rsid w:val="00C50A21"/>
     <w:rsid w:val="00C50C99"/>
+    <w:rsid w:val="00C50E30"/>
     <w:rsid w:val="00C5148B"/>
-    <w:rsid w:val="00C52820"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C53D7B"/>
+    <w:rsid w:val="00C51ABC"/>
+    <w:rsid w:val="00C51B57"/>
+    <w:rsid w:val="00C52322"/>
     <w:rsid w:val="00C54138"/>
     <w:rsid w:val="00C54BDD"/>
+    <w:rsid w:val="00C54D84"/>
     <w:rsid w:val="00C54F3C"/>
     <w:rsid w:val="00C553CD"/>
-    <w:rsid w:val="00C5549F"/>
-    <w:rsid w:val="00C55A53"/>
+    <w:rsid w:val="00C55811"/>
     <w:rsid w:val="00C55EBD"/>
     <w:rsid w:val="00C55F57"/>
-    <w:rsid w:val="00C56497"/>
-    <w:rsid w:val="00C5689B"/>
+    <w:rsid w:val="00C56A0B"/>
     <w:rsid w:val="00C56A15"/>
-    <w:rsid w:val="00C5702C"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C602EB"/>
     <w:rsid w:val="00C61108"/>
-    <w:rsid w:val="00C61B25"/>
     <w:rsid w:val="00C62360"/>
     <w:rsid w:val="00C62433"/>
     <w:rsid w:val="00C6258F"/>
-    <w:rsid w:val="00C6392D"/>
+    <w:rsid w:val="00C62962"/>
+    <w:rsid w:val="00C63719"/>
+    <w:rsid w:val="00C637C8"/>
+    <w:rsid w:val="00C63E11"/>
     <w:rsid w:val="00C63FA4"/>
-    <w:rsid w:val="00C6413C"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00C655B2"/>
     <w:rsid w:val="00C65967"/>
+    <w:rsid w:val="00C6634E"/>
     <w:rsid w:val="00C66480"/>
     <w:rsid w:val="00C6656E"/>
-    <w:rsid w:val="00C66631"/>
     <w:rsid w:val="00C66B62"/>
-    <w:rsid w:val="00C66CC9"/>
     <w:rsid w:val="00C66D12"/>
     <w:rsid w:val="00C67528"/>
     <w:rsid w:val="00C678A7"/>
     <w:rsid w:val="00C67EAB"/>
-    <w:rsid w:val="00C7003C"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00C70EC9"/>
     <w:rsid w:val="00C7190B"/>
-    <w:rsid w:val="00C71C34"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C73073"/>
+    <w:rsid w:val="00C71A72"/>
     <w:rsid w:val="00C730F9"/>
-    <w:rsid w:val="00C7356C"/>
+    <w:rsid w:val="00C7370D"/>
     <w:rsid w:val="00C73A03"/>
-    <w:rsid w:val="00C74689"/>
-    <w:rsid w:val="00C75A7E"/>
+    <w:rsid w:val="00C75991"/>
     <w:rsid w:val="00C75DC0"/>
-    <w:rsid w:val="00C76EC1"/>
+    <w:rsid w:val="00C75DE4"/>
+    <w:rsid w:val="00C76526"/>
+    <w:rsid w:val="00C766F3"/>
     <w:rsid w:val="00C77A0B"/>
-    <w:rsid w:val="00C77C2F"/>
     <w:rsid w:val="00C8008D"/>
     <w:rsid w:val="00C80256"/>
-    <w:rsid w:val="00C80832"/>
-    <w:rsid w:val="00C80C40"/>
     <w:rsid w:val="00C81BC4"/>
+    <w:rsid w:val="00C825CA"/>
     <w:rsid w:val="00C82717"/>
     <w:rsid w:val="00C842D6"/>
     <w:rsid w:val="00C84B94"/>
-    <w:rsid w:val="00C84D0C"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00C8681B"/>
+    <w:rsid w:val="00C87748"/>
     <w:rsid w:val="00C878C4"/>
-    <w:rsid w:val="00C9072C"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00C91A9D"/>
+    <w:rsid w:val="00C900B0"/>
+    <w:rsid w:val="00C906BF"/>
+    <w:rsid w:val="00C90CE0"/>
     <w:rsid w:val="00C91D4E"/>
     <w:rsid w:val="00C9211E"/>
-    <w:rsid w:val="00C921EF"/>
-    <w:rsid w:val="00C930EE"/>
     <w:rsid w:val="00C93F79"/>
     <w:rsid w:val="00C9449E"/>
     <w:rsid w:val="00C945F3"/>
     <w:rsid w:val="00C9533D"/>
-    <w:rsid w:val="00C9646D"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C9714E"/>
+    <w:rsid w:val="00C972A9"/>
     <w:rsid w:val="00C97A62"/>
     <w:rsid w:val="00C97B50"/>
-    <w:rsid w:val="00CA049E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00CA0743"/>
     <w:rsid w:val="00CA0D20"/>
-    <w:rsid w:val="00CA1BEA"/>
-    <w:rsid w:val="00CA20B8"/>
+    <w:rsid w:val="00CA1461"/>
+    <w:rsid w:val="00CA2094"/>
+    <w:rsid w:val="00CA2A99"/>
     <w:rsid w:val="00CA2E53"/>
-    <w:rsid w:val="00CA3305"/>
     <w:rsid w:val="00CA347A"/>
-    <w:rsid w:val="00CA3920"/>
-    <w:rsid w:val="00CA46A5"/>
+    <w:rsid w:val="00CA3BE0"/>
     <w:rsid w:val="00CA4F5B"/>
+    <w:rsid w:val="00CA5735"/>
     <w:rsid w:val="00CA58E7"/>
     <w:rsid w:val="00CA5A99"/>
     <w:rsid w:val="00CA5C2E"/>
     <w:rsid w:val="00CA608B"/>
-    <w:rsid w:val="00CA6B75"/>
     <w:rsid w:val="00CA7BC2"/>
     <w:rsid w:val="00CB0FA1"/>
     <w:rsid w:val="00CB13F0"/>
-    <w:rsid w:val="00CB25BF"/>
+    <w:rsid w:val="00CB16BE"/>
+    <w:rsid w:val="00CB2048"/>
     <w:rsid w:val="00CB2C18"/>
     <w:rsid w:val="00CB2CC6"/>
     <w:rsid w:val="00CB323F"/>
-    <w:rsid w:val="00CB34B6"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00CB4E3E"/>
+    <w:rsid w:val="00CB38CA"/>
+    <w:rsid w:val="00CB40F1"/>
+    <w:rsid w:val="00CB5B6E"/>
+    <w:rsid w:val="00CB6809"/>
     <w:rsid w:val="00CB762C"/>
-    <w:rsid w:val="00CC0016"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00CC1251"/>
+    <w:rsid w:val="00CB765A"/>
+    <w:rsid w:val="00CC0129"/>
+    <w:rsid w:val="00CC078E"/>
+    <w:rsid w:val="00CC0CFA"/>
+    <w:rsid w:val="00CC0EB0"/>
     <w:rsid w:val="00CC135D"/>
-    <w:rsid w:val="00CC18DB"/>
+    <w:rsid w:val="00CC15EA"/>
     <w:rsid w:val="00CC1EB4"/>
-    <w:rsid w:val="00CC2021"/>
+    <w:rsid w:val="00CC1FA8"/>
+    <w:rsid w:val="00CC20EB"/>
     <w:rsid w:val="00CC22F3"/>
+    <w:rsid w:val="00CC252E"/>
+    <w:rsid w:val="00CC2660"/>
     <w:rsid w:val="00CC2846"/>
     <w:rsid w:val="00CC2A6C"/>
-    <w:rsid w:val="00CC3E4B"/>
-    <w:rsid w:val="00CC41C9"/>
+    <w:rsid w:val="00CC41AE"/>
     <w:rsid w:val="00CC4240"/>
     <w:rsid w:val="00CC4B2A"/>
-    <w:rsid w:val="00CC567F"/>
+    <w:rsid w:val="00CC5091"/>
+    <w:rsid w:val="00CC519A"/>
     <w:rsid w:val="00CC5973"/>
-    <w:rsid w:val="00CC746A"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00CD028C"/>
+    <w:rsid w:val="00CC6281"/>
     <w:rsid w:val="00CD0764"/>
-    <w:rsid w:val="00CD0A95"/>
+    <w:rsid w:val="00CD15BE"/>
+    <w:rsid w:val="00CD1AF4"/>
     <w:rsid w:val="00CD1F86"/>
-    <w:rsid w:val="00CD22FE"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00CD2DEF"/>
     <w:rsid w:val="00CD32EB"/>
+    <w:rsid w:val="00CD371D"/>
     <w:rsid w:val="00CD4BAC"/>
-    <w:rsid w:val="00CD5788"/>
     <w:rsid w:val="00CD59B3"/>
     <w:rsid w:val="00CD5D18"/>
     <w:rsid w:val="00CD6CB0"/>
-    <w:rsid w:val="00CD7407"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00CD7596"/>
     <w:rsid w:val="00CD7EBD"/>
+    <w:rsid w:val="00CE0060"/>
+    <w:rsid w:val="00CE04EB"/>
     <w:rsid w:val="00CE086D"/>
+    <w:rsid w:val="00CE10AD"/>
     <w:rsid w:val="00CE1145"/>
+    <w:rsid w:val="00CE14BB"/>
+    <w:rsid w:val="00CE1E77"/>
     <w:rsid w:val="00CE1EB0"/>
     <w:rsid w:val="00CE2012"/>
-    <w:rsid w:val="00CE2851"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00CE4017"/>
     <w:rsid w:val="00CE4224"/>
     <w:rsid w:val="00CE46CD"/>
+    <w:rsid w:val="00CE47D4"/>
     <w:rsid w:val="00CE4AEC"/>
     <w:rsid w:val="00CE5DA0"/>
     <w:rsid w:val="00CE5E45"/>
-    <w:rsid w:val="00CE7D9F"/>
-    <w:rsid w:val="00CE7DD6"/>
+    <w:rsid w:val="00CE77E7"/>
     <w:rsid w:val="00CF02E3"/>
     <w:rsid w:val="00CF08DF"/>
-    <w:rsid w:val="00CF09C0"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00CF159B"/>
+    <w:rsid w:val="00CF1476"/>
     <w:rsid w:val="00CF19FD"/>
     <w:rsid w:val="00CF223F"/>
-    <w:rsid w:val="00CF32FB"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00CF45A1"/>
+    <w:rsid w:val="00CF2A63"/>
+    <w:rsid w:val="00CF2CE6"/>
     <w:rsid w:val="00CF4872"/>
     <w:rsid w:val="00CF4A49"/>
     <w:rsid w:val="00CF5554"/>
-    <w:rsid w:val="00CF57BE"/>
     <w:rsid w:val="00CF57DD"/>
     <w:rsid w:val="00CF5DEC"/>
+    <w:rsid w:val="00CF6018"/>
     <w:rsid w:val="00CF6287"/>
     <w:rsid w:val="00CF6426"/>
-    <w:rsid w:val="00CF6485"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00CF6E34"/>
+    <w:rsid w:val="00CF6B46"/>
     <w:rsid w:val="00CF7605"/>
     <w:rsid w:val="00CF79D2"/>
-    <w:rsid w:val="00D00130"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D01A30"/>
+    <w:rsid w:val="00D0096F"/>
     <w:rsid w:val="00D01B2E"/>
-    <w:rsid w:val="00D01D4C"/>
     <w:rsid w:val="00D01D7B"/>
+    <w:rsid w:val="00D02696"/>
     <w:rsid w:val="00D02D82"/>
-    <w:rsid w:val="00D0362E"/>
+    <w:rsid w:val="00D03166"/>
+    <w:rsid w:val="00D034BB"/>
     <w:rsid w:val="00D03ED8"/>
-    <w:rsid w:val="00D041D8"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D04FA9"/>
     <w:rsid w:val="00D0607F"/>
-    <w:rsid w:val="00D062AF"/>
     <w:rsid w:val="00D062CF"/>
     <w:rsid w:val="00D06B03"/>
+    <w:rsid w:val="00D0746D"/>
     <w:rsid w:val="00D07DCB"/>
-    <w:rsid w:val="00D07E68"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D12A28"/>
+    <w:rsid w:val="00D07E1D"/>
+    <w:rsid w:val="00D11755"/>
     <w:rsid w:val="00D12D17"/>
-    <w:rsid w:val="00D130D8"/>
     <w:rsid w:val="00D133CC"/>
     <w:rsid w:val="00D13BCA"/>
-    <w:rsid w:val="00D13E4B"/>
-    <w:rsid w:val="00D13E71"/>
     <w:rsid w:val="00D141D4"/>
-    <w:rsid w:val="00D1451A"/>
     <w:rsid w:val="00D14B6C"/>
     <w:rsid w:val="00D1577E"/>
     <w:rsid w:val="00D15A28"/>
-    <w:rsid w:val="00D2009E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D21627"/>
+    <w:rsid w:val="00D15A5B"/>
+    <w:rsid w:val="00D1645C"/>
     <w:rsid w:val="00D219FF"/>
-    <w:rsid w:val="00D23B77"/>
-    <w:rsid w:val="00D24AF9"/>
+    <w:rsid w:val="00D24E00"/>
     <w:rsid w:val="00D250E6"/>
-    <w:rsid w:val="00D255CA"/>
-    <w:rsid w:val="00D265F2"/>
+    <w:rsid w:val="00D25283"/>
+    <w:rsid w:val="00D258E5"/>
+    <w:rsid w:val="00D25F89"/>
     <w:rsid w:val="00D266E4"/>
     <w:rsid w:val="00D30966"/>
-    <w:rsid w:val="00D30B53"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D31791"/>
     <w:rsid w:val="00D318E4"/>
     <w:rsid w:val="00D31BC0"/>
     <w:rsid w:val="00D31D97"/>
     <w:rsid w:val="00D31EF8"/>
     <w:rsid w:val="00D3200D"/>
-    <w:rsid w:val="00D32353"/>
     <w:rsid w:val="00D32AC3"/>
-    <w:rsid w:val="00D330BA"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00D35387"/>
+    <w:rsid w:val="00D33084"/>
+    <w:rsid w:val="00D33534"/>
+    <w:rsid w:val="00D33D00"/>
     <w:rsid w:val="00D357B7"/>
     <w:rsid w:val="00D3613B"/>
-    <w:rsid w:val="00D3617D"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00D37762"/>
     <w:rsid w:val="00D37D31"/>
     <w:rsid w:val="00D37DEE"/>
-    <w:rsid w:val="00D37F13"/>
+    <w:rsid w:val="00D407C7"/>
     <w:rsid w:val="00D40949"/>
-    <w:rsid w:val="00D40AA4"/>
-    <w:rsid w:val="00D40EBC"/>
+    <w:rsid w:val="00D40B52"/>
+    <w:rsid w:val="00D41191"/>
     <w:rsid w:val="00D4156D"/>
+    <w:rsid w:val="00D41969"/>
+    <w:rsid w:val="00D419ED"/>
     <w:rsid w:val="00D41B3E"/>
     <w:rsid w:val="00D41F0B"/>
     <w:rsid w:val="00D42456"/>
     <w:rsid w:val="00D4254F"/>
-    <w:rsid w:val="00D425E7"/>
     <w:rsid w:val="00D4284D"/>
     <w:rsid w:val="00D43E94"/>
-    <w:rsid w:val="00D440E3"/>
+    <w:rsid w:val="00D44D49"/>
     <w:rsid w:val="00D44DAB"/>
-    <w:rsid w:val="00D44DC5"/>
-    <w:rsid w:val="00D44F5B"/>
     <w:rsid w:val="00D45582"/>
-    <w:rsid w:val="00D46F53"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00D51589"/>
+    <w:rsid w:val="00D467CA"/>
+    <w:rsid w:val="00D47F3D"/>
+    <w:rsid w:val="00D5115F"/>
     <w:rsid w:val="00D516D8"/>
     <w:rsid w:val="00D51EED"/>
-    <w:rsid w:val="00D5262D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D53B4F"/>
     <w:rsid w:val="00D53CE9"/>
-    <w:rsid w:val="00D53DD9"/>
+    <w:rsid w:val="00D540DD"/>
     <w:rsid w:val="00D54103"/>
-    <w:rsid w:val="00D54399"/>
+    <w:rsid w:val="00D541F2"/>
     <w:rsid w:val="00D544B3"/>
     <w:rsid w:val="00D54B62"/>
-    <w:rsid w:val="00D55236"/>
-    <w:rsid w:val="00D56541"/>
+    <w:rsid w:val="00D55194"/>
+    <w:rsid w:val="00D559C5"/>
     <w:rsid w:val="00D56689"/>
+    <w:rsid w:val="00D572F7"/>
     <w:rsid w:val="00D57C2A"/>
-    <w:rsid w:val="00D60111"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D60B4E"/>
+    <w:rsid w:val="00D60B72"/>
     <w:rsid w:val="00D60ED4"/>
-    <w:rsid w:val="00D610BB"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00D62B73"/>
     <w:rsid w:val="00D6308B"/>
-    <w:rsid w:val="00D64ACD"/>
-    <w:rsid w:val="00D6558E"/>
+    <w:rsid w:val="00D6433E"/>
     <w:rsid w:val="00D6599C"/>
-    <w:rsid w:val="00D65B19"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D66034"/>
+    <w:rsid w:val="00D65EAB"/>
+    <w:rsid w:val="00D66669"/>
+    <w:rsid w:val="00D667A9"/>
+    <w:rsid w:val="00D67007"/>
     <w:rsid w:val="00D67BF9"/>
+    <w:rsid w:val="00D705F4"/>
     <w:rsid w:val="00D709CE"/>
+    <w:rsid w:val="00D710D7"/>
     <w:rsid w:val="00D71890"/>
+    <w:rsid w:val="00D71915"/>
+    <w:rsid w:val="00D721CC"/>
     <w:rsid w:val="00D72A32"/>
-    <w:rsid w:val="00D73315"/>
+    <w:rsid w:val="00D731C4"/>
+    <w:rsid w:val="00D731F1"/>
     <w:rsid w:val="00D7342D"/>
     <w:rsid w:val="00D73ECB"/>
-    <w:rsid w:val="00D73F6F"/>
-    <w:rsid w:val="00D745A0"/>
+    <w:rsid w:val="00D74398"/>
+    <w:rsid w:val="00D74506"/>
     <w:rsid w:val="00D74D47"/>
-    <w:rsid w:val="00D751D4"/>
     <w:rsid w:val="00D75C7B"/>
     <w:rsid w:val="00D75E55"/>
+    <w:rsid w:val="00D75F67"/>
     <w:rsid w:val="00D7643D"/>
-    <w:rsid w:val="00D76757"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D771AA"/>
+    <w:rsid w:val="00D77446"/>
     <w:rsid w:val="00D77BEF"/>
     <w:rsid w:val="00D77FB6"/>
-    <w:rsid w:val="00D80152"/>
     <w:rsid w:val="00D8042B"/>
-    <w:rsid w:val="00D80C07"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D81E8E"/>
+    <w:rsid w:val="00D8189F"/>
     <w:rsid w:val="00D82672"/>
-    <w:rsid w:val="00D8308B"/>
-    <w:rsid w:val="00D8317E"/>
+    <w:rsid w:val="00D82BBF"/>
     <w:rsid w:val="00D838ED"/>
-    <w:rsid w:val="00D83E77"/>
+    <w:rsid w:val="00D84F7B"/>
     <w:rsid w:val="00D84FF8"/>
-    <w:rsid w:val="00D854BC"/>
-    <w:rsid w:val="00D85A8A"/>
+    <w:rsid w:val="00D852E6"/>
+    <w:rsid w:val="00D85865"/>
+    <w:rsid w:val="00D86AA7"/>
+    <w:rsid w:val="00D86FB8"/>
     <w:rsid w:val="00D871D1"/>
-    <w:rsid w:val="00D873B8"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D87898"/>
     <w:rsid w:val="00D90508"/>
+    <w:rsid w:val="00D90B95"/>
     <w:rsid w:val="00D90DB8"/>
     <w:rsid w:val="00D91069"/>
-    <w:rsid w:val="00D91C1B"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00D94DD2"/>
+    <w:rsid w:val="00D94375"/>
     <w:rsid w:val="00D9516B"/>
-    <w:rsid w:val="00D956E6"/>
-    <w:rsid w:val="00D95774"/>
     <w:rsid w:val="00D95B0E"/>
     <w:rsid w:val="00D95C6B"/>
-    <w:rsid w:val="00D95F0C"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D9771C"/>
+    <w:rsid w:val="00D977C5"/>
+    <w:rsid w:val="00DA0E55"/>
     <w:rsid w:val="00DA153A"/>
-    <w:rsid w:val="00DA21B6"/>
-    <w:rsid w:val="00DA2883"/>
+    <w:rsid w:val="00DA24CF"/>
     <w:rsid w:val="00DA2EB0"/>
-    <w:rsid w:val="00DA3852"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00DA53F7"/>
+    <w:rsid w:val="00DA4117"/>
+    <w:rsid w:val="00DA48A6"/>
+    <w:rsid w:val="00DA5422"/>
     <w:rsid w:val="00DA5AF9"/>
-    <w:rsid w:val="00DA5CDE"/>
+    <w:rsid w:val="00DA5F38"/>
     <w:rsid w:val="00DA6146"/>
     <w:rsid w:val="00DA6662"/>
-    <w:rsid w:val="00DB0871"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00DB2E3C"/>
+    <w:rsid w:val="00DA70A7"/>
+    <w:rsid w:val="00DA7D7A"/>
+    <w:rsid w:val="00DB0328"/>
+    <w:rsid w:val="00DB2D66"/>
     <w:rsid w:val="00DB3304"/>
-    <w:rsid w:val="00DB36B9"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00DB66D9"/>
+    <w:rsid w:val="00DB3BC4"/>
+    <w:rsid w:val="00DB4B2F"/>
+    <w:rsid w:val="00DB51D9"/>
+    <w:rsid w:val="00DB5549"/>
     <w:rsid w:val="00DB680C"/>
     <w:rsid w:val="00DB6B36"/>
     <w:rsid w:val="00DB6E0A"/>
-    <w:rsid w:val="00DB7276"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00DC05AC"/>
+    <w:rsid w:val="00DB79A3"/>
     <w:rsid w:val="00DC0A50"/>
-    <w:rsid w:val="00DC1852"/>
     <w:rsid w:val="00DC2035"/>
+    <w:rsid w:val="00DC2261"/>
     <w:rsid w:val="00DC2D31"/>
-    <w:rsid w:val="00DC3C86"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00DC4E99"/>
     <w:rsid w:val="00DC5273"/>
     <w:rsid w:val="00DC531F"/>
-    <w:rsid w:val="00DC56EA"/>
+    <w:rsid w:val="00DC5FA9"/>
+    <w:rsid w:val="00DC60D3"/>
     <w:rsid w:val="00DC6299"/>
     <w:rsid w:val="00DC635A"/>
-    <w:rsid w:val="00DC6813"/>
+    <w:rsid w:val="00DC6849"/>
+    <w:rsid w:val="00DC696C"/>
     <w:rsid w:val="00DC6FFE"/>
-    <w:rsid w:val="00DC7049"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00DD3EEA"/>
+    <w:rsid w:val="00DC77DE"/>
+    <w:rsid w:val="00DC7EB2"/>
+    <w:rsid w:val="00DD37DB"/>
     <w:rsid w:val="00DD415D"/>
     <w:rsid w:val="00DD444C"/>
-    <w:rsid w:val="00DD5496"/>
+    <w:rsid w:val="00DD46D5"/>
     <w:rsid w:val="00DD59F8"/>
-    <w:rsid w:val="00DD5FD3"/>
-    <w:rsid w:val="00DD6721"/>
+    <w:rsid w:val="00DD5CCC"/>
     <w:rsid w:val="00DD6A3E"/>
-    <w:rsid w:val="00DD6CBA"/>
     <w:rsid w:val="00DD70F5"/>
     <w:rsid w:val="00DD723F"/>
-    <w:rsid w:val="00DD77AE"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00DE0D3A"/>
     <w:rsid w:val="00DE0EA0"/>
+    <w:rsid w:val="00DE0F0A"/>
     <w:rsid w:val="00DE1096"/>
-    <w:rsid w:val="00DE131E"/>
+    <w:rsid w:val="00DE1969"/>
     <w:rsid w:val="00DE1F27"/>
-    <w:rsid w:val="00DE2617"/>
-    <w:rsid w:val="00DE27DC"/>
     <w:rsid w:val="00DE2B10"/>
-    <w:rsid w:val="00DE321B"/>
-    <w:rsid w:val="00DE3367"/>
     <w:rsid w:val="00DE35BA"/>
-    <w:rsid w:val="00DE4A31"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00DE77B1"/>
+    <w:rsid w:val="00DE3B09"/>
+    <w:rsid w:val="00DE7450"/>
     <w:rsid w:val="00DE7957"/>
-    <w:rsid w:val="00DE7C9E"/>
+    <w:rsid w:val="00DF047A"/>
     <w:rsid w:val="00DF0D0B"/>
-    <w:rsid w:val="00DF401A"/>
-    <w:rsid w:val="00DF440B"/>
     <w:rsid w:val="00DF4510"/>
     <w:rsid w:val="00DF4A2D"/>
-    <w:rsid w:val="00DF4E50"/>
-    <w:rsid w:val="00DF5578"/>
+    <w:rsid w:val="00DF4BD3"/>
+    <w:rsid w:val="00DF4F95"/>
+    <w:rsid w:val="00DF5358"/>
     <w:rsid w:val="00DF5B47"/>
-    <w:rsid w:val="00DF6138"/>
-    <w:rsid w:val="00DF66C0"/>
     <w:rsid w:val="00DF7251"/>
-    <w:rsid w:val="00DF7477"/>
     <w:rsid w:val="00DF7A29"/>
-    <w:rsid w:val="00E007D2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E00E18"/>
     <w:rsid w:val="00E00E44"/>
     <w:rsid w:val="00E018C9"/>
-    <w:rsid w:val="00E02931"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E03403"/>
+    <w:rsid w:val="00E02E92"/>
     <w:rsid w:val="00E034E7"/>
-    <w:rsid w:val="00E0352F"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00E06E27"/>
+    <w:rsid w:val="00E05072"/>
+    <w:rsid w:val="00E062E4"/>
     <w:rsid w:val="00E0752F"/>
-    <w:rsid w:val="00E10FFF"/>
-    <w:rsid w:val="00E11043"/>
     <w:rsid w:val="00E11A13"/>
-    <w:rsid w:val="00E1238E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E12882"/>
     <w:rsid w:val="00E12BD6"/>
-    <w:rsid w:val="00E131F7"/>
-    <w:rsid w:val="00E138F5"/>
     <w:rsid w:val="00E13BCC"/>
-    <w:rsid w:val="00E14C19"/>
-    <w:rsid w:val="00E14E45"/>
+    <w:rsid w:val="00E153F1"/>
     <w:rsid w:val="00E15E9B"/>
-    <w:rsid w:val="00E1686F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E16A86"/>
+    <w:rsid w:val="00E163B5"/>
+    <w:rsid w:val="00E178DA"/>
+    <w:rsid w:val="00E17BAF"/>
     <w:rsid w:val="00E17F58"/>
-    <w:rsid w:val="00E202CC"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E21260"/>
+    <w:rsid w:val="00E214C6"/>
     <w:rsid w:val="00E21555"/>
-    <w:rsid w:val="00E21839"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E237C9"/>
     <w:rsid w:val="00E23879"/>
     <w:rsid w:val="00E23B19"/>
     <w:rsid w:val="00E23C3E"/>
-    <w:rsid w:val="00E24051"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E244D5"/>
+    <w:rsid w:val="00E23E84"/>
     <w:rsid w:val="00E25883"/>
-    <w:rsid w:val="00E25B99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E26463"/>
+    <w:rsid w:val="00E2702B"/>
     <w:rsid w:val="00E30465"/>
-    <w:rsid w:val="00E319B5"/>
+    <w:rsid w:val="00E3148B"/>
+    <w:rsid w:val="00E31DE3"/>
     <w:rsid w:val="00E3203B"/>
+    <w:rsid w:val="00E32CC2"/>
+    <w:rsid w:val="00E334C8"/>
+    <w:rsid w:val="00E33895"/>
     <w:rsid w:val="00E33985"/>
-    <w:rsid w:val="00E33C12"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E35E4A"/>
+    <w:rsid w:val="00E339E1"/>
+    <w:rsid w:val="00E34B46"/>
+    <w:rsid w:val="00E34D0A"/>
     <w:rsid w:val="00E36522"/>
     <w:rsid w:val="00E368F4"/>
-    <w:rsid w:val="00E36AA2"/>
     <w:rsid w:val="00E36AB6"/>
-    <w:rsid w:val="00E36CDF"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E37C1E"/>
+    <w:rsid w:val="00E37551"/>
     <w:rsid w:val="00E37CA8"/>
-    <w:rsid w:val="00E405A2"/>
+    <w:rsid w:val="00E411DF"/>
+    <w:rsid w:val="00E418F9"/>
     <w:rsid w:val="00E41D9C"/>
-    <w:rsid w:val="00E42940"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E4377F"/>
+    <w:rsid w:val="00E43690"/>
     <w:rsid w:val="00E43C42"/>
-    <w:rsid w:val="00E447F0"/>
     <w:rsid w:val="00E449FC"/>
     <w:rsid w:val="00E44C3C"/>
-    <w:rsid w:val="00E4515B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E45A36"/>
     <w:rsid w:val="00E45BE6"/>
-    <w:rsid w:val="00E45C1A"/>
-    <w:rsid w:val="00E46DAD"/>
     <w:rsid w:val="00E46DE9"/>
-    <w:rsid w:val="00E4759F"/>
-    <w:rsid w:val="00E511C7"/>
+    <w:rsid w:val="00E47AE0"/>
+    <w:rsid w:val="00E50AED"/>
     <w:rsid w:val="00E52246"/>
-    <w:rsid w:val="00E52825"/>
+    <w:rsid w:val="00E524B1"/>
+    <w:rsid w:val="00E52920"/>
     <w:rsid w:val="00E52B7C"/>
-    <w:rsid w:val="00E53008"/>
-    <w:rsid w:val="00E53421"/>
     <w:rsid w:val="00E53DF7"/>
-    <w:rsid w:val="00E5456E"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00E5555A"/>
+    <w:rsid w:val="00E54B6D"/>
+    <w:rsid w:val="00E54F9A"/>
+    <w:rsid w:val="00E550D0"/>
     <w:rsid w:val="00E5609A"/>
     <w:rsid w:val="00E56154"/>
-    <w:rsid w:val="00E564DF"/>
+    <w:rsid w:val="00E5698B"/>
+    <w:rsid w:val="00E56D61"/>
+    <w:rsid w:val="00E57496"/>
     <w:rsid w:val="00E57BBC"/>
-    <w:rsid w:val="00E57CC8"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00E652AC"/>
+    <w:rsid w:val="00E60625"/>
+    <w:rsid w:val="00E60BD3"/>
+    <w:rsid w:val="00E60EA0"/>
     <w:rsid w:val="00E653A5"/>
+    <w:rsid w:val="00E65B15"/>
     <w:rsid w:val="00E66769"/>
     <w:rsid w:val="00E668D6"/>
     <w:rsid w:val="00E66FBD"/>
+    <w:rsid w:val="00E67138"/>
     <w:rsid w:val="00E67704"/>
     <w:rsid w:val="00E67F86"/>
-    <w:rsid w:val="00E67FF1"/>
     <w:rsid w:val="00E700A5"/>
-    <w:rsid w:val="00E70BCA"/>
     <w:rsid w:val="00E70EB1"/>
-    <w:rsid w:val="00E71786"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E71E98"/>
+    <w:rsid w:val="00E71145"/>
     <w:rsid w:val="00E71FE8"/>
-    <w:rsid w:val="00E7205D"/>
     <w:rsid w:val="00E720CA"/>
-    <w:rsid w:val="00E72554"/>
-    <w:rsid w:val="00E7271C"/>
     <w:rsid w:val="00E7292F"/>
-    <w:rsid w:val="00E72AD3"/>
-    <w:rsid w:val="00E7341D"/>
     <w:rsid w:val="00E7404C"/>
     <w:rsid w:val="00E7434C"/>
-    <w:rsid w:val="00E75648"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00E80B86"/>
+    <w:rsid w:val="00E745DF"/>
     <w:rsid w:val="00E812A5"/>
-    <w:rsid w:val="00E8131E"/>
     <w:rsid w:val="00E818E7"/>
-    <w:rsid w:val="00E824FE"/>
-    <w:rsid w:val="00E82AFA"/>
     <w:rsid w:val="00E83984"/>
-    <w:rsid w:val="00E8428A"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E84ACB"/>
+    <w:rsid w:val="00E83D6E"/>
+    <w:rsid w:val="00E841F6"/>
+    <w:rsid w:val="00E84CAC"/>
     <w:rsid w:val="00E84DE7"/>
-    <w:rsid w:val="00E84F87"/>
     <w:rsid w:val="00E84FF4"/>
     <w:rsid w:val="00E85077"/>
     <w:rsid w:val="00E85803"/>
     <w:rsid w:val="00E859F0"/>
     <w:rsid w:val="00E85EA7"/>
     <w:rsid w:val="00E85EE7"/>
     <w:rsid w:val="00E86EF5"/>
     <w:rsid w:val="00E87B06"/>
     <w:rsid w:val="00E87D71"/>
     <w:rsid w:val="00E902E6"/>
-    <w:rsid w:val="00E921A6"/>
+    <w:rsid w:val="00E91F06"/>
     <w:rsid w:val="00E92A3C"/>
+    <w:rsid w:val="00E93A84"/>
     <w:rsid w:val="00E93F4C"/>
-    <w:rsid w:val="00E94444"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E9588C"/>
+    <w:rsid w:val="00E9596D"/>
     <w:rsid w:val="00E95F6A"/>
-    <w:rsid w:val="00E964E2"/>
-    <w:rsid w:val="00E968B3"/>
     <w:rsid w:val="00E96AC0"/>
-    <w:rsid w:val="00EA026F"/>
     <w:rsid w:val="00EA0CB6"/>
+    <w:rsid w:val="00EA16E4"/>
     <w:rsid w:val="00EA17EE"/>
-    <w:rsid w:val="00EA236F"/>
-    <w:rsid w:val="00EA3CDD"/>
+    <w:rsid w:val="00EA21B9"/>
     <w:rsid w:val="00EA4CD6"/>
-    <w:rsid w:val="00EA4FFE"/>
     <w:rsid w:val="00EA5DD7"/>
+    <w:rsid w:val="00EA6419"/>
     <w:rsid w:val="00EA6788"/>
-    <w:rsid w:val="00EA6C59"/>
     <w:rsid w:val="00EA731B"/>
-    <w:rsid w:val="00EA7990"/>
     <w:rsid w:val="00EA7D8E"/>
     <w:rsid w:val="00EB021E"/>
     <w:rsid w:val="00EB0884"/>
-    <w:rsid w:val="00EB0AD7"/>
     <w:rsid w:val="00EB12A7"/>
     <w:rsid w:val="00EB1552"/>
-    <w:rsid w:val="00EB1739"/>
     <w:rsid w:val="00EB1DD0"/>
+    <w:rsid w:val="00EB207F"/>
     <w:rsid w:val="00EB22D3"/>
+    <w:rsid w:val="00EB239D"/>
     <w:rsid w:val="00EB2CB3"/>
     <w:rsid w:val="00EB2E1A"/>
-    <w:rsid w:val="00EB324B"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00EB5985"/>
+    <w:rsid w:val="00EB51E3"/>
+    <w:rsid w:val="00EB59AA"/>
     <w:rsid w:val="00EB60AA"/>
-    <w:rsid w:val="00EB6797"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00EC1FA5"/>
+    <w:rsid w:val="00EC0548"/>
+    <w:rsid w:val="00EC10DA"/>
+    <w:rsid w:val="00EC1184"/>
+    <w:rsid w:val="00EC154D"/>
     <w:rsid w:val="00EC2539"/>
     <w:rsid w:val="00EC255A"/>
-    <w:rsid w:val="00EC2FAE"/>
     <w:rsid w:val="00EC34E2"/>
-    <w:rsid w:val="00EC47CA"/>
-    <w:rsid w:val="00EC4CA6"/>
+    <w:rsid w:val="00EC487C"/>
     <w:rsid w:val="00EC4D2C"/>
-    <w:rsid w:val="00EC5033"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00EC6C8A"/>
+    <w:rsid w:val="00EC5F91"/>
     <w:rsid w:val="00EC7264"/>
     <w:rsid w:val="00EC7980"/>
-    <w:rsid w:val="00EC7FA2"/>
-    <w:rsid w:val="00ED0673"/>
     <w:rsid w:val="00ED0C16"/>
-    <w:rsid w:val="00ED0F52"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00ED2451"/>
+    <w:rsid w:val="00ED0E82"/>
+    <w:rsid w:val="00ED1571"/>
+    <w:rsid w:val="00ED19D6"/>
+    <w:rsid w:val="00ED1B03"/>
+    <w:rsid w:val="00ED257D"/>
     <w:rsid w:val="00ED26DC"/>
     <w:rsid w:val="00ED3A08"/>
     <w:rsid w:val="00ED41E2"/>
-    <w:rsid w:val="00ED49E0"/>
+    <w:rsid w:val="00ED5147"/>
     <w:rsid w:val="00ED5BF6"/>
     <w:rsid w:val="00ED6396"/>
     <w:rsid w:val="00ED65E3"/>
-    <w:rsid w:val="00ED6D5A"/>
     <w:rsid w:val="00ED7433"/>
-    <w:rsid w:val="00EE0027"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00EE0686"/>
     <w:rsid w:val="00EE09A6"/>
     <w:rsid w:val="00EE0A35"/>
-    <w:rsid w:val="00EE13DC"/>
-    <w:rsid w:val="00EE1A76"/>
+    <w:rsid w:val="00EE0BCA"/>
     <w:rsid w:val="00EE1C32"/>
-    <w:rsid w:val="00EE205C"/>
-    <w:rsid w:val="00EE2250"/>
     <w:rsid w:val="00EE2776"/>
     <w:rsid w:val="00EE29E2"/>
-    <w:rsid w:val="00EE2E50"/>
+    <w:rsid w:val="00EE31C7"/>
+    <w:rsid w:val="00EE3754"/>
+    <w:rsid w:val="00EE3A46"/>
     <w:rsid w:val="00EE3B93"/>
     <w:rsid w:val="00EE3C40"/>
-    <w:rsid w:val="00EE3EDA"/>
     <w:rsid w:val="00EE4013"/>
     <w:rsid w:val="00EE57EF"/>
     <w:rsid w:val="00EE5814"/>
     <w:rsid w:val="00EE61BD"/>
-    <w:rsid w:val="00EE625B"/>
     <w:rsid w:val="00EE6B1E"/>
-    <w:rsid w:val="00EE7A1E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00EE7E0E"/>
+    <w:rsid w:val="00EE6BDF"/>
+    <w:rsid w:val="00EE70F0"/>
+    <w:rsid w:val="00EE78C2"/>
     <w:rsid w:val="00EE7E35"/>
-    <w:rsid w:val="00EF0762"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00EF12E6"/>
     <w:rsid w:val="00EF279A"/>
     <w:rsid w:val="00EF296F"/>
     <w:rsid w:val="00EF2E1B"/>
-    <w:rsid w:val="00EF3016"/>
+    <w:rsid w:val="00EF2EE0"/>
     <w:rsid w:val="00EF30AB"/>
-    <w:rsid w:val="00EF3D61"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00F0180D"/>
+    <w:rsid w:val="00EF31F6"/>
+    <w:rsid w:val="00EF3272"/>
+    <w:rsid w:val="00EF69A8"/>
+    <w:rsid w:val="00EF7581"/>
+    <w:rsid w:val="00EF7992"/>
+    <w:rsid w:val="00EF7A76"/>
+    <w:rsid w:val="00F02230"/>
     <w:rsid w:val="00F02525"/>
-    <w:rsid w:val="00F02DF9"/>
-    <w:rsid w:val="00F03C43"/>
+    <w:rsid w:val="00F025D2"/>
+    <w:rsid w:val="00F02DD2"/>
     <w:rsid w:val="00F03E8A"/>
     <w:rsid w:val="00F0438D"/>
-    <w:rsid w:val="00F0444F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F04539"/>
     <w:rsid w:val="00F047A8"/>
     <w:rsid w:val="00F04847"/>
-    <w:rsid w:val="00F04DAF"/>
     <w:rsid w:val="00F04F85"/>
     <w:rsid w:val="00F05834"/>
     <w:rsid w:val="00F05DD0"/>
     <w:rsid w:val="00F05E73"/>
-    <w:rsid w:val="00F062AE"/>
+    <w:rsid w:val="00F06460"/>
     <w:rsid w:val="00F06D20"/>
     <w:rsid w:val="00F070B0"/>
     <w:rsid w:val="00F07280"/>
-    <w:rsid w:val="00F07A57"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00F13100"/>
+    <w:rsid w:val="00F119EA"/>
+    <w:rsid w:val="00F12DDA"/>
+    <w:rsid w:val="00F13320"/>
+    <w:rsid w:val="00F13A06"/>
     <w:rsid w:val="00F13AD8"/>
     <w:rsid w:val="00F13C14"/>
-    <w:rsid w:val="00F13C42"/>
     <w:rsid w:val="00F14205"/>
-    <w:rsid w:val="00F155E3"/>
-    <w:rsid w:val="00F15960"/>
+    <w:rsid w:val="00F1427B"/>
+    <w:rsid w:val="00F152FD"/>
     <w:rsid w:val="00F20D8C"/>
+    <w:rsid w:val="00F218D7"/>
     <w:rsid w:val="00F219F4"/>
-    <w:rsid w:val="00F21AAA"/>
+    <w:rsid w:val="00F21B2D"/>
     <w:rsid w:val="00F21C69"/>
-    <w:rsid w:val="00F22395"/>
+    <w:rsid w:val="00F22165"/>
     <w:rsid w:val="00F234F4"/>
     <w:rsid w:val="00F23F1F"/>
     <w:rsid w:val="00F24166"/>
     <w:rsid w:val="00F2444E"/>
-    <w:rsid w:val="00F24468"/>
     <w:rsid w:val="00F24978"/>
     <w:rsid w:val="00F24A9B"/>
     <w:rsid w:val="00F24ADE"/>
-    <w:rsid w:val="00F24B6A"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00F263F0"/>
+    <w:rsid w:val="00F25DDF"/>
     <w:rsid w:val="00F2690E"/>
     <w:rsid w:val="00F26A19"/>
     <w:rsid w:val="00F26C69"/>
-    <w:rsid w:val="00F26EE2"/>
+    <w:rsid w:val="00F26ED2"/>
     <w:rsid w:val="00F26F59"/>
     <w:rsid w:val="00F279DB"/>
-    <w:rsid w:val="00F27D3D"/>
     <w:rsid w:val="00F304E5"/>
-    <w:rsid w:val="00F30889"/>
+    <w:rsid w:val="00F30E69"/>
     <w:rsid w:val="00F3234E"/>
-    <w:rsid w:val="00F32358"/>
     <w:rsid w:val="00F324E9"/>
     <w:rsid w:val="00F32777"/>
-    <w:rsid w:val="00F32B17"/>
     <w:rsid w:val="00F33A5E"/>
     <w:rsid w:val="00F3499F"/>
     <w:rsid w:val="00F34E34"/>
-    <w:rsid w:val="00F3518B"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00F37331"/>
+    <w:rsid w:val="00F3517F"/>
+    <w:rsid w:val="00F36F51"/>
     <w:rsid w:val="00F403E8"/>
-    <w:rsid w:val="00F41074"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F42196"/>
+    <w:rsid w:val="00F41553"/>
+    <w:rsid w:val="00F41931"/>
     <w:rsid w:val="00F42530"/>
     <w:rsid w:val="00F425EA"/>
     <w:rsid w:val="00F4280F"/>
-    <w:rsid w:val="00F4285A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F439F9"/>
+    <w:rsid w:val="00F42DC8"/>
+    <w:rsid w:val="00F42E94"/>
     <w:rsid w:val="00F43F5D"/>
-    <w:rsid w:val="00F441D0"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F44CEC"/>
     <w:rsid w:val="00F44F16"/>
-    <w:rsid w:val="00F44F2A"/>
     <w:rsid w:val="00F44FC0"/>
-    <w:rsid w:val="00F4539B"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00F46114"/>
     <w:rsid w:val="00F464FA"/>
-    <w:rsid w:val="00F46586"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00F4797C"/>
+    <w:rsid w:val="00F476D7"/>
     <w:rsid w:val="00F47E06"/>
-    <w:rsid w:val="00F50189"/>
-    <w:rsid w:val="00F51A19"/>
     <w:rsid w:val="00F51D1A"/>
-    <w:rsid w:val="00F53358"/>
+    <w:rsid w:val="00F51FBA"/>
+    <w:rsid w:val="00F52658"/>
     <w:rsid w:val="00F54219"/>
+    <w:rsid w:val="00F54568"/>
     <w:rsid w:val="00F549A1"/>
-    <w:rsid w:val="00F54A54"/>
+    <w:rsid w:val="00F5580E"/>
     <w:rsid w:val="00F567C3"/>
     <w:rsid w:val="00F569EF"/>
-    <w:rsid w:val="00F56C59"/>
+    <w:rsid w:val="00F57215"/>
     <w:rsid w:val="00F5766B"/>
     <w:rsid w:val="00F57C36"/>
     <w:rsid w:val="00F60463"/>
     <w:rsid w:val="00F60508"/>
-    <w:rsid w:val="00F60C9E"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F612F4"/>
+    <w:rsid w:val="00F60DE0"/>
     <w:rsid w:val="00F61563"/>
-    <w:rsid w:val="00F61721"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00F628B8"/>
     <w:rsid w:val="00F62ACD"/>
-    <w:rsid w:val="00F63FEA"/>
     <w:rsid w:val="00F64865"/>
-    <w:rsid w:val="00F64A2D"/>
+    <w:rsid w:val="00F64B2B"/>
     <w:rsid w:val="00F64E12"/>
     <w:rsid w:val="00F65116"/>
+    <w:rsid w:val="00F65703"/>
     <w:rsid w:val="00F65B52"/>
-    <w:rsid w:val="00F65FA8"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00F67FD9"/>
+    <w:rsid w:val="00F66B23"/>
+    <w:rsid w:val="00F66C66"/>
+    <w:rsid w:val="00F66EDD"/>
+    <w:rsid w:val="00F679C2"/>
     <w:rsid w:val="00F70DE7"/>
-    <w:rsid w:val="00F71172"/>
     <w:rsid w:val="00F71311"/>
+    <w:rsid w:val="00F71929"/>
     <w:rsid w:val="00F724E8"/>
     <w:rsid w:val="00F72A2C"/>
-    <w:rsid w:val="00F732C0"/>
+    <w:rsid w:val="00F72DCE"/>
+    <w:rsid w:val="00F7421F"/>
     <w:rsid w:val="00F74896"/>
     <w:rsid w:val="00F7533D"/>
-    <w:rsid w:val="00F756D2"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00F76585"/>
     <w:rsid w:val="00F7666B"/>
-    <w:rsid w:val="00F81274"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F82332"/>
+    <w:rsid w:val="00F77A34"/>
+    <w:rsid w:val="00F825A1"/>
     <w:rsid w:val="00F82B07"/>
+    <w:rsid w:val="00F830F6"/>
     <w:rsid w:val="00F8334E"/>
-    <w:rsid w:val="00F83CCE"/>
-    <w:rsid w:val="00F83D55"/>
     <w:rsid w:val="00F8451C"/>
+    <w:rsid w:val="00F845E2"/>
     <w:rsid w:val="00F846A8"/>
-    <w:rsid w:val="00F84AF9"/>
     <w:rsid w:val="00F84E14"/>
     <w:rsid w:val="00F84E24"/>
     <w:rsid w:val="00F850FC"/>
-    <w:rsid w:val="00F8552C"/>
     <w:rsid w:val="00F85628"/>
+    <w:rsid w:val="00F85723"/>
     <w:rsid w:val="00F8594D"/>
-    <w:rsid w:val="00F86C56"/>
+    <w:rsid w:val="00F863EC"/>
+    <w:rsid w:val="00F86443"/>
     <w:rsid w:val="00F87925"/>
-    <w:rsid w:val="00F90404"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F91342"/>
     <w:rsid w:val="00F92846"/>
     <w:rsid w:val="00F92AC9"/>
     <w:rsid w:val="00F93739"/>
-    <w:rsid w:val="00F94D52"/>
-    <w:rsid w:val="00F951EA"/>
+    <w:rsid w:val="00F940BF"/>
     <w:rsid w:val="00F96CBB"/>
-    <w:rsid w:val="00F96E01"/>
     <w:rsid w:val="00F9703B"/>
+    <w:rsid w:val="00F97091"/>
     <w:rsid w:val="00F97270"/>
-    <w:rsid w:val="00F974DF"/>
-    <w:rsid w:val="00FA03BB"/>
     <w:rsid w:val="00FA078F"/>
+    <w:rsid w:val="00FA097A"/>
     <w:rsid w:val="00FA0F5D"/>
     <w:rsid w:val="00FA104D"/>
     <w:rsid w:val="00FA133F"/>
     <w:rsid w:val="00FA14D0"/>
+    <w:rsid w:val="00FA1699"/>
     <w:rsid w:val="00FA3006"/>
     <w:rsid w:val="00FA35B6"/>
     <w:rsid w:val="00FA3C89"/>
-    <w:rsid w:val="00FA3CB3"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00FA53FF"/>
+    <w:rsid w:val="00FA45AE"/>
+    <w:rsid w:val="00FA4853"/>
     <w:rsid w:val="00FA56BF"/>
-    <w:rsid w:val="00FA5B84"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00FB0285"/>
+    <w:rsid w:val="00FA62FC"/>
+    <w:rsid w:val="00FA79A5"/>
+    <w:rsid w:val="00FA7A27"/>
     <w:rsid w:val="00FB0FB8"/>
-    <w:rsid w:val="00FB1773"/>
-    <w:rsid w:val="00FB2FB2"/>
+    <w:rsid w:val="00FB2F82"/>
     <w:rsid w:val="00FB30B4"/>
-    <w:rsid w:val="00FB3438"/>
     <w:rsid w:val="00FB352F"/>
-    <w:rsid w:val="00FB3AE9"/>
     <w:rsid w:val="00FB3C19"/>
-    <w:rsid w:val="00FB445E"/>
-    <w:rsid w:val="00FB44D2"/>
     <w:rsid w:val="00FB50BC"/>
     <w:rsid w:val="00FB651B"/>
-    <w:rsid w:val="00FB66D1"/>
+    <w:rsid w:val="00FB65AC"/>
     <w:rsid w:val="00FB6B97"/>
-    <w:rsid w:val="00FB6D0B"/>
+    <w:rsid w:val="00FB7097"/>
+    <w:rsid w:val="00FB774A"/>
     <w:rsid w:val="00FB781D"/>
-    <w:rsid w:val="00FC00CB"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00FC0921"/>
     <w:rsid w:val="00FC2236"/>
     <w:rsid w:val="00FC26F6"/>
-    <w:rsid w:val="00FC3332"/>
+    <w:rsid w:val="00FC2EEE"/>
     <w:rsid w:val="00FC334D"/>
-    <w:rsid w:val="00FC4462"/>
     <w:rsid w:val="00FC4558"/>
+    <w:rsid w:val="00FC4642"/>
     <w:rsid w:val="00FC4986"/>
-    <w:rsid w:val="00FC59D0"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FC5E28"/>
+    <w:rsid w:val="00FC5863"/>
     <w:rsid w:val="00FC61F4"/>
-    <w:rsid w:val="00FC6897"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00FC7AC9"/>
     <w:rsid w:val="00FC7B65"/>
     <w:rsid w:val="00FC7C91"/>
-    <w:rsid w:val="00FC7D92"/>
-    <w:rsid w:val="00FD0466"/>
     <w:rsid w:val="00FD0A69"/>
-    <w:rsid w:val="00FD0B1C"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00FD1AC3"/>
     <w:rsid w:val="00FD1BAA"/>
-    <w:rsid w:val="00FD2429"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00FD508C"/>
+    <w:rsid w:val="00FD2B63"/>
+    <w:rsid w:val="00FD2C8D"/>
+    <w:rsid w:val="00FD36BF"/>
+    <w:rsid w:val="00FD3A89"/>
+    <w:rsid w:val="00FD505C"/>
     <w:rsid w:val="00FD519C"/>
-    <w:rsid w:val="00FD52FA"/>
     <w:rsid w:val="00FD5B3D"/>
-    <w:rsid w:val="00FD5BBC"/>
-    <w:rsid w:val="00FD5F8B"/>
+    <w:rsid w:val="00FD614D"/>
     <w:rsid w:val="00FD6205"/>
-    <w:rsid w:val="00FD6C7F"/>
+    <w:rsid w:val="00FD6297"/>
     <w:rsid w:val="00FD7195"/>
+    <w:rsid w:val="00FD77B6"/>
     <w:rsid w:val="00FD7A3B"/>
     <w:rsid w:val="00FE00C5"/>
     <w:rsid w:val="00FE05C6"/>
-    <w:rsid w:val="00FE08A5"/>
     <w:rsid w:val="00FE0D00"/>
     <w:rsid w:val="00FE1274"/>
-    <w:rsid w:val="00FE179C"/>
+    <w:rsid w:val="00FE1A0B"/>
     <w:rsid w:val="00FE2B9F"/>
+    <w:rsid w:val="00FE323A"/>
     <w:rsid w:val="00FE34FF"/>
     <w:rsid w:val="00FE39D0"/>
+    <w:rsid w:val="00FE3DA6"/>
     <w:rsid w:val="00FE3E63"/>
-    <w:rsid w:val="00FE40A1"/>
     <w:rsid w:val="00FE43EC"/>
-    <w:rsid w:val="00FE444E"/>
-    <w:rsid w:val="00FE4587"/>
     <w:rsid w:val="00FE46C5"/>
     <w:rsid w:val="00FE4AB7"/>
-    <w:rsid w:val="00FE4EA5"/>
     <w:rsid w:val="00FE5014"/>
+    <w:rsid w:val="00FE509A"/>
     <w:rsid w:val="00FE510C"/>
+    <w:rsid w:val="00FE57B7"/>
     <w:rsid w:val="00FE645B"/>
     <w:rsid w:val="00FE736D"/>
-    <w:rsid w:val="00FE7696"/>
-    <w:rsid w:val="00FF14B3"/>
+    <w:rsid w:val="00FE7F14"/>
+    <w:rsid w:val="00FF01DB"/>
+    <w:rsid w:val="00FF213C"/>
+    <w:rsid w:val="00FF2CF3"/>
     <w:rsid w:val="00FF304A"/>
     <w:rsid w:val="00FF318C"/>
-    <w:rsid w:val="00FF36D6"/>
-    <w:rsid w:val="00FF426D"/>
+    <w:rsid w:val="00FF33FF"/>
+    <w:rsid w:val="00FF349D"/>
     <w:rsid w:val="00FF46A4"/>
     <w:rsid w:val="00FF473A"/>
-    <w:rsid w:val="00FF5908"/>
-    <w:rsid w:val="00FF5A30"/>
     <w:rsid w:val="00FF6671"/>
-    <w:rsid w:val="00FF6F3C"/>
-    <w:rsid w:val="00FF7AE6"/>
+    <w:rsid w:val="00FF6AD3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6A7DA94B"/>
+  <w14:docId w14:val="0D78A966"/>
   <w15:docId w15:val="{62E19F11-D610-48AE-BFDA-7813FF37522A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -13621,101 +14816,101 @@
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 2" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 3" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 4" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 5" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 6" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 7" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 8" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 9" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -14023,51 +15218,51 @@
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="MS Gothic" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="00A61C91"/>
+    <w:rsid w:val="009E3454"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
@@ -14640,50 +15835,51 @@
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="284" w:line="284" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:szCs w:val="17"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:aliases w:val="Bullet Points,Colorful List - Accent 11,Conclusion de partie,Dot pt,F5 List Paragraph,Indicator Text,L,LISTA,List Paragraph Char Char Char,List Paragraph1,List Paragraph11,List Paragraph12,MAIN CONTENT,No Spacing1,Numbered Para 1,OBC Bullet"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="LijstalineaChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00E95F6A"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:aliases w:val="Footnote Reference Superscript,Footnote symbol,Footnote reference number,note TESI,SUPERS,EN Footnote Reference,Voetnootverwijzing,Times 10 Point,Exposant 3 Point,Appel note de bas de p,BVI fnr,Ref,de nota al pie,EN Footnote text,numb"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00902826"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:rsid w:val="00437084"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="GevolgdeHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002D52DA"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
@@ -14962,550 +16158,213 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
       <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="LijstalineaChar">
     <w:name w:val="Lijstalinea Char"/>
     <w:aliases w:val="Bullet Points Char,Colorful List - Accent 11 Char,Conclusion de partie Char,Dot pt Char,F5 List Paragraph Char,Indicator Text Char,L Char,LISTA Char,List Paragraph Char Char Char Char,List Paragraph1 Char,List Paragraph11 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Lijstalinea"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00CC135D"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Nadruk">
-    <w:name w:val="Emphasis"/>
+  <w:style w:type="paragraph" w:styleId="Revisie">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00636DA6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Onopgelostemelding">
+    <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="20"/>
-[...2 lines deleted...]
-    <w:rsid w:val="009B4198"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00925611"/>
     <w:rPr>
-      <w:i/>
-      <w:iCs/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A61C91"/>
+    <w:rsid w:val="009E3454"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="text-2xl">
-[...52 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="24865106">
-[...11 lines deleted...]
-    </w:div>
     <w:div w:id="27874209">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="71896997">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="93744629">
+    <w:div w:id="164174511">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="230311520">
-[...51 lines deleted...]
-    <w:div w:id="882670495">
+    <w:div w:id="515769897">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="940843157">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1006439186">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1029991835">
-[...216 lines deleted...]
-    </w:div>
     <w:div w:id="1218319848">
-      <w:bodyDiv w:val="1"/>
-[...11 lines deleted...]
-    <w:div w:id="1232934844">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1247610365">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1371031809">
+    <w:div w:id="1339429198">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1456295479">
+    <w:div w:id="1371031809">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1544099921">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1544099922">
@@ -15524,63 +16383,50 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1546866597">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1563176833">
-      <w:bodyDiv w:val="1"/>
-[...11 lines deleted...]
-    <w:div w:id="1588464447">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1676492485">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
@@ -16013,77 +16859,51 @@
                                   <w:marLeft w:val="0"/>
                                   <w:marRight w:val="0"/>
                                   <w:marTop w:val="0"/>
                                   <w:marBottom w:val="0"/>
                                   <w:divBdr>
                                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                   </w:divBdr>
                                 </w:div>
                               </w:divsChild>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
-    <w:div w:id="1781798936">
-[...25 lines deleted...]
-    <w:div w:id="1930503578">
+    <w:div w:id="1867207074">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2022075818">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
@@ -16163,76 +16983,85 @@
                                   <w:marLeft w:val="0"/>
                                   <w:marRight w:val="0"/>
                                   <w:marTop w:val="0"/>
                                   <w:marBottom w:val="0"/>
                                   <w:divBdr>
                                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                   </w:divBdr>
                                 </w:div>
                               </w:divsChild>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="2070761551">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="2107922087">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/commission/presscorner/detail/en/ip_26_1596" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/law/better-regulation/have-your-say/initiatives/16632-Legal-framework-for-the-possible-use-of-international-carbon-credits-towards-the-2040-EU-climate-law-target_en" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wkr.nl/actueel/nieuws/2026/06/12/oproep-van-12-europese-klimaatraden-zwak-het-emissiehandelssysteem-niet-af" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://climate.ec.europa.eu/areas-action/european-climate-law_en" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/kamerstukken/2026/04/13/verslag-energieraad-formeel-16-maart-26" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wwf.eu/?21178341/pr-ets-revision-july-2026" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://climate.ec.europa.eu/document/download/672f0f66-a1c2-41d4-a6d6-ff82fea1eb62_en" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emissieautoriteit.nl/regelgeving/cbam/wat-is-cbam" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://climate.ec.europa.eu/areas-action/carbon-markets/about-eu-ets_en" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rvo.nl/subsidies-financiering/ikc-ets" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cpb.nl/system/files/cpbmedia/CPB-PBL-publicatie-Verruiming-EU-ETS%20DEF_0.pdf" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wkr.nl/actueel/nieuws/2026/06/12/oproep-van-12-europese-klimaatraden-zwak-het-emissiehandelssysteem-niet-af" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/ALL/?uri=COM:2026:616:FIN" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consilium.europa.eu/media/thqh5mdf/nl-20260619-european-council-conclusions.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://climate.ec.europa.eu/areas-action/carbon-markets/scope-eu-ets_en" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cpb.nl/persbericht/verruiming-eu-ets-leidt-tot-fors-meer-uitstoot-maar-nauwelijks-lagere-energiekosten" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlisweb.tweedekamer.nl/parlis/document.aspx?Id=935fcd05-ab5d-44bc-905e-d9a47dba818e" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icapcarbonaction.com/en/news/eu-commission-publishes-eu-ets-review-proposal" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/commission/presscorner/detail/en/ip_26_1596" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commission.europa.eu/topics/competitiveness/clean-industrial-deal_nl" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.carbonbrief.org/qa-what-the-eus-carbon-market-review-means-for-climate-action" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abnamro.com/research/nl/onze-research/esg-en-economie-minder-gratis-emissierechten-dwingt-bedrijven-tot-meer" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppgroup.eu/newsroom/ets-reform-can-protect-jobs-and-achieve-climate-goals" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX:52026PC0620" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esma.europa.eu/sites/default/files/2026-07/ESMA50-481369926-34622_Carbon_markets_report_2026.pdf" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://climate.ec.europa.eu/document/download/6e4dc8de-dd98-46c4-89d1-efa66085532d_en" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://natuurenmilieu.nl/nieuws-artikel/europa-zucht-onder-hitte-en-branden-maar-commissie-zet-handrem-op-verduurzaming/" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://climate.ec.europa.eu/areas-action/climate-strategies-targets/2040-climate-target_en" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cefic.org/news/ets-review/" TargetMode="External" Id="rId41" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -16483,84 +17312,84 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>11</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>20477</ap:Characters>
+  <ap:Pages>10</ap:Pages>
+  <ap:Words>3210</ap:Words>
+  <ap:Characters>20098</ap:Characters>
   <ap:DocSecurity>4</ap:DocSecurity>
-  <ap:Lines>731</ap:Lines>
-  <ap:Paragraphs>460</ap:Paragraphs>
+  <ap:Lines>1116</ap:Lines>
+  <ap:Paragraphs>554</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="2">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>23487</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>22754</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:creator/>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-07-16T14:45:00.0000000Z</lastPrinted>
+  <lastPrinted>2026-09-03T11:57:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <dc:subject/>
   <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100E0DB64C448AC794385BA4FC3787B1D3A</vt:lpwstr>
   </property>
 </Properties>
 </file>