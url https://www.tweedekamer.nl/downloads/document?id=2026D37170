--- v0 (2026-07-21)
+++ v1 (2026-09-05)
@@ -1,2155 +1,926 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00C25E45" w:rsidRDefault="00497649" w14:paraId="18EA1C44" w14:textId="77777777">
-[...30 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="004A158F" w:rsidR="003F54DA" w:rsidP="00362D7A" w:rsidRDefault="00017498" w14:paraId="55CEF2BB" w14:textId="342507B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A158F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>Staten-Generaal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A158F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004A158F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004A158F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004A158F" w:rsidR="004A158F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A158F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004A158F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004A158F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>1/2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A158F" w:rsidR="003F54DA" w:rsidP="00362D7A" w:rsidRDefault="00017498" w14:paraId="3FC7E82A" w14:textId="06E74FAD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A158F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Vergaderjaar 2025-2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A158F" w:rsidR="00017498" w:rsidRDefault="00017498" w14:paraId="078B052A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A158F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>23432</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A158F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004A158F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>De situatie in het Midden-Oosten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A158F" w:rsidR="00017498" w:rsidP="00362D7A" w:rsidRDefault="00017498" w14:paraId="5FAC3633" w14:textId="4456C2FD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A158F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A158F" w:rsidR="007A57F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>772</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A158F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Buitenlandse zaken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A158F" w:rsidR="00017498" w:rsidP="00362D7A" w:rsidRDefault="00017498" w14:paraId="655CB36C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004A158F" w:rsidR="00017498" w:rsidP="00362D7A" w:rsidRDefault="00017498" w14:paraId="204F2523" w14:textId="4E6B316C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A158F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitters van de Eerste en van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A158F" w:rsidR="00017498" w:rsidP="00362D7A" w:rsidRDefault="00017498" w14:paraId="075F930E" w14:textId="7D115130">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A158F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Den Haag, 21 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A158F" w:rsidR="003F54DA" w:rsidP="00362D7A" w:rsidRDefault="003F54DA" w14:paraId="2DA65B5E" w14:textId="78ECF896">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A158F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hierbij bied ik u aan het Besluit van 13 juli 2026, houdende tijdelijke economische beperkingen voor goederen uit onrechtmatige nederzettingen in de door Israël bezette gebieden (Tijdelijk sanctiebesluit onrechtmatige nederzettingen in de door Israël bezette gebieden), dat op 22 september 2026 in werking treedt. Voor de inhoud van het besluit verwijs ik u naar de nota van toelichting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A158F" w:rsidR="003F54DA" w:rsidP="00362D7A" w:rsidRDefault="003F54DA" w14:paraId="7E8A60E0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A158F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>De voorlegging geschiedt in het kader van de wettelijk voorgeschreven procedure van artikel 6, tweede lid, van de Sanctiewet 1977 en biedt uw Kamer de mogelijkheid binnen één maand na de datum van uitgifte van het Staatsblad met ten minste een vijfde deel van uw Kamer de wens te kennen te geven dat het besluit wordt bekrachtigd bij wet.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00362D7A" w:rsidP="00362D7A" w:rsidRDefault="00362D7A" w14:paraId="7D3F74B7" w14:textId="77777777"/>
-[...64 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="004A158F" w:rsidR="003F54DA" w:rsidP="00362D7A" w:rsidRDefault="003F54DA" w14:paraId="08020D8D" w14:textId="06FCBED9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A158F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het besluit is op 21 juli 2026 gepubliceerd in Staatsblad 2026, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A158F" w:rsidR="007A57F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A158F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>222.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A158F" w:rsidR="003F54DA" w:rsidP="00362D7A" w:rsidRDefault="003F54DA" w14:paraId="7C49FBC2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A158F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Op grond van aanwijzing 2.38 van de Aanwijzingen voor de regelgeving wordt in verband met het zomerreces van uw Kamer de termijn voor een mogelijke kennisgeving van een wens tot bekrachtiging van het besluit bij wet, verlengd tot en met 30 september 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A158F" w:rsidR="003F54DA" w:rsidP="00362D7A" w:rsidRDefault="003F54DA" w14:paraId="2DEB8B24" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A158F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een gelijkluidende brief heb ik gezonden aan de voorzitter van de Eerste Kamer der Staten-Generaal. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A158F" w:rsidR="003F54DA" w:rsidP="00362D7A" w:rsidRDefault="003F54DA" w14:paraId="4045A15F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004A158F" w:rsidR="003F54DA" w:rsidP="00420F7A" w:rsidRDefault="003F54DA" w14:paraId="4A4C8351" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A158F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De minister van Buitenlandse Zaken,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A158F" w:rsidR="003F54DA" w:rsidP="00420F7A" w:rsidRDefault="003F54DA" w14:paraId="4C6CF33D" w14:textId="28534827">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A158F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>T.B.W. Berendsen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C25E45" w:rsidRDefault="00C25E45" w14:paraId="18EA1C48" w14:textId="77777777"/>
-[...11 lines deleted...]
-      <w:pgMar w:top="3096" w:right="2778" w:bottom="1077" w:left="1588" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="004A158F" w:rsidR="003F54DA" w:rsidRDefault="003F54DA" w14:paraId="0ABC3B30" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004A158F" w:rsidR="00017498" w:rsidP="00017498" w:rsidRDefault="00017498" w14:paraId="60281435" w14:textId="5219F29E">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A158F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ter griffie van de Eerste en van de Tweede Kamer der Staten-Generaal </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A158F" w:rsidR="00017498" w:rsidP="00017498" w:rsidRDefault="00017498" w14:paraId="7C9C244B" w14:textId="52243534">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A158F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ontvangen op 21 juli 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A158F" w:rsidR="00017498" w:rsidP="004A0B36" w:rsidRDefault="00017498" w14:paraId="06402DDB" w14:textId="7EFE9406">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A158F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De wens dat het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A158F" w:rsidR="004A0B36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>besluit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A158F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bij de wet </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A158F" w:rsidR="00017498" w:rsidP="00017498" w:rsidRDefault="00017498" w14:paraId="672BD052" w14:textId="1895BE40">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A158F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wordt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A158F" w:rsidR="004A0B36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>bekrachtigd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A158F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kan door of namens </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A158F" w:rsidR="00017498" w:rsidP="00017498" w:rsidRDefault="00017498" w14:paraId="16E3C89C" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A158F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">een van beide Kamers of door ten </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A158F" w:rsidR="00017498" w:rsidP="00017498" w:rsidRDefault="00017498" w14:paraId="3B93D4F3" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A158F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">minste vijftien leden van de </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A158F" w:rsidR="00017498" w:rsidP="00017498" w:rsidRDefault="00017498" w14:paraId="315D44AC" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A158F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eerste Kamer dan wel dertig leden </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A158F" w:rsidR="00017498" w:rsidP="00017498" w:rsidRDefault="00017498" w14:paraId="62203E84" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A158F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">van de Tweede Kamer te kennen worden </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A158F" w:rsidR="006F53E6" w:rsidRDefault="00017498" w14:paraId="5F832E19" w14:textId="7AD1F348">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A158F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>gegeven uiterlijk op 30 september 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidRPr="004A158F" w:rsidR="006F53E6">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="18EA1C55" w14:textId="77777777" w:rsidR="00497649" w:rsidRDefault="00497649">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2B9F7082" w14:textId="77777777" w:rsidR="00D43892" w:rsidRDefault="00D43892" w:rsidP="003F54DA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="18EA1C57" w14:textId="77777777" w:rsidR="00497649" w:rsidRDefault="00497649">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="46CA002D" w14:textId="77777777" w:rsidR="00D43892" w:rsidRDefault="00D43892" w:rsidP="003F54DA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...41 lines deleted...]
-  </w:font>
   <w:font w:name="Aptos Display">
-    <w:charset w:val="00"/>
-[...4 lines deleted...]
-  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="489CAE90" w14:textId="77777777" w:rsidR="00DE41BB" w:rsidRDefault="00DE41BB">
+  <w:p w14:paraId="32BB3098" w14:textId="77777777" w:rsidR="003F54DA" w:rsidRPr="003F54DA" w:rsidRDefault="003F54DA" w:rsidP="003F54DA">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="14CAB930" w14:textId="77777777" w:rsidR="00DE41BB" w:rsidRDefault="00DE41BB">
+  <w:p w14:paraId="15C87B39" w14:textId="77777777" w:rsidR="003F54DA" w:rsidRPr="003F54DA" w:rsidRDefault="003F54DA" w:rsidP="003F54DA">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6AB42FA9" w14:textId="77777777" w:rsidR="00DE41BB" w:rsidRDefault="00DE41BB">
+  <w:p w14:paraId="4837F618" w14:textId="77777777" w:rsidR="003F54DA" w:rsidRPr="003F54DA" w:rsidRDefault="003F54DA" w:rsidP="003F54DA">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="18EA1C51" w14:textId="77777777" w:rsidR="00497649" w:rsidRDefault="00497649">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="01B8276C" w14:textId="77777777" w:rsidR="00D43892" w:rsidRDefault="00D43892" w:rsidP="003F54DA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="18EA1C53" w14:textId="77777777" w:rsidR="00497649" w:rsidRDefault="00497649">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="235D8A45" w14:textId="77777777" w:rsidR="00D43892" w:rsidRDefault="00D43892" w:rsidP="003F54DA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6A1D3B5A" w14:textId="77777777" w:rsidR="00DE41BB" w:rsidRDefault="00DE41BB">
+  <w:p w14:paraId="29C56F7D" w14:textId="77777777" w:rsidR="003F54DA" w:rsidRPr="003F54DA" w:rsidRDefault="003F54DA" w:rsidP="003F54DA">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="18EA1C4D" w14:textId="77777777" w:rsidR="00C25E45" w:rsidRDefault="00497649">
-[...256 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="056853A4" w14:textId="77777777" w:rsidR="003F54DA" w:rsidRPr="003F54DA" w:rsidRDefault="003F54DA" w:rsidP="003F54DA">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="18EA1C4F" w14:textId="02A1341A" w:rsidR="00C25E45" w:rsidRDefault="00497649">
+  <w:p w14:paraId="7C1FCB44" w14:textId="77777777" w:rsidR="003F54DA" w:rsidRPr="003F54DA" w:rsidRDefault="003F54DA" w:rsidP="003F54DA">
     <w:pPr>
-      <w:spacing w:after="7131" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...950 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
-</file>
-[...472 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C25E45"/>
-[...23 lines deleted...]
-    <w:rsid w:val="00FB58E7"/>
+    <w:rsidRoot w:val="003F54DA"/>
+    <w:rsid w:val="00017498"/>
+    <w:rsid w:val="00056D0A"/>
+    <w:rsid w:val="001A16DF"/>
+    <w:rsid w:val="003F54DA"/>
+    <w:rsid w:val="00420F7A"/>
+    <w:rsid w:val="004A0B36"/>
+    <w:rsid w:val="004A158F"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00730B62"/>
+    <w:rsid w:val="00773FCC"/>
+    <w:rsid w:val="00794676"/>
+    <w:rsid w:val="007A57F7"/>
+    <w:rsid w:val="007B2111"/>
+    <w:rsid w:val="00815334"/>
+    <w:rsid w:val="00823E9A"/>
+    <w:rsid w:val="008341B6"/>
+    <w:rsid w:val="009358E8"/>
+    <w:rsid w:val="009A7114"/>
+    <w:rsid w:val="00B14518"/>
+    <w:rsid w:val="00C36580"/>
+    <w:rsid w:val="00D43892"/>
+    <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00F00130"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="17409"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="18EA1C44"/>
-  <w15:docId w15:val="{FAF9327E-807B-4D85-8027-E015ACA7BFCB}"/>
+  <w14:docId w14:val="140BEC3E"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{BD041C16-0977-4D07-966F-23CEB5E5C8BD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2158,77 +929,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2253,75 +1024,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -2356,55 +1127,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -2473,813 +1244,634 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:uiPriority w:val="4"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="003F54DA"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
-[...17 lines deleted...]
-      <w:spacing w:before="120" w:after="120" w:line="300" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-[...3 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading2">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="003F54DA"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading3">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="003F54DA"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
-  </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="003F54DA"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
-  </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003F54DA"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-[...3 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003F54DA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003F54DA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003F54DA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003F54DA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...14 lines deleted...]
-    <w:uiPriority w:val="98"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="003F54DA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003F54DA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003F54DA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003F54DA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003F54DA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003F54DA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003F54DA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003F54DA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003F54DA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="003F54DA"/>
     <w:pPr>
-      <w:spacing w:before="200" w:after="160"/>
-[...1 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...15 lines deleted...]
-    <w:uiPriority w:val="98"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="003F54DA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:pPr>
-[...130 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rsid w:val="003F54DA"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="003F54DA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="003F54DA"/>
     <w:pPr>
-      <w:numPr>
-[...38 lines deleted...]
-      <w:ind w:left="-1417"/>
+      <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:spacing w:val="-3"/>
-[...5 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="003F54DA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="003F54DA"/>
     <w:pPr>
-      <w:spacing w:line="360" w:lineRule="exact"/>
-      <w:jc w:val="both"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-[...6 lines deleted...]
-    <w:next w:val="Normal"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="003F54DA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="003F54DA"/>
     <w:pPr>
-      <w:spacing w:line="360" w:lineRule="exact"/>
-      <w:jc w:val="right"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...13 lines deleted...]
-    <w:uiPriority w:val="8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="003F54DA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:pPr>
-[...83 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="003F54DA"/>
     <w:rPr>
       <w:b/>
-      <w:sz w:val="13"/>
-[...77 lines deleted...]
-    <w:rPr>
+      <w:bCs/>
       <w:smallCaps/>
-      <w:color w:val="404040"/>
-[...91 lines deleted...]
-      <w:i/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Verdana13">
-[...40 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00362D7A"/>
+    <w:rsid w:val="003F54DA"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00362D7A"/>
-[...7 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:rsid w:val="003F54DA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00362D7A"/>
+    <w:rsid w:val="003F54DA"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00362D7A"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="003F54DA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00420F7A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
-[...3 lines deleted...]
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -3336,51 +1928,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -3444,65 +2036,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -3523,163 +2115,97 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>1</ap:Pages>
-  <ap:Words>190</ap:Words>
-  <ap:Characters>1050</ap:Characters>
+  <ap:Words>277</ap:Words>
+  <ap:Characters>1525</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>8</ap:Lines>
-  <ap:Paragraphs>2</ap:Paragraphs>
+  <ap:Lines>12</ap:Lines>
+  <ap:Paragraphs>3</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>1238</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>1799</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-07-09T08:34:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101009C7CE436063D44E9BE7DC0259EF7C32F006EB9F9836A634AE58B6169785FD3936F00AA5B09C34F670E4989DDFEF3957234AE</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="BZDossierTemplate">
-[...5 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="gc2efd3bfea04f7f8169be07009f5536">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...58 lines deleted...]
-    <vt:lpwstr>False</vt:lpwstr>
   </property>
 </Properties>
 </file>