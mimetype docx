--- v0 (2026-07-21)
+++ v1 (2026-09-04)
@@ -1,4032 +1,1079 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00CE78E9" w:rsidP="005B3190" w:rsidRDefault="000B0D9B" w14:paraId="6D056950" w14:textId="659EEB85">
-[...46 lines deleted...]
-    <w:p w:rsidR="00677EFC" w:rsidP="005B3190" w:rsidRDefault="00677EFC" w14:paraId="75776085" w14:textId="77777777">
+    <w:p w:rsidR="008A4E88" w:rsidP="008A4E88" w:rsidRDefault="008A4E88" w14:paraId="7AF0B694" w14:textId="59A17A53">
       <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-      </w:pPr>
-[...13 lines deleted...]
-    <w:p w:rsidR="00C25A1D" w:rsidP="005B3190" w:rsidRDefault="00C25A1D" w14:paraId="0E2A599F" w14:textId="77777777">
+        <w:t>AH 2582</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008A4E88" w:rsidP="008A4E88" w:rsidRDefault="008A4E88" w14:paraId="5249A2FA" w14:textId="7D966711">
       <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...81 lines deleted...]
-      <w:pPr>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00BA01C0" w:rsidP="005B3190" w:rsidRDefault="00BA01C0" w14:paraId="43991CE4" w14:textId="26C59CB4">
+        <w:t>2026Z16351</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008A4E88" w:rsidP="008A4E88" w:rsidRDefault="008A4E88" w14:paraId="16D425ED" w14:textId="77777777">
       <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA01C0">
+    </w:p>
+    <w:p w:rsidR="008A4E88" w:rsidP="005B3190" w:rsidRDefault="008A4E88" w14:paraId="418B5FBC" w14:textId="7E9602B1">
+      <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-        </w:rPr>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A4E88">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BA01C0">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord van minister Van Essen (Landbouw, Visserij, Voedselzekerheid en Natuur) (ontvangen </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="005B3190">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 21 juli 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008A4E88" w:rsidP="005B3190" w:rsidRDefault="008A4E88" w14:paraId="772E6BC8" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BA01C0">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008A4E88" w:rsidP="005B3190" w:rsidRDefault="008A4E88" w14:paraId="7F995315" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>https://www.omroepbrabant.nl/nieuws/6018522/provincie-wil-vergunningen-van-vijf-kippenboeren-intrekken waarbij de provincie Noord-Brabant de natuurvergunningen van vijf pluimveebedrijven wil intrekken?</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA01C0">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00BA01C0" w:rsidP="005B3190" w:rsidRDefault="00BA01C0" w14:paraId="3C9DBD16" w14:textId="2AA0CA09">
+        <w:t>1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BA01C0" w:rsidR="008A4E88" w:rsidP="005B3190" w:rsidRDefault="008A4E88" w14:paraId="38154EA1" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C25A1D">
+      <w:r w:rsidRPr="00BA01C0">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>Antwoord</w:t>
+        <w:t>Bent u op de hoogte van het nieuwsbericht</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00BA01C0">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00BA01C0">
+        <w:t>https://www.omroepbrabant.nl/nieuws/6018522/provincie-wil-vergunningen-van-vijf-kippenboeren-intrekken waarbij de provincie Noord-Brabant de natuurvergunningen van vijf pluimveebedrijven wil intrekken?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BA01C0" w:rsidR="008A4E88" w:rsidP="005B3190" w:rsidRDefault="008A4E88" w14:paraId="24765606" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ja. </w:t>
-[...8 lines deleted...]
-    <w:p w:rsidR="00BA01C0" w:rsidP="005B3190" w:rsidRDefault="00BA01C0" w14:paraId="4E001AC5" w14:textId="77777777">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008A4E88" w:rsidP="005B3190" w:rsidRDefault="008A4E88" w14:paraId="6ACEEE5B" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA01C0">
+      <w:r w:rsidRPr="00C25A1D">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BA01C0" w:rsidR="008A4E88" w:rsidP="005B3190" w:rsidRDefault="008A4E88" w14:paraId="1F9B1285" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA01C0">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008A4E88" w:rsidP="005B3190" w:rsidRDefault="008A4E88" w14:paraId="1B223CBA" w14:textId="77777777"/>
+    <w:p w:rsidR="008A4E88" w:rsidP="005B3190" w:rsidRDefault="008A4E88" w14:paraId="0B807F32" w14:textId="77777777">
+      <w:r>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008A4E88" w:rsidP="005B3190" w:rsidRDefault="008A4E88" w14:paraId="5B9C498D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA01C0">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
         <w:t>Is de minister bekend met de voorgenomen intrekking van natuurvergunningen van vijf pluimveebedrijven in Noord-Brabant naar aanleiding van de MOB-procedure? Hoe beoordeelt de minister deze ontwikkeling?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C25A1D" w:rsidP="005B3190" w:rsidRDefault="00C25A1D" w14:paraId="35C1CAAF" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="008A4E88" w:rsidP="005B3190" w:rsidRDefault="008A4E88" w14:paraId="15BE7C65" w14:textId="77777777"/>
+    <w:p w:rsidR="008A4E88" w:rsidP="005B3190" w:rsidRDefault="008A4E88" w14:paraId="47B6DDD2" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Antwoord </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008A4E88" w:rsidP="005B3190" w:rsidRDefault="008A4E88" w14:paraId="4D68A4CB" w14:textId="77777777">
+      <w:r>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA01C0">
+        <w:t xml:space="preserve">it voornemen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">is mij </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA01C0">
+        <w:t xml:space="preserve">bekend. Ik </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">begrijp dat dit buitengewoon ingrijpend </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008446C5">
+        <w:t>is</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> voor de betreffende ondernemingen. De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA01C0">
+        <w:t xml:space="preserve">provincie Noord-Brabant </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">heeft zich </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA01C0">
+        <w:t>als gevolg van een rechte</w:t>
+      </w:r>
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA01C0">
+        <w:t xml:space="preserve">lijke uitspraak </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">tot dit voornemen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA01C0">
+        <w:t xml:space="preserve">genoodzaakt gezien. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008A4E88" w:rsidP="005B3190" w:rsidRDefault="008A4E88" w14:paraId="4286E1FA" w14:textId="77777777"/>
+    <w:p w:rsidR="008A4E88" w:rsidP="005B3190" w:rsidRDefault="008A4E88" w14:paraId="4B9812AE" w14:textId="77777777">
+      <w:r w:rsidRPr="00CA57B1">
+        <w:t>Anders dan</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> de beeldvorming die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA57B1">
+        <w:t xml:space="preserve"> vrijdag </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">mogelijk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA57B1">
+        <w:t>uit de berichtgeving</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00CA57B1">
+        <w:t xml:space="preserve"> is ontstaan, ben ik van mening dat het stikstofpakket zoals gepresenteerd in de brief van 26</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008446C5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>juni</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008446C5">
+        <w:t xml:space="preserve"> jl. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA57B1">
+        <w:t>in beginsel</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, ook in toekomstige situaties in Noord-Brabant, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA57B1">
+        <w:t>voldoende basis biedt om gemotiveerd handhavingsverzoeken af te wijzen</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA57B1">
+        <w:t xml:space="preserve"> Alle betrokken partijen moeten, zeker met het pakket zoals gepresenteerd door het kabinet, alles op alles zetten om intrekkingsbesluiten te voorkomen. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Die oproep doe ik hierbij nogmaals. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA57B1">
+        <w:t xml:space="preserve">Ook vanuit dat perspectief voel ik grote urgentie om de verschillende elementen uit het pakket </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">zo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA57B1">
+        <w:t xml:space="preserve">snel </w:t>
+      </w:r>
+      <w:r>
+        <w:t>mogelijk in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA57B1">
+        <w:t xml:space="preserve"> uitvoering te brengen.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008A4E88" w:rsidP="005B3190" w:rsidRDefault="008A4E88" w14:paraId="24117567" w14:textId="77777777"/>
+    <w:p w:rsidR="008A4E88" w:rsidP="005B3190" w:rsidRDefault="008A4E88" w14:paraId="4CD1C23D" w14:textId="77777777">
+      <w:r w:rsidRPr="00BA01C0">
+        <w:t>Dit is waarom ik vol blijf inzetten op het zo snel mogelijk ook juridisch verankeren</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA01C0">
+        <w:t xml:space="preserve">van het pakket dat ik in de brief van 26 juni jl. aan </w:t>
+      </w:r>
+      <w:r>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA01C0">
+        <w:t xml:space="preserve">w </w:t>
+      </w:r>
+      <w:r>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA01C0">
+        <w:t xml:space="preserve">amer heb </w:t>
+      </w:r>
+      <w:r>
+        <w:t>gepresenteerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA01C0">
+        <w:t xml:space="preserve">, en waarom ik </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">onder andere </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA01C0">
+        <w:t xml:space="preserve">in oktober een spoedwet en een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BA01C0">
+        <w:t>concept-programma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BA01C0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>met maatregelen aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA01C0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA01C0">
+        <w:t xml:space="preserve">w Kamer </w:t>
+      </w:r>
+      <w:r>
+        <w:t>zal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA01C0">
+        <w:t xml:space="preserve"> voorleggen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> waarmee handhavings- en intrekkingsverzoeken kunnen worden voorkomen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA01C0">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Met dit </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">pakket aan generieke en gebiedsgerichte maatregelen kan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA01C0">
+        <w:t>verslechtering van de natuur aantoonbaar word</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA01C0">
+        <w:t xml:space="preserve"> voorkomen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Ook duidelijke instructieregels nabij Natura 2000-gebieden in het kader van de zoneringsaanpak leveren een belangrijke bijdrage aan het voorkomen van intrekkings- en handhavingsverzoeken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008A4E88" w:rsidP="005B3190" w:rsidRDefault="008A4E88" w14:paraId="2615857D" w14:textId="77777777"/>
+    <w:p w:rsidR="008A4E88" w:rsidP="005B3190" w:rsidRDefault="008A4E88" w14:paraId="22AED265" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">3 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008A4E88" w:rsidP="005B3190" w:rsidRDefault="008A4E88" w14:paraId="27CA3932" w14:textId="77777777">
+      <w:r>
+        <w:t>Deelt de minister de opvatting dat het ongewenst is om zonder doorlopend gesprek in een proces over een reductieplan van de veehouders over te gaan tot het voornemen een vergunning in te trekken? Is er sprake van behoorlijk bestuur? En is de provincie voldoende toegerust om dit proces te begeleiden?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008A4E88" w:rsidP="005B3190" w:rsidRDefault="008A4E88" w14:paraId="1400F81A" w14:textId="77777777"/>
+    <w:p w:rsidR="008A4E88" w:rsidP="005B3190" w:rsidRDefault="008A4E88" w14:paraId="043AB51F" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Antwoord </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CA57B1" w:rsidR="008A4E88" w:rsidP="005B3190" w:rsidRDefault="008A4E88" w14:paraId="5B43182A" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Ik vind het belangrijk dat, zeker bij dergelijke, zwaarwegende besluiten, een grote mate van zorgvuldigheid wordt betracht en de daarvoor geldende procedures worden gevolgd. Gedeputeerde Staten van de provincie Noord-Brabant hebben een voornemen aangekondigd om uiterlijk 1 oktober vijf ontwerpbesluiten te nemen waarin dit voornemen op bedrijfsniveau zal worden uitgewerkt en de daarvoor geldende procedures worden gevolgd. Alternatieve plannen voor stikstofreductie zullen en moeten dan nog in de belangenafweging die Gedeputeerde Staten dienen te maken, worden meegenomen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA57B1">
+        <w:t xml:space="preserve">De betreffende ondernemingen worden in dit proces </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ook </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA57B1">
+        <w:t xml:space="preserve">in de gelegenheid gesteld om zienswijzen in te dienen. Het besluit van Gedeputeerde Staten zal uiteindelijk door de rechter moeten worden getoetst. In dat kader zal dan ook worden beoordeeld of de provincie zich daarbij heeft gehouden aan de juridische kaders, zoals de algemene beginselen van behoorlijk bestuur. Het is uiteindelijk aan de provincie als bevoegd gezag om een besluit te nemen over een intrekkingsverzoek, in het licht van de rechterlijke uitspraken. Het is niet aan mij om daar in individuele zaken een oordeel over te geven. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00393338">
+        <w:t>el vind ik het uitermate van belang dat de lijnen zoals beschreven in mijn Kamerbrief, namelijk mogelijkheden voor gebiedsprocessen waarin ondersteuning vanuit het trappetje van Remkes word</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00393338">
+        <w:t xml:space="preserve"> geboden, worden gevolg</w:t>
+      </w:r>
+      <w:r>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00393338">
+        <w:t>. Te weten ondersteuning voor omschakelen, verplaatsen of vrijwillig beëindigen. Zo ook in Noord-Brabant.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CA57B1" w:rsidR="008A4E88" w:rsidP="005B3190" w:rsidRDefault="008A4E88" w14:paraId="3802DC0C" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00CA57B1" w:rsidR="008A4E88" w:rsidP="005B3190" w:rsidRDefault="008A4E88" w14:paraId="60C09B90" w14:textId="77777777">
+      <w:r w:rsidRPr="00CA57B1">
+        <w:t xml:space="preserve">4 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CA57B1" w:rsidR="008A4E88" w:rsidP="005B3190" w:rsidRDefault="008A4E88" w14:paraId="581CD008" w14:textId="77777777">
+      <w:r w:rsidRPr="00CA57B1">
+        <w:t xml:space="preserve">Hoe beoordeelt de minister situaties waarin ondernemers aangeven een gezamenlijk stikstofreductieplan te hebben ingediend, maar men desondanks geconfronteerd wordt met een voorgenomen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA57B1">
+        <w:t>vergunningintrekking</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA57B1">
+        <w:t>? Welke eisen stelt het Rijk aan een zorgvuldige beoordeling van dergelijke plannen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CA57B1" w:rsidR="008A4E88" w:rsidP="005B3190" w:rsidRDefault="008A4E88" w14:paraId="6465B23F" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00CA57B1" w:rsidR="008A4E88" w:rsidP="005B3190" w:rsidRDefault="008A4E88" w14:paraId="2C7417F2" w14:textId="77777777">
+      <w:r w:rsidRPr="00CA57B1">
+        <w:t xml:space="preserve">Antwoord </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CA57B1" w:rsidR="008A4E88" w:rsidP="005B3190" w:rsidRDefault="008A4E88" w14:paraId="7CC75875" w14:textId="77777777">
+      <w:r w:rsidRPr="00CA57B1">
+        <w:t xml:space="preserve">Naast de casuïstiek in Noord-Brabant (vraag 3), is er mij momenteel geen andere situatie bekend waarbij er een gezamenlijk stikstofreductieplan is ingediend en waar men vervolgens met een voorgenomen vergunningenintrekking geconfronteerd is. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CA57B1" w:rsidR="008A4E88" w:rsidP="005B3190" w:rsidRDefault="008A4E88" w14:paraId="06996D87" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00CA57B1" w:rsidR="008A4E88" w:rsidP="005B3190" w:rsidRDefault="008A4E88" w14:paraId="470B929C" w14:textId="77777777">
+      <w:r w:rsidRPr="00CA57B1">
+        <w:lastRenderedPageBreak/>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CA57B1" w:rsidR="008A4E88" w:rsidP="005B3190" w:rsidRDefault="008A4E88" w14:paraId="220437DA" w14:textId="77777777">
+      <w:r w:rsidRPr="00CA57B1">
+        <w:t>Kan de minister toelichten wat hij concreet verstaat onder ‘perspectief voor jonge boeren’ en hoe dat perspectief zich verhoudt tot situaties waarin jonge ondernemers, ondanks het indienen van een stikstofreductieplan, worden geconfronteerd met het vooruitzicht hun bedrijf te moeten beëindigen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CA57B1" w:rsidR="008A4E88" w:rsidP="005B3190" w:rsidRDefault="008A4E88" w14:paraId="16DF5D1F" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00CA57B1" w:rsidR="008A4E88" w:rsidP="005B3190" w:rsidRDefault="008A4E88" w14:paraId="12042736" w14:textId="77777777">
+      <w:r w:rsidRPr="00CA57B1">
+        <w:t xml:space="preserve">Antwoord </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008446C5" w:rsidR="008A4E88" w:rsidP="005B3190" w:rsidRDefault="008A4E88" w14:paraId="4460F7E4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:strike/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA57B1">
+        <w:t>Ik vind het erg belangrijk dat er een duurzaam perspectief is voor de agrarische sector in Nederland. Dat is juist van belang voor jonge agrariërs. Dat is ook waar het pakket van maatregelen dat het kabinet op 26 juni jl. heeft gepresenteerd ten volste op inzet. Ondersteuning van en voor de sector maakt daar terecht een essentieel onderdeel van uit.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CA57B1" w:rsidR="008A4E88" w:rsidP="005B3190" w:rsidRDefault="008A4E88" w14:paraId="5712C549" w14:textId="77777777"/>
+    <w:p w:rsidR="008A4E88" w:rsidP="005B3190" w:rsidRDefault="008A4E88" w14:paraId="06276B19" w14:textId="77777777">
+      <w:r w:rsidRPr="00CA57B1">
+        <w:t xml:space="preserve">6 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CA57B1" w:rsidR="008A4E88" w:rsidP="005B3190" w:rsidRDefault="008A4E88" w14:paraId="31444EF0" w14:textId="77777777">
+      <w:r w:rsidRPr="00CA57B1">
+        <w:t>Hoe verhoudt de beschreven situatie zich tot een gebiedsgerichte aanpak, waarin innovatie, extensivering, verplaatsing en vrijwillige bedrijfsbeëindiging worden gecombineerd ten einde de doelen voor een gebied te halen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CA57B1" w:rsidR="008A4E88" w:rsidP="005B3190" w:rsidRDefault="008A4E88" w14:paraId="24951126" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00CA57B1" w:rsidR="008A4E88" w:rsidP="005B3190" w:rsidRDefault="008A4E88" w14:paraId="05BFAEFB" w14:textId="77777777">
+      <w:r w:rsidRPr="00CA57B1">
         <w:t>Antwoord</w:t>
       </w:r>
-      <w:r w:rsidR="00BA01C0">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A37F7C" w:rsidP="005B3190" w:rsidRDefault="00A70906" w14:paraId="38EBE812" w14:textId="7509F707">
-[...236 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00CA57B1" w:rsidR="008A4E88" w:rsidP="005B3190" w:rsidRDefault="008A4E88" w14:paraId="25A8944C" w14:textId="77777777">
+      <w:r w:rsidRPr="00CA57B1">
+        <w:t xml:space="preserve">De aanpak die het kabinet heeft gepresenteerd, zet nadrukkelijk in op meerdere sporen. Ondersteuning gericht op innovatie, extensivering, verplaatsing en vrijwillige bedrijfsbeëindiging zijn essentiële onderdelen van het maatregelenpakket. De tijd die het stikstofpakket ondernemers biedt om </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA57B1">
+        <w:t>om</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA57B1">
+        <w:t xml:space="preserve"> te schakelen, te innoveren, te verplaatsen of te beëindigen is daarbij ook van groot belang. Voor de zoneringsaanpak zet het kabinet ook in op specifiek flankerend beleid om boeren te ondersteunen om de beweging naar extensivering te kunnen maken. Voor de zoneringsaanpak zijn de lopende gebiedsprocessen van groot belang. Ik kijk bij de uitwerking van deze aanpak ook naar de aansluiting op lopende processen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CA57B1" w:rsidR="008A4E88" w:rsidP="005B3190" w:rsidRDefault="008A4E88" w14:paraId="4F4DFB87" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00CA57B1" w:rsidR="008A4E88" w:rsidP="005B3190" w:rsidRDefault="008A4E88" w14:paraId="7DB754AA" w14:textId="77777777">
+      <w:r w:rsidRPr="00CA57B1">
+        <w:t>7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CA57B1" w:rsidR="008A4E88" w:rsidP="005B3190" w:rsidRDefault="008A4E88" w14:paraId="7D37E9CD" w14:textId="77777777">
+      <w:r w:rsidRPr="00CA57B1">
+        <w:t>Is de minister van mening dat reeds gerealiseerde stikstofreductie door vrijwillige bedrijfsbeëindiging binnen een gebied voldoende moet worden meegewogen bij de beoordeling van aanvullende maatregelen voor de resterende bedrijven? Zo ja, hoe wordt dit geborgd?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CA57B1" w:rsidR="008A4E88" w:rsidP="005B3190" w:rsidRDefault="008A4E88" w14:paraId="65115AFA" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00CA57B1" w:rsidR="008A4E88" w:rsidP="005B3190" w:rsidRDefault="008A4E88" w14:paraId="65DC0C40" w14:textId="77777777">
+      <w:r w:rsidRPr="00CA57B1">
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CA57B1" w:rsidR="00DD5B01" w:rsidP="005B3190" w:rsidRDefault="00DD5B01" w14:paraId="46D62BD8" w14:textId="2905BE93">
-[...139 lines deleted...]
-    <w:p w:rsidRPr="00CA57B1" w:rsidR="00A37F7C" w:rsidP="005B3190" w:rsidRDefault="00A37F7C" w14:paraId="44199542" w14:textId="0C0983C2">
+    <w:p w:rsidRPr="00CA57B1" w:rsidR="008A4E88" w:rsidP="005B3190" w:rsidRDefault="008A4E88" w14:paraId="45CECE83" w14:textId="77777777">
+      <w:r w:rsidRPr="00CA57B1">
+        <w:t xml:space="preserve">Ja, reeds gerealiseerde stikstofreductie door vrijwillige bedrijfsbeëindiging moet – ook vanuit proportionaliteitsoogpunt - worden meegewogen. Dit gebeurt ook al in de huidige praktijk. Binnen de context van intrekkingsverzoeken is dit geborgd doordat het juridische instrument van intrekking vanwege stikstofoverbelasting alleen mag (en blijkens jurisprudentie, in specifieke situaties, moet) worden toegepast wanneer sprake is van dreigende of geconstateerde verslechtering van de voor stikstof gevoelige natuurwaarden. Wanneer door vrijwillige </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA57B1">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">bedrijfsbeëindiging of andere aanvullende maatregelen daar geen sprake meer van is, kunnen intrekkingsverzoeken ook gemotiveerd worden afgewezen. Het pakket aan maatregelen zoals gepresenteerd door het kabinet op 26 juni jl. is erop gericht om dat te bewerkstelligen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008A4E88" w:rsidP="005B3190" w:rsidRDefault="008A4E88" w14:paraId="29D55A92" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00CA57B1" w:rsidR="008A4E88" w:rsidP="005B3190" w:rsidRDefault="008A4E88" w14:paraId="79006ADA" w14:textId="77777777">
+      <w:r w:rsidRPr="00CA57B1">
+        <w:t>8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CA57B1" w:rsidR="008A4E88" w:rsidP="005B3190" w:rsidRDefault="008A4E88" w14:paraId="201028E7" w14:textId="77777777">
+      <w:r w:rsidRPr="00CA57B1">
+        <w:t>Ziet de minister aanleiding om samen met provincies te bezien hoe juridische procedures kunnen worden gecombineerd met gebiedsprocessen, zodat ondernemers, natuurorganisaties en overheden gezamenlijk tot duurzame oplossingen kunnen komen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CA57B1" w:rsidR="008A4E88" w:rsidP="005B3190" w:rsidRDefault="008A4E88" w14:paraId="26FDFB90" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00CA57B1" w:rsidR="008A4E88" w:rsidP="005B3190" w:rsidRDefault="008A4E88" w14:paraId="78A88E63" w14:textId="77777777">
       <w:r w:rsidRPr="00CA57B1">
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CA57B1" w:rsidR="00761CBB" w:rsidP="005B3190" w:rsidRDefault="00391C51" w14:paraId="273216C3" w14:textId="46D88D6C">
-[...214 lines deleted...]
-    <w:p w:rsidR="00173E3C" w:rsidP="005B3190" w:rsidRDefault="00173E3C" w14:paraId="77A0D6D4" w14:textId="277F6E49">
+    <w:p w:rsidRPr="00CA57B1" w:rsidR="008A4E88" w:rsidP="005B3190" w:rsidRDefault="008A4E88" w14:paraId="756B6C50" w14:textId="77777777">
+      <w:r w:rsidRPr="00CA57B1">
+        <w:t xml:space="preserve">Ik deel dat het van grote waarde is dat ondernemers, natuurorganisaties en overheden samen tot oplossingen komen en deze op breed draagvlak kunnen rekenen. Dit staat ook centraal bij de wijze waarop de samenhangende aanpak is vormgegeven en zal ook een belangrijk onderdeel blijven van de verdere uitwerking daarvan. De gebiedsprocessen bieden daar een waardevolle basis voor. Daarbij is het wel van belang dat de oplossingsrichtingen en voorziene maatregelen passen bij hetgeen nodig is, juist om in de toekomst zoveel mogelijke juridische procedures te voorkomen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008A4E88" w:rsidP="005B3190" w:rsidRDefault="008A4E88" w14:paraId="35273F1C" w14:textId="77777777">
       <w:r w:rsidRPr="008446C5">
         <w:t>Ik vind het belangrijk dat boeren bij de uitwerking van de aanpak</w:t>
       </w:r>
-      <w:r w:rsidR="00101307">
+      <w:r>
         <w:t>, maar zeker ook waar het handhavings- en intrekkingsverzoeken aangaat,</w:t>
       </w:r>
       <w:r w:rsidRPr="008446C5">
         <w:t xml:space="preserve"> kunnen rekenen op een zo consistent mogelijk</w:t>
       </w:r>
-      <w:r w:rsidR="00393338">
+      <w:r>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="008446C5">
         <w:t xml:space="preserve"> inzet van provincies. Gezien </w:t>
       </w:r>
-      <w:r w:rsidR="00101307">
+      <w:r>
         <w:t>de betekenis</w:t>
       </w:r>
       <w:r w:rsidRPr="008446C5">
         <w:t xml:space="preserve"> van specifiek </w:t>
       </w:r>
-      <w:r w:rsidR="00101307">
+      <w:r>
         <w:t xml:space="preserve">handhavings- en intrekkingsverzoeken, </w:t>
       </w:r>
       <w:r w:rsidRPr="008446C5">
         <w:t>zal ik hier</w:t>
       </w:r>
-      <w:r w:rsidR="00393338">
+      <w:r>
         <w:t>over</w:t>
       </w:r>
       <w:r w:rsidRPr="008446C5">
         <w:t xml:space="preserve"> nog deze zomer met het </w:t>
       </w:r>
-      <w:r w:rsidR="005B3190">
+      <w:r>
         <w:t>Interprovinciaal Overleg (IPO)</w:t>
       </w:r>
       <w:r w:rsidRPr="008446C5">
         <w:t>, maar ook met de provincie in Noord-Brabant in overleg treden, om zo met elkaar de beschikbare kennis, expertise en ervaring te delen</w:t>
       </w:r>
-      <w:r w:rsidR="002E3E44">
-[...3 lines deleted...]
-        <w:t>afwijzen</w:t>
+      <w:r>
+        <w:t xml:space="preserve"> om handhavingsverzoeken gemotiveerd te kunnen afwijzen</w:t>
       </w:r>
       <w:r w:rsidRPr="008446C5">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="005B3190">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008446C5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008446C5" w:rsidR="005B3190" w:rsidP="005B3190" w:rsidRDefault="005B3190" w14:paraId="55B40E3D" w14:textId="77777777"/>
-    <w:p w:rsidR="00173E3C" w:rsidP="005B3190" w:rsidRDefault="00173E3C" w14:paraId="705E6A0A" w14:textId="77777777">
+    <w:p w:rsidRPr="008446C5" w:rsidR="008A4E88" w:rsidP="005B3190" w:rsidRDefault="008A4E88" w14:paraId="3DACED5D" w14:textId="77777777"/>
+    <w:p w:rsidR="008A4E88" w:rsidP="005B3190" w:rsidRDefault="008A4E88" w14:paraId="2E1ADA9C" w14:textId="77777777">
       <w:r w:rsidRPr="00CA57B1">
         <w:t>Omdat ik een van de betroffen boeren heb bezocht in een van mijn eerste werkbezoeken, zal ik me ook bij hen in hun gebied verder laten informeren over hoe onze kabinetsaanpak past bij de aanpak die nu in het gebied plaatsvindt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009632E6" w:rsidP="005B3190" w:rsidRDefault="009632E6" w14:paraId="12505992" w14:textId="77777777"/>
-[...3 lines deleted...]
-    <w:sectPr w:rsidRPr="00006C01" w:rsidR="00481085" w:rsidSect="00D604B3">
+    <w:p w:rsidR="008A4E88" w:rsidP="005B3190" w:rsidRDefault="008A4E88" w14:paraId="574153A2" w14:textId="77777777"/>
+    <w:p w:rsidR="008A4E88" w:rsidP="005B3190" w:rsidRDefault="008A4E88" w14:paraId="00325A34" w14:textId="77777777"/>
+    <w:p w:rsidR="008A4E88" w:rsidP="005B3190" w:rsidRDefault="008A4E88" w14:paraId="26BB2308" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00006C01" w:rsidR="008A4E88" w:rsidP="005B3190" w:rsidRDefault="008A4E88" w14:paraId="743BAED7" w14:textId="77777777"/>
+    <w:p w:rsidR="002C3023" w:rsidRDefault="002C3023" w14:paraId="30AF5A87" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="002C3023">
+      <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
-      <w:footerReference w:type="default" r:id="rId8"/>
-[...4 lines deleted...]
-      <w:pgNumType w:start="1"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E711A4C" w14:textId="77777777" w:rsidR="00A017D8" w:rsidRDefault="00A017D8">
+    <w:p w14:paraId="40AFE542" w14:textId="77777777" w:rsidR="00C25546" w:rsidRDefault="00C25546" w:rsidP="008A4E88">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="040ACB2D" w14:textId="77777777" w:rsidR="00A017D8" w:rsidRDefault="00A017D8"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6D552095" w14:textId="77777777" w:rsidR="00A017D8" w:rsidRDefault="00A017D8">
+    <w:p w14:paraId="51EB0DA4" w14:textId="77777777" w:rsidR="00C25546" w:rsidRDefault="00C25546" w:rsidP="008A4E88">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75CFD5C2" w14:textId="77777777" w:rsidR="00A017D8" w:rsidRDefault="00A017D8"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...62 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1F3A1879" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="59093245" w14:textId="77777777" w:rsidR="008A4E88" w:rsidRPr="008A4E88" w:rsidRDefault="008A4E88" w:rsidP="008A4E88">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="7B600348" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="62FB322B" w14:textId="77777777" w:rsidR="008A4E88" w:rsidRPr="008A4E88" w:rsidRDefault="008A4E88" w:rsidP="008A4E88">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="2D6AEBA0" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6C65D82D" w14:textId="77777777" w:rsidR="008A4E88" w:rsidRPr="008A4E88" w:rsidRDefault="008A4E88" w:rsidP="008A4E88">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="002074AC" w14:textId="77777777" w:rsidR="00A017D8" w:rsidRDefault="00A017D8">
+    <w:p w14:paraId="35E74221" w14:textId="77777777" w:rsidR="00C25546" w:rsidRDefault="00C25546" w:rsidP="008A4E88">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78288A67" w14:textId="77777777" w:rsidR="00A017D8" w:rsidRDefault="00A017D8"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="65174A05" w14:textId="77777777" w:rsidR="00A017D8" w:rsidRDefault="00A017D8">
+    <w:p w14:paraId="5F1B1E51" w14:textId="77777777" w:rsidR="00C25546" w:rsidRDefault="00C25546" w:rsidP="008A4E88">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="497F8386" w14:textId="77777777" w:rsidR="00A017D8" w:rsidRDefault="00A017D8"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="65DA46A4" w14:textId="321AA021" w:rsidR="00393338" w:rsidRDefault="00393338">
+    <w:p w14:paraId="35841E78" w14:textId="77777777" w:rsidR="008A4E88" w:rsidRDefault="008A4E88">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00393338">
         <w:t>https://www.nieuweoogst.nl/nieuws/2026/07/17/landbouwminister-jaimi-van-essen-zeer-spijtig-dat-het-zover-heeft-moeten-komen</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...113 lines deleted...]
-  <w:p w14:paraId="4A321B32" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="004F44C2">
+  <w:p w14:paraId="429E4FDF" w14:textId="77777777" w:rsidR="008A4E88" w:rsidRPr="008A4E88" w:rsidRDefault="008A4E88" w:rsidP="008A4E88">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...16 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...555 lines deleted...]
-  <w:p w14:paraId="56BDE9FB" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="760156E7" w14:textId="77777777" w:rsidR="008A4E88" w:rsidRPr="008A4E88" w:rsidRDefault="008A4E88" w:rsidP="008A4E88">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1103 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4A21821D" w14:textId="77777777" w:rsidR="008A4E88" w:rsidRPr="008A4E88" w:rsidRDefault="008A4E88" w:rsidP="008A4E88">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
-[...2 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00064021"/>
-[...638 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="008A4E88"/>
+    <w:rsid w:val="002C3023"/>
+    <w:rsid w:val="005C515F"/>
+    <w:rsid w:val="008A4E88"/>
+    <w:rsid w:val="00C25546"/>
+    <w:rsid w:val="00DF7A30"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3BDD3FCC"/>
+  <w14:docId w14:val="25032EF2"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{CB0BA3BB-F59A-47E6-9640-B6E0CBA593CD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4048,74 +1095,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4264,1130 +1312,996 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00201700"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="008A4E88"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="008A4E88"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="008A4E88"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="008A4E88"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008A4E88"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008A4E88"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008A4E88"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008A4E88"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008A4E88"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...335 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="008A4E88"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008A4E88"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008A4E88"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="008A4E88"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008A4E88"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008A4E88"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008A4E88"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008A4E88"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008A4E88"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00841CD9"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="008A4E88"/>
     <w:pPr>
-      <w:ind w:left="720"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="008A4E88"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="008A4E88"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="008A4E88"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="008A4E88"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="008A4E88"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="008A4E88"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="008A4E88"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="008A4E88"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-      <w:contextualSpacing/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-    <w:rPr>
-[...28 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
-[...2 lines deleted...]
-    <w:name w:val="Voettekst Char"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="008A4E88"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="008A4E88"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008A4E88"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-      <w:sz w:val="18"/>
-[...1 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:rsid w:val="008A4E88"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Zwaar">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
-    <w:rsid w:val="00930ABD"/>
+    <w:rsid w:val="008A4E88"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-    </w:rPr>
-[...102 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00393338"/>
+    <w:rsid w:val="008A4E88"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008A4E88"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008A4E88"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008A4E88"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008A4E88"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="008A4E88"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>5</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>7622</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1351</ap:Words>
+  <ap:Characters>7435</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>63</ap:Lines>
+  <ap:Lines>61</ap:Lines>
   <ap:Paragraphs>17</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>8990</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>8769</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>