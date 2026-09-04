--- v0 (2026-07-21)
+++ v1 (2026-09-04)
@@ -1,3752 +1,2144 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="006C0A01" w:rsidP="6FBFCA69" w:rsidRDefault="05583C83" w14:paraId="7AAAC6B3" w14:textId="5A5AC412">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="5DAD3AC6" w14:textId="38AAAD30">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>INBRENG VERSLAG VAN EEN SCHRIFTELIJK OVERLEG </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="6BB535D1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="59B4B165" w14:textId="7AA5CD07">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Binnen de vaste commissie voor Landbouw, Visserij, Voedselzekerheid en Natuur hebben de onderstaande fracties de behoefte vragen en opmerkingen voor te leggen aan de minister van Landbouw, Visserij, Voedselzekerheid en Natuur over zijn brief van 15 juli 2026 over ‘Geannoteerde agenda van de informele Visserijraad 28 en 29 juli 2026’ (Kamerstuk 2026D36839).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="04064603" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="7FB89E27" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De voorzitter van de commissie, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="68983FCB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Steen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="33D431E1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="6E8A4420" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De adjunct-griffier van de commissie, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="49647317" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bosman</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="2DA00FC0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="7088FCC8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="52568229" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-[...20 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Inhoudsopgave</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C0A01" w:rsidP="6FBFCA69" w:rsidRDefault="006C0A01" w14:paraId="3A9822DF" w14:textId="71C72FBD">
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="5BCC4253" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="4619456A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="20"/>
-[...332 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="20"/>
-[...65 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vragen en opmerkingen vanuit de fracties </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C0A01" w:rsidP="6FBFCA69" w:rsidRDefault="517CBAC0" w14:paraId="615ED339" w14:textId="71F51C3B">
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="5288D67D" w14:textId="45B773B0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7845"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...10 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vragen en opmerkingen van de leden van de D66-fractie</w:t>
       </w:r>
-      <w:r w:rsidR="1DDA8F6F">
-[...12 lines deleted...]
-    <w:p w:rsidR="006C0A01" w:rsidP="6FBFCA69" w:rsidRDefault="517CBAC0" w14:paraId="76B55D19" w14:textId="295F5B3E">
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="66995139" w14:textId="44E7A2EE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7845"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...10 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vragen en opmerkingen van de leden van de VVD-fractie</w:t>
       </w:r>
-      <w:r w:rsidR="1DDA8F6F">
-[...12 lines deleted...]
-    <w:p w:rsidR="006C0A01" w:rsidP="0A6B5873" w:rsidRDefault="517CBAC0" w14:paraId="66A818C9" w14:textId="4E786ACF">
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="22CDF36A" w14:textId="7A49BD1D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7845"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...26 lines deleted...]
-      <w:r w:rsidR="1DDA8F6F">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vragen en opmerkingen van de leden van de BBB-fractie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C0A01" w:rsidP="6FBFCA69" w:rsidRDefault="05583C83" w14:paraId="70D8C671" w14:textId="165D1C1E">
-[...14 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="51FFFF13" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C0A01" w:rsidP="6FBFCA69" w:rsidRDefault="05583C83" w14:paraId="502DF8E6" w14:textId="27964832">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="64E96660" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>II</w:t>
       </w:r>
-      <w:r w:rsidR="1DDA8F6F">
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="20"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord / Reactie van de minister van Landbouw, Visserij,  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="69094EFC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="20"/>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Voedselzekerheid en Natuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="2527F8C8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="097FE554" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="1DDA8F6F">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> III</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="1DDA8F6F">
-[...59 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="20"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Volledige agenda</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="0A8D84BC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="20"/>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="7229E321" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="4BFB6A17" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="0721CD00" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="36C227E8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-[...51 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="5181BDE1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="795E4F54" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="18"/>
-[...29 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="18"/>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vragen en opmerkingen vanuit de fracties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="32164D9E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="1CAC62DE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="18"/>
-[...29 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vragen en opmerkingen van de leden van de D66-fractie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="1C59A888" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de D66-fractie hebben met interesse kennisgenomen van de geannoteerde agenda van de informele Visserijraad van 28 en 29 juli 2026. Deze leden hebben hierover nog enkele vragen en opmerkingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="36A320A1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="2B27954F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de D66-fractie zijn positief over het feit dat generatievernieuwing het centrale thema is van deze informele Raad. Deze leden delen de opvatting dat jonge vissers onmisbaar zijn voor een duurzame en toekomstbestendige visserijsector. Zij vragen de staatssecretaris om nader toe te lichten hoe hij tijdens de Raad zal bepleiten dat generatievernieuwing hand in hand gaat met verduurzaming van de vloot, zoals de energietransitie en verbetering van arbeids- en veiligheidsomstandigheden aan boord. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="2897C2DB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="611B0627" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de D66-fractie volgen de onderhandelingen over de sectorale verordening voor visserij, aquacultuur en het Europees Oceaanpact met belangstelling. Deze leden vragen de staatssecretaris een actueel beeld te geven van het krachtenveld in de Raad ten aanzien van het compromisvoorstel van het Iers voorzitterschap. Zij hechten eraan dat eventuele steun voor nieuwe vissersvaartuigen strikt gekoppeld blijft aan verduurzaming, veiligheid en generatievernieuwing en niet leidt tot overcapaciteit of extra visserijdruk. Zij vragen de staatssecretaris of hij de zorgen deelt die binnen de Raad bestaan over de uitwerking van het Do No Significant Harm-principe en de volledige omzetting van de Wereldhandelsorganisatie (WTO)-afspraken over visserijsubsidies en hoe het kabinet zich hierin gaat opstellen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="64C7E1A7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="6328BB8D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de D66-fractie vragen tot slot hoe de staatssecretaris tijdens deze informele Raad de Nederlandse inbreng voor de ‘Visie 2040 voor Visserij en Aquacultuur’ zal inbrengen en of hij verwacht dat de door Nederland bepleite prioriteiten op voldoende steun van andere lidstaten en het Iers voorzitterschap kunnen rekenen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="2CB0020A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="774B1019" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...265 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vragen en opmerkingen van de leden van de VVD-fractie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="15B58074" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De leden van de VVD-fractie hebben met belangstelling kennisgenomen van de geannoteerde agenda van de informele Visserijraad van 28 en 29 juli 2026 en de onderliggende stukken. Deze leden hebben hierover nog enkele vragen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="6F0D8EDF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="762EEBB5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Generatievernieuwing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="011571C6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de VVD-fractie onderschrijven het belang van generatievernieuwing voor een toekomstbestendige Nederlandse visserijsector. Deze leden delen het belang dat de sector aantrekkelijk blijft voor een nieuwe generatie vissers en lezen dat Nederland zich hiervoor onder meer inzet via het Koepelplan Onderwijs. Kan de staatssecretaris toelichten welke concrete resultaten hij van deze inzet verwacht en hoe deze volgens hem zal bijdragen aan het aantrekken en behouden van een nieuwe generatie vissers? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="2EBA6583" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="3FD52F5A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De leden van de VVD-fractie ontvangen signalen uit de sector dat de Europese harmonisatie van opleidingseisen en certificering voor de zeevisserij achterblijft bij die van de zeevaart. Deze leden begrijpen dat een aantrekkelijk toekomstperspectief voor jonge vissers ook vraagt om een goed en internationaal herkenbaar opleidings- en certificeringssysteem. Kan de staatssecretaris aangeven hoe hij deze signalen beoordeelt? Ziet hij mogelijkheden om zich in Europees verband in te zetten voor verdere harmonisatie van de STCW-F-standaarden en de wederzijdse erkenning van vaarbevoegdheden binnen de zeevisserij?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="70867017" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="70870329" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Toekomstperspectief van de visserijsector</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="06912FD0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de VVD-fractie onderschrijven de Nederlandse inzet voor de Visie 2040 voor Visserij en Aquacultuur. Deze leden delen het belang van een economisch sterke en toekomstbestendige visserijsector, met oog voor een gezond verdienvermogen, voedselzekerheid en ruimte voor innovatie. Kan de staatssecretaris aangeven op welke onderdelen van deze inzet Nederland tijdens de informele Visserijraad de nadruk zal leggen? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De leden van de VVD-fractie ontvangen daarnaast signalen uit de sector dat de huidige Europese capaciteitssystematiek (GT/kW) onvoldoende aansluit bij de investeringen die noodzakelijk zijn voor moderne, veilige en duurzame vissersschepen. Investeringen in veiligheid, bemanningsvoorzieningen en alternatieve brandstoffen vragen in de praktijk om meer ruimte, zonder dat dit automatisch leidt tot een grotere vangstcapaciteit. Kan de staatssecretaris aangeven hoe hij deze signalen beoordeelt? Ziet hij mogelijkheden om in Europees verband te bezien of de huidige capaciteitssystematiek nog voldoende aansluit bij de doelstellingen van vlootmodernisering en de energietransitie?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="0AE3F20B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="65C93B4D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Visserijakkoorden met derde landen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="73F4F8B9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De leden van de VVD-fractie lezen in het verslag van de vorige Landbouw- en Visserijraad dat Nederland de zorgen over de onderhandelingen met Mauritanië heeft onderschreven. Deze leden vinden dat een sterke Europese visserijsector vraagt om stabiele en duurzame visserijakkoorden met derde landen, die bijdragen aan voedselzekerheid, een gelijk speelveld en de concurrentiekracht van de Europese visserij. Kan de staatssecretaris aangeven wat de actuele stand van zaken is van deze onderhandelingen? Welke inzet kiest Nederland om te komen tot een duurzaam en economisch aantrekkelijk akkoord?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="17F6C5CC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...255 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="710EEEDC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vragen en opmerkingen van de leden van de BBB-fractie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="64EE6043" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de BBB-fractie hebben de geannoteerde agenda van de informele landbouw- en visserijraad met interesse gelezen en hebben daarover een aantal vragen en opmerkingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="27EFCB60" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="3559DDF8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de BBB-fractie constateren dat de Europese Commissie (EC) in de evaluatie van het Gemeenschappelijk Visserijbeleid (GVB) heeft aangegeven dat de doelstellingen van de aanlandplicht niet zijn gehaald. Tegelijkertijd erkennen veel lidstaten dat de aanlandplicht in de praktijk moeilijk uitvoerbaar is en dat uitsluitend inzetten op meer controle en handhaving geen oplossing biedt. Nederland heeft tijdens de Landbouw- en Visserijraad aangegeven dat de aanlandplicht effectiever moet worden gemaakt en werkt aan een AI-systeem voor automatische vangstregistratie. Kan de staatssecretaris aangeven of Nederland zich er tijdens de komende Visserijraad actief voor zal inzetten om de afschaffing van de huidige aanlandplicht tot prioriteit te maken binnen de evaluatie van het GVB, zodat wordt gekomen tot een uitvoerbaar systeem dat beter aansluit bij de praktijk van de visserij?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="53A5407E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="05A813F8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de BBB-fractie vragen tevens wat de actuele stand van zaken is van het Nederlandse onderzoek naar de terugkeer van de pulsvisserij. Kan de staatssecretaris aangeven of hierover inmiddels gesprekken plaatsvinden met de EC en andere lidstaten?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="1C12BDAE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="1603729D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de BBB-fractie vragen voorts hoe de onderhandelingen met derde landen over de vangstmogelijkheden verlopen. Kan de staatssecretaris aangeven welke inzet Nederland daarbij kiest, hoe wordt ingezet op behoud van de historische verdeelsleutels en welke risico's hij ziet voor de Nederlandse visserij indien tijdig geen evenwichtige akkoorden worden bereikt?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="1D509F91" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="39064FCC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>De leden van de BBB-fractie constateren dat in de onderhandelingen over het nieuwe Europese fonds voor visserij en aquacultuur (2028-2034) wordt gesproken over het opnieuw mogelijk maken van steun voor investeringen in vissersvaartuigen, waaronder de bouw van nieuwe, veiligere en energiezuinigere schepen. Kan de staatssecretaris aangeven wat de Nederlandse inzet op dit punt is? Steunt Nederland het voorstel om onder voorwaarden Europese steun voor nieuwbouw van vissersvaartuigen mogelijk te maken?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="423021F2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="4B931CC7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de BBB-fractie constateren dat een groot deel van de Nederlandse vissersvloot inmiddels sterk is verouderd en dat juist vlootvernieuwing noodzakelijk is om te kunnen voldoen aan doelstellingen op het gebied van veiligheid, arbeidsomstandigheden, emissiereductie en brandstofbesparing. Deelt de staatssecretaris de opvatting dat verduurzaming zonder de mogelijkheid van vlootvernieuwing nauwelijks haalbaar is? Zo ja, hoe brengt hij dit actief onder de aandacht in de Europese onderhandelingen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="65C3CC4B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="23813675" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de BBB-fractie vragen hoe de staatssecretaris zich ervoor inzet dat de financiering van wettelijke taken, zoals visserijcontrole, dataverzameling en wetenschappelijke monitoring, ook in het nieuwe fonds volledig vanuit de Europese middelen kan worden bekostigd en niet ten laste komt van de nationale begroting of de visserijsector zelf.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="2F12FED9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="06C7843B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de BBB-fractie vragen de staatssecretaris hoe hij ervoor gaat zorgen dat innovatieve visserijtechnieken, zoals bijvoorbeeld de FloMo-kuil, sneller in de praktijk kunnen worden toegepast wanneer deze niet binnen de huidige Europese wet- en regelgeving passen. Is de staatssecretaris bereid zich er in Europees verband voor in te zetten dat de regelgeving beter aansluit bij nieuwe, aantoonbaar duurzame en innovatieve technieken, zodat waardevolle innovaties niet onnodig worden belemmerd en sneller kunnen worden opgeschaald?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="2F288428" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="4062B944" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de BBB-fractie vragen de staatssecretaris in hoeverre sprake is van predatie door de grijze zeehond, nu de populatie sterk toeneemt. Kan de staatssecretaris tevens aangeven of de grijze zeehond ook de gewone zeehond aanvalt?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="266A2B2A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="5206AC58" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de BBB-fractie danken de staatssecretaris voor het openstellen van de subsidieregeling 'Steun voor hogere bedrijfskosten visserij'. De fractie waardeert dat hiermee uitvoering is gegeven aan de ondersteuning van de visserijsector, die de afgelopen periode is geconfronteerd met fors gestegen brandstofkosten als gevolg van de onrust in het Midden-Oosten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="650E8DC0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="7A60DA29" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de BBB-fractie constateren echter dat er nog een knelpunt bestaat. Ondernemers die met vissersvaartuigen varen die zijn uitgerust met een benzinemotor, zoals een aantal kleinschalige buitenvissers, lijken buiten de regeling te vallen. Kan de staatssecretaris toelichten waarom ervoor is gekozen deze groep uit te sluiten van de subsidieregeling, terwijl ook zij zijn geconfronteerd met aanzienlijk hogere brandstofkosten?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="709E47CF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="0335C637" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de BBB-fractie vragen daarnaast of de staatssecretaris bereid is of voor deze groep alsnog een passende tegemoetkoming kan worden getroffen, bijvoorbeeld in de vorm van een eenmalige compensatie of per logboek dag, zodat ook deze kleinschalige vissers op een rechtvaardige wijze worden ondersteund en niet buiten de boot vallen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="0064D77E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="37ABAAEE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="4FC9421B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...548 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>II</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="18"/>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord / Reactie van de minister van Landbouw, Visserij, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="76F9DF45" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Voedselzekerheid en Natuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="6AF7559F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="2D9CA2D5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="6D1F98C6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="18"/>
-[...26 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>III</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="18"/>
-[...122 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Volledige agenda</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="7034C423" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="18"/>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Geannoteerde agenda van de informele Visserijraad 28 en 29 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="3355553F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kamerstuk 2026Z16239 – Brief minister van Landbouw, Visserij, Voedselzekerheid en Natuur, J. van Essen – d.d. 15 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="6BB42654" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="792F598D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Verslag Landbouw- en Visserijraad van 22-23 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="288B6BF0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kamerstuk 21501-32-1825 – Brief minister van Landbouw, Visserij, Voedselzekerheid en Natuur, J. van Essen – d.d. 3 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="003A657A" w:rsidP="003A657A" w:rsidRDefault="003A657A" w14:paraId="07B89774" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="18"/>
-[...202 lines deleted...]
-    <w:p w:rsidR="006C0A01" w:rsidP="6FBFCA69" w:rsidRDefault="006C0A01" w14:paraId="6376BAF9" w14:textId="20EB0C43">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A657A" w:rsidR="00766FA0" w:rsidP="003A657A" w:rsidRDefault="00766FA0" w14:paraId="764C613A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...28 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="003A657A" w:rsidR="00766FA0">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1D191BEE" w14:textId="77777777" w:rsidR="004B055D" w:rsidRDefault="004B055D">
+    <w:p w14:paraId="31FCF98E" w14:textId="77777777" w:rsidR="00EE6C2A" w:rsidRDefault="00EE6C2A" w:rsidP="003A657A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="349F7209" w14:textId="77777777" w:rsidR="004B055D" w:rsidRDefault="004B055D">
+    <w:p w14:paraId="52C67ACB" w14:textId="77777777" w:rsidR="00EE6C2A" w:rsidRDefault="00EE6C2A" w:rsidP="003A657A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Aptos">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...4 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...12 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...67 lines deleted...]
-  <w:p w14:paraId="2048A1C1" w14:textId="1922CBEF" w:rsidR="63313D3C" w:rsidRDefault="63313D3C" w:rsidP="63313D3C">
+  <w:p w14:paraId="0E2B6F67" w14:textId="77777777" w:rsidR="003A657A" w:rsidRPr="003A657A" w:rsidRDefault="003A657A" w:rsidP="003A657A">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="23AEA1CC" w14:textId="77777777" w:rsidR="003A657A" w:rsidRPr="003A657A" w:rsidRDefault="003A657A" w:rsidP="003A657A">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5A807496" w14:textId="77777777" w:rsidR="003A657A" w:rsidRPr="003A657A" w:rsidRDefault="003A657A" w:rsidP="003A657A">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="030ABBF9" w14:textId="77777777" w:rsidR="004B055D" w:rsidRDefault="004B055D">
+    <w:p w14:paraId="5A819737" w14:textId="77777777" w:rsidR="00EE6C2A" w:rsidRDefault="00EE6C2A" w:rsidP="003A657A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3AB46A3E" w14:textId="77777777" w:rsidR="004B055D" w:rsidRDefault="004B055D">
+    <w:p w14:paraId="77943E4E" w14:textId="77777777" w:rsidR="00EE6C2A" w:rsidRDefault="00EE6C2A" w:rsidP="003A657A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...49 lines deleted...]
-  <w:p w14:paraId="44A1B12C" w14:textId="0B717DBE" w:rsidR="63313D3C" w:rsidRDefault="63313D3C" w:rsidP="63313D3C">
+  <w:p w14:paraId="5D84B2A2" w14:textId="77777777" w:rsidR="003A657A" w:rsidRPr="003A657A" w:rsidRDefault="003A657A" w:rsidP="003A657A">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="30001751" w14:textId="77777777" w:rsidR="003A657A" w:rsidRPr="003A657A" w:rsidRDefault="003A657A" w:rsidP="003A657A">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="779F7450" w14:textId="77777777" w:rsidR="003A657A" w:rsidRPr="003A657A" w:rsidRDefault="003A657A" w:rsidP="003A657A">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="490A91DD"/>
-[...853 lines deleted...]
-    <w:rsid w:val="7FE89256"/>
+    <w:rsidRoot w:val="003A657A"/>
+    <w:rsid w:val="00203380"/>
+    <w:rsid w:val="003A657A"/>
+    <w:rsid w:val="006E15CA"/>
+    <w:rsid w:val="00766FA0"/>
+    <w:rsid w:val="00EE6C2A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="02E3BFDC"/>
+  <w14:docId w14:val="048661D5"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{4C96C503-B43A-494C-B9FE-1C36CA15B2BE}"/>
+  <w15:docId w15:val="{F91193E2-CEE5-43E7-A344-DECC7B9FD431}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="24"/>
-        <w:szCs w:val="24"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4088,302 +2480,784 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="003A657A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003A657A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003A657A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003A657A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003A657A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003A657A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003A657A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003A657A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003A657A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="6FBFCA69"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="003A657A"/>
     <w:rPr>
-      <w:color w:val="467886"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003A657A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003A657A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003A657A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003A657A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003A657A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003A657A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003A657A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003A657A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="003A657A"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="003A657A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="003A657A"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="003A657A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="003A657A"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="003A657A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="003A657A"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="003A657A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="003A657A"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="003A657A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="003A657A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Geenafstand">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="6FBFCA69"/>
+    <w:rsid w:val="003A657A"/>
     <w:pPr>
-      <w:spacing w:after="0"/>
-[...19 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="279" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-      <w:lang w:val="en-US"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
-  </w:style>
-[...8 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="63313D3C"/>
+    <w:rsid w:val="003A657A"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4680"/>
-        <w:tab w:val="right" w:pos="9360"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003A657A"/>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="63313D3C"/>
+    <w:rsid w:val="003A657A"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4680"/>
-        <w:tab w:val="right" w:pos="9360"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabelraster">
-[...16 lines deleted...]
-    </w:tblPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003A657A"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -4492,64 +3366,53 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>10070</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>1778</ap:Words>
+  <ap:Characters>9782</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>205</ap:Lines>
-  <ap:Paragraphs>58</ap:Paragraphs>
+  <ap:Lines>81</ap:Lines>
+  <ap:Paragraphs>23</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>11684</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>11537</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>