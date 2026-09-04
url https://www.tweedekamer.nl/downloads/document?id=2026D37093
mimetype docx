--- v0 (2026-07-21)
+++ v1 (2026-09-04)
@@ -1,828 +1,1498 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00D519C0" w:rsidR="007411A7" w:rsidP="00D519C0" w:rsidRDefault="007411A7" w14:paraId="54613626" w14:textId="5C49AB27">
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3331"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="4327"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D51DFF" w14:paraId="45984C0F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6733" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="6917D554" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WEEDE </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t>K</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>AMER DER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>TATEN-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t>G</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ENERAAL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4327" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="525FF073" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="88"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51DFF" w14:paraId="78526E86" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11060" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidP="004742EF" w:rsidRDefault="00500F90" w14:paraId="7EAAC4F2" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vergaderjaar </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F95FC9" w:rsidR="00F95FC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="002F0F5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F95FC9" w:rsidR="00F95FC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>-202</w:t>
+            </w:r>
+            <w:r w:rsidR="002F0F5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51DFF" w14:paraId="4272F05F" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11060" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="0D66F934" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51DFF" w14:paraId="0DE37C0E" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11060" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="4E7C33FE" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51DFF" w14:paraId="4469D6D8" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="6B1AE453" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="01B629AF" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w14:paraId="6B960320" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidP="00222CF9" w:rsidRDefault="00C41904" w14:paraId="2B64061F" w14:textId="0ADFDB0A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>36 997</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C41904" w:rsidR="00BD6FD6" w:rsidP="00222CF9" w:rsidRDefault="00C41904" w14:paraId="374BA216" w14:textId="1937212D">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C41904">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Wijziging van de Wet milieubeheer in verband met de invoering van de verplichting tot het stellen van milieuprestatie-eisen in aanbestedingen voor grond-, weg- en waterbouwwerken</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w14:paraId="09AC2B80" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="7502DA5C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="097FDF74" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w:rsidTr="007852AD" w14:paraId="6B1E19C8" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="241"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="2D0D967B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="7D52C35F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w14:paraId="4C27D68B" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="7CCFFAAC" w14:textId="76BBD760">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nr. </w:t>
+            </w:r>
+            <w:r w:rsidR="00C41904">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="51D0A3C6" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ADVIES </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF5731">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AFDELING ADVISERING </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>RAAD VAN STATE EN NADER RAPPORT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w14:paraId="1F589934" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="2F5E76C0" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="55FE7EF0" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w14:paraId="574FBC9E" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="24FA1577" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidP="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="29164B33" w14:textId="46DFB213">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="355"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hieronder zijn opgenomen het advies van de Afdeling advisering van de Raad van State d.d. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002159C6" w:rsidR="002159C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>1 april 2026</w:t>
+            </w:r>
+            <w:r w:rsidR="002159C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>en het nader rapport d.d.</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE6485">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 7 juli 2026</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, aangeboden aan de Koning door de minister van </w:t>
+            </w:r>
+            <w:r w:rsidR="00AE6485">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>Klimaat en Groene Groei</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE6485">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>Het advies van de Afdeling advisering van de Raad van State is cursief afgedrukt.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w14:paraId="322C3C69" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="2903D21E" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="12A07EC6" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w14:paraId="777F64E1" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="661650C0" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="0124AFF8" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w14:paraId="5B2C4AFA" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="6D4DF6E2" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="63053E1A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="4D45495D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E449A8" w:rsidP="00E449A8" w:rsidRDefault="00E449A8" w14:paraId="640A6BE2" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Blijkens de mededeling van de Directeur van Uw kabinet van 27 februari 2026, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E449A8" w:rsidP="00E449A8" w:rsidRDefault="00E449A8" w14:paraId="7ED9BB47" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">nr. 2026000510, machtigde Uwe Majesteit de Afdeling advisering van de Raad van State haar advies inzake het bovenvermelde voorstel van wet rechtstreeks aan mij te doen toekomen. Dit advies, gedateerd 1 april 2026, nr. </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:tag w:val="bmZaakNummerAdvies"/>
           <w:id w:val="2135368592"/>
           <w:placeholder>
-            <w:docPart w:val="23E8D0A3F8234B04B9A37BFA6DE3363A"/>
+            <w:docPart w:val="0BDE102A38FB441FB2C13AF8BE99F33C"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00474B6A">
+          <w:r>
             <w:t>No. W17.25.00352/IV</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t>, bied ik U hierbij aan.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00766394" w:rsidRDefault="00766394" w14:paraId="4B949833" w14:textId="77777777"/>
-    <w:p w:rsidR="004512FA" w:rsidP="004512FA" w:rsidRDefault="00D97B0C" w14:paraId="77C6BFA7" w14:textId="41808478">
+    <w:p w:rsidR="00E449A8" w:rsidP="00E449A8" w:rsidRDefault="00E449A8" w14:paraId="01F28E81" w14:textId="77777777"/>
+    <w:p w:rsidR="00E449A8" w:rsidP="00E449A8" w:rsidRDefault="00E449A8" w14:paraId="51519A24" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">De tekst van het advies treft u hieronder </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF6CE2" w:rsidR="00EF6CE2">
+      <w:r w:rsidRPr="00EF6CE2">
         <w:t xml:space="preserve">cursief </w:t>
       </w:r>
       <w:r>
         <w:t>aan</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF6CE2" w:rsidR="00EF6CE2">
+      <w:r w:rsidRPr="00EF6CE2">
         <w:t xml:space="preserve"> met daaronder mijn </w:t>
       </w:r>
-      <w:r w:rsidR="004512FA">
+      <w:r>
         <w:t>reactie.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004512FA" w:rsidP="004512FA" w:rsidRDefault="004512FA" w14:paraId="1EB35664" w14:textId="77777777"/>
-    <w:p w:rsidRPr="0005200D" w:rsidR="0005200D" w:rsidP="0005200D" w:rsidRDefault="00000000" w14:paraId="65CDF5AB" w14:textId="77777777">
+    <w:p w:rsidR="00E449A8" w:rsidP="00E449A8" w:rsidRDefault="00E449A8" w14:paraId="42934886" w14:textId="77777777"/>
+    <w:p w:rsidRPr="0005200D" w:rsidR="00E449A8" w:rsidP="00E449A8" w:rsidRDefault="00E449A8" w14:paraId="2752074F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:tag w:val="bmAanhef"/>
           <w:id w:val="1516505565"/>
           <w:placeholder>
-            <w:docPart w:val="7265CD2A8DFF4EBF9DF1C6BD628B05EE"/>
+            <w:docPart w:val="3029A8790EEC449AB1D7877C5F2829F2"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:i/>
             <w:iCs/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="0005200D" w:rsidR="0005200D">
+          <w:r w:rsidRPr="0005200D">
             <w:rPr>
               <w:i/>
               <w:iCs/>
             </w:rPr>
             <w:t>Bij Kabinetsmissive van 2 december 2025, no.2025002780, heeft Uwe Majesteit, op voordracht van de Minister van Infrastructuur en Waterstaat, bij de Afdeling advisering van de Raad van State ter overweging aanhangig gemaakt het voorstel van wet houdende wijziging van de Wet milieubeheer in verband met de invoering van de verplichting tot het stellen van milieuprestatie-eisen in aanbestedingen voor grond-, weg- en waterbouwwerken, met memorie van toelichting.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w:rsidRPr="0005200D" w:rsidR="0005200D" w:rsidP="0005200D" w:rsidRDefault="0005200D" w14:paraId="29568B39" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="0005200D" w:rsidR="0005200D" w:rsidP="0005200D" w:rsidRDefault="0005200D" w14:paraId="7827C4F9" w14:textId="77777777">
+    <w:p w:rsidRPr="0005200D" w:rsidR="00E449A8" w:rsidP="00E449A8" w:rsidRDefault="00E449A8" w14:paraId="10EF383F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0005200D" w:rsidR="00E449A8" w:rsidP="00E449A8" w:rsidRDefault="00E449A8" w14:paraId="444D747F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0005200D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Het wetsvoorstel strekt tot wijziging van de Wet milieubeheer en sterkt ertoe dat aanbestedende diensten en speciale-sectorbedrijven als opdrachtgevers van werken in de Grond-, Weg en Waterbouw (hierna: GWW-werken) op consistente en uniforme wijze milieuprestatie-eisen stellen bij hun inkoopprocedures om de milieubelasting van GWW-werken te beperken. Tevens strekt het voorstel ertoe om de milieu-impact van GWW-werken te verlagen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0005200D" w:rsidR="0005200D" w:rsidP="0005200D" w:rsidRDefault="0005200D" w14:paraId="28BC784C" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="0005200D" w:rsidR="0005200D" w:rsidP="0005200D" w:rsidRDefault="0005200D" w14:paraId="615FCE8E" w14:textId="77777777">
+    <w:p w:rsidRPr="0005200D" w:rsidR="00E449A8" w:rsidP="00E449A8" w:rsidRDefault="00E449A8" w14:paraId="6A7AFB09" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0005200D" w:rsidR="00E449A8" w:rsidP="00E449A8" w:rsidRDefault="00E449A8" w14:paraId="0AFD6C61" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0005200D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Het wetsvoorstel verplicht aanbestedende diensten en speciale-sectorbedrijven om bij de aanbesteding van GWW-werken als technische specificatie milieuprestatie-eisen te stellen voor de nader aan te wijzen meest milieubelastende materialen en producten, voor zover deze binnen het betreffende GWW-werk worden toegepast. Tevens verplicht het voorstel </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk201639394" w:id="0"/>
       <w:r w:rsidRPr="0005200D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>aanbestedende diensten en speciale-sectorbedrijven om de milieuprestatie als nader criterium mee te nemen bij de aanbesteding van GWW-werken die een bij algemene maatregel van bestuur vast te stellen minimum geraamde opdrachtwaarde overschrijden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0005200D" w:rsidR="0005200D" w:rsidP="0005200D" w:rsidRDefault="0005200D" w14:paraId="3383FA59" w14:textId="77777777">
+    <w:p w:rsidRPr="0005200D" w:rsidR="00E449A8" w:rsidP="00E449A8" w:rsidRDefault="00E449A8" w14:paraId="37336C20" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="00D519C0" w:rsidP="0005200D" w:rsidRDefault="0005200D" w14:paraId="66E9CBCA" w14:textId="77777777">
+    <w:p w:rsidR="00E449A8" w:rsidP="00E449A8" w:rsidRDefault="00E449A8" w14:paraId="4AC7EBE1" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0005200D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">De Afdeling advisering van de Raad van State maakt twee opmerkingen van Unierechtelijke aard over de ruimte die de desbetreffende EU-aanbestedingsrichtlijn biedt voor de maatregelen die het voorstel introduceert </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0005200D" w:rsidR="0005200D" w:rsidP="0005200D" w:rsidRDefault="0005200D" w14:paraId="6927FD39" w14:textId="43A33309">
+    <w:p w:rsidRPr="0005200D" w:rsidR="00E449A8" w:rsidP="00E449A8" w:rsidRDefault="00E449A8" w14:paraId="72B0F1EC" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0005200D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+        <w:t xml:space="preserve">en over de rechtvaardiging van de beperkingen die het met zich brengt voor het vrij verkeer van diensten. Ook </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0005200D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>en over de rechtvaardiging van de beperkingen die het met zich brengt voor het vrij verkeer van diensten. Ook maakt de Afdeling</w:t>
+        <w:t>maakt de Afdeling</w:t>
       </w:r>
       <w:r w:rsidRPr="0005200D" w:rsidDel="00CC79CA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0005200D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">een opmerking over de verhouding van het voorstel tot het Nederlandse aanbestedingsrecht. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0005200D" w:rsidR="0005200D" w:rsidP="0005200D" w:rsidRDefault="0005200D" w14:paraId="3E2A6C31" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="0005200D" w:rsidR="0005200D" w:rsidP="0005200D" w:rsidRDefault="0005200D" w14:paraId="7C8570A2" w14:textId="77777777">
+    <w:p w:rsidRPr="0005200D" w:rsidR="00E449A8" w:rsidP="00E449A8" w:rsidRDefault="00E449A8" w14:paraId="093DED1D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0005200D" w:rsidR="00E449A8" w:rsidP="00E449A8" w:rsidRDefault="00E449A8" w14:paraId="27BE271C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0005200D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>In verband met deze opmerkingen is aanpassing wenselijk van de toelichting.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0005200D" w:rsidR="0005200D" w:rsidP="0005200D" w:rsidRDefault="0005200D" w14:paraId="263EF914" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="0005200D" w:rsidR="0005200D" w:rsidP="0005200D" w:rsidRDefault="0005200D" w14:paraId="58E6426A" w14:textId="77777777">
+    <w:p w:rsidRPr="0005200D" w:rsidR="00E449A8" w:rsidP="00E449A8" w:rsidRDefault="00E449A8" w14:paraId="44EF3224" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0005200D" w:rsidR="00E449A8" w:rsidP="00E449A8" w:rsidRDefault="00E449A8" w14:paraId="2763682B" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0005200D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidRPr="0005200D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0005200D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Unierechtelijke opmerkingen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0005200D" w:rsidR="0005200D" w:rsidP="0005200D" w:rsidRDefault="0005200D" w14:paraId="148EC7A9" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidR="0005200D" w:rsidP="0005200D" w:rsidRDefault="0005200D" w14:paraId="448E4821" w14:textId="77777777">
+    <w:p w:rsidRPr="0005200D" w:rsidR="00E449A8" w:rsidP="00E449A8" w:rsidRDefault="00E449A8" w14:paraId="2BA01256" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E449A8" w:rsidP="00E449A8" w:rsidRDefault="00E449A8" w14:paraId="36EC497B" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0005200D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Het Unierecht harmoniseert het aanbestedingsrecht voor werken in verregaande mate om te waarborgen dat de beginselen van het vrije verkeer van goederen, de vrijheid van vestiging en de vrijheid van dienstverlening in de praktijk worden geëerbiedigd. De toelichting besteedt geen aandacht aan de vraag of het Unierecht ter zake, vooral Richtlijn (EU) 2014/24,</w:t>
       </w:r>
       <w:r w:rsidRPr="0005200D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="0005200D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> ruimte laat voor de aanvullende maatregelen die het voorstel introduceert: de verplichting</w:t>
       </w:r>
       <w:r w:rsidRPr="0005200D" w:rsidDel="006465BD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0005200D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">om bij de aanbesteding van GWW-werken milieuprestatie-eisen te stellen en om de milieuprestatie als nader criterium bij de aanbesteding van GWW-werken mee te nemen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00334421" w:rsidP="0005200D" w:rsidRDefault="00334421" w14:paraId="2952CC66" w14:textId="77777777">
-[...41 lines deleted...]
-      <w:r w:rsidRPr="005004AD" w:rsidR="005004AD">
+    <w:p w:rsidR="00E449A8" w:rsidP="00E449A8" w:rsidRDefault="00E449A8" w14:paraId="21CBBE2A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E449A8" w:rsidP="00E449A8" w:rsidRDefault="00E449A8" w14:paraId="204B19DE" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De maatregelen die in dit wetsvoorstel zijn opgenomen, zijn in overeenstemming zijn met het Europees aanbestedingsrecht. Meer specifiek zijn de maatregelen getoetst aan Richtlijn (EU) 2014/24 (de Aanbestedingsrichtlijn) en Richtlijn (EU) 2014/25 (de Speciale-sectoren Richtlijn). De Europese Commissie heeft in de preambule van beide richtlijnen opgenomen dat geen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005004AD">
         <w:t>enkele bepaling in deze richtlijn</w:t>
       </w:r>
-      <w:r w:rsidR="005004AD">
+      <w:r>
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidRPr="005004AD" w:rsidR="005004AD">
+      <w:r w:rsidRPr="005004AD">
         <w:t xml:space="preserve"> mag beletten dat maatregelen worden voorgeschreven of toegepast ter bescherming van </w:t>
       </w:r>
-      <w:r w:rsidR="005004AD">
+      <w:r>
         <w:t xml:space="preserve">(onder meer) </w:t>
       </w:r>
-      <w:r w:rsidRPr="005004AD" w:rsidR="005004AD">
+      <w:r w:rsidRPr="005004AD">
         <w:t>de gezondheid van mensen, dieren of planten of andere milieumaatregelen — in het bijzonder met het oog op duurzame ontwikkeling — op voorwaarde dat deze maatregelen in overeenstemming zijn met het VWEU.</w:t>
       </w:r>
-      <w:r w:rsidR="005004AD">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidR="00A813F5">
-[...45 lines deleted...]
-    <w:p w:rsidR="0005200D" w:rsidP="0005200D" w:rsidRDefault="0005200D" w14:paraId="2CA3B22E" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve"> In dit wetsvoorstel worden maatregelen voorgeschreven ter bescherming van het milieu en met het oog op een duurzame ontwikkeling. Zoals is toegelicht in paragraaf 4.2 van het algemeen deel van de memorie van toelichting zijn de voorgestelde maatregelen in overeenstemming met het VWEU. Het unierechtelijke aanbestedingsrecht staat deze maatregelen toe. Gelet op deze opmerking van de Afdeling is in de memorie van toelichting de paragraaf over de verhouding tot het hoger recht (paragraaf 4.1) aangevuld. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E449A8" w:rsidP="00E449A8" w:rsidRDefault="00E449A8" w14:paraId="7C2C0D7F" w14:textId="77777777"/>
+    <w:p w:rsidRPr="0005200D" w:rsidR="00E449A8" w:rsidP="00E449A8" w:rsidRDefault="00E449A8" w14:paraId="410EB5A7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E449A8" w:rsidP="00E449A8" w:rsidRDefault="00E449A8" w14:paraId="6C5B8C86" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk226113950" w:id="1"/>
       <w:bookmarkStart w:name="_Hlk227246182" w:id="2"/>
       <w:r w:rsidRPr="0005200D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>In de toelichting bij het wetsvoorstel wordt terecht aandacht besteed aan de gevolgen van de voorgestelde introductie van milieuprestatie-eisen voor de Unierechtelijke vrij-verkeersregels. De introductie van de milieuprestatie-eisen wordt gerechtvaardigd in het licht van het vrij verkeer van goederen omdat daarmee (indirect) eisen worden gesteld aan de kwaliteit van materialen die bij GWW-werken worden gebruikt.</w:t>
       </w:r>
       <w:r w:rsidRPr="0005200D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidRPr="0005200D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="0005200D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Eisen die in aanbestedingsrechtelijke context worden gesteld aan opdrachten of opdrachtnemers worden in de regel evenwel primair geduid als beperkingen van het vrij verkeer van diensten (c.q. de </w:t>
+        <w:t>Eisen die in aanbestedingsrechtelijke context worden gesteld aan opdrachten of opdrachtnemers worden in de regel evenwel primair geduid als beperkingen van het vrij verkeer van diensten (c.q. de Dienstenrichtlijn</w:t>
       </w:r>
       <w:r w:rsidRPr="0005200D">
         <w:rPr>
-          <w:i/>
-[...3 lines deleted...]
-        <w:t>Dienstenrichtlijn</w:t>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidRPr="0005200D">
         <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>) en de vrijheid van vestiging.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0005200D">
+        <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:footnoteReference w:id="4"/>
+        <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r w:rsidRPr="0005200D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>) en de vrijheid van vestiging.</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> De toelichting zal daarom ook op eventuele belemmeringen van het dienstenverkeer moeten ingaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w:rsidR="00E449A8" w:rsidP="00E449A8" w:rsidRDefault="00E449A8" w14:paraId="0F2AEE1D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0005200D" w:rsidR="00E449A8" w:rsidP="00E449A8" w:rsidRDefault="00E449A8" w14:paraId="7CFD84B4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0005200D">
         <w:rPr>
-          <w:rStyle w:val="Voetnootmarkering"/>
-[...30 lines deleted...]
-        <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>De Afdeling adviseert om de toelichting op deze punten aan te vullen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0000111A" w:rsidP="0000111A" w:rsidRDefault="0000111A" w14:paraId="1B7F6217" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidR="00B17DED" w:rsidP="0005200D" w:rsidRDefault="00140688" w14:paraId="14D0104A" w14:textId="2B59D53B">
+    <w:p w:rsidR="00E449A8" w:rsidP="00E449A8" w:rsidRDefault="00E449A8" w14:paraId="24D8FA1C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E449A8" w:rsidP="00E449A8" w:rsidRDefault="00E449A8" w14:paraId="32FFBC72" w14:textId="77777777">
       <w:bookmarkStart w:name="_Hlk230940988" w:id="3"/>
       <w:r>
-        <w:t>In dit wetsvoorstel staan maatregelen die van toepassing zijn op de aanbesteding van werken, meer specifiek van GWW-werken. Deze maatregelen zijn niet van toepassing op de aanbesteding van diensten. Toch word</w:t>
-[...22 lines deleted...]
-      <w:r w:rsidR="00E00BB2">
+        <w:t xml:space="preserve">In dit wetsvoorstel staan maatregelen die van toepassing zijn op de aanbesteding van werken, meer specifiek van GWW-werken. Deze maatregelen zijn niet van toepassing op de aanbesteding van diensten. Toch worden na de gunning van een GWW-werk diensten verricht, zoals het realiseren van het GWW-werk </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E449A8" w:rsidP="00E449A8" w:rsidRDefault="00E449A8" w14:paraId="17ED24B4" w14:textId="77777777"/>
+    <w:p w:rsidR="00E449A8" w:rsidP="00E449A8" w:rsidRDefault="00E449A8" w14:paraId="7FA5C535" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De voorgestelde maatregelen zijn niet in strijd met het vrij verkeer van diensten en de vrijheid van vestiging. Het vrij verkeer van diensten waarborgt het recht van dienstverleners om tijdelijk in een andere lidstaat tegen vergoeding diensten te verrichten en de vrijheid van vestiging waarborgt dat dienstverleners zich voor onbepaalde tijd in een andere lidstaat kunnen vestigen. Deze beginselen zijn opgenomen in het Verdrag betreffende de werking van de Europese Unie (VWEU). </w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF574D" w:rsidP="0005200D" w:rsidRDefault="00E00BB2" w14:paraId="1BE75D51" w14:textId="3CEDAE70">
-[...33 lines deleted...]
-      <w:r w:rsidRPr="00140688" w:rsidR="00140688">
+    <w:p w:rsidR="00E449A8" w:rsidP="00E449A8" w:rsidRDefault="00E449A8" w14:paraId="158B8ED3" w14:textId="77777777">
+      <w:r>
+        <w:t>Dit wetsvoorstel vormt geen belemmering voor dienstverleners uit andere lidstaten om in Nederland diensten te verrichten of om zich hier te vestigen. Bovendien is in de Aanbestedingswet 2012 het gelijkheidsbeginsel gewaarborgd. Deze wet is onverkort van toepassing is op de aanbesteding van GWW-werken. Daarnaast wordt geborgd dat de milieuprestatie-eisen die met dit wetsvoorstel en in lagere regelgeving worden geïntroduceerd in aanbestedingen van GWW-werken, goed kenbaar zijn voor dienstverleners uit andere lidstaten die op de aanbesteding willen inschrijven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00140688">
         <w:t xml:space="preserve">. De milieuprestatie-eisen </w:t>
       </w:r>
-      <w:r w:rsidR="002F02BB">
+      <w:r>
         <w:t xml:space="preserve">en het MKI-criterium moeten </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140688" w:rsidR="00140688">
+      <w:r w:rsidRPr="00140688">
         <w:t>door de aanbestedende diensten of speciale</w:t>
       </w:r>
-      <w:r w:rsidR="003C45B1">
+      <w:r>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140688" w:rsidR="00140688">
+      <w:r w:rsidRPr="00140688">
         <w:t xml:space="preserve">sectorbedrijven (hierna: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00140688" w:rsidR="00140688">
+      <w:r w:rsidRPr="00140688">
         <w:t>SSB’s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00140688" w:rsidR="00140688">
+      <w:r w:rsidRPr="00140688">
         <w:t>) als technische specificatie</w:t>
       </w:r>
-      <w:r w:rsidR="002F02BB">
+      <w:r>
         <w:t xml:space="preserve"> en / of nader criterium</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140688" w:rsidR="00140688">
+      <w:r w:rsidRPr="00140688">
         <w:t xml:space="preserve"> worden opgenomen in de aanbestedingstukken waarmee een aanbesteding wordt uitgezet. In deze aanbestedingstukken beschrijft de aanbestedende dienst of SSB </w:t>
       </w:r>
-      <w:r w:rsidR="002F02BB">
+      <w:r>
         <w:t xml:space="preserve">wat de nadere criteria zijn en </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140688" w:rsidR="00140688">
+      <w:r w:rsidRPr="00140688">
         <w:t xml:space="preserve">aan welke technische specificaties de inschrijving moet voldoen. De aanbestedingstukken bevatten dus een uitleg </w:t>
       </w:r>
-      <w:r w:rsidR="00ED4339">
+      <w:r>
         <w:t xml:space="preserve">over </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140688" w:rsidR="00140688">
+      <w:r w:rsidRPr="00140688">
         <w:t xml:space="preserve">de manier waarop inschrijvers de milieuprestatienormen moeten meenemen in hun inschrijving. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF574D" w:rsidP="0005200D" w:rsidRDefault="00EF574D" w14:paraId="3DF6D657" w14:textId="77777777"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">gepubliceerd in het Publicatieblad van de Europese Unie (Tenders Electronic Daily) in alle 24 officiële talen van de Europese Unie. Op </w:t>
+    <w:p w:rsidR="00E449A8" w:rsidP="00E449A8" w:rsidRDefault="00E449A8" w14:paraId="25F2DED7" w14:textId="77777777"/>
+    <w:p w:rsidR="00E449A8" w:rsidP="00E449A8" w:rsidRDefault="00E449A8" w14:paraId="715B9BB2" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Bij Europese aanbestedingen worden de aanbestedingstukken gepubliceerd in het Publicatieblad van de Europese Unie (Tenders Electronic Daily) in alle 24 officiële talen van de Europese Unie. Op </w:t>
       </w:r>
       <w:r w:rsidRPr="00140688">
         <w:t>deze manier is voor alle potentiële</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00140688">
         <w:t>inschrijvers (binnenlands en buitenlands) duidelijk welke milieuprestatienormen in de aanbesteding worden gehanteerd.</w:t>
       </w:r>
-      <w:r w:rsidR="002F02BB">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00140688">
         <w:t>In de praktijk nemen ook nu al (grote) opdrachtgevers in de GWW-sector - zoals ProRail en Rijkswaterstaat - in hun aanbestedingen vergelijkbare milieuprestatie-eisen op voor materialen als asfalt en beton. Dat gebeurt ook voor projecten boven de Europese aanbestedingsgrens, waarop buitenlandse aannemers en leveranciers inschrijven en aanbestedingen winnen. In de praktijk wordt gezien dat dit goed wordt toegepast</w:t>
       </w:r>
-      <w:r w:rsidR="00ED4339">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> geen belemmering ondervinden</w:t>
+      <w:r>
+        <w:t xml:space="preserve"> en dat buitenlandse inschrijvers hiervan geen belemmering ondervinden</w:t>
       </w:r>
       <w:r w:rsidRPr="00140688">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D55F8A" w:rsidP="0005200D" w:rsidRDefault="00D55F8A" w14:paraId="462B5AA3" w14:textId="77777777"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">de uitoefening van die diensten. Alleen aan de materialen asfalt en beton die worden toegepast in een GWW-werk. De Dienstenrichtlijn is niet van toepassing op (bouw)voorschriften die </w:t>
+    <w:p w:rsidR="00E449A8" w:rsidP="00E449A8" w:rsidRDefault="00E449A8" w14:paraId="6270E157" w14:textId="77777777"/>
+    <w:p w:rsidR="00E449A8" w:rsidP="00E449A8" w:rsidRDefault="00E449A8" w14:paraId="1F81B32E" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Het vrij verkeer van diensten is nader uitgewerkt in de Dienstenrichtlijn. De voorgestelde maatregelen in dit wetsvoorstel vallen niet onder de reikwijdte van de Dienstenrichtlijn omdat dit wetsvoorstel geen eisen stelt aan de toegang tot of de uitoefening van die diensten. Alleen aan de materialen asfalt en beton die worden toegepast in een GWW-werk. De Dienstenrichtlijn is niet van toepassing op (bouw)voorschriften die </w:t>
       </w:r>
       <w:r w:rsidRPr="00F83163">
         <w:t>dienstverleners bij de uitvoering van hun economische activiteit op gelijke wijze in acht moeten nemen</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:p w:rsidR="0000111A" w:rsidP="0005200D" w:rsidRDefault="0000111A" w14:paraId="55F62953" w14:textId="77777777"/>
-    <w:p w:rsidR="0000111A" w:rsidP="0005200D" w:rsidRDefault="0000111A" w14:paraId="03AE30B1" w14:textId="4D4828D8">
+    <w:p w:rsidR="00E449A8" w:rsidP="00E449A8" w:rsidRDefault="00E449A8" w14:paraId="4DC3A6C1" w14:textId="77777777"/>
+    <w:p w:rsidR="00E449A8" w:rsidP="00E449A8" w:rsidRDefault="00E449A8" w14:paraId="65E1190C" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Gelet op deze opmerking van de Afdeling is in de memorie van toelichting de paragraaf over de waarborging van het vrij verkeer van goederen en diensten  (paragraaf 4.2) aangevuld. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00ED4339" w:rsidP="0005200D" w:rsidRDefault="00ED4339" w14:paraId="415A1882" w14:textId="77777777"/>
-[...8 lines deleted...]
-    <w:p w:rsidRPr="0005200D" w:rsidR="0005200D" w:rsidP="0005200D" w:rsidRDefault="0005200D" w14:paraId="3C8FA2F2" w14:textId="77777777">
+    <w:p w:rsidR="00E449A8" w:rsidP="00E449A8" w:rsidRDefault="00E449A8" w14:paraId="078AC086" w14:textId="77777777"/>
+    <w:p w:rsidRPr="0005200D" w:rsidR="00E449A8" w:rsidP="00E449A8" w:rsidRDefault="00E449A8" w14:paraId="71087C04" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0005200D" w:rsidR="00E449A8" w:rsidP="00E449A8" w:rsidRDefault="00E449A8" w14:paraId="6D8A8D27" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0005200D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidRPr="0005200D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0005200D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Verhouding tot het Nederlandse aanbestedingsrecht</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0005200D" w:rsidR="0005200D" w:rsidP="0005200D" w:rsidRDefault="0005200D" w14:paraId="6D6AE5B1" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="0005200D" w:rsidR="0005200D" w:rsidP="0005200D" w:rsidRDefault="0005200D" w14:paraId="38FAB7F4" w14:textId="77777777">
+    <w:p w:rsidRPr="0005200D" w:rsidR="00E449A8" w:rsidP="00E449A8" w:rsidRDefault="00E449A8" w14:paraId="7755F9FD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0005200D" w:rsidR="00E449A8" w:rsidP="00E449A8" w:rsidRDefault="00E449A8" w14:paraId="3864639C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk227243169" w:id="4"/>
       <w:r w:rsidRPr="0005200D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>In het wetsvoorstel is de keuze gemaakt om eisen van aanbestedingsrechtelijke aard op te nemen in de Wet Milieubeheer.</w:t>
       </w:r>
       <w:r w:rsidRPr="0005200D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r w:rsidRPr="0005200D">
         <w:rPr>
           <w:i/>
@@ -848,3321 +1518,958 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0005200D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>aanbestedingsplichtige</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0005200D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> opdrachten te bevorderen.</w:t>
       </w:r>
       <w:r w:rsidRPr="0005200D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0005200D" w:rsidR="0005200D" w:rsidP="0005200D" w:rsidRDefault="0005200D" w14:paraId="056FE0D7" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00894A33" w:rsidR="00894A33" w:rsidP="00894A33" w:rsidRDefault="00894A33" w14:paraId="3DC0D7B7" w14:textId="7CE0A51F">
+    <w:p w:rsidRPr="0005200D" w:rsidR="00E449A8" w:rsidP="00E449A8" w:rsidRDefault="00E449A8" w14:paraId="7E4E2585" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00894A33" w:rsidR="00E449A8" w:rsidP="00E449A8" w:rsidRDefault="00E449A8" w14:paraId="170254F5" w14:textId="77777777">
       <w:r w:rsidRPr="00894A33">
         <w:t xml:space="preserve">De </w:t>
       </w:r>
-      <w:r w:rsidR="00C560F0">
+      <w:r>
         <w:t>voorgestelde milieuprestatie-eisen z</w:t>
       </w:r>
       <w:r w:rsidRPr="00894A33">
         <w:t xml:space="preserve">ijn niet opgenomen in Aanbestedingswet 2012 om de volgende redenen. De </w:t>
       </w:r>
-      <w:r w:rsidR="00271A67">
+      <w:r>
         <w:t>Aanbestedingswet 2012</w:t>
       </w:r>
       <w:r w:rsidRPr="00894A33">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00562CC9">
+      <w:r>
         <w:t>bevat</w:t>
       </w:r>
       <w:r w:rsidRPr="00894A33">
         <w:t xml:space="preserve"> geen materiële verplichtingen </w:t>
       </w:r>
-      <w:r w:rsidR="00562CC9">
+      <w:r>
         <w:t>voor</w:t>
       </w:r>
       <w:r w:rsidRPr="00894A33">
         <w:t xml:space="preserve"> aanbestedende diensten en speciale</w:t>
       </w:r>
-      <w:r w:rsidR="003C45B1">
+      <w:r>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00894A33">
         <w:t>sectorbedrijven en bevat</w:t>
       </w:r>
-      <w:r w:rsidR="008F1A1A">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00894A33">
         <w:t xml:space="preserve">procedurele verplichtingen. Bijvoorbeeld regels over hoe de aanbesteding moet worden vormgegeven en welke procedure gevolgd moet worden. Daarnaast </w:t>
       </w:r>
       <w:r>
         <w:t>zijn</w:t>
       </w:r>
       <w:r w:rsidRPr="00894A33">
         <w:t xml:space="preserve"> de maatregelen </w:t>
       </w:r>
       <w:r>
         <w:t>die in dit wetsvoorstel zijn opgenomen van toepassing</w:t>
       </w:r>
       <w:r w:rsidRPr="00894A33">
         <w:t xml:space="preserve"> op één specifieke sector (de grond-</w:t>
       </w:r>
-      <w:r w:rsidR="00562CC9">
+      <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00894A33">
         <w:t xml:space="preserve"> weg- en waterbouwsector) en in de </w:t>
       </w:r>
-      <w:r w:rsidR="00271A67">
+      <w:r>
         <w:t>Aanbestedingswet 2012</w:t>
       </w:r>
       <w:r w:rsidRPr="00894A33">
         <w:t xml:space="preserve"> zijn geen sectorspecifieke regels opgenomen. De materiële en sectorspecifieke verplichtingen die in dit </w:t>
       </w:r>
-      <w:r w:rsidR="0016342C">
+      <w:r>
         <w:t>wetsvoorstel</w:t>
       </w:r>
       <w:r w:rsidRPr="00894A33">
         <w:t xml:space="preserve"> zijn uitgewerkt, sluiten dus niet goed aan bij het stelsel van de</w:t>
       </w:r>
-      <w:r w:rsidR="00271A67">
+      <w:r>
         <w:t xml:space="preserve"> Aanbestedingswet 2012</w:t>
       </w:r>
       <w:r w:rsidRPr="00894A33">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> In plaats daarvan zijn deze maatregelen</w:t>
       </w:r>
       <w:r w:rsidRPr="00894A33">
         <w:t xml:space="preserve"> opgenomen in </w:t>
       </w:r>
-      <w:r w:rsidR="00776572">
+      <w:r>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidRPr="00894A33">
         <w:t>Wet milieubeheer</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> omdat deze wet</w:t>
       </w:r>
       <w:r w:rsidRPr="00894A33">
         <w:t xml:space="preserve"> verplichtingen </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F66875" w:rsidR="00F66875">
+      <w:r w:rsidRPr="00F66875">
         <w:t>ter bescherming</w:t>
       </w:r>
-      <w:r w:rsidR="00F17937">
-[...32 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:t xml:space="preserve"> van het milieu bevat. Daarnaast is in titel 9.6 van Wet milieubeheer al de verplichting opgenomen voor aanbestedende diensten om schone voertuigen in te kopen. De maatregelen die in dit wetsvoorstel zijn opgenomen, sluiten om die reden goed aan bij titel 9.6 van de Wet milieubeheer. De memorie van toelichting is op dit punt aangevuld in paragraaf 5 over de verhouding tot nationale wetgeving.  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w:rsidR="00E449A8" w:rsidP="00E449A8" w:rsidRDefault="00E449A8" w14:paraId="4F81F55F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0005200D" w:rsidR="00E449A8" w:rsidP="00E449A8" w:rsidRDefault="00E449A8" w14:paraId="47AF2A75" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0005200D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>De Afdeling adviseert om in de toelichting in te gaan op de wijze waarop die overzichtelijkheid wordt bevorderd ten behoeve van de goede uitvoering van het voorstel door aanbestedende diensten en andere betrokken partijen uit de rechtspraktijk.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0005200D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="0005200D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-[...46 lines deleted...]
-    <w:p w:rsidRPr="00E949C1" w:rsidR="00E949C1" w:rsidP="00E949C1" w:rsidRDefault="00522AB1" w14:paraId="687E18FA" w14:textId="657D0D01">
+    <w:p w:rsidR="00E449A8" w:rsidP="00E449A8" w:rsidRDefault="00E449A8" w14:paraId="25FCA864" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E949C1" w:rsidR="00E449A8" w:rsidP="00E449A8" w:rsidRDefault="00E449A8" w14:paraId="68D4CEA8" w14:textId="77777777">
       <w:r>
         <w:t>De overzichtelijkheid en goede uitvoering van dit wetsvoorstel wordt geborgd doordat de maatregelen in dit</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E949C1" w:rsidR="00E949C1">
+      <w:r w:rsidRPr="00E949C1">
         <w:t xml:space="preserve"> wetsvoorstel </w:t>
       </w:r>
       <w:r>
-        <w:t>aansluiten bij de praktijk en</w:t>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00E949C1" w:rsidR="00E949C1">
+        <w:t xml:space="preserve">aansluiten bij de praktijk en bij de Aanbestedingswet 2012 waar de aanbestedende diensten al mee bekend zijn. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E949C1">
         <w:t>Een aantal voorbeelden:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E949C1" w:rsidP="00E949C1" w:rsidRDefault="00E949C1" w14:paraId="1AC2C2F2" w14:textId="77777777"/>
-    <w:p w:rsidR="00E949C1" w:rsidP="00E949C1" w:rsidRDefault="00E949C1" w14:paraId="34A72FFD" w14:textId="1347DE0A">
+    <w:p w:rsidR="00E449A8" w:rsidP="00E449A8" w:rsidRDefault="00E449A8" w14:paraId="4708E410" w14:textId="77777777"/>
+    <w:p w:rsidR="00E449A8" w:rsidP="00E449A8" w:rsidRDefault="00E449A8" w14:paraId="3B221C45" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00E949C1">
         <w:t>Het wetsvoorstel sluit aan bij de begrippen die in de</w:t>
       </w:r>
-      <w:r w:rsidR="00271A67">
+      <w:r>
         <w:t xml:space="preserve"> Aanbestedingswet 2012</w:t>
       </w:r>
       <w:r w:rsidRPr="00E949C1">
         <w:t xml:space="preserve"> zijn gedefinieerd of worden toegepast.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E949C1" w:rsidR="00E949C1" w:rsidP="00E949C1" w:rsidRDefault="00E949C1" w14:paraId="044D104A" w14:textId="330B6532">
+    <w:p w:rsidRPr="00E949C1" w:rsidR="00E449A8" w:rsidP="00E449A8" w:rsidRDefault="00E449A8" w14:paraId="26A35078" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00E949C1">
         <w:t>In het wetsvoorstel wordt aangesloten bij artikel 2.115</w:t>
       </w:r>
-      <w:r w:rsidR="000A3A8F">
+      <w:r>
         <w:t xml:space="preserve"> van de</w:t>
       </w:r>
       <w:r w:rsidRPr="00E949C1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00271A67">
+      <w:r>
         <w:t>Aanbestedingswet 2012</w:t>
       </w:r>
       <w:r w:rsidRPr="00E949C1">
         <w:t xml:space="preserve"> voor het vaststellen van de milieuprestatie-eis als nader criterium, het proportionaliteitsbeginsel dat een belangrijke rol heeft in het aanbestedingsrecht en het vereiste om een afwijking te motiveren in aanbestedingstukken (zoals ook is geregeld in o.a. artikel 2.114</w:t>
       </w:r>
-      <w:r w:rsidR="003952C5">
-[...6 lines deleted...]
-        <w:t>Aanbestedingswet 2012</w:t>
+      <w:r>
+        <w:t>, vierde lid, van de Aanbestedingswet 2012</w:t>
       </w:r>
       <w:r w:rsidRPr="00E949C1">
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F5BA9" w:rsidP="005F5BA9" w:rsidRDefault="00E949C1" w14:paraId="42ECA3D4" w14:textId="54091E61">
+    <w:p w:rsidR="00E449A8" w:rsidP="00E449A8" w:rsidRDefault="00E449A8" w14:paraId="6252D76B" w14:textId="77777777">
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00E949C1">
         <w:t>Om het wetsvoorstel in lijn te brengen met de huidige aanbestedingspraktijk, heeft tevens uitvoerig overleg plaatsgevonden met aanbestedende diensten en speciale</w:t>
       </w:r>
-      <w:r w:rsidR="00705E9D">
+      <w:r>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00E949C1">
         <w:t>sectorbedrijven. Zij hebben onder andere tijdens stakeholderconsultaties input op het wetsvoorstel geleverd. Ook is</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E949C1">
         <w:t xml:space="preserve">gedurende de ontwikkeling van </w:t>
       </w:r>
       <w:r>
         <w:t>dit</w:t>
       </w:r>
       <w:r w:rsidRPr="00E949C1">
         <w:t xml:space="preserve"> wetsvoorstel in het kader van de Uitvoerbaarheidstoets Decentrale Overheden</w:t>
       </w:r>
-      <w:r w:rsidR="00CC34D4">
+      <w:r>
         <w:t xml:space="preserve"> (UDO)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E949C1">
         <w:t xml:space="preserve"> meermaals input opgehaald met koepelorganisaties VNG, IPO en UvW. Rijkswaterstaat en ProRail hebben daarnaast een uitvoerbaarheidstoets uitgevoerd.</w:t>
       </w:r>
-      <w:r w:rsidR="00694805">
+      <w:r>
         <w:t xml:space="preserve"> De memorie van toelichting is op dit punt aangevuld in paragraaf 5. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E949C1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D84CDA" w:rsidP="005F5BA9" w:rsidRDefault="00D84CDA" w14:paraId="39535F67" w14:textId="77777777"/>
-    <w:p w:rsidR="00E949C1" w:rsidP="0005200D" w:rsidRDefault="005F5BA9" w14:paraId="775DE4C9" w14:textId="0BCA0139">
+    <w:p w:rsidR="00E449A8" w:rsidP="00E449A8" w:rsidRDefault="00E449A8" w14:paraId="1F1F1D2F" w14:textId="77777777"/>
+    <w:p w:rsidR="00E449A8" w:rsidP="00E449A8" w:rsidRDefault="00E449A8" w14:paraId="07AF4A7A" w14:textId="77777777">
       <w:bookmarkStart w:name="_Hlk229404859" w:id="5"/>
       <w:bookmarkStart w:name="_Hlk227842983" w:id="6"/>
       <w:r>
         <w:t xml:space="preserve">Tot slot wordt de goede uitvoering van dit wetsvoorstel geborgd door de oprichting van het MKI ondersteuningspunt dat wordt gefaciliteerd door </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>PIANOo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008F1A1A">
         <w:t>PIANOo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008F1A1A">
         <w:t xml:space="preserve"> is het Expertisecentrum Aanbesteden van het Ministerie van Economische Zaken en Klimaat en biedt informatie, advies, instrumenten en praktische tips aan iedereen die zich in de publieke sector bezighoudt met het inkopen en aanbesteden van werken, leveringen en diensten.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Door </w:t>
+        <w:t xml:space="preserve"> Door </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00605D26">
+      <w:r>
         <w:t>PIANOo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00605D26">
+      <w:r>
         <w:t xml:space="preserve"> wordt op het </w:t>
       </w:r>
       <w:r w:rsidRPr="005F5BA9">
         <w:t>MKI ondersteuningspunt</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> ondersteuning </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">aan aanbestedende diensten en andere betrokken bij de toepassing van de in dit wetsvoorstel voorgestelde maatregelen. Deze ondersteuning wordt op verschillende manieren vormgegeven: </w:t>
+        <w:t xml:space="preserve"> ondersteuning geboden aan aanbestedende diensten en andere betrokken bij de toepassing van de in dit wetsvoorstel voorgestelde maatregelen. Deze ondersteuning wordt op verschillende manieren vormgegeven: </w:t>
       </w:r>
       <w:r w:rsidRPr="005F5BA9">
         <w:t>vragen van opdrachtgevers</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> worden beantwoord via een </w:t>
       </w:r>
       <w:r w:rsidRPr="005F5BA9">
         <w:t>infoloket</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, er worden voorlichtingen gegeven en handreikingen en protocollen worden gepubliceerd op de website van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>PIANOo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve">. </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">De memorie van toelichting is op dit punt aangevuld in paragraaf 2.3 in het onderdeel over het flankerend beleid. </w:t>
+        <w:t xml:space="preserve">. De memorie van toelichting is op dit punt aangevuld in paragraaf 2.3 in het onderdeel over het flankerend beleid. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w:rsidRPr="0005200D" w:rsidR="00E949C1" w:rsidP="0005200D" w:rsidRDefault="00E949C1" w14:paraId="3FCA7B88" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="0005200D" w:rsidR="0005200D" w:rsidP="0005200D" w:rsidRDefault="0005200D" w14:paraId="788A626E" w14:textId="4CF7FD59">
+    <w:p w:rsidRPr="0005200D" w:rsidR="00E449A8" w:rsidP="00E449A8" w:rsidRDefault="00E449A8" w14:paraId="6AC8D8D9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E449A8" w:rsidP="00E449A8" w:rsidRDefault="00E449A8" w14:paraId="3633F551" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0005200D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">De Afdeling advisering van de Raad van State heeft een aantal opmerkingen bij het voorstel en adviseert daarmee rekening te houden voordat het voorstel bij de Tweede Kamer der Staten-Generaal wordt ingediend. </w:t>
       </w:r>
       <w:r w:rsidRPr="0005200D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="0005200D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="0005200D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">De </w:t>
-      </w:r>
+        <w:t>De vice-president van de Raad van State,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0005200D" w:rsidR="00E449A8" w:rsidP="00E449A8" w:rsidRDefault="00E449A8" w14:paraId="6C357A80" w14:textId="43CB712B">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0005200D">
-[...4 lines deleted...]
-        <w:t>vice-president</w:t>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Th.C</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0005200D">
-[...42 lines deleted...]
-        <w:t xml:space="preserve">oorstel van wet en </w:t>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>. de Graaf</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E449A8" w:rsidP="00E449A8" w:rsidRDefault="00E449A8" w14:paraId="02570144" w14:textId="77777777"/>
+    <w:p w:rsidR="00E449A8" w:rsidRDefault="00E449A8" w14:paraId="19CDE382" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E449A8" w:rsidP="00E449A8" w:rsidRDefault="00E449A8" w14:paraId="5ED84333" w14:textId="1746FFBE">
+      <w:r>
+        <w:t xml:space="preserve">Van de gelegenheid is gebruik gemaakt om een redactionele wijziging door te voeren in het voorgestelde artikel 9.6.3, eerste lid, onderdeel a. Daarin is het woord “of” vervangen door “en” om te verduidelijken dat de verplichtingen die zijn opgenomen in de onderdelen a en b van artikel 9.6.3 cumulatief zijn, met dien verstande dat de verplichting in onderdeel b alleen van toepassing is bij aanbestedingen van GWW-werken met een opdrachtwaarde boven een in lagere regelgeving vastgestelde minimum. Dit is in lijn met het voorstel en de memorie van toelichting. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E449A8" w:rsidP="00E449A8" w:rsidRDefault="00E449A8" w14:paraId="1E7DF20B" w14:textId="77777777"/>
+    <w:p w:rsidR="00E449A8" w:rsidP="00E449A8" w:rsidRDefault="00E449A8" w14:paraId="60BB5F45" w14:textId="6EC15802">
+      <w:r>
+        <w:t xml:space="preserve">Ik verzoek U het hierbij gevoegde voorstel van wet en </w:t>
       </w:r>
       <w:r w:rsidRPr="003F19F2">
-        <w:t>de gewijzig</w:t>
-[...37 lines deleted...]
-    <w:p w:rsidRPr="00F836B6" w:rsidR="00F77071" w:rsidP="00F77071" w:rsidRDefault="00F77071" w14:paraId="487030E0" w14:textId="30C1D7C2">
+        <w:t>de gewijzigde memorie</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> van toelichting aan de Tweede Kamer der Staten-Generaal te zenden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E449A8" w:rsidP="00E449A8" w:rsidRDefault="00E449A8" w14:paraId="0F42BAA7" w14:textId="77777777"/>
+    <w:p w:rsidR="00E449A8" w:rsidP="00E449A8" w:rsidRDefault="00E449A8" w14:paraId="71B73E50" w14:textId="77777777"/>
+    <w:p w:rsidR="00E449A8" w:rsidP="00E449A8" w:rsidRDefault="00E449A8" w14:paraId="1DDE685E" w14:textId="77777777"/>
+    <w:p w:rsidR="00E449A8" w:rsidP="00E449A8" w:rsidRDefault="00E449A8" w14:paraId="7856A7CD" w14:textId="088CE330">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>De M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B03E99">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>inister van Klimaat en Groene Groei</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E449A8" w:rsidP="00E449A8" w:rsidRDefault="00E449A8" w14:paraId="7F652FEC" w14:textId="3D495998">
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>S. van Veldhoven-van der Meer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E449A8" w:rsidP="00E449A8" w:rsidRDefault="00E449A8" w14:paraId="2F705285" w14:textId="77777777"/>
+    <w:p w:rsidR="00E449A8" w:rsidP="00E449A8" w:rsidRDefault="00E449A8" w14:paraId="031A734A" w14:textId="77777777"/>
+    <w:p w:rsidR="00E449A8" w:rsidP="00E449A8" w:rsidRDefault="00E449A8" w14:paraId="28C58F7D" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00F836B6" w:rsidR="00E449A8" w:rsidP="00E449A8" w:rsidRDefault="00E449A8" w14:paraId="3E1E6B54" w14:textId="77777777">
       <w:r w:rsidRPr="009935C9">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00F836B6">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F836B6" w:rsidR="00BA1C57" w:rsidP="00F77071" w:rsidRDefault="00BA1C57" w14:paraId="06B512CA" w14:textId="5C6BA499"/>
-[...8 lines deleted...]
-      <w:pgMar w:top="2948" w:right="2777" w:bottom="1133" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="00F836B6" w:rsidR="00E449A8" w:rsidP="00E449A8" w:rsidRDefault="00E449A8" w14:paraId="300859D9" w14:textId="77777777"/>
+    <w:p w:rsidR="00E449A8" w:rsidP="00E449A8" w:rsidRDefault="00E449A8" w14:paraId="4B6B95A0" w14:textId="77777777"/>
+    <w:p w:rsidR="00E449A8" w:rsidRDefault="00E449A8" w14:paraId="29B1DDC1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00E449A8">
+      <w:endnotePr>
+        <w:numFmt w:val="decimal"/>
+      </w:endnotePr>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="360" w:right="566" w:bottom="1417" w:left="420" w:header="360" w:footer="1440" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:noEndnote/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E65089B" w14:textId="77777777" w:rsidR="009C7DAE" w:rsidRDefault="009C7DAE">
-[...5 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="73EDC65E" w14:textId="77777777" w:rsidR="006D34ED" w:rsidRDefault="006D34ED">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="exact"/>
+      </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5F5E0418" w14:textId="77777777" w:rsidR="009C7DAE" w:rsidRDefault="009C7DAE">
-[...4 lines deleted...]
-        <w:continuationSeparator/>
+    <w:p w14:paraId="42CEF122" w14:textId="77777777" w:rsidR="006D34ED" w:rsidRDefault="006D34ED">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="22FF0E3B" w14:textId="77777777" w:rsidR="006D34ED" w:rsidRDefault="006D34ED">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DejaVu Sans">
-[...34 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Univers">
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000000F" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
-</file>
-[...28 lines deleted...]
-</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="56C84232" w14:textId="77777777" w:rsidR="009C7DAE" w:rsidRDefault="009C7DAE">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="2665CB57" w14:textId="77777777" w:rsidR="006D34ED" w:rsidRDefault="006D34ED">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="32D8269F" w14:textId="77777777" w:rsidR="009C7DAE" w:rsidRDefault="009C7DAE">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="0B28766E" w14:textId="77777777" w:rsidR="006D34ED" w:rsidRDefault="006D34ED">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="04EC5E07" w14:textId="77777777" w:rsidR="0005200D" w:rsidRPr="00EC3303" w:rsidRDefault="0005200D" w:rsidP="0005200D">
+    <w:p w14:paraId="7957F303" w14:textId="77777777" w:rsidR="00E449A8" w:rsidRPr="00E449A8" w:rsidRDefault="00E449A8" w:rsidP="00E449A8">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00EC3303">
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E449A8">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00EC3303">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Richtlijn 2014/24/EU van het Europees Parlement en de Raad van 26 februari 2014 betreffende het plaatsen van overheidsopdrachten en tot intrekking van Richtlijn 2004/18/EG Voor de EER relevante tekst (PbEU 2014, L94/65).</w:t>
+      <w:r w:rsidRPr="00E449A8">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Richtlijn 2014/24/EU van het Europees Parlement en de Raad van 26 februari 2014 betreffende het plaatsen van overheidsopdrachten en tot intrekking van Richtlijn 2004/18/EG Voor de EER relevante tekst (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E449A8">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>PbEU</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E449A8">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2014, L94/65).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="5C310AC6" w14:textId="5F4FA6FA" w:rsidR="005004AD" w:rsidRPr="005004AD" w:rsidRDefault="005004AD">
+    <w:p w14:paraId="3E12BCC4" w14:textId="77777777" w:rsidR="00E449A8" w:rsidRPr="00E449A8" w:rsidRDefault="00E449A8" w:rsidP="00E449A8">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E449A8">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Zie overweging 41 van Richtlijn (EU) 2014/25 en overweging 56 van Richtlijn (EU) 2014/25. </w:t>
+      <w:r w:rsidRPr="00E449A8">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zie overweging 41 van Richtlijn (EU) 2014/25 en overweging 56 van Richtlijn (EU) 2014/25. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="7ADFF168" w14:textId="77777777" w:rsidR="0005200D" w:rsidRPr="00EC3303" w:rsidRDefault="0005200D" w:rsidP="0005200D">
+    <w:p w14:paraId="6FE07CA6" w14:textId="77777777" w:rsidR="00E449A8" w:rsidRPr="00E449A8" w:rsidRDefault="00E449A8" w:rsidP="00E449A8">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00EC3303">
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E449A8">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00EC3303">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00E449A8">
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Het voorstel is met deze toelichting genotificeerd (onder nummer 2025/0738/NL) bij de Europese Commissie op grond van Richtlijn (EU) 2015/1535 betreffende een informatieprocedure op het gebied van technische voorschriften en regels betreffende de diensten van de informatiemaatschappij (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC3303">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">PbEU 2015, L 241/1). De uitkomsten van deze notificatie zullen nog in de toelichting moeten worden verwerkt. </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E449A8">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>PbEU</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E449A8">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2015, L 241/1). De uitkomsten van deze notificatie zullen nog in de toelichting moeten worden verwerkt. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="7C3D0BD4" w14:textId="77777777" w:rsidR="0005200D" w:rsidRPr="00EC3303" w:rsidRDefault="0005200D" w:rsidP="0005200D">
+    <w:p w14:paraId="121AD728" w14:textId="77777777" w:rsidR="00E449A8" w:rsidRPr="00E449A8" w:rsidRDefault="00E449A8" w:rsidP="00E449A8">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00EC3303">
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E449A8">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00EC3303">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00E449A8">
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Richtlijn 2006/123/EG van het Europees Parlement en de Raad van 12 december 2006 betreffende diensten op de interne markt, (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC3303">
-[...4 lines deleted...]
-        <w:t>PbEU 2006, L 376/36).</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E449A8">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>PbEU</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E449A8">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2006, L 376/36).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="4CFBB754" w14:textId="77777777" w:rsidR="0005200D" w:rsidRPr="00EC3303" w:rsidRDefault="0005200D" w:rsidP="0005200D">
+    <w:p w14:paraId="2ABCCDE8" w14:textId="77777777" w:rsidR="00E449A8" w:rsidRPr="00E449A8" w:rsidRDefault="00E449A8" w:rsidP="00E449A8">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00EC3303">
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E449A8">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00EC3303">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00E449A8">
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC3303">
-[...4 lines deleted...]
-        <w:t>HvJ EG 21 juli 2005, zaak C-231/03, ECLI:EU:C:2005:487 (Coname) en HvJ EG 13 oktober 2005, zaak C-458/03, ECLI:EU:C:2005:605 (Parking Brixen).</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E449A8">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>HvJ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E449A8">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> EG 21 juli 2005, zaak C-231/03, ECLI:EU:C:2005:487 (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E449A8">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Coname</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E449A8">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E449A8">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>HvJ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E449A8">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> EG 13 oktober 2005, zaak C-458/03, ECLI:EU:C:2005:605 (Parking Brixen).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="6FB50055" w14:textId="77777777" w:rsidR="0005200D" w:rsidRPr="00EC3303" w:rsidRDefault="0005200D" w:rsidP="0005200D">
+    <w:p w14:paraId="283415D9" w14:textId="77777777" w:rsidR="00E449A8" w:rsidRPr="00E449A8" w:rsidRDefault="00E449A8" w:rsidP="00E449A8">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00EC3303">
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E449A8">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00EC3303">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00E449A8">
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Memorie van toelichting, paragraaf 3 Motivering instrumentkeuze.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="0DDAAF86" w14:textId="77777777" w:rsidR="0005200D" w:rsidRDefault="0005200D" w:rsidP="0005200D">
+    <w:p w14:paraId="7136F421" w14:textId="77777777" w:rsidR="00E449A8" w:rsidRPr="00E449A8" w:rsidRDefault="00E449A8" w:rsidP="00E449A8">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00EC3303">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E449A8">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00EC3303">
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00E449A8">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Memorie van toelichting, paragraaf 2.3 Probleemaanpak. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="198C57DC" w14:textId="77777777" w:rsidR="0005200D" w:rsidRPr="00EC3303" w:rsidRDefault="0005200D" w:rsidP="0005200D">
+    <w:p w14:paraId="64408F12" w14:textId="77777777" w:rsidR="00E449A8" w:rsidRPr="00E449A8" w:rsidRDefault="00E449A8" w:rsidP="00E449A8">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00EC3303">
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E449A8">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00EC3303">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00E449A8">
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2024-2025, 36810, nr. 3, Paragraaf 4 ‘Verhouding tot andere wetgeving’.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="381364E5" w14:textId="77777777" w:rsidR="0005200D" w:rsidRPr="00EC3303" w:rsidRDefault="0005200D" w:rsidP="0005200D">
+    <w:p w14:paraId="1BBD93C3" w14:textId="77777777" w:rsidR="00E449A8" w:rsidRPr="00E449A8" w:rsidRDefault="00E449A8" w:rsidP="00E449A8">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00EC3303">
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E449A8">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00EC3303">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00E449A8">
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zie ook het advies van 16 oktober 2025 van de Afdeling advisering van de Raad van State over het voorstel tot wijziging van de Wet uitvoering EU-handelingen energie-efficiëntie, de Energiewet en de Warmtewet in verband met de implementatie van richtlijn nr. (EU) 2023/1791 van het Europees Parlement en de Raad van 13 september 2023 betreffende energie-efficiëntie (W19.25.00135/IV), paragraaf 3.a.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
-</file>
-[...1455 lines deleted...]
-</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="82E462F3"/>
-[...135 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="35757E74"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="15F49A50"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="OIMRapportNummering"/>
-      <w:lvlText w:val="●"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="283" w:hanging="283"/>
-[...349 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:color w:val="FFFFFF"/>
-[...356 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:eastAsia="DejaVu Sans" w:hAnsi="Wingdings" w:cs="Lohit Hindi" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -4218,1055 +2525,290 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...573 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="316301527">
+  <w:num w:numId="1" w16cid:durableId="1586113129">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...37 lines deleted...]
-    <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:embedSystemFonts/>
   <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
-  <w:defaultTabStop w:val="708"/>
-  <w:hyphenationZone w:val="425"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="1109"/>
+  <w:doNotHyphenateCaps/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="0"/>
+  <w:doNotUseMarginsForDrawingGridOrigin/>
+  <w:doNotShadeFormData/>
+  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
+    <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00D33972"/>
-[...221 lines deleted...]
-    <w:rsid w:val="00FF2E95"/>
+    <w:rsidRoot w:val="006E4FB7"/>
+    <w:rsid w:val="000A73CB"/>
+    <w:rsid w:val="00174094"/>
+    <w:rsid w:val="00187EF3"/>
+    <w:rsid w:val="00212071"/>
+    <w:rsid w:val="002159C6"/>
+    <w:rsid w:val="002234F9"/>
+    <w:rsid w:val="00244AA3"/>
+    <w:rsid w:val="002B3CFE"/>
+    <w:rsid w:val="002C313D"/>
+    <w:rsid w:val="002C5C9B"/>
+    <w:rsid w:val="002F0F5F"/>
+    <w:rsid w:val="002F1F47"/>
+    <w:rsid w:val="00311EC2"/>
+    <w:rsid w:val="003D1E89"/>
+    <w:rsid w:val="00414CF8"/>
+    <w:rsid w:val="004742EF"/>
+    <w:rsid w:val="00500F90"/>
+    <w:rsid w:val="00557F24"/>
+    <w:rsid w:val="005A60A9"/>
+    <w:rsid w:val="0062757D"/>
+    <w:rsid w:val="006309C6"/>
+    <w:rsid w:val="00663BC7"/>
+    <w:rsid w:val="006D34ED"/>
+    <w:rsid w:val="006E4FB7"/>
+    <w:rsid w:val="00703A6D"/>
+    <w:rsid w:val="00710AFA"/>
+    <w:rsid w:val="007852AD"/>
+    <w:rsid w:val="007B0F78"/>
+    <w:rsid w:val="00855392"/>
+    <w:rsid w:val="008952A6"/>
+    <w:rsid w:val="008A750C"/>
+    <w:rsid w:val="008C7B52"/>
+    <w:rsid w:val="008D17C0"/>
+    <w:rsid w:val="008E54B8"/>
+    <w:rsid w:val="0095093B"/>
+    <w:rsid w:val="009633D2"/>
+    <w:rsid w:val="009748E4"/>
+    <w:rsid w:val="00975DB9"/>
+    <w:rsid w:val="00A2611F"/>
+    <w:rsid w:val="00A51448"/>
+    <w:rsid w:val="00A53675"/>
+    <w:rsid w:val="00A54155"/>
+    <w:rsid w:val="00A55F71"/>
+    <w:rsid w:val="00A56126"/>
+    <w:rsid w:val="00A84587"/>
+    <w:rsid w:val="00AD2CD4"/>
+    <w:rsid w:val="00AE6485"/>
+    <w:rsid w:val="00B0451E"/>
+    <w:rsid w:val="00B90937"/>
+    <w:rsid w:val="00BD6FD6"/>
+    <w:rsid w:val="00BF5EAA"/>
+    <w:rsid w:val="00C41904"/>
+    <w:rsid w:val="00CB1E97"/>
+    <w:rsid w:val="00CD7550"/>
+    <w:rsid w:val="00CF0F08"/>
+    <w:rsid w:val="00D40D07"/>
+    <w:rsid w:val="00D51DFF"/>
+    <w:rsid w:val="00DB3DC4"/>
+    <w:rsid w:val="00DD5F58"/>
+    <w:rsid w:val="00E010A1"/>
+    <w:rsid w:val="00E449A8"/>
+    <w:rsid w:val="00E75C18"/>
+    <w:rsid w:val="00E94529"/>
+    <w:rsid w:val="00EB3552"/>
+    <w:rsid w:val="00EF5731"/>
+    <w:rsid w:val="00F173B2"/>
+    <w:rsid w:val="00F900D9"/>
+    <w:rsid w:val="00F95FC9"/>
+    <w:rsid w:val="00F973C7"/>
+    <w:rsid w:val="00FA5DCB"/>
+    <w:rsid w:val="00FC3AC2"/>
+    <w:rsid w:val="00FE3E6C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="439DFC7A"/>
-  <w15:docId w15:val="{CEAE070B-12B6-49E8-9C2D-2B39B5EF84C0}"/>
+  <w14:docId w14:val="4F34B3F9"/>
+  <w15:docId w15:val="{4D49CE38-091E-42E8-80ED-AB2D009EEF8A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...4 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5288,75 +2830,74 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -5505,4055 +3046,696 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MarginlessContainer">
-[...4 lines deleted...]
-    <w:name w:val="Salutation"/>
+  <w:style w:type="paragraph" w:styleId="Eindnoottekst">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:semiHidden/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Eindnootmarkering">
+    <w:name w:val="endnote reference"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Voetnootverwijzing">
+    <w:name w:val="Voetnootverwijzing"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="wetsvoorstel">
+    <w:name w:val="wetsvoorstel"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="-1440"/>
+        <w:tab w:val="left" w:pos="-720"/>
+        <w:tab w:val="left" w:pos="0"/>
+        <w:tab w:val="left" w:pos="288"/>
+        <w:tab w:val="left" w:pos="720"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer1">
+    <w:name w:val="Alineanummer 1"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Bibliografie1">
+    <w:name w:val="Bibliografie1"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument5">
+    <w:name w:val="Dokument 5"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument6">
+    <w:name w:val="Dokument 6"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument4">
+    <w:name w:val="Dokument 4"/>
+    <w:rPr>
+      <w:b/>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer2">
+    <w:name w:val="Alineanummer 2"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dokument1">
+    <w:name w:val="Dokument 1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="-720"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer3">
+    <w:name w:val="Alineanummer 3"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer4">
+    <w:name w:val="Alineanummer 4"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer5">
+    <w:name w:val="Alineanummer 5"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer6">
+    <w:name w:val="Alineanummer 6"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument2">
+    <w:name w:val="Dokument 2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer7">
+    <w:name w:val="Alineanummer 7"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer8">
+    <w:name w:val="Alineanummer 8"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Techninit">
+    <w:name w:val="Techn init"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokuinit">
+    <w:name w:val="Doku init"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument3">
+    <w:name w:val="Dokument 3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument7">
+    <w:name w:val="Dokument 7"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument8">
+    <w:name w:val="Dokument 8"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch1">
+    <w:name w:val="Technisch 1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch2">
+    <w:name w:val="Technisch 2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch3">
+    <w:name w:val="Technisch 3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch5">
+    <w:name w:val="Technisch 5"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch6">
+    <w:name w:val="Technisch 6"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch7">
+    <w:name w:val="Technisch 7"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch4">
+    <w:name w:val="Technisch 4"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch8">
+    <w:name w:val="Technisch 8"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Amendement">
+    <w:name w:val="Amendement"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="3310"/>
+        <w:tab w:val="left" w:pos="3600"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg1">
+    <w:name w:val="inhopg 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="480"/>
+      <w:ind w:left="720" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg2">
+    <w:name w:val="inhopg 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg3">
+    <w:name w:val="inhopg 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="2160" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg4">
+    <w:name w:val="inhopg 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="2880" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg5">
+    <w:name w:val="inhopg 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="3600" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg6">
+    <w:name w:val="inhopg 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg7">
+    <w:name w:val="inhopg 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg8">
+    <w:name w:val="inhopg 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg9">
+    <w:name w:val="inhopg 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index1">
+    <w:name w:val="index 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:semiHidden/>
     <w:pPr>
-      <w:spacing w:before="100" w:after="240" w:line="240" w:lineRule="exact"/>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:right="720" w:hanging="1440"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACW85Documentgegevens">
-    <w:name w:val="ACW 8.5 Documentgegevens"/>
+  <w:style w:type="paragraph" w:styleId="Index2">
+    <w:name w:val="index 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...95 lines deleted...]
-    <w:next w:val="Standaard"/>
+    <w:semiHidden/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="left" w:pos="2267"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:right="720" w:hanging="720"/>
     </w:pPr>
-    <w:rPr>
-[...6 lines deleted...]
-    <w:next w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="bronvermelding">
+    <w:name w:val="bronvermelding"/>
+    <w:basedOn w:val="Standaard"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="left" w:pos="170"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:suppressAutoHyphens/>
     </w:pPr>
-    <w:rPr>
-[...8 lines deleted...]
-    <w:name w:val="Afzendgegevens kop"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="bijschrift">
+    <w:name w:val="bijschrift"/>
     <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Standaard"/>
-[...693 lines deleted...]
-    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EquationCaption">
+    <w:name w:val="_Equation Caption"/>
     <w:rPr>
       <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
-[...2485 lines deleted...]
-      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="KoptekstChar"/>
-[...2 lines deleted...]
-    <w:rsid w:val="007411A7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...11 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="VoettekstChar"/>
-[...2 lines deleted...]
-    <w:rsid w:val="007411A7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
-[...25 lines deleted...]
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="TekstopmerkingChar"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C75042"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E449A8"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:widowControl/>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
-[...70 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0005200D"/>
+    <w:rsid w:val="00E449A8"/>
     <w:rPr>
-      <w:rFonts w:ascii="Univers" w:eastAsia="Times New Roman" w:hAnsi="Univers" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0005200D"/>
+    <w:rsid w:val="00E449A8"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...45 lines deleted...]
-      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...189 lines deleted...]
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///H:\Downloads\Nader%20Rapport%20(3).dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\GriffieSjablonen\rvs.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="23E8D0A3F8234B04B9A37BFA6DE3363A"/>
+        <w:name w:val="0BDE102A38FB441FB2C13AF8BE99F33C"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{AC20CBEA-AF05-4AC1-A48F-A11ACD5A49B1}"/>
+        <w:guid w:val="{0BF25A1F-6938-4E49-8F87-3ADAA35C7460}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0014182E" w:rsidRDefault="00261E33" w:rsidP="00261E33">
+        <w:p w:rsidR="00632D7F" w:rsidRDefault="002123E6" w:rsidP="002123E6">
           <w:pPr>
-            <w:pStyle w:val="23E8D0A3F8234B04B9A37BFA6DE3363A"/>
+            <w:pStyle w:val="0BDE102A38FB441FB2C13AF8BE99F33C"/>
           </w:pPr>
           <w:r w:rsidRPr="00B91E01">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Klik of tik om tekst in te voeren.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="7265CD2A8DFF4EBF9DF1C6BD628B05EE"/>
+        <w:name w:val="3029A8790EEC449AB1D7877C5F2829F2"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{30383A04-A234-4A2E-86C3-4236C80244B8}"/>
+        <w:guid w:val="{1F9F80A2-8CF9-4FB7-951E-251C21AF01C0}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0014182E" w:rsidRDefault="00261E33" w:rsidP="00261E33">
+        <w:p w:rsidR="00632D7F" w:rsidRDefault="002123E6" w:rsidP="002123E6">
           <w:pPr>
-            <w:pStyle w:val="7265CD2A8DFF4EBF9DF1C6BD628B05EE"/>
+            <w:pStyle w:val="3029A8790EEC449AB1D7877C5F2829F2"/>
           </w:pPr>
           <w:r w:rsidRPr="00B91E01">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Klik of tik om tekst in te voeren.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DejaVu Sans">
-[...34 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Univers">
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000000F" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
-  <w:revisionView w:formatting="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00261E33"/>
-[...22 lines deleted...]
-    <w:rsid w:val="00E726A0"/>
+    <w:rsidRoot w:val="002123E6"/>
+    <w:rsid w:val="002123E6"/>
+    <w:rsid w:val="00632D7F"/>
+    <w:rsid w:val="00975DB9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -9965,395 +4147,393 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Tekstvantijdelijkeaanduiding">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00261E33"/>
+    <w:rsid w:val="002123E6"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="23E8D0A3F8234B04B9A37BFA6DE3363A">
-[...5 lines deleted...]
-    <w:rsid w:val="00261E33"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0BDE102A38FB441FB2C13AF8BE99F33C">
+    <w:name w:val="0BDE102A38FB441FB2C13AF8BE99F33C"/>
+    <w:rsid w:val="002123E6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3029A8790EEC449AB1D7877C5F2829F2">
+    <w:name w:val="3029A8790EEC449AB1D7877C5F2829F2"/>
+    <w:rsid w:val="002123E6"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Kantoor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Kantoor">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Kantoor">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>6</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>12050</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>2259</ap:Words>
+  <ap:Characters>12428</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>256</ap:Lines>
-  <ap:Paragraphs>53</ap:Paragraphs>
+  <ap:Lines>103</ap:Lines>
+  <ap:Paragraphs>29</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr/>
+      <vt:lpstr>rvs</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>13956</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>14658</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:creator/>
   <lastModifiedBy/>
   <revision/>
+  <lastPrinted>1999-09-17T13:34:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <dc:subject/>
   <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>