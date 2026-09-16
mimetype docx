--- v0 (2026-07-17)
+++ v1 (2026-09-16)
@@ -1,3693 +1,1014 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00CE78E9" w:rsidP="00CE78E9" w:rsidRDefault="004B785C" w14:paraId="44124B37" w14:textId="77777777">
-[...35 lines deleted...]
-      <w:r w:rsidRPr="00AA72DE" w:rsidR="00AA72DE">
+    <w:p w:rsidR="0048500F" w:rsidP="0048500F" w:rsidRDefault="0048500F" w14:paraId="512BBF1F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>AH 2573</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0048500F" w:rsidP="0048500F" w:rsidRDefault="0048500F" w14:paraId="164FEF84" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00405959">
         <w:t>2026Z09750</w:t>
       </w:r>
-      <w:r w:rsidR="00AA72DE">
-[...12 lines deleted...]
-    <w:p w:rsidR="001975D5" w:rsidP="00A12F12" w:rsidRDefault="001975D5" w14:paraId="1DE3FF5B" w14:textId="77777777">
+    </w:p>
+    <w:p w:rsidR="0048500F" w:rsidP="0048500F" w:rsidRDefault="0048500F" w14:paraId="13A459F9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00587728" w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="231C4FB8" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:szCs w:val="18"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="001975D5" w:rsidP="00A12F12" w:rsidRDefault="001975D5" w14:paraId="6A0C7268" w14:textId="77777777">
+      <w:r w:rsidRPr="00587728">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord van minister Van Veldhoven-van der Meer (Klimaat en Groene Groei) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00587728">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, mede namens de minister van Infrastructuur en Waterstaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00587728">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ontvangen 17 juli 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0048500F" w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="7F03B4A9" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:szCs w:val="18"/>
+          <w:rStyle w:val="Zwaar"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="0048500F">
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...78 lines deleted...]
-          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00747885">
+      <w:r w:rsidRPr="0048500F">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
-          <w:bCs w:val="0"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zie ook Aanhangsel Handelingen, vergaderjaar 2025-2026, nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0048500F">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2238</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="102B0A68" w14:textId="164F65DE">
+      <w:r w:rsidRPr="0048500F">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00405959" w:rsidP="00405959" w:rsidRDefault="00405959" w14:paraId="467BF8F0" w14:textId="183EDBFE">
-[...5 lines deleted...]
-    <w:p w:rsidR="00405959" w:rsidP="00405959" w:rsidRDefault="00405959" w14:paraId="1D09DAF1" w14:textId="0D6AB98A">
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="5E3AF2F9" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Heeft u kennisgenomen van het bericht dat het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Intergovernmental</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Panel on </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Climate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Change (IPCC) zijn meest extreme rampscenario (4 tot 6 graden opwarming in 2100) heeft geschrapt?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="16882755" w14:textId="77777777"/>
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="00599870" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00405959" w:rsidP="00405959" w:rsidRDefault="00405959" w14:paraId="7140BCBD" w14:textId="592F2F37">
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="0839A8C7" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Ja. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A258E9" w:rsidP="00405959" w:rsidRDefault="00A258E9" w14:paraId="110184B3" w14:textId="77777777"/>
-    <w:p w:rsidR="00405959" w:rsidP="00405959" w:rsidRDefault="00405959" w14:paraId="15E660F0" w14:textId="30CBAEE6">
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="270C9497" w14:textId="77777777"/>
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="28AD32D9" w14:textId="77777777">
       <w:r>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00405959" w:rsidP="00405959" w:rsidRDefault="00405959" w14:paraId="7729EAEC" w14:textId="180D66B3">
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="17847CCC" w14:textId="77777777">
       <w:r>
         <w:t>Heeft u kennisgenomen van de analyse dat meer dan 80 procent van de mediaberichtgeving gebaseerd zou zijn op dit inmiddels achterhaalde scenario?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00405959" w:rsidP="00405959" w:rsidRDefault="00405959" w14:paraId="65DAB220" w14:textId="77777777"/>
-    <w:p w:rsidR="00405959" w:rsidP="00405959" w:rsidRDefault="00405959" w14:paraId="1E265A9F" w14:textId="78B45C16">
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="50B464A7" w14:textId="77777777"/>
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="33864840" w14:textId="77777777">
       <w:r w:rsidRPr="00CC3853">
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00405959" w:rsidP="00405959" w:rsidRDefault="00405959" w14:paraId="406F350B" w14:textId="02332BCC">
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="418E9EDC" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Ja. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00405959" w:rsidP="00405959" w:rsidRDefault="00405959" w14:paraId="1ADBD10B" w14:textId="77777777"/>
-    <w:p w:rsidR="00405959" w:rsidP="00405959" w:rsidRDefault="00405959" w14:paraId="3B59B8B9" w14:textId="77777777">
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="17712F12" w14:textId="77777777"/>
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="6C279483" w14:textId="77777777">
       <w:r>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00405959" w:rsidP="00405959" w:rsidRDefault="00405959" w14:paraId="0552B214" w14:textId="0011864C">
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="457950AA" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Hoe beoordeelt u de berichtgeving zoals genoemd in vraag 1 en 2? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00405959" w:rsidP="00405959" w:rsidRDefault="00405959" w14:paraId="7FBC7D27" w14:textId="77777777"/>
-    <w:p w:rsidR="00405959" w:rsidP="00405959" w:rsidRDefault="00405959" w14:paraId="50865CE4" w14:textId="138CD11E">
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="5A1852F6" w14:textId="77777777"/>
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="723392F6" w14:textId="77777777">
       <w:r w:rsidRPr="00CC3853">
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00405959" w:rsidP="002B0C3F" w:rsidRDefault="005F73CD" w14:paraId="4DA67670" w14:textId="19008EDC">
-[...36 lines deleted...]
-      <w:r w:rsidRPr="00434774" w:rsidR="00434774">
+    <w:p w:rsidR="0048500F" w:rsidP="002B0C3F" w:rsidRDefault="0048500F" w14:paraId="3F99E147" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Door een internationale groep wetenschappers is een nieuwe set mondiale emissiescenario’s gepresenteerd met een beperktere bandbreedte dan voorheen. Dit zijn geen ‘IPCC-scenario’s’, maar emissiescenario’s waar de IPCC na doorrekening haar beoordeling van de klimaateffecten op baseert. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00434774">
         <w:t>Sinds de opstelling van de eerdere scenario’s is er veel gebeurd. Daarmee is het ergste scenario- dat uitging van een situatie waarin er geen klimaatbeleid gevoerd zou worden, nu gelukkig niet meer plausibel. Helaas constateren de onderzoekers tegelijkertijd dat er ook onvoldoende klimaatbeleid is gevoerd om het laagste scenario nog als haalbaar te beschouwen</w:t>
       </w:r>
-      <w:r w:rsidR="00434774">
-[...20 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Het is niet meer mogelijk om de opwarming aan het eind van deze eeuw tot 1,5 graad te beperken zonder dat niveau eerst te overschrijden, zoals bij de eerdere lage scenario’s nog wel mogelijk was. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="0D6428A7" w14:textId="77777777"/>
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="56784990" w14:textId="77777777">
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00405959" w:rsidP="00405959" w:rsidRDefault="00405959" w14:paraId="061A77D7" w14:textId="044ACF9F">
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="5FAAEA4F" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Bent u van mening dat de afgelopen jaren een vertekend en te alarmistisch beeld van de klimaatontwikkelingen is geschetst? Zo ja, waarom wel? Zo nee, waarom niet? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00405959" w:rsidP="00405959" w:rsidRDefault="00405959" w14:paraId="1E27843E" w14:textId="77777777"/>
-    <w:p w:rsidR="00405959" w:rsidP="00405959" w:rsidRDefault="00405959" w14:paraId="40741BB8" w14:textId="5A843C0F">
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="3AEBC01A" w14:textId="77777777"/>
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="01357267" w14:textId="77777777">
       <w:r w:rsidRPr="00CC3853">
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00405959" w:rsidP="00405959" w:rsidRDefault="00405959" w14:paraId="4158268E" w14:textId="2F662D4D">
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="7A727B6F" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Nee. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A0399B">
         <w:t xml:space="preserve">Scenario's zijn geen voorspellingen, maar projecties om </w:t>
       </w:r>
-      <w:r w:rsidR="004F1F3B">
+      <w:r>
         <w:t xml:space="preserve">een bandbreedte aan </w:t>
       </w:r>
       <w:r w:rsidRPr="00A0399B">
         <w:t xml:space="preserve">mogelijke toekomstige ontwikkelingen </w:t>
       </w:r>
-      <w:r w:rsidR="004F1F3B">
+      <w:r>
         <w:t>in kaart te brengen</w:t>
       </w:r>
       <w:r w:rsidRPr="00A0399B">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Het hoogste scenario was lange tijd </w:t>
       </w:r>
       <w:r w:rsidRPr="003B0354">
         <w:t xml:space="preserve">een realistisch scenario in een wereld zonder </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">effectief </w:t>
       </w:r>
       <w:r w:rsidRPr="003B0354">
         <w:t>klimaatbeleid.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-    <w:p w:rsidR="00405959" w:rsidP="00405959" w:rsidRDefault="00405959" w14:paraId="15C153EA" w14:textId="77777777">
+        <w:t xml:space="preserve"> Bovendien worden de gevolgen van klimaatverandering bij toenemende wereldgemiddelde temperatuurstijgingen nu ernstiger beoordeeld dan voorheen zodat voorzichtigheid geboden is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="14F63D00" w14:textId="77777777"/>
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="458EE8C4" w14:textId="77777777">
       <w:r>
         <w:t>5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00405959" w:rsidP="00405959" w:rsidRDefault="00405959" w14:paraId="6DCBDEB7" w14:textId="20CDE470">
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="168470C9" w14:textId="77777777">
+      <w:r>
         <w:t xml:space="preserve">In hoeverre is het huidige Nederlandse klimaatbeleid gebaseerd op aannames en modellen van het IPCC, die inmiddels door datzelfde IPCC zijn bijgesteld? Kunt u uw antwoord toelichten? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00405959" w:rsidP="00405959" w:rsidRDefault="00405959" w14:paraId="72AAD9EC" w14:textId="77777777"/>
-    <w:p w:rsidR="00405959" w:rsidP="00405959" w:rsidRDefault="00405959" w14:paraId="412BF71C" w14:textId="135D058E">
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="71E790BB" w14:textId="77777777"/>
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="5BA83B3C" w14:textId="77777777">
       <w:r w:rsidRPr="00CC3853">
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00405959" w:rsidP="00405959" w:rsidRDefault="00405959" w14:paraId="21FF807F" w14:textId="35EB5916">
-[...50 lines deleted...]
-    <w:p w:rsidR="00405959" w:rsidP="00405959" w:rsidRDefault="00405959" w14:paraId="4EB3C4EA" w14:textId="53818CE0">
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="5FF55CD0" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Het Nederlands klimaatbeleid is gebaseerd op inzichten van het IPCC en Nederlandse kennisinstellingen zoals het KNMI en PBL. Het mitigatiebeleid richt zich op het beperken van de mondiale temperatuurstijging tot 1,5 graad aan het eind van deze eeuw met een zo beperkt en kort mogelijke overschrijding daarvan om de ernstigste effecten van klimaatverandering te vermijden en de risico’s van het bereiken van kantelpunten in het klimaatsysteem zo klein mogelijk te houden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="62F6869B" w14:textId="77777777"/>
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="2696C97E" w14:textId="77777777">
       <w:r>
         <w:t>Voor het Nederlandse adaptatiebeleid zullen de</w:t>
       </w:r>
       <w:r w:rsidRPr="00A5650F">
         <w:t xml:space="preserve"> doorrekeningen van de</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> klimaateffecten van de</w:t>
       </w:r>
       <w:r w:rsidRPr="00A5650F">
         <w:t xml:space="preserve">ze set aan nieuwe emissiescenario's een hulpmiddel </w:t>
       </w:r>
-      <w:r w:rsidR="004F1F3B">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r>
+        <w:t xml:space="preserve">zijn </w:t>
       </w:r>
       <w:r w:rsidRPr="00A5650F">
         <w:t xml:space="preserve">voor het </w:t>
       </w:r>
       <w:r>
         <w:t>opstellen</w:t>
       </w:r>
       <w:r w:rsidRPr="00A5650F">
         <w:t xml:space="preserve"> van nieuwe klimaatscenario</w:t>
       </w:r>
       <w:r>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00A5650F">
         <w:t>s</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> voor Nederland, inclusief Car</w:t>
-[...9 lines deleted...]
-    <w:p w:rsidR="00405959" w:rsidP="00405959" w:rsidRDefault="00405959" w14:paraId="5562707A" w14:textId="77777777">
+        <w:t xml:space="preserve"> voor Nederland, inclusief Caribisch Nederland.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="01BCB0CF" w14:textId="77777777"/>
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="3ED793FF" w14:textId="77777777">
       <w:r>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00405959" w:rsidP="00405959" w:rsidRDefault="00405959" w14:paraId="61961362" w14:textId="4A8B199D">
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="6F556A37" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Acht u het verantwoord om door te gaan met beleid dat een zeer grote economische en maatschappelijke impact heeft, terwijl de onder dat beleid liggende en van het IPCC afkomstige aannames en modellen inmiddels door datzelfde IPCC zijn bijgesteld? Zo ja, waarom wel? Zo nee, welke wijzigingen bent u bereid door te voeren? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00405959" w:rsidP="00405959" w:rsidRDefault="00405959" w14:paraId="680B69FF" w14:textId="77777777"/>
-    <w:p w:rsidR="00405959" w:rsidP="00405959" w:rsidRDefault="00405959" w14:paraId="5572704A" w14:textId="6E0D1D51">
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="3AD8A2E3" w14:textId="77777777"/>
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="23EDAF51" w14:textId="77777777">
       <w:r w:rsidRPr="00CC3853">
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B2353E" w:rsidP="00B2353E" w:rsidRDefault="00405959" w14:paraId="395030CD" w14:textId="77777777">
-[...27 lines deleted...]
-        <w:t>verandering</w:t>
+    <w:p w:rsidR="0048500F" w:rsidP="00B2353E" w:rsidRDefault="0048500F" w14:paraId="706B6986" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Ja. Dat zowel het meest ongunstige als het meest gunstige scenario zijn komen te </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0048500F" w:rsidP="00B2353E" w:rsidRDefault="0048500F" w14:paraId="63BC353C" w14:textId="77777777">
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>vervallen onderstreept het belang van de huidige koers. Daarbij moet immers worden opgemerkt dat de kosten van niets doen aanzienlijk hoger zijn dan de kosten van het tegengaan van klimaatverandering</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidR="004F1F3B">
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00813B29" w:rsidP="00405959" w:rsidRDefault="00813B29" w14:paraId="77DD7DC5" w14:textId="77777777"/>
-    <w:p w:rsidR="00813B29" w:rsidP="00405959" w:rsidRDefault="00405959" w14:paraId="0344641A" w14:textId="77777777">
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="46532CDE" w14:textId="77777777"/>
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="7FED13F7" w14:textId="77777777">
       <w:r>
         <w:t>7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00405959" w:rsidP="00405959" w:rsidRDefault="00405959" w14:paraId="26746ED1" w14:textId="7671B547">
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="4523EA55" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Bent u bereid een volledige herijking uit te voeren van het Nederlandse klimaatbeleid? Zo nee, waarom niet? Zo ja, op welke termijn? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00813B29" w:rsidP="00405959" w:rsidRDefault="00813B29" w14:paraId="5E36AC76" w14:textId="77777777"/>
-    <w:p w:rsidR="00405959" w:rsidP="00405959" w:rsidRDefault="00405959" w14:paraId="5BCC1566" w14:textId="54F9C6D4">
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="0DE1A59C" w14:textId="77777777"/>
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="249B0646" w14:textId="77777777">
       <w:r w:rsidRPr="00CC3853">
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00405959" w:rsidP="00405959" w:rsidRDefault="00405959" w14:paraId="3F5DE337" w14:textId="290BA69C">
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="6A4C7289" w14:textId="77777777">
       <w:r>
         <w:t>Nee. Zoals aangegeven is daar geen aanleiding toe.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD2788" w:rsidP="00405959" w:rsidRDefault="00AD2788" w14:paraId="2027D881" w14:textId="77777777"/>
-    <w:p w:rsidR="00813B29" w:rsidP="00405959" w:rsidRDefault="00405959" w14:paraId="36F4C689" w14:textId="77777777">
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="11D2DA13" w14:textId="77777777"/>
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="6104B862" w14:textId="77777777">
       <w:r>
         <w:t>8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00405959" w:rsidP="00405959" w:rsidRDefault="00405959" w14:paraId="0FE283CF" w14:textId="0ECF04B8">
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="0D226B42" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Bent u bereid om, in het licht van deze ontwikkelingen, maatregelen te nemen om de lasten voor burgers te verlagen, bijvoorbeeld door het klimaatbeleid (deels) te schrappen of zelfs terug te draaien? Kunt u uw antwoord toelichten? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00813B29" w:rsidP="00405959" w:rsidRDefault="00813B29" w14:paraId="0B2078AA" w14:textId="77777777"/>
-    <w:p w:rsidR="00405959" w:rsidP="00405959" w:rsidRDefault="00405959" w14:paraId="7FE752F8" w14:textId="68B5F280">
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="7C798CC7" w14:textId="77777777"/>
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="5E1AAB46" w14:textId="77777777">
       <w:r w:rsidRPr="00CC3853">
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00813B29" w:rsidP="00405959" w:rsidRDefault="00405959" w14:paraId="53D6F67C" w14:textId="78C9D340">
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="4029755F" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Nee. </w:t>
       </w:r>
       <w:r w:rsidRPr="00072AD1">
         <w:t>Zoals aangegeven is daar geen aanleiding toe.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00405959" w:rsidP="00405959" w:rsidRDefault="00405959" w14:paraId="6866EBD4" w14:textId="6C1A9BC6">
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="1188884B" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00813B29" w:rsidP="00405959" w:rsidRDefault="00405959" w14:paraId="73B46D78" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="3DE1635D" w14:textId="77777777">
+      <w:r>
         <w:t>9</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00405959" w:rsidP="00405959" w:rsidRDefault="00405959" w14:paraId="4F72080B" w14:textId="6384AB81">
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="0AADB085" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Hoe gaat u voorkomen dat beleid in de toekomst wordt gebaseerd op extreme en onrealistische scenario’s? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00813B29" w:rsidP="00405959" w:rsidRDefault="00813B29" w14:paraId="42A0B77E" w14:textId="77777777"/>
-    <w:p w:rsidR="00405959" w:rsidP="00405959" w:rsidRDefault="00405959" w14:paraId="64AB7AA4" w14:textId="72AC0658">
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="4459879A" w14:textId="77777777"/>
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="39B3FC02" w14:textId="77777777">
       <w:r w:rsidRPr="00CC3853">
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00405959" w:rsidP="00405959" w:rsidRDefault="00405959" w14:paraId="218CCDF5" w14:textId="768FF294">
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="48D7A321" w14:textId="77777777">
       <w:r w:rsidRPr="00072AD1">
         <w:t xml:space="preserve">Zoals aangegeven is </w:t>
       </w:r>
       <w:r>
         <w:t>dat niet het geval geweest.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B61F4D" w:rsidR="00B61F4D">
+      <w:r w:rsidRPr="00B61F4D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B61F4D">
+      <w:r>
         <w:t>Ook in de toekomst blijft het Nederlands klimaatbeleid gebaseerd op inzichten van het IPCC en Nederlandse kennisinstellingen, zoals het KNMI en PBL.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00813B29" w:rsidP="00405959" w:rsidRDefault="00813B29" w14:paraId="18457A23" w14:textId="77777777"/>
-    <w:p w:rsidR="00813B29" w:rsidP="00405959" w:rsidRDefault="00405959" w14:paraId="44463DE5" w14:textId="77777777">
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="139A10FE" w14:textId="77777777"/>
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="188A983F" w14:textId="77777777">
       <w:r>
         <w:t>10</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00405959" w:rsidP="00405959" w:rsidRDefault="00405959" w14:paraId="31C5E474" w14:textId="552EA988">
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="17FF76AA" w14:textId="77777777">
       <w:r>
         <w:t>Heeft u kennisgenomen van het bericht dat alle klimaatrechtszaken van de afgelopen jaren zouden verwijzen naar het inmiddels geschrapte rampscenario van het IPCC?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00813B29" w:rsidP="00405959" w:rsidRDefault="00813B29" w14:paraId="63B0BD61" w14:textId="77777777"/>
-    <w:p w:rsidR="00405959" w:rsidP="00405959" w:rsidRDefault="00405959" w14:paraId="0FDA15AD" w14:textId="5AC77CFE">
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="3E782010" w14:textId="77777777"/>
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="2172EA85" w14:textId="77777777">
       <w:r w:rsidRPr="00CC3853">
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00405959" w:rsidP="00405959" w:rsidRDefault="00405959" w14:paraId="3C7E5807" w14:textId="29DB86B9">
-      <w:r>
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="509BA896" w14:textId="77777777">
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Ja. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00813B29" w:rsidP="00405959" w:rsidRDefault="00813B29" w14:paraId="49E2547D" w14:textId="77777777"/>
-    <w:p w:rsidR="00F23105" w:rsidP="00405959" w:rsidRDefault="00405959" w14:paraId="34DC2302" w14:textId="77777777">
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="7E9F6C23" w14:textId="77777777"/>
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="45047F43" w14:textId="77777777">
       <w:r>
         <w:t>11</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00405959" w:rsidP="00405959" w:rsidRDefault="00405959" w14:paraId="5603D7A3" w14:textId="62C7652D">
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="5893139E" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Hoe beoordeelt u de berichtgeving zoals genoemd in vraag 10? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F23105" w:rsidP="00405959" w:rsidRDefault="00F23105" w14:paraId="0F0338C5" w14:textId="77777777"/>
-    <w:p w:rsidR="00405959" w:rsidP="00405959" w:rsidRDefault="00405959" w14:paraId="6C7472E9" w14:textId="751E71E0">
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="1D646BEB" w14:textId="77777777"/>
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="308CCFD8" w14:textId="77777777">
       <w:r w:rsidRPr="00CC3853">
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00405959" w:rsidP="00405959" w:rsidRDefault="004F1F3B" w14:paraId="4A6947A9" w14:textId="33339F29">
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="250E5129" w14:textId="77777777">
       <w:r>
         <w:t>Dat het hoge emissiescenario onwaarschijnlijk is geworden, is daarvoor niet wezenlijk van belang.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00807CBA" w:rsidR="00807CBA">
+      <w:r w:rsidRPr="00807CBA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A47A85">
+      <w:r>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidRPr="00807CBA" w:rsidR="00807CBA">
+      <w:r w:rsidRPr="00807CBA">
         <w:t xml:space="preserve">n klimaatrechtszaken </w:t>
       </w:r>
-      <w:r w:rsidR="00A47A85">
+      <w:r>
         <w:t xml:space="preserve">wordt </w:t>
       </w:r>
-      <w:r w:rsidRPr="00807CBA" w:rsidR="00807CBA">
+      <w:r w:rsidRPr="00807CBA">
         <w:t>veelal een aanscherping van het klimaatbeleid gevorderd. Daarbij gaat het niet om het vermijden van het hoogste emissiescenario, maar vooral om de vraag of staten een eerlijke bijdrage leveren aan het beperken van de mondiale opwarming tot 1,5 graad Celsius</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F23105" w:rsidP="00405959" w:rsidRDefault="00F23105" w14:paraId="2B3B2E67" w14:textId="77777777"/>
-    <w:p w:rsidR="00F23105" w:rsidP="00405959" w:rsidRDefault="00405959" w14:paraId="49AA7281" w14:textId="77777777">
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="314C5482" w14:textId="77777777"/>
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="5852C50F" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">12 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00405959" w:rsidP="00405959" w:rsidRDefault="00405959" w14:paraId="43EEF157" w14:textId="1EF8CBAD">
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="7A5EB560" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Erkent u dat, als de berichtgeving zoals genoemd in vraag 10 klopt, dit verstrekkende gevolgen heeft voor de juridische grondslagen op basis waarvan rechters de Nederlandse staat en Nederlandse bedrijven hebben veroordeeld tot vergaand en kostbaar klimaatbeleid? Kunt u uw antwoord toelichten? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F23105" w:rsidP="00405959" w:rsidRDefault="00F23105" w14:paraId="10526BE4" w14:textId="77777777"/>
-    <w:p w:rsidR="00405959" w:rsidP="00405959" w:rsidRDefault="00405959" w14:paraId="40AD735E" w14:textId="1BCE1D99">
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="1E61176B" w14:textId="77777777"/>
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="0DCC1AF2" w14:textId="77777777">
       <w:r w:rsidRPr="00CC3853">
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00405959" w:rsidP="00405959" w:rsidRDefault="00405959" w14:paraId="592FB20A" w14:textId="7099E84D">
-[...14 lines deleted...]
-    <w:p w:rsidR="00F23105" w:rsidP="00405959" w:rsidRDefault="00405959" w14:paraId="2CD5199A" w14:textId="102E2D03">
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="6A327CCB" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Nee. Zie het antwoord op vraag 11. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="2DEA7182" w14:textId="77777777"/>
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="16114213" w14:textId="77777777">
       <w:r>
         <w:t>13</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00405959" w:rsidP="00405959" w:rsidRDefault="00405959" w14:paraId="15CE221F" w14:textId="7FEFC7E8">
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="2F208F12" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Bent u bereid te laten onderzoeken in hoeverre de vonnissen in klimaatrechtszaken direct of indirect steunen op het rampscenario van het IPCC, dat inmiddels door datzelfde IPCC is geschrapt? Bent u bereid de Kamer over de uitkomsten van dit onderzoek te informeren? Zo ja, op welke termijn? Zo nee, waarom niet? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F23105" w:rsidP="00405959" w:rsidRDefault="00F23105" w14:paraId="20E3D42A" w14:textId="77777777"/>
-    <w:p w:rsidR="00405959" w:rsidP="00405959" w:rsidRDefault="00405959" w14:paraId="1FFFB5BD" w14:textId="3CFA0063">
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="0F1D79E9" w14:textId="77777777"/>
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="78DAA759" w14:textId="77777777">
       <w:r w:rsidRPr="00CC3853">
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00405959" w:rsidP="00405959" w:rsidRDefault="00405959" w14:paraId="2FEBC929" w14:textId="3A871186">
-[...14 lines deleted...]
-    <w:p w:rsidR="00F23105" w:rsidP="00405959" w:rsidRDefault="00405959" w14:paraId="6E1970CB" w14:textId="77777777">
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="7752FB03" w14:textId="77777777">
+      <w:r>
+        <w:t>Nee. Dit is niet aan het kabinet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="4574A1B1" w14:textId="77777777"/>
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="266BEA08" w14:textId="77777777">
       <w:r>
         <w:t>14</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00405959" w:rsidP="00405959" w:rsidRDefault="00405959" w14:paraId="0390F7E6" w14:textId="4D05AF0D">
-[...9 lines deleted...]
-    <w:p w:rsidR="00405959" w:rsidP="00405959" w:rsidRDefault="00405959" w14:paraId="6B82E966" w14:textId="52D2A015">
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="14FDE982" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">In de klimaatrechtszaak inzake Bonaire (ECLI:NL:RBDHA:2026:1344) gaat de rechter onder punt 4.21 uit van een zeespiegelstijging van 27 cm in 2050 en 85 cm in 2100, gebaseerd op het inmiddels door het IPCC geschrapte “rampscenario” SSP5-8.5; hoe beoordeelt u het feit dat deze rechterlijke uitspraak met verstrekkende gevolgen mede gebaseerd is op scenario’s van het IPCC die inmiddels door datzelfde IPCC zijn geschrapt? Kunt u uw antwoord toelichten? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="6BF3E755" w14:textId="77777777"/>
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="06FE902F" w14:textId="77777777">
       <w:r w:rsidRPr="00CC3853">
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00405959" w:rsidP="00807CBA" w:rsidRDefault="00666F61" w14:paraId="1840ECC3" w14:textId="3063E0DD">
-[...11 lines deleted...]
-    <w:p w:rsidR="00F23105" w:rsidP="00405959" w:rsidRDefault="00405959" w14:paraId="6F1C45EC" w14:textId="77777777">
+    <w:p w:rsidR="0048500F" w:rsidP="00807CBA" w:rsidRDefault="0048500F" w14:paraId="6EEE088E" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Zie antwoord vraag 11 en vraag 15. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="3CCB133E" w14:textId="77777777"/>
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="55ADFB7A" w14:textId="77777777">
       <w:r>
         <w:t>15</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00405959" w:rsidP="00405959" w:rsidRDefault="00405959" w14:paraId="0DC7AE50" w14:textId="210F9D8F">
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="0E955BE1" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Bent u bereid om in het hoger beroep tegen de uitspraak inzake Bonaire expliciet mee te nemen dat de rechtbank zich mede heeft gebaseerd op het inmiddels door het IPCC geschrapte SSP5-8.5-scenario, en dat de onderbouwing van de uitspraak daarmee wezenlijk is gewijzigd? Zo ja, waarom wel? Zo nee, waarom niet? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F23105" w:rsidP="00405959" w:rsidRDefault="00F23105" w14:paraId="6DB49AEE" w14:textId="77777777"/>
-    <w:p w:rsidR="00405959" w:rsidP="00405959" w:rsidRDefault="00405959" w14:paraId="4076F2C0" w14:textId="6ABE79B9">
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="12F27113" w14:textId="77777777"/>
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="79E8B16D" w14:textId="77777777">
       <w:r w:rsidRPr="00CC3853">
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00405959" w:rsidP="00405959" w:rsidRDefault="00B2353E" w14:paraId="2E4B98BA" w14:textId="04461A61">
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="6EEBA665" w14:textId="77777777">
       <w:r w:rsidRPr="00B2353E">
         <w:t>Het kabinet beraadt zich op de hoofdlijnen van de gronden voor het hoger beroep, om op basis daarvan de memorie van grieven te kunnen opstellen. In deze fase kunnen hierover geen mededelingen of toezeggingen worden gedaan</w:t>
       </w:r>
-      <w:r w:rsidR="00405959">
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F23105" w:rsidP="00405959" w:rsidRDefault="00F23105" w14:paraId="14A779CB" w14:textId="77777777"/>
-    <w:p w:rsidR="00F23105" w:rsidP="00405959" w:rsidRDefault="00405959" w14:paraId="7C241299" w14:textId="77777777">
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="615B5E03" w14:textId="77777777"/>
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="09327388" w14:textId="77777777">
       <w:r>
         <w:t>16</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00405959" w:rsidP="00405959" w:rsidRDefault="00405959" w14:paraId="252EDD68" w14:textId="27216A1F">
-[...11 lines deleted...]
-    <w:p w:rsidR="00F23105" w:rsidP="00405959" w:rsidRDefault="00F23105" w14:paraId="2332B3E4" w14:textId="77777777">
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="6F86E518" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Kunt u deze vragen zo spoedig mogelijk en afzonderlijk van elkaar beantwoorden? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="250FCEDE" w14:textId="77777777"/>
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="6A7FEBF2" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00405959" w:rsidR="00405959" w:rsidP="00405959" w:rsidRDefault="00405959" w14:paraId="11F09D59" w14:textId="11311657">
+    <w:p w:rsidRPr="00405959" w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="488B7FD3" w14:textId="77777777">
       <w:r w:rsidRPr="00405959">
         <w:t>Ja.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00263155" w:rsidP="00405959" w:rsidRDefault="00263155" w14:paraId="590CAFAE" w14:textId="56D12C82">
+    <w:p w:rsidR="0048500F" w:rsidP="00405959" w:rsidRDefault="0048500F" w14:paraId="2AB3A47C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="005C65B5" w:rsidR="00C90702" w:rsidP="007F510A" w:rsidRDefault="00C90702" w14:paraId="72AB651F" w14:textId="77777777"/>
-[...7 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId8"/>
+    <w:p w:rsidRPr="005C65B5" w:rsidR="0048500F" w:rsidP="007F510A" w:rsidRDefault="0048500F" w14:paraId="48B9F2ED" w14:textId="77777777"/>
+    <w:p w:rsidR="0048500F" w:rsidP="00810C93" w:rsidRDefault="0048500F" w14:paraId="20A94BAF" w14:textId="77777777"/>
+    <w:p w:rsidR="0048500F" w:rsidP="00810C93" w:rsidRDefault="0048500F" w14:paraId="19C94D65" w14:textId="77777777"/>
+    <w:p w:rsidR="0048500F" w:rsidP="00810C93" w:rsidRDefault="0048500F" w14:paraId="5AAAE6D8" w14:textId="77777777"/>
+    <w:p w:rsidR="0048500F" w:rsidP="00810C93" w:rsidRDefault="0048500F" w14:paraId="6966CD6C" w14:textId="77777777"/>
+    <w:p w:rsidR="0048500F" w:rsidP="00810C93" w:rsidRDefault="0048500F" w14:paraId="27E3AA16" w14:textId="77777777"/>
+    <w:p w:rsidR="0048500F" w:rsidP="00810C93" w:rsidRDefault="0048500F" w14:paraId="6400DF83" w14:textId="77777777"/>
+    <w:p w:rsidR="002C3023" w:rsidRDefault="002C3023" w14:paraId="108B9669" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="002C3023">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
-      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-[...1 lines deleted...]
-      <w:pgNumType w:start="1"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="34EAEF48" w14:textId="77777777" w:rsidR="004B785C" w:rsidRDefault="004B785C">
+    <w:p w14:paraId="7595A74F" w14:textId="77777777" w:rsidR="001F34B8" w:rsidRDefault="001F34B8" w:rsidP="0048500F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33EA6144" w14:textId="77777777" w:rsidR="004B785C" w:rsidRDefault="004B785C"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0A4349CD" w14:textId="77777777" w:rsidR="004B785C" w:rsidRDefault="004B785C">
+    <w:p w14:paraId="08B36477" w14:textId="77777777" w:rsidR="001F34B8" w:rsidRDefault="001F34B8" w:rsidP="0048500F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5272EBC7" w14:textId="77777777" w:rsidR="004B785C" w:rsidRDefault="004B785C"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...57 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="745E2C29" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="16BE9E17" w14:textId="77777777" w:rsidR="0048500F" w:rsidRPr="0048500F" w:rsidRDefault="0048500F" w:rsidP="0048500F">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="02B9E702" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="4E3437E9" w14:textId="77777777" w:rsidR="0048500F" w:rsidRPr="0048500F" w:rsidRDefault="0048500F" w:rsidP="0048500F">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="30DFF34C" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4EA33234" w14:textId="77777777" w:rsidR="0048500F" w:rsidRPr="0048500F" w:rsidRDefault="0048500F" w:rsidP="0048500F">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="45A36A7D" w14:textId="77777777" w:rsidR="004B785C" w:rsidRDefault="004B785C">
+    <w:p w14:paraId="38E22164" w14:textId="77777777" w:rsidR="001F34B8" w:rsidRDefault="001F34B8" w:rsidP="0048500F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="293920D7" w14:textId="77777777" w:rsidR="004B785C" w:rsidRDefault="004B785C"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="15C70022" w14:textId="77777777" w:rsidR="004B785C" w:rsidRDefault="004B785C">
+    <w:p w14:paraId="51F69D9E" w14:textId="77777777" w:rsidR="001F34B8" w:rsidRDefault="001F34B8" w:rsidP="0048500F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E5CC9CF" w14:textId="77777777" w:rsidR="004B785C" w:rsidRDefault="004B785C"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="43BBEE6C" w14:textId="4A168D5D" w:rsidR="00B2353E" w:rsidRDefault="00B2353E">
+    <w:p w14:paraId="23AB26EA" w14:textId="77777777" w:rsidR="0048500F" w:rsidRDefault="0048500F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Klimaat en Energie Nota 2025. </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="009A1BE7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://open.overheid.nl/documenten/6744a7e2-bc2a-47b0-833e-8e4c5dd3d793/file</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...94 lines deleted...]
-  <w:p w14:paraId="28AC534F" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="2B0DEB34" w14:textId="77777777" w:rsidR="0048500F" w:rsidRPr="0048500F" w:rsidRDefault="0048500F" w:rsidP="0048500F">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...39 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...532 lines deleted...]
-  <w:p w14:paraId="7B6DDC16" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="6850B26D" w14:textId="77777777" w:rsidR="0048500F" w:rsidRPr="0048500F" w:rsidRDefault="0048500F" w:rsidP="0048500F">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="12566540" w14:textId="77777777" w:rsidR="0048500F" w:rsidRPr="0048500F" w:rsidRDefault="0048500F" w:rsidP="0048500F">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...664 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="0048500F"/>
+    <w:rsid w:val="001F34B8"/>
+    <w:rsid w:val="002C3023"/>
+    <w:rsid w:val="002F3AE8"/>
+    <w:rsid w:val="0048500F"/>
+    <w:rsid w:val="00DF7A30"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="62785707"/>
+  <w14:docId w14:val="1B1A71A3"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{4569AE3B-503B-4DAC-8D1A-5B444AB26C07}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3709,74 +1030,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3925,1105 +1247,1015 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="0048500F"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="0048500F"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="0048500F"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="0048500F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0048500F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0048500F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0048500F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0048500F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0048500F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...335 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0048500F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0048500F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0048500F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="0048500F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0048500F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0048500F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0048500F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0048500F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0048500F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="0048500F"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0048500F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="0048500F"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="0048500F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0048500F"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0048500F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0048500F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0048500F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="0048500F"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
-[...2 lines deleted...]
-    <w:name w:val="Voettekst Char"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0048500F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0048500F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="0048500F"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0048500F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-      <w:sz w:val="18"/>
-[...1 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:rsid w:val="0048500F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Zwaar">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
-    <w:rsid w:val="00E166B8"/>
+    <w:rsid w:val="0048500F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-    </w:rPr>
-[...72 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B2353E"/>
+    <w:rsid w:val="0048500F"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0048500F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0048500F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0048500F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0048500F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="0048500F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.overheid.nl/documenten/6744a7e2-bc2a-47b0-833e-8e4c5dd3d793/file" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>5</ap:Pages>
-  <ap:Words>1086</ap:Words>
-  <ap:Characters>5979</ap:Characters>
+  <ap:Words>1074</ap:Words>
+  <ap:Characters>5911</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>49</ap:Lines>
-  <ap:Paragraphs>14</ap:Paragraphs>
+  <ap:Paragraphs>13</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7051</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>6972</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>