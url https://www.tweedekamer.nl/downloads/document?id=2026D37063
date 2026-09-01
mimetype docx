--- v0 (2026-07-17)
+++ v1 (2026-09-01)
@@ -1,2558 +1,1691 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="003E6173" w:rsidR="00CD5856" w:rsidP="00B172EB" w:rsidRDefault="00CD5856" w14:paraId="028A12BF" w14:textId="77777777">
-[...48 lines deleted...]
-        <w:t xml:space="preserve">Hierbij informeert het kabinet </w:t>
+    <w:p w:rsidRPr="002E69FE" w:rsidR="002E69FE" w:rsidP="002E69FE" w:rsidRDefault="009817AD" w14:paraId="615FA5D3" w14:textId="70593D79">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E69FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>33</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E69FE" w:rsidR="002E69FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E69FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>578</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E69FE" w:rsidR="002E69FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002E69FE" w:rsidR="002E69FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Eerstelijnszorg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002E69FE" w:rsidR="002E69FE" w:rsidP="002E69FE" w:rsidRDefault="002E69FE" w14:paraId="0586C4AD" w14:textId="76FA0330">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E69FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E69FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E69FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>477</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E69FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002E69FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Geneesmiddelenbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002E69FE" w:rsidR="002E69FE" w:rsidP="002E69FE" w:rsidRDefault="002E69FE" w14:paraId="5F7859F3" w14:textId="2B407544">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E69FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E69FE" w:rsidR="009817AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>193</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E69FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...44 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002E69FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Brief van de minister van Volksgezondheid, Welzijn en Sport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002E69FE" w:rsidR="002E69FE" w:rsidP="002E69FE" w:rsidRDefault="002E69FE" w14:paraId="6F3815F1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E69FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002E69FE" w:rsidR="009817AD" w:rsidP="002E69FE" w:rsidRDefault="002E69FE" w14:paraId="0C48DF4E" w14:textId="253448E8">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E69FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 17 juli 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E69FE" w:rsidR="009817AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002E69FE" w:rsidR="009817AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Hierbij informeert het kabinet de Kamer over de stand van zaken van enkele toezeggingen rondom de eerstelijns apotheekzorg en geneesmiddelen. Voor elk van deze toezeggingen is een aparte passage opgenomen in deze brief. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002E69FE" w:rsidR="009817AD" w:rsidP="002E69FE" w:rsidRDefault="009817AD" w14:paraId="62AB7AE4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002E69FE" w:rsidR="009817AD" w:rsidP="002E69FE" w:rsidRDefault="009817AD" w14:paraId="67966893" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E69FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De toezeggingen rondom terhandstellingskosten (paragraaf 1) en gewetensbezwaren (paragraaf 2) worden met deze brief afgedaan. Rondom heruitgifte van ongebruikte dure geneesmiddelen tegen kanker (paragraaf 3) wordt de Kamer geïnformeerd met de stand van zaken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002E69FE" w:rsidR="009817AD" w:rsidP="002E69FE" w:rsidRDefault="009817AD" w14:paraId="1036B0E3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="Lijstalinea"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002E69FE" w:rsidR="009817AD" w:rsidP="002E69FE" w:rsidRDefault="002E69FE" w14:paraId="1D2CB402" w14:textId="01CD11BA">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E69FE" w:rsidR="009817AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Terhandstellingskosten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002E69FE" w:rsidR="009817AD" w:rsidP="002E69FE" w:rsidRDefault="009817AD" w14:paraId="57026566" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002E69FE" w:rsidR="009817AD" w:rsidP="002E69FE" w:rsidRDefault="009817AD" w14:paraId="11F8EE7F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E69FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Terhandstellingskosten omvatten de kosten voor de zorgverlening van de apotheek bij het klaarmaken en verstrekken van een medicijn: het werk van het apotheekteam. Dit zijn dus niet de kosten voor het medicijn zelf. Ze worden vergoed via de basisverzekering en tellen mee voor het eigen risico. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002E69FE" w:rsidR="009817AD" w:rsidP="002E69FE" w:rsidRDefault="009817AD" w14:paraId="15E23BF5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E69FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In het debat over het Zorgverzekeringsstelsel op 10 juni jongstleden is toegezegd om een verduidelijking te geven van het terhandstellingstarief bij herhaalrecepten naar aanleiding van de aangehouden motie Bushoff.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E69FE">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002E69FE" w:rsidR="009817AD" w:rsidP="002E69FE" w:rsidRDefault="009817AD" w14:paraId="2322D3DD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002E69FE" w:rsidR="009817AD" w:rsidP="002E69FE" w:rsidRDefault="009817AD" w14:paraId="0A267F0F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E69FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1.1 Verduidelijking terhandstellingskosten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002E69FE" w:rsidR="009817AD" w:rsidP="002E69FE" w:rsidRDefault="009817AD" w14:paraId="01E517A7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002E69FE" w:rsidR="009817AD" w:rsidP="002E69FE" w:rsidRDefault="009817AD" w14:paraId="4CC913CB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E69FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De uitgaven aan eerstelijns apotheekzorg bestaan uit de geneesmiddelenkosten (ongeveer 75%) en de vergoeding voor de farmaceutische zorg (ongeveer 25 procent). De vergoeding voor de farmaceutische zorg bestaat voor bijna 98% uit zorghandelingen die direct betrekking hebben op het verstrekken van geneesmiddelen, oftewel het terhandstellingstarief. De overige 2% gaat naar zorg die niet gerelateerd is aan een verstrekking.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E69FE">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002E69FE" w:rsidR="009817AD" w:rsidP="002E69FE" w:rsidRDefault="009817AD" w14:paraId="52FA1CE5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002E69FE" w:rsidR="009817AD" w:rsidP="002E69FE" w:rsidRDefault="009817AD" w14:paraId="603361F8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E69FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het terhandstellingstarief omvat dus de kosten voor het klaarmaken van een medicijn. Dat is onder andere het beoordelen van het recept en het uitvoeren van medicatiebewaking. Medicatiebewaking houdt in dat de apotheker controleert of het medicijn veilig gebruikt kan worden, of de dosering klopt, of het middel past bij de patiënt en of het gecombineerd kan worden met de andere medicijnen van de patiënt. Dat vindt altijd plaats, ook bij herhaalrecepten. Soms is het nodig om te overleggen met de voorschrijver, omdat er iets in de situatie van een patiënt kan zijn veranderd. Vervolgens maakt het apotheekteam het recept klaar, legt het de gegevens vast in het patiëntendossier en wordt het meegegeven, aangeboden in een kluis of thuisbezorgd. Ook alle noodzakelijke randvoorwaarden om deze zorg te kunnen leveren, inclusief vaste lasten, worden verrekend via het terhandstellingstarief. Denk daarbij bijvoorbeeld aan het waarborgen van de juiste bewaarcondities (zoals een koeling), het digitale systeem om medicatie-informatie te verwerken, en de salarissen van medewerkers van de apotheek. De apotheek voert bij het klaarmaken van een medicijn altijd bovenstaande zorghandelingen uit, moet aan alle randvoorwaarden voldoen en rekent daarvoor de terhandstellingskosten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002E69FE" w:rsidR="009817AD" w:rsidP="002E69FE" w:rsidRDefault="009817AD" w14:paraId="2E424CB3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002E69FE" w:rsidR="009817AD" w:rsidP="002E69FE" w:rsidRDefault="009817AD" w14:paraId="40852E31" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E69FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>1.2 Terhandstellingskosten bij een eerste uitgifte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002E69FE" w:rsidR="009817AD" w:rsidP="002E69FE" w:rsidRDefault="009817AD" w14:paraId="5049EC5C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002E69FE" w:rsidR="009817AD" w:rsidP="002E69FE" w:rsidRDefault="009817AD" w14:paraId="3EFD681A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E69FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Als een patiënt een geneesmiddel voor het eerst krijgt dan is het terhandstellingstarief hoger, omdat er in de apotheek dan naast de bovengenoemde standaard zorghandelingen extra controles worden uitgevoerd en er een begeleidingsgesprek met de patiënt plaatsvindt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002E69FE" w:rsidR="009817AD" w:rsidP="002E69FE" w:rsidRDefault="009817AD" w14:paraId="1A8F8FC1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002E69FE" w:rsidR="009817AD" w:rsidP="002E69FE" w:rsidRDefault="009817AD" w14:paraId="108A9E95" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E69FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dit hogere tarief mag in rekening worden gebracht als:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002E69FE" w:rsidR="009817AD" w:rsidP="002E69FE" w:rsidRDefault="009817AD" w14:paraId="30F267D6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:suppressAutoHyphens/>
-        <w:rPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E69FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een patiënt het geneesmiddel voor het eerst krijgt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002E69FE" w:rsidR="009817AD" w:rsidP="002E69FE" w:rsidRDefault="009817AD" w14:paraId="5E864EF0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E69FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>als het langer dan 12 maanden geleden is dat de patiënt dit geneesmiddel heeft ontvangen;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002E69FE" w:rsidR="009817AD" w:rsidP="002E69FE" w:rsidRDefault="009817AD" w14:paraId="618F30FE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E69FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>als niet objectief vastgesteld kan worden of de patiënt het geneesmiddel eerder heeft ontvangen in de twaalf voorafgaande maanden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002E69FE" w:rsidR="009817AD" w:rsidP="002E69FE" w:rsidRDefault="009817AD" w14:paraId="4D575804" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002E69FE" w:rsidR="009817AD" w:rsidP="002E69FE" w:rsidRDefault="009817AD" w14:paraId="2AD85FD4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E69FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ook als er een medicatiewissel plaats vindt, omdat het gebruikelijke medicijn niet beschikbaar is, mag dit hogere tarief in rekening worden gebracht. Het is dan juist ook belangrijk dat de extra controles, zoals bij een eerste uitgifte, en extra uitleg als dat nodig is, door de apotheek worden gedaan en gegeven. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002E69FE" w:rsidR="009817AD" w:rsidP="002E69FE" w:rsidRDefault="009817AD" w14:paraId="49E121B4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E69FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De volledige omschrijving van deze twee prestaties (‘terhandstelling van een geneesmiddel’ en ‘terhandstelling van een nieuw geneesmiddel met begeleidingsgesprek’) staan in de Beleidsregel prestatiebeschrijvingen voor farmaceutische zorg.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E69FE">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002E69FE" w:rsidR="009817AD" w:rsidP="002E69FE" w:rsidRDefault="009817AD" w14:paraId="5CD6E07D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002E69FE" w:rsidR="009817AD" w:rsidP="002E69FE" w:rsidRDefault="009817AD" w14:paraId="3A6EFD0B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E69FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.3 Goed geïnformeerde patiënt </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002E69FE" w:rsidR="009817AD" w:rsidP="002E69FE" w:rsidRDefault="009817AD" w14:paraId="4EEE5C79" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002E69FE" w:rsidR="009817AD" w:rsidP="002E69FE" w:rsidRDefault="009817AD" w14:paraId="295E60C1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E69FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik heb navraag gedaan of het vaak voorkomt dat het hogere terhandstellingstarief wordt gerekend als herhaalmedicatie wordt verstrekt. De Patiëntenfederatie, de KNMP en Zorgverzekeraars Nederland hebben mij laten weten dat zij dit signaal niet herkennen. Het kabinet gaat er vanuit dat apothekers de zorgverlening die hoort bij de tarieven juist uitvoeren en declareren. Als een patiënt twijfelt of het juiste tarief in rekening is gebracht dan kan hij dit navragen bij de apotheek. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002E69FE" w:rsidR="009817AD" w:rsidP="002E69FE" w:rsidRDefault="009817AD" w14:paraId="24B29AF1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002E69FE" w:rsidR="009817AD" w:rsidP="002E69FE" w:rsidRDefault="009817AD" w14:paraId="72EEC652" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E69FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ik kan me voorstellen dat het voor patiënten niet altijd bekend is welke zorg een apotheker allemaal verleent. Er gebeurt natuurlijk veel achter de schermen. Veel apothekers leggen al goed uit aan hun patiënten wat zij doen, toch kan het voor sommige mensen nog niet helemaal duidelijk zijn. Het kabinet heeft de KNMP daarom gevraagd om te kijken of er meer nodig is om hun zorgverlening duidelijker te maken aan patiënten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002E69FE" w:rsidR="009817AD" w:rsidP="002E69FE" w:rsidRDefault="009817AD" w14:paraId="4D3B2F86" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002E69FE" w:rsidR="009817AD" w:rsidP="002E69FE" w:rsidRDefault="002E69FE" w14:paraId="729B0BB5" w14:textId="1D91D896">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E69FE" w:rsidR="009817AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...402 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Gewetensbezwaren</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002E69FE" w:rsidR="009817AD" w:rsidP="002E69FE" w:rsidRDefault="009817AD" w14:paraId="411D0B66" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002E69FE" w:rsidR="009817AD" w:rsidP="002E69FE" w:rsidRDefault="009817AD" w14:paraId="124B3095" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E69FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 19 mei jl. ging het tijdens het Vragenuur met de Kamer over de berichtgeving over een apotheker die bepaalde medicatie niet wil verstrekken, en daarover een mededeling op de website had staan. Daarin is toegezegd om schriftelijk terug te komen op de stand van zaken van de acties die toen zijn gemeld. Zoals destijds gezegd neemt de KNMP de kwestie zeer serieus en ze pakt dit goed en zorgvuldig op. Zo is de KNMP inmiddels in gesprek gegaan met de betrokken apotheker, en ook met diverse andere betrokken partijen. Omdat dit een ethisch vraagstuk betreft, gaan ze evenwel niet over een nacht ijs en vraagt dit tijd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002E69FE" w:rsidR="009817AD" w:rsidP="002E69FE" w:rsidRDefault="009817AD" w14:paraId="69938683" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002E69FE" w:rsidR="009817AD" w:rsidP="002E69FE" w:rsidRDefault="009817AD" w14:paraId="5B9C4D3E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E69FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Niet alleen apothekers hebben een beroepscode, maar ook andere zorgverleners. Artsenfederatie KNMG besteedt in de Gedragscode voor artsen aandacht aan (de reikwijdte) van gewetensbezwaren. KNMP is daarom in contact met de KNMG over hoe zij invulling geven aan gewetensbezwaren en over hoe zij daarbij omgaan met normaal medisch handelen dat tot de professionele standaard hoort, en wat daar wel of niet onder valt. Het is belangrijk dat die ruimte duidelijk is voor alle zorgverleners, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E69FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">niet alleen voor apothekers. En hoe die ruimte zich verhoudt tot gelijkwaardige behandeling en het voorkomen van discriminatie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002E69FE" w:rsidR="009817AD" w:rsidP="002E69FE" w:rsidRDefault="009817AD" w14:paraId="164C34D1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002E69FE" w:rsidR="009817AD" w:rsidP="002E69FE" w:rsidRDefault="009817AD" w14:paraId="049301FB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E69FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De KNMP is ook in overleg met het Transgendernetwerk, voor de aspecten aan deze casus die transgenderzorg raken, om te kunnen verduidelijken in hoeverre het niet verstrekken van deze specifieke geneesmiddelen breder voorkomt. Er wordt namelijk niet geregistreerd of apothekers vanwege gewetensbezwaren bepaalde medicatie niet verstrekken. Het contact tussen de KNMP en het Transgendernetwerk biedt ook de kans om meer inzicht te krijgen in de impact: de vraag of er mensen zijn die vanwege gewetensbezwaren van hun apotheker geen toegang hebben tot noodzakelijke medicatie, en de transgenderzorg in de eerste lijn in bredere zin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002E69FE" w:rsidR="009817AD" w:rsidP="002E69FE" w:rsidRDefault="009817AD" w14:paraId="16BFBBAC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002E69FE" w:rsidR="009817AD" w:rsidP="002E69FE" w:rsidRDefault="009817AD" w14:paraId="548F85E2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E69FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De uitkomst van deze gesprekken moet leiden tot een concrete vraagstelling die beantwoord wordt door de ethische commissie van de KNMP. De conclusie hiervan deelt de KNMP vervolgens breed binnen de beroepsvereniging van apothekers, en met het ministerie. Die conclusie bevat in ieder geval een verduidelijking van de beroepscode op dit punt. De KNMP verwacht dat zij dit traject voor de Kerst kunnen afronden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002E69FE" w:rsidR="009817AD" w:rsidP="002E69FE" w:rsidRDefault="009817AD" w14:paraId="2110051F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002E69FE" w:rsidR="009817AD" w:rsidP="002E69FE" w:rsidRDefault="009817AD" w14:paraId="7EA13DD1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E69FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het ministerie van VWS blijft in het onderlinge contact vinger aan de pols houden. Want voor het kabinet staat niet ter discussie dat iedereen recht heeft op goede zorg. Een apotheker in Nederland is gebonden aan een strikte wettelijke zorgplicht, maar is niet verplicht altijd een geneesmiddel ter hand te stellen. Dit betekent dat een apotheker een patiënt niet zomaar met lege handen mag laten staan en altijd verantwoordelijk is voor een passend alternatief of een goede doorverwijzing. Ook als de betreffende apotheker bepaalde medicatie niet zelf kan of wil leveren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002E69FE" w:rsidR="009817AD" w:rsidP="002E69FE" w:rsidRDefault="009817AD" w14:paraId="0ACD66AD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002E69FE" w:rsidR="009817AD" w:rsidP="002E69FE" w:rsidRDefault="002E69FE" w14:paraId="04E8B61F" w14:textId="38012201">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...261 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E69FE" w:rsidR="009817AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Heruitgifte van ongebruikte dure geneesmiddelen tegen kanker</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002E69FE" w:rsidR="009817AD" w:rsidP="002E69FE" w:rsidRDefault="009817AD" w14:paraId="6E9F6A5F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002E69FE" w:rsidR="009817AD" w:rsidP="002E69FE" w:rsidRDefault="009817AD" w14:paraId="74C0B7AB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E69FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De afgelopen vijf jaar hebben 13 ziekenhuizen in Nederland onderzoek gedaan naar de heruitgifte van ongebruikte, dure geneesmiddelen tegen kanker (orale oncolytica).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E69FE">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="002E69FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit onderzoek is 1 januari 2026 afgerond. Met heruitgifte kan een apotheek een ongebruikt en ongeopend geneesmiddel, dat al aan een patiënt is verstrekt, terugnemen en na controle opnieuw uitgeven. Het onderzoek heeft aangetoond dat heruitgifte van orale oncolytica veilig is, het geneesmiddelafval met 68% vermindert en tussen de € 570,- tot € 1350,- per patiënt per jaar aan zorgkosten bespaart.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E69FE">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002E69FE" w:rsidR="009817AD" w:rsidP="002E69FE" w:rsidRDefault="009817AD" w14:paraId="20531063" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002E69FE" w:rsidR="009817AD" w:rsidP="002E69FE" w:rsidRDefault="009817AD" w14:paraId="2DA863C8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E69FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Met dit onderzoek als basis heeft Nederland zich ingespannen om een juridische grondslag voor heruitgifte te creëren tijdens de onderhandelingen over de herziening Europese geneesmiddelenregelgeving. Dat is gelukt. Heruitgifte is als mogelijkheid opgenomen in de nieuwe Europese Geneesmiddelenrichtlijn. Dit blijkt uit het voorlopig politiek akkoord.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E69FE">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="002E69FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nu zal Nederland deze nieuwe bepaling op zorgvuldige wijze implementeren in de nationale regelgeving, en dat kost tijd. Het kabinet vindt het niet wenselijk om heruitgifte in de ziekenhuizen, die dit in onderzoeksetting al hebben uitgevoerd, nu helemaal stil te leggen totdat de grondslag voor heruitgifte is geïmplementeerd in nationale regelgeving.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002E69FE" w:rsidR="009817AD" w:rsidP="002E69FE" w:rsidRDefault="009817AD" w14:paraId="3008C3E0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E69FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Daarom kiest het kabinet ervoor om een vervolgonderzoek toe te staan, tot aan de implementatie in nationale regelgeving. De 13 ziekenhuizen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E69FE">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="002E69FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> die betrokken waren bij het eerdere onderzoek kunnen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E69FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Heruitgifte van ongebruikte dure geneesmiddelen tegen kanker</w:t>
-[...170 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t>aan dit vervolgonderzoek deelnemen. De resultaten van dit onderzoek helpen bij het vormgeven van de nieuwe nationale regelgeving.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002E69FE" w:rsidR="009817AD" w:rsidP="002E69FE" w:rsidRDefault="009817AD" w14:paraId="5B4F4882" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002E69FE" w:rsidR="009817AD" w:rsidP="002E69FE" w:rsidRDefault="009817AD" w14:paraId="0B9D7ECB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E69FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>In de toegezegde brief</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E6173">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="002E69FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E6173">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="002E69FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> over de resultaten van de financiële impactanalyse zal het kabinet verder ingaan op het implementatietraject van de Europese regelgeving in nationale regelgeving, waaronder ook heruitgifte.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E6173" w:rsidR="001468B3" w:rsidP="00B172EB" w:rsidRDefault="00000000" w14:paraId="4B4FDDD7" w14:textId="77777777">
-[...16 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="002E69FE" w:rsidR="009817AD" w:rsidP="002E69FE" w:rsidRDefault="009817AD" w14:paraId="46D3CFB5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-          <w:szCs w:val="18"/>
-[...26 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002E69FE" w:rsidR="009817AD" w:rsidP="002E69FE" w:rsidRDefault="002E69FE" w14:paraId="544C9A10" w14:textId="66E90BDD">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E69FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E69FE" w:rsidR="009817AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e minister van Volksgezondheid,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E69FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E69FE" w:rsidR="009817AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Welzijn en Sport,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E6173" w:rsidR="001468B3" w:rsidP="00B172EB" w:rsidRDefault="001468B3" w14:paraId="2168CCB0" w14:textId="1C18C1D2">
-[...67 lines deleted...]
-    <w:sectPr w:rsidRPr="003E6173" w:rsidR="00235AED" w:rsidSect="008D59C5">
+    <w:p w:rsidRPr="002E69FE" w:rsidR="009817AD" w:rsidP="002E69FE" w:rsidRDefault="009817AD" w14:paraId="0A80DCEA" w14:textId="2C084CA3">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E69FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E69FE" w:rsidR="002E69FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.T.M. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E69FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hermans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002E69FE" w:rsidR="009817AD" w:rsidP="002E69FE" w:rsidRDefault="009817AD" w14:paraId="0CA7B8F4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002E69FE" w:rsidR="004E5D09" w:rsidP="002E69FE" w:rsidRDefault="004E5D09" w14:paraId="196F281C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="002E69FE" w:rsidR="004E5D09" w:rsidSect="00267921">
+      <w:headerReference w:type="even" r:id="rId10"/>
       <w:headerReference w:type="default" r:id="rId11"/>
-      <w:headerReference w:type="first" r:id="rId12"/>
-[...3 lines deleted...]
-      <w:pgNumType w:start="1"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
-      <w:docGrid w:linePitch="326"/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="18DEAD4D" w14:textId="77777777" w:rsidR="00D1761E" w:rsidRDefault="00D1761E">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="097A941D" w14:textId="77777777" w:rsidR="00443C18" w:rsidRDefault="00443C18" w:rsidP="009817AD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0F436084" w14:textId="77777777" w:rsidR="00D1761E" w:rsidRDefault="00D1761E">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="55606B10" w14:textId="77777777" w:rsidR="00443C18" w:rsidRDefault="00443C18" w:rsidP="009817AD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Verdana"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Cambria"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-[...13 lines deleted...]
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="DejaVu Sans">
+    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="OpenSymbol">
-    <w:altName w:val="Calibri"/>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
-[...14 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="63D11904" w14:textId="77777777" w:rsidR="00DC7639" w:rsidRDefault="00000000">
+  <w:p w14:paraId="19A9A79A" w14:textId="77777777" w:rsidR="009817AD" w:rsidRPr="009817AD" w:rsidRDefault="009817AD" w:rsidP="009817AD">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...71 lines deleted...]
-    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4561F3B3" w14:textId="77777777" w:rsidR="009817AD" w:rsidRPr="009817AD" w:rsidRDefault="009817AD" w:rsidP="009817AD">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1C6E6D6E" w14:textId="77777777" w:rsidR="009817AD" w:rsidRPr="009817AD" w:rsidRDefault="009817AD" w:rsidP="009817AD">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2EBB5DC5" w14:textId="77777777" w:rsidR="00D1761E" w:rsidRDefault="00D1761E">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2C2BEF8F" w14:textId="77777777" w:rsidR="00443C18" w:rsidRDefault="00443C18" w:rsidP="009817AD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2A06FEF9" w14:textId="77777777" w:rsidR="00D1761E" w:rsidRDefault="00D1761E">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7B59F1B7" w14:textId="77777777" w:rsidR="00443C18" w:rsidRDefault="00443C18" w:rsidP="009817AD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="236F01A6" w14:textId="77777777" w:rsidR="001468B3" w:rsidRPr="003E6173" w:rsidRDefault="00000000" w:rsidP="001468B3">
+    <w:p w14:paraId="52F8204C" w14:textId="607590E2" w:rsidR="009817AD" w:rsidRPr="002E69FE" w:rsidRDefault="009817AD" w:rsidP="001468B3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E6173">
+      <w:r w:rsidRPr="002E69FE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="003E6173">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="002E69FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 29282, nr. 647</w:t>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 29 282, nr. 647</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="749EF6FF" w14:textId="77777777" w:rsidR="001468B3" w:rsidRPr="003E6173" w:rsidRDefault="00000000" w:rsidP="001468B3">
+    <w:p w14:paraId="13FBDA74" w14:textId="77777777" w:rsidR="009817AD" w:rsidRPr="002E69FE" w:rsidRDefault="009817AD" w:rsidP="001468B3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E6173">
+      <w:r w:rsidRPr="002E69FE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="003E6173">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="002E69FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> Data en feiten 2025. Stichting Farmaceutische Kengetallen</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="11768F99" w14:textId="77777777" w:rsidR="001468B3" w:rsidRPr="003E6173" w:rsidRDefault="00000000" w:rsidP="001468B3">
+    <w:p w14:paraId="3FF85B9F" w14:textId="7A5D2734" w:rsidR="009817AD" w:rsidRPr="002E69FE" w:rsidRDefault="009817AD" w:rsidP="001468B3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E6173">
+      <w:r w:rsidRPr="002E69FE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="003E6173">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="002E69FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ‘Beleidsregel prestatiebeschrijvingen voor farmaceutische zorg’. wetten.overheid.nl/BWBR0046173/2023-12-29?g=2026-02-12&amp;z=2026-02-12#Artikel5 </w:t>
+        <w:t xml:space="preserve"> ‘Beleidsregel prestatiebeschrijvingen voor farmaceutische zorg’. wetten.overheid.nl/BWBR0046173/2023-12-29?g=2026-02-12&amp;z=2026-02-12#Artikel5  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="0C6F96E9" w14:textId="77777777" w:rsidR="001468B3" w:rsidRPr="003E6173" w:rsidRDefault="00000000" w:rsidP="001468B3">
+    <w:p w14:paraId="35DFC78B" w14:textId="77777777" w:rsidR="009817AD" w:rsidRPr="002E69FE" w:rsidRDefault="009817AD" w:rsidP="001468B3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E6173">
+      <w:r w:rsidRPr="002E69FE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="003E6173">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="002E69FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2022–2023, 29 477, nr. 800</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="2FFD1035" w14:textId="77777777" w:rsidR="001468B3" w:rsidRPr="003E6173" w:rsidRDefault="00000000" w:rsidP="001468B3">
+    <w:p w14:paraId="64F6DEBC" w14:textId="77777777" w:rsidR="009817AD" w:rsidRPr="002E69FE" w:rsidRDefault="009817AD" w:rsidP="001468B3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="003E6173">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E69FE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="003E6173">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Smale EM et al. Cost savings and waste reduction through redispensing unused oral anticancer drugs: The ROAD study, JAMA Oncol 2024;10;(1):87-94</w:t>
+      <w:r w:rsidRPr="002E69FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Smale EM et al. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E69FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Cost savings and waste reduction through redispensing unused oral anticancer drugs: The ROAD study, JAMA Oncol 2024;10;(1):87-94</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="1A639780" w14:textId="77777777" w:rsidR="001468B3" w:rsidRPr="003E6173" w:rsidRDefault="00000000" w:rsidP="001468B3">
+    <w:p w14:paraId="6DCBB7D2" w14:textId="77777777" w:rsidR="009817AD" w:rsidRPr="002E69FE" w:rsidRDefault="009817AD" w:rsidP="001468B3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E6173">
+      <w:r w:rsidRPr="002E69FE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="003E6173">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="002E69FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken 2025-2026, 29 477, nr. 968</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="79B7BF98" w14:textId="77777777" w:rsidR="001468B3" w:rsidRPr="003E6173" w:rsidRDefault="00000000" w:rsidP="001468B3">
+    <w:p w14:paraId="3B57F836" w14:textId="77777777" w:rsidR="009817AD" w:rsidRPr="002E69FE" w:rsidRDefault="009817AD" w:rsidP="001468B3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E6173">
+      <w:r w:rsidRPr="002E69FE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="003E6173">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="002E69FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zeven Universitaire Medische Centra: Amsterdam Universitair Medisch Centrum, Erasmus Medisch Centrum, Leids Universitair Medisch Centrum, Maastricht Universitair Medisch Centrum, Radboud Universitair Medisch Centrum, Universitair Medisch Centrum Groningen, Universitair Medisch Centrum Utrecht; en zes regionale ziekenhuizen: Bravis Ziekenhuis, HagaZiekenhuis, Jeroen Bosch Ziekenhuis, Rijnstate, Slingeland Ziekenhuis, St. Antonius Ziekenhuis.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6D51F9AE" w14:textId="77777777" w:rsidR="00CD5856" w:rsidRDefault="00000000">
+  <w:p w14:paraId="41E40C14" w14:textId="77777777" w:rsidR="009817AD" w:rsidRPr="009817AD" w:rsidRDefault="009817AD" w:rsidP="009817AD">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...349 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="591DB853" w14:textId="77777777" w:rsidR="00CD5856" w:rsidRDefault="00000000">
+  <w:p w14:paraId="53FB409F" w14:textId="77777777" w:rsidR="009817AD" w:rsidRPr="009817AD" w:rsidRDefault="009817AD" w:rsidP="009817AD">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...125 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="65601F34" w14:textId="77777777" w:rsidR="00CD5856" w:rsidRDefault="00000000">
+  <w:p w14:paraId="751D89EB" w14:textId="77777777" w:rsidR="009817AD" w:rsidRPr="009817AD" w:rsidRDefault="009817AD" w:rsidP="009817AD">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...420 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11017C79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FA122730"/>
     <w:lvl w:ilvl="0" w:tplc="CBEEF3DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="02283766" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2602,50 +1735,163 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="68D0809A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1984524A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="20A22028"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D20254A6"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A3C2199"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="91609F0C"/>
     <w:lvl w:ilvl="0" w:tplc="0AF6DFB2">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="471C49C6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="C37E485A" w:tentative="1">
@@ -2688,162 +1934,50 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="45A42024" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8662C17A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
-    </w:lvl>
-[...110 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63E87ECE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0BD8BDB6"/>
     <w:lvl w:ilvl="0" w:tplc="DAC43EC2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E79E2176" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
@@ -2915,333 +2049,144 @@
     <w:lvl w:ilvl="7" w:tplc="E05A889C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4DFC1E84" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1543984114">
+  <w:num w:numId="1" w16cid:durableId="1954626856">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="553539134">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1954626856">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="3" w16cid:durableId="1626349132">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="553539134">
+  <w:num w:numId="4" w16cid:durableId="39208574">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...2 lines deleted...]
-  <w:autoHyphenation/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...4 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009B2459"/>
-[...187 lines deleted...]
-    <w:rsid w:val="00FE4200"/>
+    <w:rsidRoot w:val="009817AD"/>
+    <w:rsid w:val="00267921"/>
+    <w:rsid w:val="002E69FE"/>
+    <w:rsid w:val="00443C18"/>
+    <w:rsid w:val="004B0454"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="006C206B"/>
+    <w:rsid w:val="009817AD"/>
+    <w:rsid w:val="00E11479"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3087"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="52F3F716"/>
+  <w14:docId w14:val="40A90E7F"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{A51575DD-4A58-4557-8BF1-C0EBB5A18D16}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:kern w:val="3"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="nl-NL" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...2 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3356,51 +2301,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -3582,1161 +2527,1059 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00CD5856"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="009817AD"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:sz w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009817AD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009817AD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009817AD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009817AD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009817AD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009817AD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009817AD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009817AD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009817AD"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009817AD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009817AD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbody">
-    <w:name w:val="Text body"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009817AD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009817AD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009817AD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009817AD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009817AD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009817AD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="009817AD"/>
     <w:pPr>
-      <w:spacing w:after="120"/>
-[...13 lines deleted...]
-      <w:spacing w:before="120" w:after="120"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...1 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Index">
-    <w:name w:val="Index"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="009817AD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="009817AD"/>
     <w:pPr>
-      <w:suppressLineNumbers/>
-[...10 lines deleted...]
-      <w:ind w:left="-850"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:sz w:val="40"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading21">
-[...3 lines deleted...]
-    <w:rsid w:val="00CD5856"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="009817AD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="009817AD"/>
     <w:pPr>
-      <w:spacing w:before="340" w:after="170"/>
-[...41 lines deleted...]
-    <w:pPr>
+      <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ContentsHeading">
-[...2 lines deleted...]
-    <w:rsid w:val="00CD5856"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="009817AD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="009817AD"/>
     <w:pPr>
-      <w:suppressLineNumbers/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="009817AD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="009817AD"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="009817AD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="009817AD"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="36"/>
-      <w:szCs w:val="32"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
-  </w:style>
-[...83 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Aanhef">
     <w:name w:val="Huisstijl - Aanhef"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="009817AD"/>
     <w:pPr>
-      <w:spacing w:before="100" w:after="240"/>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="100" w:after="240" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Slotzin">
     <w:name w:val="Huisstijl - Slotzin"/>
     <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Huisstijl-Ondertekening"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="009817AD"/>
     <w:pPr>
-      <w:spacing w:before="240"/>
-[...24 lines deleted...]
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:sz w:val="13"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Afzendgegevens">
-    <w:name w:val="Huisstijl - Afzendgegevens"/>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009817AD"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="13"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-AfzendgegevensW1">
-[...2 lines deleted...]
-    <w:rsid w:val="002B504F"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009817AD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009817AD"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Normaalweb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009817AD"/>
     <w:pPr>
-      <w:spacing w:before="90"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...118 lines deleted...]
-      <w:sz w:val="26"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="009817AD"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CD5856"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="009817AD"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="009817AD"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CD5856"/>
-[...34 lines deleted...]
-    <w:basedOn w:val="Huisstijl-Afzendgegevenskop"/>
+    <w:rsid w:val="009817AD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="002E69FE"/>
     <w:pPr>
-      <w:spacing w:before="90"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...259 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>4</ap:Pages>
-  <ap:Words>1502</ap:Words>
-  <ap:Characters>8265</ap:Characters>
+  <ap:Words>1529</ap:Words>
+  <ap:Characters>8410</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>68</ap:Lines>
+  <ap:Lines>70</ap:Lines>
   <ap:Paragraphs>19</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>9748</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>9920</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>