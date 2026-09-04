--- v0 (2026-07-17)
+++ v1 (2026-09-04)
@@ -1,3895 +1,1250 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="002822CA" w:rsidR="00340ECA" w:rsidP="00176422" w:rsidRDefault="00340ECA" w14:paraId="1D3D16DE" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:t>Geachte Voorzitter,</w:t>
+    <w:p w:rsidR="00081A7B" w:rsidP="00081A7B" w:rsidRDefault="00081A7B" w14:paraId="20DF2A76" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>AH 2572</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00081A7B" w:rsidP="00081A7B" w:rsidRDefault="00081A7B" w14:paraId="2C6CABD6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0043395C">
+        <w:t>2026Z09744</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00081A7B" w:rsidP="00081A7B" w:rsidRDefault="00081A7B" w14:paraId="600908B5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00081A7B" w:rsidP="002568B5" w:rsidRDefault="00081A7B" w14:paraId="559FEB08" w14:textId="592C83D8">
+      <w:r w:rsidRPr="002568B5">
+        <w:t xml:space="preserve">Antwoord van minister Van Veldhoven-van der Meer (Klimaat en Groene Groei) </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002568B5">
+        <w:t xml:space="preserve"> van minister Karremans (Infrastructuur en Waterstaat) (ontvangen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 17 juli 2026)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002568B5">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0008211D" w:rsidR="007F3645" w:rsidP="00176422" w:rsidRDefault="00092EE7" w14:paraId="15118C91" w14:textId="48A7D58E">
-[...48 lines deleted...]
-      <w:pPr>
+    <w:p w:rsidR="00081A7B" w:rsidP="002568B5" w:rsidRDefault="00081A7B" w14:paraId="520672C3" w14:textId="32E3BE13">
+      <w:r w:rsidRPr="00D73ED1">
         <w:rPr>
-          <w:szCs w:val="18"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:bookmarkStart w:name="_Hlk222840271" w:id="0"/>
+        <w:t>Zie ook Aanhangsel Handelingen, vergaderjaar 2025-2026, nr.</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:szCs w:val="18"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Stientje van Veldhoven-van der Meer</w:t>
-[...60 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2126</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00081A7B" w:rsidP="002568B5" w:rsidRDefault="00081A7B" w14:paraId="1DBE29F1" w14:textId="77777777"/>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="73088598" w14:textId="77777777">
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="28FA0371" w14:textId="77777777">
+      <w:r>
+        <w:t>Bent u bekend met het bericht in de Volkskrant “IPCC schrapt rampscenario: opwarming hooguit nog ‘maar’ 3,5 graden in 2100” en met het recent gepubliceerde peer-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>reviewed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> artikel van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Van</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Vuuren</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> et al., The Scenario Model </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Intercomparison</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Project </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> CMIP7 (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ScenarioMIP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> CMIP7), in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Geoscientific</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Model Development? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="1A62DD32" w14:textId="77777777"/>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="5DCC8427" w14:textId="77777777">
+      <w:r>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="09F6C6D4" w14:textId="77777777">
+      <w:r>
+        <w:t>Ja.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="5B3673C1" w14:textId="77777777"/>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="53038A8E" w14:textId="77777777">
+      <w:r>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="49E74273" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Kunt u bevestigen dat de auteurs stellen dat de hoge emissieniveaus uit CMIP6, gekwantificeerd als SSP5-8.5, voor de 21e eeuw niet langer plausibel zijn, mede door kostentrends voor hernieuwbare energie, de opmars van kernenergie, bestaand klimaatbeleid en recente emissietrends? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="47ED1FF3" w14:textId="77777777"/>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="6EEF95E0" w14:textId="77777777">
+      <w:r>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="7855A217" w14:textId="77777777">
+      <w:r>
+        <w:t>De auteurs stellen inderdaad dat de hoge emissieniveaus behorend bij SSP5-8.5 niet meer plausibel zijn door de kostentrends in hernieuwbare energie, bestaand klimaatbeleid en recente emissietrends. Kernenergie wordt in het artikel niet genoemd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="083845F8" w14:textId="77777777"/>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="71E0E713" w14:textId="77777777">
+      <w:r>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="5C0DB5A4" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Kunt u bevestigen dat de temperatuurprojecties in het artikel voor de voorgestelde CMIP7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>scenarioset</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> uitkomen op een bandbreedte van ongeveer 1,5 graden tot bijna 3,5 graden opwarming in 2100 ten opzichte van 1850-1900, terwijl IPCC AR6 voor SSP5-8.5 voor 2081-2100 een schatting van 4,4 graden rapporteerde, met een zeer waarschijnlijke bandbreedte van 3,3 tot 5,7 graden? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="14FE4A98" w14:textId="77777777"/>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="7A805FEA" w14:textId="77777777">
+      <w:r>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D52D42" w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="29EC84C7" w14:textId="77777777">
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>2026Z09744</w:t>
-[...77 lines deleted...]
-    <w:p w:rsidRPr="00D52D42" w:rsidR="00D52D42" w:rsidP="00176422" w:rsidRDefault="006E3631" w14:paraId="0F51A0F2" w14:textId="6AA1413E">
+        <w:t xml:space="preserve">In de vraag worden twee verschillende bandbreedtes met elkaar vergeleken: de spreiding in de centrale waarden voor de verwachte opwarming voor de nieuwe set emissiescenario’s en de spreiding in opwarming voor het huidige hoogste scenario. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="71AE8801" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00D52D42" w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="4FA473AA" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Het IPCC bereidt nu het zevende Assessment Report (AR7) voor. Als input daarvoor zijn door verschillende onderzoeksgroepen met geïntegreerde mondiale modellen nieuwe emissiescenario’s ontwikkeld (CMIP7). Deze zijn recent gepubliceerd. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A34E52">
         <w:t xml:space="preserve">De </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">berekende </w:t>
       </w:r>
       <w:r w:rsidRPr="00A34E52">
         <w:t>temperatuurprojecties voor de nieuwe emissiescenario</w:t>
       </w:r>
       <w:r>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00A34E52">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> hebben nog een </w:t>
       </w:r>
       <w:r w:rsidRPr="00A34E52">
         <w:t xml:space="preserve">voorlopig </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">karakter. Hoe de klimaatscenario’s op basis van CMIP7 emissiescenario’s eruit zullen zien, is pas duidelijk wanneer de deze zijn doorgerekend </w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00D52D42" w:rsidP="00176422" w:rsidRDefault="0043395C" w14:paraId="4A838DF4" w14:textId="77777777">
+        <w:t>karakter. Hoe de klimaatscenario’s op basis van CMIP7 emissiescenario’s eruit zullen zien, is pas duidelijk wanneer de deze zijn doorgerekend en verwerkt door het IPCC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="72F630C6" w14:textId="77777777"/>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="69BA0AF9" w14:textId="77777777">
       <w:r>
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0043395C" w:rsidP="00176422" w:rsidRDefault="0043395C" w14:paraId="4876116A" w14:textId="3DA6FEA3">
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="2143D3CB" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Kunt u bevestigen dat de recente scenarioherijking niet alleen de bovenkant van de scenariobandbreedte raakt, maar dat de auteurs ook aangeven dat meerdere zeer lage CMIP6 emissietrajecten inmiddels niet meer consistent zijn met waargenomen trends in de periode 2020-2030? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D52D42" w:rsidP="00176422" w:rsidRDefault="00D52D42" w14:paraId="6EBE4AAC" w14:textId="77777777"/>
-    <w:p w:rsidR="00176422" w:rsidRDefault="00176422" w14:paraId="78C6889F" w14:textId="77777777">
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="4220C459" w14:textId="77777777"/>
+    <w:p w:rsidR="00081A7B" w:rsidRDefault="00081A7B" w14:paraId="7E196D9C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0043395C" w:rsidP="00176422" w:rsidRDefault="0043395C" w14:paraId="7486DFAE" w14:textId="15730654">
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="308EED5D" w14:textId="77777777">
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0043395C" w:rsidP="00176422" w:rsidRDefault="0043395C" w14:paraId="753FFDAF" w14:textId="77777777">
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="7634CDA4" w14:textId="77777777">
       <w:r>
         <w:t>Ja.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0043395C" w:rsidP="00176422" w:rsidRDefault="0043395C" w14:paraId="32F41CEF" w14:textId="77777777"/>
-    <w:p w:rsidR="00D52D42" w:rsidP="00176422" w:rsidRDefault="0043395C" w14:paraId="231252FF" w14:textId="77777777">
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="62C20A02" w14:textId="77777777"/>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="4906CB43" w14:textId="77777777">
       <w:r>
         <w:t>5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0043395C" w:rsidP="00176422" w:rsidRDefault="0043395C" w14:paraId="5A06C820" w14:textId="6EB14E36">
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="24B0AFB2" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Deelt u de opvatting dat deze ontwikkeling vraagt om een scherper onderscheid tussen scenario’s, prognoses, plausibiliteit, waarschijnlijkheid, stresstests en beleidsreferenties in kabinetsstukken en publieke communicatie? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D52D42" w:rsidP="00176422" w:rsidRDefault="00D52D42" w14:paraId="3DA3B812" w14:textId="77777777"/>
-    <w:p w:rsidR="0043395C" w:rsidP="00176422" w:rsidRDefault="0043395C" w14:paraId="51386285" w14:textId="023E008F">
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="2950F7C9" w14:textId="77777777"/>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="223EB5BC" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0043395C" w:rsidP="00176422" w:rsidRDefault="0043395C" w14:paraId="7B285B8F" w14:textId="32C1F537">
-[...15 lines deleted...]
-      <w:r w:rsidR="00093A6E">
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="5ACEAD5C" w14:textId="77777777">
+      <w:r>
+        <w:t>Scenario’s zijn inderdaad geen prognoses of toekomstvoorspellingen, maar samenhangende projecties van mogelijke toekomstige ontwikkelingen. Ze zijn nodig om bandbreedtes van mogelijke klimaateffecten te kunnen doorrekenen. Wij zijn het eens dat het belangrijk is in publieke communicatie deze begrippen op duidelijke wijze te gebruiken.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011230A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002C7167">
-[...16 lines deleted...]
-    <w:p w:rsidR="00D52D42" w:rsidP="00176422" w:rsidRDefault="0043395C" w14:paraId="23BC98AD" w14:textId="77777777">
+    </w:p>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="45DD87E0" w14:textId="77777777"/>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="5EB273F7" w14:textId="77777777">
       <w:r>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0043395C" w:rsidP="00176422" w:rsidRDefault="0043395C" w14:paraId="74A4C00C" w14:textId="25BECC9E">
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="7F17B187" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Deelt u de opvatting dat klimaatbeleid moet worden gebaseerd op realistische scenario’s en niet mag worden gedomineerd door scenario’s die niet langer als realistische beleidsbasis gelden? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D52D42" w:rsidP="00176422" w:rsidRDefault="00D52D42" w14:paraId="3FB9AF03" w14:textId="77777777"/>
-    <w:p w:rsidR="0043395C" w:rsidP="00176422" w:rsidRDefault="0043395C" w14:paraId="6F689447" w14:textId="38FA9DD8">
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="4B029056" w14:textId="77777777"/>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="3C681CAB" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E3631" w:rsidP="00176422" w:rsidRDefault="007C2B26" w14:paraId="6BB826D5" w14:textId="195AF26F">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">e emissiescenario’s zijn altijd bedoeld geweest om een bandbreedte van mogelijkheden aan te geven, met het genoemde (SSP5-8.5) scenario als worst-case. </w:t>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="01209568" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De emissiescenario’s zijn altijd bedoeld geweest om een bandbreedte van mogelijkheden aan te geven, met het genoemde (SSP5-8.5) scenario als worst-case. </w:t>
       </w:r>
       <w:r w:rsidRPr="007C2B26">
         <w:t>Tegenover het worst</w:t>
       </w:r>
       <w:r>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="007C2B26">
         <w:t xml:space="preserve">case scenario stond ook een best-case scenario dat volgens de onderzoekers helaas buiten bereik is gekomen. </w:t>
       </w:r>
-      <w:r w:rsidR="006E3631">
-[...7 lines deleted...]
-    <w:p w:rsidR="00D52D42" w:rsidP="00176422" w:rsidRDefault="0043395C" w14:paraId="3EF78B15" w14:textId="77777777">
+      <w:r>
+        <w:t>Met de scenario’s wordt Nederland in staat gesteld zich voor te bereiden op de mogelijke klimaatomstandigheden die ons te wachten kunnen staan. Daarvoor is het ook belangrijk een realistisch worst case scenario te hebben.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="5A105C9E" w14:textId="77777777"/>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="40BE0F30" w14:textId="77777777">
       <w:r>
         <w:t>7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0043395C" w:rsidP="00176422" w:rsidRDefault="0043395C" w14:paraId="7BFC72F2" w14:textId="18ACF9CA">
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="5659780E" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Bent u bereid voortaan bij grote klimaat- en energiebesluiten expliciet te vermelden op welk klimaatscenario of welke scenariobandbreedte het besluit is gebaseerd, welk zichtjaar wordt gebruikt, of het gaat om een centrale beleidsreferentie of om een stresstest, en wat dit betekent voor de inschatting van kosten, baten en risico’s? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D52D42" w:rsidP="00176422" w:rsidRDefault="00D52D42" w14:paraId="16FDBB86" w14:textId="77777777"/>
-    <w:p w:rsidR="0043395C" w:rsidP="00176422" w:rsidRDefault="0043395C" w14:paraId="1ED2B191" w14:textId="304985D8">
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="415FA633" w14:textId="77777777"/>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="0D77C8B3" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0043395C" w:rsidP="00176422" w:rsidRDefault="0043395C" w14:paraId="13F2C0B3" w14:textId="42EB91EC">
-[...14 lines deleted...]
-    <w:p w:rsidR="00D52D42" w:rsidP="00176422" w:rsidRDefault="0043395C" w14:paraId="6115FA93" w14:textId="77777777">
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="475B2A28" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Ja, waar dat mogelijk is. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C2B26">
+        <w:t xml:space="preserve">Bij beleidsdoorrekeningen wordt reeds gekeken naar de mate waarin de gebruikte scenario’s robuust en plausibel zijn en dat zal ook in de toekomst het geval blijven. Het kabinet neemt de laatste wetenschappelijke inzichten als uitgangspunt en kijkt in het klimaatbeleid beleidsmatig welke ontwikkeling het meest realistisch wordt geacht, tegen welke </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C2B26">
+        <w:lastRenderedPageBreak/>
+        <w:t>risico’s bescherming nodig is en welke risico’s we bereid zijn te accepteren. Op basis daarvan wordt dan bepaald welke maatregelen worden genomen om klimaatbestendigheid te vergroten. Het gebruik van scenario’s verschilt niet per besluit en er is dus geen reden dat te specificeren per besluit. Waar dat wel het geval is, bijvoorbeeld ten behoeve van een stresstest, zal de Kamer daar expliciet op worden gewezen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="0F6D240A" w14:textId="77777777"/>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="690C4F80" w14:textId="77777777">
       <w:r>
         <w:t>8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0043395C" w:rsidP="00176422" w:rsidRDefault="0043395C" w14:paraId="7908E567" w14:textId="39FE0516">
-[...9 lines deleted...]
-    <w:p w:rsidR="0043395C" w:rsidP="00176422" w:rsidRDefault="0043395C" w14:paraId="65558A5D" w14:textId="7B0F8365">
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="1852C05D" w14:textId="77777777">
+      <w:r>
+        <w:t>Kunt u de Kamer een overzicht sturen van alle Nederlandse klimaatbeleidsstukken, PBL-, CPB-, KNMI- en RIVM-doorrekeningen, adaptatiestrategieën, maatschappelijke kosten-batenanalyses (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>mkba's</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>), schadeanalyses, risicokaarten, kabinetscommunicatie en processtukken sinds 2019 waarin RCP8.5, SSP5-8.5, SSP3-7.0 of vergelijkbare high-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>endscenario’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> zijn gebruikt? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="39AA619D" w14:textId="77777777"/>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="586F95DB" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0043395C" w:rsidP="00176422" w:rsidRDefault="0011230A" w14:paraId="1DAA0BFF" w14:textId="66FA4342">
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="4BD4D9E2" w14:textId="77777777">
       <w:r>
         <w:t>Rapporten van PBL, CPB, KNMI en RIVM worden in beginsel openbaar gemaakt</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C2B26" w:rsidR="007C2B26">
+      <w:r w:rsidRPr="007C2B26">
         <w:t xml:space="preserve"> en zijn in te zien via de websites van de verschillende organisaties</w:t>
       </w:r>
       <w:r>
-        <w:t>. Daarnaast geeft d</w:t>
-[...30 lines deleted...]
-    <w:p w:rsidR="00D52D42" w:rsidP="00176422" w:rsidRDefault="0043395C" w14:paraId="33A49BF5" w14:textId="77777777">
+        <w:t>. Daarnaast geeft de Kamerbrief ‘KNMI ’23-klimaatscenario’s en doorwerking in Rijksbeleid’ van 8 mei 2024 een uitgebreid overzicht. Op basis van de IPCC klimaatscenario’s worden specifieke klimaatscenario’s voor Nederland gemaakt; de meest recente versie komt uit 2023. Die scenario’s vormen de basis voor het beleid gericht op aanpassing aan klimaatverandering in Nederland. Ze worden bijvoorbeeld gebruikt in het Nationaal Klimaatadaptatieplan, de Nationale Risicokaart, en de PBL-studie ‘Voorbij de risico’s: keuzes voor een klimaatbestendige leefomgeving’. Op basis van de nieuwe scenario’s zal het KNMI in 2030/2031 komen met een nieuwe set klimaatscenario’s voor Nederland, waarin dan ook de nieuwe IPCC-inzichten in de gevolgen van klimaatverandering wereldwijd worden meegenomen (bijvoorbeeld de mate van zeespiegelstijging).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="3FB79F73" w14:textId="77777777"/>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="026CCB49" w14:textId="77777777">
       <w:r>
         <w:t>9</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0043395C" w:rsidP="00176422" w:rsidRDefault="0043395C" w14:paraId="16665E45" w14:textId="06F9AE69">
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="22BF4E18" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Welke Nederlandse klimaatmaatregelen, normen, investeringsbeslissingen of financiële onderbouwingen zouden materieel anders worden beoordeeld als SSP5-8.5 niet langer als realistische beleidsreferentie wordt gebruikt, maar uitsluitend als historisch vergelijkingspunt of extreme stresstest? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D52D42" w:rsidP="00176422" w:rsidRDefault="00D52D42" w14:paraId="02C88EE3" w14:textId="77777777"/>
-    <w:p w:rsidR="0043395C" w:rsidP="00176422" w:rsidRDefault="0043395C" w14:paraId="703B2D51" w14:textId="603223CC">
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="2023A665" w14:textId="77777777"/>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="12B3399A" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0043395C" w:rsidP="00176422" w:rsidRDefault="0043395C" w14:paraId="29467BBB" w14:textId="5C02DFAC">
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="00B5724F" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Geen, omdat SSP5-8.5 al niet als ‘realistische beleidsreferentie’ werd gebruikt, maar als onderdeel van de volledige bandbreedte (zie ook het antwoord op vraag 15). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0043395C" w:rsidP="00176422" w:rsidRDefault="0043395C" w14:paraId="10057FCA" w14:textId="77777777"/>
-    <w:p w:rsidR="00D52D42" w:rsidP="00176422" w:rsidRDefault="0043395C" w14:paraId="22EA752D" w14:textId="77777777">
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="4BEEFE5D" w14:textId="77777777"/>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="2AA1226F" w14:textId="77777777">
       <w:r>
         <w:t>10</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0043395C" w:rsidP="00176422" w:rsidRDefault="0043395C" w14:paraId="3E042D78" w14:textId="7448AB8F">
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="02B2C9CE" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Welke gevolgen heeft deze wetenschappelijke herijking volgens u voor de proportionaliteit en betaalbaarheid van klimaatbeleid voor huishoudens, het midden- en kleinbedrijf (mkb), de industrie, mobiliteit en landbouw, in het bijzonder waar het gaat om energieprijzen, nationale koppen op Europees beleid, netverzwaring, subsidies en verplichtingen? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D52D42" w:rsidP="00176422" w:rsidRDefault="00D52D42" w14:paraId="141B6406" w14:textId="77777777"/>
-    <w:p w:rsidR="0043395C" w:rsidP="00176422" w:rsidRDefault="0043395C" w14:paraId="41511A34" w14:textId="369FA5DB">
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="1FF49045" w14:textId="77777777"/>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="044F75E6" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0043395C" w:rsidP="00176422" w:rsidRDefault="0043395C" w14:paraId="5F670CEA" w14:textId="77777777">
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="776A9FF7" w14:textId="77777777">
       <w:r>
         <w:t>Zie het antwoord op vraag 9.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0043395C" w:rsidP="00176422" w:rsidRDefault="0043395C" w14:paraId="0F67468D" w14:textId="77777777"/>
-    <w:p w:rsidR="00D52D42" w:rsidP="00176422" w:rsidRDefault="0043395C" w14:paraId="7DBA0E90" w14:textId="77777777">
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="5087B566" w14:textId="77777777"/>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="0146EED6" w14:textId="77777777">
       <w:r>
         <w:t>11</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0043395C" w:rsidP="00176422" w:rsidRDefault="0043395C" w14:paraId="080A4506" w14:textId="270ECC22">
-[...5 lines deleted...]
-    <w:p w:rsidR="0043395C" w:rsidP="00176422" w:rsidRDefault="0043395C" w14:paraId="0D06BAB2" w14:textId="10DA48EF">
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="194546FC" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Bent u bereid de komende Klimaatnota, Energienota en relevante begrotingsstukken te voorzien van een scenarioparagraaf waarin per hoofdmaatregel wordt aangegeven op welk klimaatscenario, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>emissiepad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> en welke kosten-batenveronderstellingen de maatregel berust? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="11C0F0B7" w14:textId="77777777"/>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="31DF602E" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0043395C" w:rsidP="00176422" w:rsidRDefault="009E2864" w14:paraId="5634E507" w14:textId="05DAB496">
-[...37 lines deleted...]
-    <w:p w:rsidR="0043395C" w:rsidP="00176422" w:rsidRDefault="0043395C" w14:paraId="46431762" w14:textId="0780F2FF">
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="61798FAD" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Het Nederlandse adaptatiebeleid is geijkt op de KNMI klimaatscenario’s voor Nederland. Voor de doorwerking van deze scenario’s in Rijksbeleid, zie het antwoord op vraag 8. Het mitigatiebeleid is gericht op het beperken van de emissies om de 1,5 graad doelstelling binnen bereik te houden. Dit is gebaseerd op de inzichten van het IPCC en het PBL. De beleidsimplicaties van IPCC-rapporten worden door het kabinet in de appreciaties van deze rapporten aangegeven.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="0F89C292" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5428"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D52D42" w:rsidP="00176422" w:rsidRDefault="0043395C" w14:paraId="27093941" w14:textId="77777777">
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="32FA073F" w14:textId="77777777">
       <w:r>
         <w:t>12</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0043395C" w:rsidP="00176422" w:rsidRDefault="0043395C" w14:paraId="16E4DC47" w14:textId="32F61ED2">
-[...5 lines deleted...]
-    <w:p w:rsidR="0043395C" w:rsidP="00176422" w:rsidRDefault="0043395C" w14:paraId="64E342D1" w14:textId="7A86D7CC">
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="3CF4DC2C" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Bent u bereid PBL, CPB, KNMI en RIVM te vragen bij toekomstige beleidsdoorrekeningen expliciet aan te geven of uitkomsten robuust zijn onder centrale scenario’s, plausibele high </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>endscenario’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> en extreme stresstestscenario’s, en waar conclusies afhankelijk zijn van een inmiddels minder plausibel high-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>endscenario</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="18AF471F" w14:textId="77777777"/>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="17484083" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0043395C" w:rsidP="00176422" w:rsidRDefault="002D1FBB" w14:paraId="7D874083" w14:textId="64DB801A">
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="49DFA9AC" w14:textId="77777777">
       <w:r w:rsidRPr="002D1FBB">
         <w:t>Zoals al aangeven wordt b</w:t>
       </w:r>
-      <w:r w:rsidR="0043395C">
-[...10 lines deleted...]
-    <w:p w:rsidR="00D52D42" w:rsidP="00176422" w:rsidRDefault="0043395C" w14:paraId="1BA36D8C" w14:textId="407FA743">
+      <w:r>
+        <w:t>ij beleidsdoorrekeningen reeds gekeken naar de mate waarin de gebruikte scenario’s robuust en plausibel zijn en dat zal ook in de toekomst het geval blijven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="247CFB49" w14:textId="77777777"/>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="69C0E427" w14:textId="77777777">
       <w:r>
         <w:t>13</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0043395C" w:rsidP="00176422" w:rsidRDefault="0043395C" w14:paraId="754092CE" w14:textId="48BD278F">
-[...5 lines deleted...]
-    <w:p w:rsidR="0043395C" w:rsidP="00176422" w:rsidRDefault="0043395C" w14:paraId="494CD0B0" w14:textId="49FE611C">
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="27FD94B2" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Bent u bekend met het VU/IVM-onderzoek The Impacts of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Climate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Change on Bonaire, uitgevoerd in opdracht van Greenpeace Nederland, en kunt u bevestigen dat daarin onder meer SSP5-8.5 en een “SSP5-8.5 Low </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Confidence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">”-variant zijn gebruikt? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="463E330D" w14:textId="77777777"/>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="5B395103" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0043395C" w:rsidP="00176422" w:rsidRDefault="0043395C" w14:paraId="22EEC07D" w14:textId="754BAA83">
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="40E5D162" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Ja. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0043395C" w:rsidP="00176422" w:rsidRDefault="0043395C" w14:paraId="3C5B3900" w14:textId="77777777"/>
-    <w:p w:rsidR="00D52D42" w:rsidP="00176422" w:rsidRDefault="0043395C" w14:paraId="417FFA3D" w14:textId="77777777">
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="4B9E68A7" w14:textId="77777777"/>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="1721B685" w14:textId="77777777">
       <w:r>
         <w:t>14</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0043395C" w:rsidP="00176422" w:rsidRDefault="0043395C" w14:paraId="12A69AAE" w14:textId="5432F223">
-[...5 lines deleted...]
-    <w:p w:rsidR="0043395C" w:rsidP="00176422" w:rsidRDefault="0043395C" w14:paraId="1C88CB59" w14:textId="62612111">
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="0363DCB8" w14:textId="77777777">
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Kunt u de Kamer een analyse sturen van welke onderdelen van de Bonaire-zaak en de Intern gebruik onderliggende rapporten afhankelijk zijn van SSP5-8.5 of van de “SSP5-8.5 Low </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Confidence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">” variant? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="29172E80" w14:textId="77777777"/>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="795FAC0E" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0043395C" w:rsidP="00176422" w:rsidRDefault="0043395C" w14:paraId="46EDC968" w14:textId="0069E384">
-[...6 lines deleted...]
-      <w:r w:rsidR="000A01BF">
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="665880D5" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Het ministerie van het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> heeft het rapport ‘Risicoprofielen voor overstromingen op Bonaire, Sint-Eustatius en Saba” van het bureau HKV-Lijn in water op 12 november 2024 met de Kamer gedeeld.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidR="000A01BF">
-[...73 lines deleted...]
-    <w:p w:rsidR="00D52D42" w:rsidP="00176422" w:rsidRDefault="0043395C" w14:paraId="47AA3958" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve"> Voor het opstellen van risicoprofielen uit het rapport, het kaartmateriaal en de redeneerlijnen is gebruik gemaakt van het SSP 5–8.5 scenario. Dit scenario is vergelijkbaar met het hoge uitstootscenario van de KNMI’23 scenario’s. Het SSP 5–8.5 LC is daarbij gebruikt voor het uitvoeren van gevoeligheidsanalyses en niet als uitgangspunt voor de risicoprofielen zelf. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="6C534D02" w14:textId="77777777"/>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="52BE3991" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De inbreng van Greenpeace in de rechtszaak is gebaseerd op het VU/IVM onderzoek en daarin is het SSP 5–8.5 LC scenario wel meegenomen. Het VU/IVM-rapport laat zien dat de impact van zeespiegelstijging sterk scenario-afhankelijk is. Bij beperkt klimaatbeleid en hoge mondiale uitstoot in combinatie met instabiele ijskappen (scenario SSP 5–8.5 LC) wordt berekend dat zeespiegelstijging op lange termijn zonder maatregelen delen van Kralendijk kan raken. Bij alle andere klimaatscenario’s blijft de berekende directe kustinundatie aanzienlijk meer beperkt. Dit beeld komt overeen met het rapport van HKV-Lijn in water.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="66B3429F" w14:textId="77777777"/>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="060FAA87" w14:textId="77777777">
       <w:r>
         <w:t>15</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0043395C" w:rsidP="00176422" w:rsidRDefault="0043395C" w14:paraId="4EB36144" w14:textId="5B690974">
-[...2 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="220DAB93" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Acht u het wetenschappelijk en bestuurlijk verantwoord wanneer beleidsmakers, belangenorganisaties of procespartijen effecten voor Bonaire presenteren op basis van SSP5 8.5 of “SSP5-8.5 Low </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Confidence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>”, zonder duidelijk te vermelden dat SSP5-8.5 in de nieuwe ScenarioMIP-CMIP7-literatuur niet langer als plausibel high-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>endemissieniveau</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> voor de 21e eeuw wordt beschouwd? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="017BF887" w14:textId="77777777"/>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="0BFA0985" w14:textId="77777777">
+      <w:r>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="124BE8D2" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Bij wetenschappelijke onderzoeken en analyses wordt gebruik gemaakt van een reeks aan scenario’s. Zo wordt een bandbreedte geschetst waarbinnen klimaatverandering zich voor kan doen en welke gevolgen daar bij kunnen horen. Het kabinet kan enkel primair voor zichzelf spreken. Het kabinet neemt de laatste wetenschappelijke inzichten als uitgangspunt en kijkt in het klimaatbeleid beleidsmatig welke ontwikkeling het meest realistisch wordt geacht, tegen welke risico’s bescherming nodig is en welke risico’s we bereid zijn te accepteren. Op basis daarvan wordt dan bepaald welke maatregelen worden genomen om klimaatbestendigheid te vergroten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="052F736E" w14:textId="77777777"/>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="086C0876" w14:textId="77777777">
+      <w:r>
+        <w:t>16</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="338D4942" w14:textId="77777777">
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">van SSP5 8.5 of “SSP5-8.5 Low Confidence”, zonder duidelijk te vermelden dat SSP5-8.5 in de nieuwe ScenarioMIP-CMIP7-literatuur niet langer als plausibel high-endemissieniveau voor de 21e eeuw wordt beschouwd? </w:t>
-[...3 lines deleted...]
-    <w:p w:rsidR="0043395C" w:rsidP="00176422" w:rsidRDefault="0043395C" w14:paraId="52A743A5" w14:textId="6E2DB111">
+        <w:t xml:space="preserve">Bent u bereid de nieuwe ScenarioMIP-CMIP7-inzichten expliciet te betrekken bij de onderbouwing van dat hoger beroep, nu het kabinet heeft aangekondigd in hoger beroep te gaan in de Klimaatzaak Greenpeace Bonaire en schorsing van de uitspraak te vragen? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="4E403584" w14:textId="77777777"/>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="1051E48E" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0043395C" w:rsidP="00176422" w:rsidRDefault="0043395C" w14:paraId="7366EED8" w14:textId="4610C351">
-[...40 lines deleted...]
-    <w:p w:rsidR="0043395C" w:rsidP="00176422" w:rsidRDefault="0043395C" w14:paraId="08DF86C1" w14:textId="16AD330F">
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="30B9E46B" w14:textId="77777777">
+      <w:r>
+        <w:t>Het kabinet neemt altijd nieuwe wetenschappelijke inzichten mee in wat het voorneemt en doet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="667CA5A0" w14:textId="77777777"/>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="56EAD346" w14:textId="77777777">
+      <w:r>
+        <w:t>17</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="09B810B4" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Zal de Staat in hoger beroep betogen dat rechterlijke verplichtingen tot nationale, bindende emissiedoelen niet mogen worden gebaseerd op scenario’s die wetenschappelijk niet langer als plausibele beleidsreferentie gelden, maar hooguit als extreme stresstest kunnen dienen? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="75658EEC" w14:textId="77777777"/>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="5428E327" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0043395C" w:rsidP="00176422" w:rsidRDefault="0043395C" w14:paraId="02416246" w14:textId="0743B89D">
-[...39 lines deleted...]
-    <w:p w:rsidR="0043395C" w:rsidP="00176422" w:rsidRDefault="000A01BF" w14:paraId="0D17121E" w14:textId="08435730">
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="3F9F2CE7" w14:textId="77777777">
       <w:r w:rsidRPr="000A01BF">
-        <w:t xml:space="preserve">Op 10 april jl. heeft het kabinet aangekondigd hoger beroep in te stellen tegen de uitspraak van de rechtbank. De Kamer is hierover geïnformeerd. In hoger beroep beoordeelt het gerechtshof Den Haag de onderdelen van de uitspraak van de rechtbank waartegen argumenten (grieven) worden gericht. </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="000E0C06">
+        <w:t xml:space="preserve">Op 10 april jl. heeft het kabinet aangekondigd hoger beroep in te stellen tegen de uitspraak van de rechtbank. De Kamer is hierover geïnformeerd. In hoger beroep beoordeelt het gerechtshof Den Haag de onderdelen van de uitspraak van de rechtbank waartegen argumenten (grieven) worden gericht. Het kabinet zal de precieze argumenten van het hoger beroep </w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">nog nader </w:t>
       </w:r>
-      <w:r w:rsidRPr="000A01BF" w:rsidR="000E0C06">
+      <w:r w:rsidRPr="000A01BF">
         <w:t>bepalen en uitwerken.</w:t>
       </w:r>
-      <w:r w:rsidR="000E0C06">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Het </w:t>
+      <w:r>
+        <w:t xml:space="preserve"> Het </w:t>
       </w:r>
       <w:r w:rsidRPr="000A01BF">
         <w:t xml:space="preserve">rechterlijk bevel dat de Staat gehouden is absolute emissiereductiedoelen in nationale regelgeving op te nemen, berust </w:t>
       </w:r>
-      <w:r w:rsidR="000E0C06">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">niet </w:t>
+      <w:r>
+        <w:t xml:space="preserve">overigens niet </w:t>
       </w:r>
       <w:r w:rsidRPr="000A01BF">
         <w:t xml:space="preserve">op scenario’s waarvan wordt gesteld dat deze wetenschappelijk niet langer als plausibele beleidsreferentie gelden. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0043395C" w:rsidP="00176422" w:rsidRDefault="0043395C" w14:paraId="491ECC8F" w14:textId="77777777"/>
-    <w:p w:rsidR="00D527B0" w:rsidP="00176422" w:rsidRDefault="0043395C" w14:paraId="3B11B266" w14:textId="77777777">
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="588A7CAC" w14:textId="77777777"/>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="53DDBBC2" w14:textId="77777777">
       <w:r>
         <w:t>18</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0043395C" w:rsidP="00176422" w:rsidRDefault="0043395C" w14:paraId="3D9A649D" w14:textId="7C3C9449">
-[...5 lines deleted...]
-    <w:p w:rsidR="0043395C" w:rsidP="00176422" w:rsidRDefault="0043395C" w14:paraId="6712ACA1" w14:textId="48A02EAD">
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="7C78E32E" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Kunt u voor Bonaire aangeven welke middelen inmiddels zijn gereserveerd of beschikbaar komen voor klimaatadaptatie, per maatregel uitgesplitst naar budget, verantwoordelijke partij, planning, onderliggend scenario en verwacht </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>risicoreducerend</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> effect? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="44B05685" w14:textId="77777777"/>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="3BF3FB11" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0043395C" w:rsidP="00176422" w:rsidRDefault="0043395C" w14:paraId="52759546" w14:textId="77777777">
-[...2 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="19F39159" w14:textId="77777777">
+      <w:r>
+        <w:t>Het kabinet zet in op het vaststellen van een klimaatadaptatieplan om ervoor te zorgen dat Caribisch Nederland klimaatbestendig is, nu en in de toekomst. Het kabinet streeft ernaar om nog dit jaar de Nationale Klimaatadaptatiestrategie vast te stellen, waarin nadrukkelijk aandacht is voor Caribisch Nederland. Ook zet dit kabinet de tweede fase van het Natuur- en Milieubeleidsplan Caribisch Nederland voort, zoals reeds aangegeven in het coalitieakkoord. Deze plannen zullen aan de Kamer worden aangeboden, inclusief de financiële onderbouwing ervan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="301BB277" w14:textId="77777777"/>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="319A3C60" w14:textId="77777777">
+      <w:r>
+        <w:t>19</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="050AEABF" w14:textId="77777777">
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>kabinet de tweede fase van het Natuur- en Milieubeleidsplan Caribisch Nederland voort, zoals reeds aangegeven in het coalitieakkoord. Deze plannen zullen aan de Kamer worden aangeboden, inclusief de financiële onderbouwing ervan.</w:t>
-[...9 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">Deelt u de opvatting dat inwoners van Bonaire het meest geholpen zijn met concrete, lokale adaptatiemaatregelen tegen hitte en wateroverlast en dat eventuele nationale emissiedoelen afzonderlijk en aantoonbaar proportioneel moeten worden onderbouwd? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D527B0" w:rsidP="00176422" w:rsidRDefault="00D527B0" w14:paraId="57AA1235" w14:textId="77777777"/>
-    <w:p w:rsidR="00176422" w:rsidRDefault="00176422" w14:paraId="0EB405A8" w14:textId="77777777">
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="0EDC59E3" w14:textId="77777777"/>
+    <w:p w:rsidR="00081A7B" w:rsidRDefault="00081A7B" w14:paraId="36710B4B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0043395C" w:rsidP="00176422" w:rsidRDefault="0043395C" w14:paraId="00438EFD" w14:textId="6D025CEE">
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="29CB0E12" w14:textId="77777777">
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0043395C" w:rsidP="00176422" w:rsidRDefault="0043395C" w14:paraId="3AD128AC" w14:textId="36E411B2">
-[...35 lines deleted...]
-    <w:p w:rsidR="00D527B0" w:rsidP="00176422" w:rsidRDefault="0043395C" w14:paraId="66A25B1C" w14:textId="77777777">
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="6DE78980" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Het klopt dat Bonaire het meest gebaat is bij concrete maatregelen en dit Kabinet zet zich ook in om die snel te realiseren. Het kabinet streeft in algemene zin naar doelen, dus ook eventuele nationale emissiedoelen, zorgvuldig te onderbouwen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="6692DFD8" w14:textId="77777777"/>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="2BA2547C" w14:textId="77777777">
       <w:r>
         <w:t>20</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0043395C" w:rsidP="00176422" w:rsidRDefault="0043395C" w14:paraId="238DE4A1" w14:textId="1B45FA5C">
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="0D8FEBEC" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Kunt u toezeggen dat inwoners van Bonaire niet worden gebruikt als juridisch argument voor steeds zwaardere nationale klimaatdoelen, maar daadwerkelijk worden geholpen met concrete maatregelen die hun veiligheid, leefbaarheid en weerbaarheid vergroten? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D527B0" w:rsidP="00176422" w:rsidRDefault="00D527B0" w14:paraId="47BA580E" w14:textId="77777777"/>
-    <w:p w:rsidR="0043395C" w:rsidP="00176422" w:rsidRDefault="0043395C" w14:paraId="1588AEB6" w14:textId="3ECECC7C">
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="655A6C29" w14:textId="77777777"/>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="58F46045" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0043395C" w:rsidP="00176422" w:rsidRDefault="006E3631" w14:paraId="0B2C02F8" w14:textId="001DA09B">
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="321E2F2D" w14:textId="77777777">
       <w:r w:rsidRPr="006E3631">
         <w:t>Het beleid op Bonaire is bedoeld om de weerbaarheid van inwoners van Bonaire te vergroten ten aanzien van de gevolgen van klimaatverandering. De noodzaak om maatregelen te treffen zal groter worden naarmate de gevolgen van klimaatverandering groter worden</w:t>
       </w:r>
-      <w:r w:rsidR="000E0C06">
+      <w:r>
         <w:t>, bijv.</w:t>
       </w:r>
       <w:r w:rsidRPr="006E3631">
         <w:t xml:space="preserve"> indien de lage emissiescenario’s verder uit zicht raken.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E3631" w:rsidP="00176422" w:rsidRDefault="006E3631" w14:paraId="76BB370D" w14:textId="77777777"/>
-    <w:p w:rsidR="00D527B0" w:rsidP="00176422" w:rsidRDefault="0043395C" w14:paraId="2EFC821B" w14:textId="77777777">
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="4B04B1B5" w14:textId="77777777"/>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="0E2236DD" w14:textId="77777777">
       <w:r>
         <w:t>21</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0043395C" w:rsidP="00176422" w:rsidRDefault="0043395C" w14:paraId="327AADAD" w14:textId="45502732">
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="519F620C" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Deelt u de opvatting dat de nieuwe scenario’s nopen tot klimaatrealisme: minder alarmistische communicatie, meer transparantie over onzekerheden, meer aandacht voor betaalbaarheid en meer focus op adaptatie die aantoonbaar werkt? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D527B0" w:rsidP="00176422" w:rsidRDefault="00D527B0" w14:paraId="08746EC9" w14:textId="77777777"/>
-    <w:p w:rsidR="0043395C" w:rsidP="00176422" w:rsidRDefault="0043395C" w14:paraId="27658790" w14:textId="3A00255A">
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="6A81552D" w14:textId="77777777"/>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="7EAD91FC" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B9248E" w:rsidP="00176422" w:rsidRDefault="00B9248E" w14:paraId="0BE1ABAB" w14:textId="3BEC6CA6">
-[...11 lines deleted...]
-    <w:p w:rsidR="00D527B0" w:rsidP="00176422" w:rsidRDefault="0043395C" w14:paraId="6F961BE4" w14:textId="77777777">
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="63C66D4D" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De nieuwe scenario’s reflecteren dat de mondiale emissies door ingezet klimaatbeleid en technologische ontwikkelingen minder sterk zullen stijgen dan eerder werd verondersteld. Dat toont aan dat klimaatbeleid werkt. Tegelijkertijd laten ze zien dat door onvoldoende klimaatbeleid het beperken van de mondiale opwarming tot 1,5 graad alleen mogelijk is na een tijdelijke overschrijding van dat niveau, wat meer klimaateffecten met zich meebrengt. Daarom, en gezien de al zichtbare effecten van klimaatverandering en wetenschappelijke berichten dat de risico’s van klimaatverandering mogelijk groter zijn dan eerder gedacht, ziet het kabinet in de nieuwe CMIP7-scenario’s juist bevestiging van de noodzaak van ambitieus klimaatbeleid.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="4E5C0D72" w14:textId="77777777"/>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="3C7CAC86" w14:textId="77777777">
       <w:r>
         <w:t>22</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0043395C" w:rsidP="00176422" w:rsidRDefault="0043395C" w14:paraId="37FDF8D3" w14:textId="6A12D584">
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="15F36FEB" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Kunt u deze vragen afzonderlijk beantwoorden? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D527B0" w:rsidP="00176422" w:rsidRDefault="00D527B0" w14:paraId="0BDE3F12" w14:textId="77777777"/>
-    <w:p w:rsidR="0043395C" w:rsidP="00176422" w:rsidRDefault="0043395C" w14:paraId="253F7871" w14:textId="7D02ACBF">
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="371938AD" w14:textId="77777777"/>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="5DA0286D" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE546D" w:rsidP="00176422" w:rsidRDefault="0043395C" w14:paraId="3E84AFB8" w14:textId="605D8195">
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="643BC6CC" w14:textId="77777777">
       <w:r>
         <w:t>Ja.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE546D" w:rsidP="00176422" w:rsidRDefault="00DE546D" w14:paraId="0355F186" w14:textId="77777777"/>
-[...7 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId8"/>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="64465AD8" w14:textId="77777777"/>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="7A180F65" w14:textId="77777777"/>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="08138A5C" w14:textId="77777777"/>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="70AF97DA" w14:textId="77777777"/>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="1B617B63" w14:textId="77777777"/>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="05C73BBE" w14:textId="77777777"/>
+    <w:p w:rsidR="00081A7B" w:rsidP="00176422" w:rsidRDefault="00081A7B" w14:paraId="474B9308" w14:textId="77777777"/>
+    <w:p w:rsidR="002C3023" w:rsidRDefault="002C3023" w14:paraId="39547DC9" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="002C3023">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
-      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-[...1 lines deleted...]
-      <w:pgNumType w:start="1"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="360145BA" w14:textId="77777777" w:rsidR="00092EE7" w:rsidRDefault="00092EE7">
+    <w:p w14:paraId="33A2FD4A" w14:textId="77777777" w:rsidR="003E4E97" w:rsidRDefault="003E4E97" w:rsidP="00081A7B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69DCB594" w14:textId="77777777" w:rsidR="00092EE7" w:rsidRDefault="00092EE7"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="49F17902" w14:textId="77777777" w:rsidR="00092EE7" w:rsidRDefault="00092EE7">
+    <w:p w14:paraId="20903EA9" w14:textId="77777777" w:rsidR="003E4E97" w:rsidRDefault="003E4E97" w:rsidP="00081A7B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FBC1BB7" w14:textId="77777777" w:rsidR="00092EE7" w:rsidRDefault="00092EE7"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...57 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="15525EA0" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="6BAB723D" w14:textId="77777777" w:rsidR="00081A7B" w:rsidRPr="00081A7B" w:rsidRDefault="00081A7B" w:rsidP="00081A7B">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="5518ED67" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="628162C8" w14:textId="77777777" w:rsidR="00081A7B" w:rsidRPr="00081A7B" w:rsidRDefault="00081A7B" w:rsidP="00081A7B">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="385872E4" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="54527F72" w14:textId="77777777" w:rsidR="00081A7B" w:rsidRPr="00081A7B" w:rsidRDefault="00081A7B" w:rsidP="00081A7B">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="10794CB2" w14:textId="77777777" w:rsidR="00092EE7" w:rsidRDefault="00092EE7">
+    <w:p w14:paraId="437759FF" w14:textId="77777777" w:rsidR="003E4E97" w:rsidRDefault="003E4E97" w:rsidP="00081A7B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="187FFBEB" w14:textId="77777777" w:rsidR="00092EE7" w:rsidRDefault="00092EE7"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1780DB78" w14:textId="77777777" w:rsidR="00092EE7" w:rsidRDefault="00092EE7">
+    <w:p w14:paraId="0EB1FCC5" w14:textId="77777777" w:rsidR="003E4E97" w:rsidRDefault="003E4E97" w:rsidP="00081A7B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="457057B2" w14:textId="77777777" w:rsidR="00092EE7" w:rsidRDefault="00092EE7"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="003D2A8F" w14:textId="77777777" w:rsidR="000A01BF" w:rsidRDefault="000A01BF" w:rsidP="000A01BF">
+    <w:p w14:paraId="5E1778AE" w14:textId="77777777" w:rsidR="00081A7B" w:rsidRDefault="00081A7B" w:rsidP="000A01BF">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Kamerstuk 27625, nr. 717</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...96 lines deleted...]
-  <w:p w14:paraId="360EC198" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00217880" w:rsidRDefault="00527BD4" w:rsidP="004F44C2">
+  <w:p w14:paraId="2C73968D" w14:textId="77777777" w:rsidR="00081A7B" w:rsidRPr="00081A7B" w:rsidRDefault="00081A7B" w:rsidP="00081A7B">
     <w:pPr>
-      <w:spacing w:line="0" w:lineRule="atLeast"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...537 lines deleted...]
-  <w:p w14:paraId="52FD7377" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="25919A4C" w14:textId="77777777" w:rsidR="00081A7B" w:rsidRPr="00081A7B" w:rsidRDefault="00081A7B" w:rsidP="00081A7B">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4FA4B77D" w14:textId="77777777" w:rsidR="00081A7B" w:rsidRPr="00081A7B" w:rsidRDefault="00081A7B" w:rsidP="00081A7B">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...678 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="00081A7B"/>
+    <w:rsid w:val="00081A7B"/>
+    <w:rsid w:val="002C3023"/>
+    <w:rsid w:val="002F3AE8"/>
+    <w:rsid w:val="003E4E97"/>
+    <w:rsid w:val="00DF7A30"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5C95C2D9"/>
+  <w14:docId w14:val="672CD064"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{DC505EAD-D2D3-4C2F-B690-5B5221CBBA76}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3911,74 +1266,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4127,1113 +1483,985 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00081A7B"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00081A7B"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00081A7B"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00081A7B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00081A7B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00081A7B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00081A7B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00081A7B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00081A7B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...335 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00081A7B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00081A7B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00081A7B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="00081A7B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00081A7B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00081A7B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00081A7B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00081A7B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00081A7B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00841CD9"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00081A7B"/>
     <w:pPr>
-      <w:ind w:left="720"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00081A7B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00081A7B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00081A7B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00081A7B"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00081A7B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00081A7B"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00081A7B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00081A7B"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-      <w:contextualSpacing/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-    <w:rPr>
-[...28 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
-[...2 lines deleted...]
-    <w:name w:val="Voettekst Char"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Voettekst"/>
-[...9 lines deleted...]
-    <w:name w:val="Strong"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00081A7B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="22"/>
+    <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="00E166B8"/>
+    <w:rsid w:val="00081A7B"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-    </w:rPr>
-[...2 lines deleted...]
-    <w:name w:val="Unresolved Mention"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00081A7B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...5 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:rsid w:val="00081A7B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009675AC"/>
+    <w:rsid w:val="00081A7B"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisie">
-[...1 lines deleted...]
-    <w:hidden/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...9 lines deleted...]
-    <w:name w:val="annotation reference"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00081A7B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:semiHidden/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00081A7B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006F23CC"/>
-[...10 lines deleted...]
-    <w:rsid w:val="006F23CC"/>
+    <w:rsid w:val="00081A7B"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...5 lines deleted...]
-    <w:name w:val="Tekst opmerking Char"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Tekstopmerking"/>
-[...30 lines deleted...]
-    </w:rPr>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00081A7B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00081A7B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01DC9A63.E2C7FFB0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>8</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>13185</ap:Characters>
+  <ap:Pages>10</ap:Pages>
+  <ap:Words>2362</ap:Words>
+  <ap:Characters>12997</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>109</ap:Lines>
-  <ap:Paragraphs>31</ap:Paragraphs>
+  <ap:Lines>108</ap:Lines>
+  <ap:Paragraphs>30</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>15551</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>15329</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>