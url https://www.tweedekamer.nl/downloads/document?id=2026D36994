--- v0 (2026-07-16)
+++ v1 (2026-08-31)
@@ -1,6682 +1,3826 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...155 lines deleted...]
-      <w:r w:rsidRPr="001C2C36">
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="006B748A" w:rsidRDefault="00B01DDA" w14:paraId="294D4F21" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1820"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>21501-30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Raad voor Concurrentievermogen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="006B748A" w:rsidRDefault="00B01DDA" w14:paraId="15E17CA8" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1820"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="006B748A" w:rsidRDefault="00B01DDA" w14:paraId="06780071" w14:textId="0FC282A4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1820"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nr. 709</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Verslag van een schriftelijk overleg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="006B748A" w:rsidRDefault="00B01DDA" w14:paraId="44B5A67F" w14:textId="235AC5B8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1820"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="708" w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vastgesteld 16 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="006B748A" w:rsidRDefault="00B01DDA" w14:paraId="07C13FDD" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1820"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="006B748A" w:rsidRDefault="00B01DDA" w14:paraId="1BBBC014" w14:textId="7E6473CF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1820"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De vaste commissie voor Economische Zaken heeft een aantal vragen en opmerkingen voorgelegd aan de minister van Onderwijs, Cultuur en Wetenschap over de Geannoteerde Agenda van de informele Raad voor Concurrentievermogen van 21 juli 2026 te Dublin (21501-30, nr. 708).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="006B748A" w:rsidRDefault="00B01DDA" w14:paraId="0CC47AFD" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1820"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="006B748A" w:rsidRDefault="00B01DDA" w14:paraId="68AEE678" w14:textId="25198E3E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1820"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De vragen zijn op 14 juli 2026 aan de minister van Onderwijs, Cultuur en Wetenschap voorgelegd. Bij brief van 16 juli 2026 zij de vragen, voorzien van een inleiding, beantwoord.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="006B748A" w:rsidRDefault="00B01DDA" w14:paraId="18CC6A07" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1820"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="006B748A" w:rsidRDefault="00B01DDA" w14:paraId="750C5F9D" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1820"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="006B748A" w:rsidRDefault="00B01DDA" w14:paraId="76BCF867" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1820"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De voorzitter van de commissie, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="006B748A" w:rsidRDefault="00B01DDA" w14:paraId="4A9276B0" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1820"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Van Eijk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="006B748A" w:rsidRDefault="00B01DDA" w14:paraId="6FE00DBC" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1820"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="006B748A" w:rsidRDefault="00B01DDA" w14:paraId="017BD04C" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1820"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adjunct-griffier van de commissie, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="006B748A" w:rsidRDefault="00B01DDA" w14:paraId="05F2B5C6" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1820"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Teske</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="006B748A" w:rsidRDefault="00B01DDA" w14:paraId="2C081937" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1820"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Inhoudsopgave</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="006B748A" w:rsidRDefault="00B01DDA" w14:paraId="4DBC24F4" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1820"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk207189532" w:id="0"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I Vragen en opmerkingen vanuit de fracties</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="006B748A" w:rsidRDefault="00B01DDA" w14:paraId="45E2738A" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1820"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk207189999" w:id="1"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>II Antwoord / Reactie van de minister</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00D3625D" w:rsidRDefault="00D3625D" w14:paraId="1B77593D" w14:textId="4EB5526A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="006B748A" w:rsidRDefault="00B01DDA" w14:paraId="1D278F1E" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1820"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="006B748A" w:rsidRDefault="00B01DDA" w14:paraId="4CA74669" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1820"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I Vragen en opmerkingen vanuit de fracties</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="006B748A" w:rsidRDefault="00B01DDA" w14:paraId="48450E66" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1820"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="006B748A" w:rsidRDefault="00B01DDA" w14:paraId="1C463A3F" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1820"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vragen van de leden van de DD6-fractie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="006B748A" w:rsidRDefault="00B01DDA" w14:paraId="4D353889" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1820"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="006B748A" w:rsidRDefault="00B01DDA" w14:paraId="0DC6BBB6" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1820"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de D66-fractie wijzen erop dat Europa alleen technologisch onafhankelijk kan blijven als we ook in de ruimte tot de wereldtop blijven behoren. Hoe gaat de minister ervoor zorgen dat ruimtevaart en ruimtevaartinnovatie binnen Horizon Europe en de bredere “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>One</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Europe, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>One</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Market”-agenda een prominente plaats krijgen? Welke kansen ziet de minister om de Europese ruimtevaartsector sneller te laten opschalen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="006B748A" w:rsidRDefault="00B01DDA" w14:paraId="1C1BE3BA" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1820"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="006B748A" w:rsidRDefault="00B01DDA" w14:paraId="74FC094B" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1820"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de D66-fractie lezen dat de minister steun uitspreekt voor de zogenoemde vijfde vrijheid: het vrij verkeer van onderzoek, innovatie en kennis. Maar de invulling daarvan is nog onduidelijk. Welke concrete Nederlandse prioriteiten gaat de minister in Brussel naar voren brengen om van deze vijfde vrijheid meer te maken dan een mooi principe? Ziet de minister bijvoorbeeld kansen om belemmeringen voor onderzoekers, innovatieve bedrijven en startups om grensoverschrijdend samen te werken daadwerkelijk weg te nemen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="006B748A" w:rsidRDefault="00B01DDA" w14:paraId="03FD8154" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1820"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="006B748A" w:rsidRDefault="00B01DDA" w14:paraId="2F572964" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1820"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de D66-fractie merken op dat Europa sterk is in onderzoek, maar te vaak worden innovaties elders opgeschaald. Hoe gaat het kabinet ervoor zorgen dat Horizon Europe en de European </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Innovation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Council niet alleen goede wetenschap opleveren, maar ook meer Europese </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>scale</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-ups en bedrijven die hier in Europa kunnen doorgroeien? Welke rol ziet de minister daarbij voor een echte Europese kapitaalmarkt?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="006B748A" w:rsidRDefault="00B01DDA" w14:paraId="3DDBABCF" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1820"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="006B748A" w:rsidRDefault="00B01DDA" w14:paraId="2F5AECCE" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1820"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de D66-fractie willen dat ook het midden- en kleinbedrijf (mkb) profiteert van één Europese markt voor innovatie. Veel innovatieve mkb-bedrijven lopen echter vast in versnipperde regels en complexe toegang tot Europese programma’s. Welke concrete stappen wil de minister zetten om ervoor te zorgen dat Nederlandse mkb’ers eenvoudiger toegang krijgen tot Europese onderzoeks-, innovatie- en financieringsinstrumenten, zodat ook zij kunnen groeien op de Europese interne markt?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="006B748A" w:rsidRDefault="00B01DDA" w14:paraId="4E3B750D" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1820"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="006B748A" w:rsidRDefault="00B01DDA" w14:paraId="5A0641DF" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1820"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vragen van de leden van de CDA-fractie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="006B748A" w:rsidRDefault="00B01DDA" w14:paraId="3D19F329" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1820"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="006B748A" w:rsidRDefault="00B01DDA" w14:paraId="27923BFF" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1820"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de CDA-fractie hebben kennisgenomen van de geannoteerde agenda voor de informele Raad voor Concurrentievermogen van 21 juli en hebben daarbij een aantal vragen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="006B748A" w:rsidRDefault="00B01DDA" w14:paraId="30145FC8" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1820"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="006B748A" w:rsidRDefault="00B01DDA" w14:paraId="18AB53B3" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1820"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de CDA-fractie zijn positief over het feit dat de Raad een deelakkoord heeft bereikt over Horizon Europe. Kan de minister een beeld schetsen van het krachtenveld binnen de Raad dat heeft geleid tot dit deelakkoord? Welke lidstaten hebben zich voor of tegen de belangrijkste onderdelen van het akkoord uitgesproken?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="006B748A" w:rsidRDefault="00B01DDA" w14:paraId="7FB6BDE9" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1820"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="006B748A" w:rsidRDefault="00B01DDA" w14:paraId="20A08337" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1820"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de CDA-fractie vinden het positief dat de Raad de samenhang en afstemming tussen Horizon Europe en het European </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Competitiveness</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Fund verder heeft verduidelijkt. Wel vragen zij of het voorgestelde overlegmechanisme voldoende is om deze afstemming te waarborgen. Hoe kijkt de minister hiernaar? Hoe verhoudt deze aanpak zich tot de inzet van de rapporteur in het Europees Parlement, Christian </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ehler</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="006B748A" w:rsidRDefault="00B01DDA" w14:paraId="48D69A4A" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1820"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="006B748A" w:rsidRDefault="00B01DDA" w14:paraId="6BE9E365" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1820"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de CDA-fractie lezen daarnaast dat de Europese Commissie plafonds heeft voorgesteld voor de financiering van partnerschappen, defensie-innovatie en de bouw of modernisering van onderzoeks- en technologie-infrastructuur. Kan de minister nader specificeren hoe deze plafonds zijn vormgegeven? Gaat het hierbij om percentages, absolute bedragen of een combinatie van beide? Indien hierover nog geen duidelijkheid bestaat, wat is de inzet van het kabinet ten aanzien van de hoogte en vormgeving van deze plafonds?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="006B748A" w:rsidRDefault="00B01DDA" w14:paraId="06C583B8" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1820"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidRDefault="00B01DDA" w14:paraId="038E7F1C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Inleiding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidRDefault="00B01DDA" w14:paraId="3030EDE5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="00B01DDA" w:rsidRDefault="00B01DDA" w14:paraId="6023320C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tevens maak ik van deze gelegenheid gebruik om uw Kamercommissie namens de minister van Economische Zaken en Klimaat te informeren over het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>triloogakkoord</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...387 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>declaration</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Dit akkoord valt onder het industrie- en interne marktdeel van de Raad voor Concurrentievermogen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006B748A" w:rsidR="00930C09" w:rsidP="00CA35E4" w:rsidRDefault="00930C09" w14:paraId="57CE697A" w14:textId="77777777">
-[...50 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos"/>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="006B748A" w:rsidRDefault="00B01DDA" w14:paraId="530BE2E8" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1820"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="2"/>
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="2"/>
-[...24 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>II Antwoord / Reactie van de minister</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D3625D" w:rsidP="000A2510" w:rsidRDefault="00D3625D" w14:paraId="1F3739C2" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1820"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="2"/>
-[...85 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="000A2510" w:rsidRDefault="00B01DDA" w14:paraId="4E591512" w14:textId="3BA760BE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1820"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="2"/>
-[...234 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag 1 (D66-fractie)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="000A2510" w:rsidRDefault="00B01DDA" w14:paraId="4A8A34CC" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1820"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de D66-fractie wijzen erop dat Europa alleen technologisch onafhankelijk kan blijven als we ook in de ruimte tot de wereldtop blijven behoren. Hoe gaat de minister ervoor zorgen dat ruimtevaart en ruimtevaartinnovatie binnen Horizon Europe en de bredere “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>One</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Europe, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>One</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Market”-agenda een prominente plaats krijgen? Welke kansen ziet de minister om de Europese ruimtevaartsector sneller te laten opschalen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="00941AE7" w:rsidRDefault="00B01DDA" w14:paraId="3318471C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="00941AE7" w:rsidRDefault="00B01DDA" w14:paraId="456CBE36" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland zet in op drie lijnen om de ruimtevaartinnovaties sneller van de grond te laten komen en de Europese ruimtevaartsector sneller op te schalen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="00941AE7" w:rsidRDefault="00B01DDA" w14:paraId="77C9EA91" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="00941AE7" w:rsidRDefault="00B01DDA" w14:paraId="1838AB6C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ten eerste: versterking van Europese ruimtevaartcapaciteiten via EU- en ESA-programma’s, met goede toegang voor innovatieve bedrijven en kennisinstellingen. Het EU-ruimtevaartprogramma voor de periode 2028-2034 is onderdeel van het toekomstige Europese </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Concurrentievermogenfonds</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ECF), specifiek in de vierde ‘policy </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>window</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>’, waaraan Horizon Europe een bijdrage levert voor onderzoek en innovatie. Het kabinet zet zich ervoor in dat ruimtevaartinnovatie in de verdere ontwikkeling van het ECF adequaat blijft ingebed, zodat ruimtevaart via onderzoek en innovatie een volwaardige bijdrage kan blijven leveren aan het Europese concurrentievermogen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="00941AE7" w:rsidRDefault="00B01DDA" w14:paraId="511513B1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="00941AE7" w:rsidRDefault="00B01DDA" w14:paraId="30A155C1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het kader van het volgende EU-ruimtevaartprogramma onder het ECF heeft Nederland er daarnaast voor gepleit dat bij grote contracten een substantieel deel wordt uitbesteed aan onderaannemers en mkb-bedrijven, zodat innovatieve Europese spelers beter kunnen doorgroeien in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>waardeketens</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Ook is er onder het ECF in den brede veel aandacht voor activiteiten gericht op ondersteuning van de doorgroei en commercialisatie van innovaties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="00941AE7" w:rsidRDefault="00B01DDA" w14:paraId="38638888" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="00941AE7" w:rsidRDefault="00B01DDA" w14:paraId="5D79A4D1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Als tweede lijn wordt hierbij ingezet op gerichte doorontwikkeling van Nederlandse sleutelposities, onder meer aardobservatie, optische satellietcommunicatie, navigatie, en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dual-use</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> toepassingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="00941AE7" w:rsidRDefault="00B01DDA" w14:paraId="1EB4D6D8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="00941AE7" w:rsidRDefault="00B01DDA" w14:paraId="1AA2EC0C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ten derde: betere benutting van ruimtevaart in maatschappelijke en economische opgaven, zodat bedrijven kunnen doorgroeien van technologie- en subsystemenleverancier naar sterkere posities in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>waardeketens</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en diensten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="00941AE7" w:rsidRDefault="00B01DDA" w14:paraId="77463816" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="00941AE7" w:rsidRDefault="00B01DDA" w14:paraId="5BE298E1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze inzet krijgt vorm via de uitvoering van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lange-termijn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ruimtevaartagenda, de Nederlandse inzet in ESA, Europese programma’s zoals </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Galileo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Copernicus en IRIS². Het kabinet zal er ook voor waken dat de ruimtevaartbelangen worden meegenomen bij de verdere uitwerking van de “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>One</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Europe, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>One</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Market”-agenda.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="000A2510" w:rsidRDefault="00B01DDA" w14:paraId="1F0FD75E" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1820"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="000A2510" w:rsidRDefault="00B01DDA" w14:paraId="3DC5ECA4" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1820"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="2"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag 2 (D66-fractie)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="000A2510" w:rsidRDefault="00B01DDA" w14:paraId="6D1431F5" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1820"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de D66-fractie lezen dat de minister steun uitspreekt voor de zogenoemde vijfde vrijheid: het vrij verkeer van onderzoek, innovatie en kennis. Maar de invulling daarvan is nog onduidelijk. Welke concrete Nederlandse prioriteiten gaat de minister in Brussel naar voren brengen om van deze vijfde vrijheid meer te maken dan een mooi principe? Ziet de minister bijvoorbeeld kansen om belemmeringen voor onderzoekers, innovatieve bedrijven en startups om grensoverschrijdend samen te werken daadwerkelijk weg te nemen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="008517D3" w:rsidRDefault="00B01DDA" w14:paraId="3ACD70CD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="008517D3" w:rsidRDefault="00B01DDA" w14:paraId="766D386B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sinds de rapporten van Draghi en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Letta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft de Commissie verschillende initiatieven aangekondigd die barrières wegnemen en bijdragen aan het realiseren van de vijfde vrijheid. De nog te publiceren Europese Onderzoeksruimtewet (‘ERA Act’) kan een belangrijke bijdrage leveren aan het vrije verkeer van onderzoek, innovatie, kennis en onderzoekers binnen de Europese Unie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="008517D3" w:rsidRDefault="00B01DDA" w14:paraId="571A59CE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="008517D3" w:rsidRDefault="00B01DDA" w14:paraId="28F41445" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tijdens de informele Raad voor Concurrentievermogen zal Nederland dan ook een aantal Nederlandse prioriteiten ten aanzien van de aankomende ERA Act onder de aandacht brengen. Voor Nederland is het bijvoorbeeld van belang dat er een gelijk speelveld komt op het gebied van kennisveiligheid en dat Europese waarden, zoals academische vrijheid, gendergelijkheid en wetenschappelijke integriteit, worden gewaarborgd. Daarnaast is het belangrijk </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>onderzoekscarrières</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aantrekkelijker te maken, de mobiliteit van onderzoekers te bevorderen en de valorisatie van kennis en innovaties te versnellen. Ook is verdere inzet op kennisdeling via open </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>science</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en digitale, onderzoeks- en technologie-infrastructuur van groot belang. Tegelijkertijd moeten onnodige regeldruk, inconsistenties tussen EU- en nationale wetgeving en fragmentatie van regelgeving worden voorkomen. De Commissie werkt hier bijvoorbeeld aan bij de implementatie van de startup- en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>scale</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-up-strategie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="000A2510" w:rsidRDefault="00B01DDA" w14:paraId="36BA6C24" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1820"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="000A2510" w:rsidRDefault="00B01DDA" w14:paraId="28D36916" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1820"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="2"/>
-[...83 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag 3 (D66-fractie)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="000A2510" w:rsidRDefault="00B01DDA" w14:paraId="517339D2" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1820"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de D66-fractie merken op dat Europa sterk is in onderzoek, maar te vaak worden innovaties elders opgeschaald. Hoe gaat het kabinet ervoor zorgen dat Horizon Europe en de European </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Innovation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Council niet alleen goede wetenschap opleveren, maar ook meer Europese </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>scale</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-ups en bedrijven die hier in Europa kunnen doorgroeien? Welke rol ziet de minister daarbij voor een echte Europese kapitaalmarkt?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="000A2510" w:rsidRDefault="00B01DDA" w14:paraId="4C7E1C68" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1820"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="00941AE7" w:rsidRDefault="00B01DDA" w14:paraId="1D14A9EF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet zet zich in voor de totstandkoming en ondersteuning van Europese </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>scale</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-ups en bedrijven die in Europa kunnen doorgroeien, onder meer via Horizon Europe. Dit programma stimuleert de ontwikkeling van de commerciële toepassingen van onderzoeksresultaten via diverse instrumenten waarvan de European </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Innovation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Council (EIC) voor deze ambitie de belangrijkste is. De EIC biedt ondersteuning aan startups en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>scale</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-ups voor het identificeren, vermarkten en opschalen van baanbrekende innovaties. De afgelopen jaren heeft de EIC zich mede op aandringen van Nederland in toenemende mate gericht op de opschalingsfase, gezien het substantiële </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>financieringsgat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dat zich in deze fase voordoet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="00941AE7" w:rsidRDefault="00B01DDA" w14:paraId="3CC7FBBC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="00941AE7" w:rsidRDefault="00B01DDA" w14:paraId="5F1120D4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Naast Horizon Europe zal tevens het nieuwe ECF zich richten op het ondersteunen van bedrijven in de opschalingsfase, met instemming van Nederland. Zoals toegelicht in de Kamerbrief over de kabinetsinzet voor de kapitaalmarktunie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, zet het kabinet zich ook in voor het bewerkstellingen van een diepe en geïntegreerde Europese kapitaalmarkt, om zo de beschikbaarheid van privaat (risico)kapitaal voor bedrijven in de EU te vergroten, zodat zij in Europa kunnen doorgroeien. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="000A2510" w:rsidRDefault="00B01DDA" w14:paraId="2F25546F" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1820"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="2"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vraag 4 (D66-fractie) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="000A2510" w:rsidRDefault="00B01DDA" w14:paraId="462503FC" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1820"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de D66-fractie willen dat ook het midden- en kleinbedrijf (mkb) profiteert van één Europese markt voor innovatie. Veel innovatieve mkb-bedrijven lopen echter vast in versnipperde regels en complexe toegang tot Europese programma’s. Welke concrete stappen wil de minister zetten om ervoor te zorgen dat Nederlandse mkb’ers eenvoudiger toegang krijgen tot Europese onderzoeks-, innovatie- en financieringsinstrumenten, zodat ook zij kunnen groeien op de Europese interne markt?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="000A2510" w:rsidRDefault="00B01DDA" w14:paraId="1516B656" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1820"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="000A2510" w:rsidRDefault="00B01DDA" w14:paraId="235DC847" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1820"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bijna een vierde van de aan Nederland toegekende middelen van de huidige Europese onderzoeks-, innovatie- en financieringsinstrumenten onder Horizon Europe belandt bij mkb’ers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Uiteraard blijft het kabinet zich inzetten voor zo eenvoudig mogelijke toegang voor aanvragers, waaronder mkb-bedrijven. Zoals reeds met Uw Kamer gedeeld, verwelkomt het kabinet de sterke inzet van de Europese Commissie op vereenvoudiging om administratieve lasten en complexiteit te verminderen en zo snelheid en flexibiliteit voor begunstigden te vergroten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Hierbij houdt het kabinet in het oog dat vereenvoudiging daadwerkelijk de begunstigde toekomt en niet de Europese Commissie. Verder blijft het kabinet zich inzetten voor adequate ondersteuning voor potentiële deelnemers van Europese onderzoeks-, innovatie- en financieringsinstrumenten vanuit de Rijksdienst voor Ondernemend Nederland, in diens hoedanigheid als National Contact Point van de Europese Commissie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="000A2510" w:rsidRDefault="00B01DDA" w14:paraId="5FD906C3" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1820"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="2"/>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="000A2510" w:rsidRDefault="00B01DDA" w14:paraId="23E53ECF" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1820"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="2"/>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag 5 (CDA-fractie)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="000A2510" w:rsidRDefault="00B01DDA" w14:paraId="2CA7481E" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1820"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de CDA-fractie zijn positief over het feit dat de Raad een deelakkoord heeft bereikt over Horizon Europe. Kan de minister een beeld schetsen van het krachtenveld binnen de Raad dat heeft geleid tot dit deelakkoord? Welke lidstaten hebben zich voor of tegen de belangrijkste onderdelen van het akkoord uitgesproken?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="000A2510" w:rsidRDefault="00B01DDA" w14:paraId="2886743A" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1820"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="000A2510" w:rsidRDefault="00B01DDA" w14:paraId="492599EE" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1820"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het Cypriotische voorzitterschap heeft het deelakkoord als geheel voorgelegd ter stemming. Er was zodoende geen mogelijkheid voor lidstaten om zich uit te spreken voor of tegen bepaalde onderdelen van het deelakkoord. Alle lidstaten hebben ingestemd met het deelakkoord en hiermee is dit de positie van de Raad geworden. Dit is het uitgangspunt voor de onderhandelingen met het Europees Parlement en de Europese Commissie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="000A2510" w:rsidRDefault="00B01DDA" w14:paraId="428F1687" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1820"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="000A2510" w:rsidRDefault="00B01DDA" w14:paraId="0660156F" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1820"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>U bent eerder via de Geannoteerde Agenda en de Raadsverslagen geïnformeerd over de belangrijkste openstaande punten in de aanloop naar het deelakkoord en het bijbehorende krachtenveld. Een belangrijk openstaand punt was in welke mate Horizon Europe dient in te zetten op het verkleinen van verschillen tussen lidstaten. Hierop is voor alle lidstaten een acceptabel compromis bereikt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="000A2510" w:rsidRDefault="00B01DDA" w14:paraId="2F22F561" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1820"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="2"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="000A2510" w:rsidRDefault="00B01DDA" w14:paraId="6B2C4A99" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1820"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="2"/>
-[...190 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag 6 (CDA-fractie)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="000A2510" w:rsidRDefault="00B01DDA" w14:paraId="1D36D0E9" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1820"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de CDA-fractie vinden het positief dat de Raad de samenhang en afstemming tussen Horizon Europe en het European </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Competitiveness</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Fund verder heeft verduidelijkt. Wel vragen zij of het voorgestelde overlegmechanisme voldoende is om deze afstemming te waarborgen. Hoe kijkt de minister hiernaar? Hoe verhoudt deze aanpak zich tot de inzet van de rapporteur in het Europees Parlement, Christian </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ehler</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="000A2510" w:rsidRDefault="00B01DDA" w14:paraId="5AF941E6" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1820"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="2"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="000A2510" w:rsidRDefault="00B01DDA" w14:paraId="27620ACB" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1820"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het bereikte deelakkoord voor zowel het Europees </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Concurrentievermogenfonds</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ECF) als Horizon Europe is de zelfstandigheid van de beide programma’s geborgd, waarbij ook aandacht is voor een goede aansluiting tussen de programma’s, in bijzonder voor de tweede pijler van Horizon Europe. Er is daarbij bovendien een duidelijkere rol voor lidstaten voorzien in het bepalen van de strategische prioriteiten voor onderzoek en innovatie binnen de beide programma’s, zowel ex-ante als bij het vaststellen van werkprogramma’s. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="000A2510" w:rsidRDefault="00B01DDA" w14:paraId="7744D958" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1820"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="000A2510" w:rsidRDefault="00B01DDA" w14:paraId="27530FBD" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1820"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit is in lijn met de inzet van Nederland en deze vormgeving wordt breed gedragen onder de lidstaten. Voor Nederland was het vertrekpunt in de onderhandelingen dat Horizon Europe een eigenstandig programma is. Door de voorgestelde verbinding kunnen de O&amp;I-activiteiten onder Horizon Europe aansluiting vinden bij het ECF-beleid gericht op opschaling en commercialisatie. Zo wordt het gehele ontwikkeltraject zo goed mogelijk ondersteund en zullen resultaten niet onbenut blijven. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="000A2510" w:rsidRDefault="00B01DDA" w14:paraId="388F886C" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1820"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="000A2510" w:rsidRDefault="00B01DDA" w14:paraId="75716B00" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1820"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De inzet van de rapporteur van het Europees Parlement wijkt hiervan af. De rapporteur stelt een fundamentele herinrichting van de relatie van Horizon Europe Pijler II met het ECF voor. Zo moet Horizon Europe een eigen - door experts gedreven - programmeringsproces krijgen, los van de ECF‑</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>comitologie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en -programmering. In elk ECF-beleidsvenster moeten volgens de rapporteur acties komen voor uitrol, opschaling, commercialisatie en toepassing van Horizon Europe‑resultaten. Dit betreft een conceptrapport van de rapporteur in het Europees parlement. Het is op dit moment nog onduidelijk of dit ook de definitieve inzet van het Europees Parlement zal zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="000A2510" w:rsidRDefault="00B01DDA" w14:paraId="1B22E20D" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1820"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="2"/>
-[...175 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="000A2510" w:rsidRDefault="00B01DDA" w14:paraId="2446DABA" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1820"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="2"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag 7 (CDA-fractie)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="000A2510" w:rsidRDefault="00B01DDA" w14:paraId="4D41C86B" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1820"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de CDA-fractie lezen daarnaast dat de Europese Commissie plafonds heeft voorgesteld voor de financiering van partnerschappen, defensie-innovatie en de bouw of modernisering van onderzoeks- en technologie-infrastructuur. Kan de minister nader specificeren hoe deze plafonds zijn vormgegeven? Gaat het hierbij om percentages, absolute bedragen of een combinatie van beide? Indien hierover nog geen duidelijkheid bestaat, wat is de inzet van het kabinet ten aanzien van de hoogte en vormgeving van deze plafonds?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="000A2510" w:rsidRDefault="00B01DDA" w14:paraId="6FB28935" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="000A2510" w:rsidRDefault="00B01DDA" w14:paraId="2F46BC60" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De voorgestelde plafonds betreffen een maximumpercentage van het budget van de corresponderende pijlers binnen Horizon Europe. Er is door de Raad nog geen voorstel gedaan voor de hoogte van deze maximumpercentages, omdat de budgettaire aspecten van Horizon Europe 2028-2034 onderdeel zijn van de onderhandelingen over het bredere Meerjarige Financiële Kader. Alleen de toepassing van de plafonds als zodanig maakt onderdeel uit van het deelakkoord op Horizon Europe. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="000A2510" w:rsidRDefault="00B01DDA" w14:paraId="47B58E1C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="000A2510" w:rsidRDefault="00B01DDA" w14:paraId="1B199CD8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wat betreft de wenselijke hoogte van de plafonds is voor Nederland de rationale achter het instellen van de plafonds leidend. Dit betekent bijvoorbeeld dat het budgettaire zwaartepunt binnen de European </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Innovation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Council bij niet-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>defensiegerelateerde</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> activiteiten moet liggen, gezien de uitdagingen rondom concurrentievermogen die verder reiken dan defensie alleen en de onder het ECF voorziene inzet op defensie-gerelateerde startups en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>scale</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-ups. Het maximumplafond voor de bouw of modernisering van onderzoeks- en technologie-infrastructuur moet borgen dat deze bijdrage niet naar één of slechts enkele infrastructuren kan gaan. Het kabinet zet verder in op voldoende budgettaire ruimte voor partnerschappen binnen een maximumplafond. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="000A2510" w:rsidRDefault="00B01DDA" w14:paraId="40A2C7AF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="000A2510" w:rsidRDefault="00B01DDA" w14:paraId="3FD36DC6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="2"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="2"/>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Triloogakkoord</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="2"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="2"/>
-[...520 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>declaration</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="000A2510" w:rsidRDefault="00B01DDA" w14:paraId="2D271FAB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Daarnaast maak ik graag van de gelegenheid gebruik om uw Kamercommissie namens de minister van Economische Zaken en Klimaat te informeren over het volgende: op 23 juni jl. bereikten het Cypriotische EU-voorzitterschap namens de Raad van de Europese Unie, het Europees Parlement en de Europese Commissie een politiek akkoord over de e-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>declaration</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Nederland heeft dit akkoord op 30 juni jl. in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Coreper</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gesteund.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="000A2510" w:rsidRDefault="00B01DDA" w14:paraId="50F6BBB0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="000A2510" w:rsidRDefault="00B01DDA" w14:paraId="248B1D3D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Op grond van de Europese Handhavingsrichtlijn kunnen lidstaten bedrijven in de EU verplichten om werknemers vooraf te melden indien zij tijdelijk in deze lidstaat komen werken. Elk lidstaat heeft nu zijn eigen meldloket. De huidige 27 verschillende meldsystemen leiden tot behoorlijke administratieve lasten voor bedrijven die werknemers naar andere lidstaten detacheren. Om die reden wordt de meldplicht voor detacheringen door die specifieke groep bedrijven vaak genoemd als één van de meest prangende interne markt belemmeringen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:eastAsia="en-US"/>
-[...107 lines deleted...]
-      <w:r w:rsidRPr="003D7518">
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zowel het rapport van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Letta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> over de toekomst van de interne markt, als de door de Europese Commissie aangekondigde interne- marktstrategie benoemen de kansen van de e-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>declaration</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om administratieve lasten te verlichten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="000A2510" w:rsidRDefault="00B01DDA" w14:paraId="07ED7FE2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="000A2510" w:rsidRDefault="00B01DDA" w14:paraId="3D4FC8F5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nederland heeft sinds 2020 een meldplicht voor buitenlandse werkgevers en uitzendbureaus. Ook zelfstandigen werkzaam in risicosectoren zijn verplicht zich te melden. De meldplicht is ingesteld om meer zicht te krijgen op welke bedrijven met welke werknemers actief zijn in ons land. Dit geeft inspectiediensten de handvatten om effectiever toe te zien op de naleving van arbeidswetten en het opsporen van misstanden ten aanzien van deze groep arbeidsmigranten. Het Nederlandse meldloket is de afgelopen jaren aangepast om de gebruikservaring te vergroten en de administratieve last te verkleinen, wat ook blijkt uit de meest recente evaluatie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...57 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="000A2510" w:rsidRDefault="00B01DDA" w14:paraId="38DD4043" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="000A2510" w:rsidRDefault="00B01DDA" w14:paraId="1AF71B57" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Met de e-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>declaration</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beoogt de Europese Commissie de meldingsprocedures in lidstaten te harmoniseren door één vrijwillig uniform Europees meldformulier met gestandaardiseerde informatievelden in te voeren. Meldingen worden via het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Internal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Market Information System (IMI) beschikbaar gesteld aan de bevoegde nationale autoriteiten. Ook de informatie-uitwisseling tussen autoriteiten verloopt via dit systeem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="000A2510" w:rsidRDefault="00B01DDA" w14:paraId="14E099A5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="000A2510" w:rsidRDefault="00B01DDA" w14:paraId="07731BE6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Het kabinet heeft in het BNC-fiche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> een positieve grondhouding ten aanzien van het voorstel ingenomen. Voor het kabinet was het een randvoorwaarde dat het initiatief voldoende waarborgen zou bevatten voor de bescherming van gedetacheerde werknemers. Het kabinet heeft zich in de onderhandelingen met succes ingezet om een aantal voor Nederland belangrijke informatievelden in het uniforme formulier te krijgen die nodig zijn voor effectieve handhaving en toezicht. Voor een uitbreiding van de reikwijdte van het voorstel naar zelfstandigen bleek binnen de Europese Commissie en onder de lidstaten echter onvoldoende steun te bestaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="000A2510" w:rsidRDefault="00B01DDA" w14:paraId="6601E892" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="000A2510" w:rsidRDefault="00B01DDA" w14:paraId="724414B5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Daarnaast heeft het kabinet aandacht gevraagd voor het behoud van voldoende ruimte voor de nationale controleplicht. Op grond hiervan controleert de Nederlandse dienstontvanger de juistheid van de melding van de buitenlandse dienstverrichter. Het is nog niet duidelijk in hoeverre het akkoord ruimte laat om deze controleplicht te behouden bij eventuele deelname. Door inzet van Nederland wordt dit in ieder geval niet expliciet verboden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3625D" w:rsidDel="00897D41">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000A2510" w:rsidR="006B748A" w:rsidP="000A2510" w:rsidRDefault="006B748A" w14:paraId="1083D459" w14:textId="77777777">
-[...99 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="000A2510" w:rsidRDefault="00B01DDA" w14:paraId="38DB64A2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="000A2510" w:rsidRDefault="00B01DDA" w14:paraId="53B05E83" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Uit recente evaluaties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:eastAsia="en-US"/>
-[...1159 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
-      <w:r w:rsidRPr="000A2510">
-[...103 lines deleted...]
-      <w:pgNumType w:start="1"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> blijkt dat de huidige meldingsplicht in Nederland gepaard gaat met aanzienlijke administratieve lasten. Zo ervaart circa 28 procent van de opdrachtnemers veel of zeer veel administratieve lasten als gevolg van de meldingsplicht. Daarnaast geven buitenlandse dienstverrichters aan dat zij niet (altijd) melden, omdat zij de administratieve lasten als hoog ervaren en verwachten dat binnenlandse dienstontvangers toch niet controleren. De verwachting is dat de e-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>declaration</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kan bijdragen aan het aanpakken van dit probleem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="000A2510" w:rsidRDefault="00B01DDA" w14:paraId="3026A241" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="000A2510" w:rsidRDefault="00B01DDA" w14:paraId="552B6936" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Deelname aan de e-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>declaration</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is vrijwillig voor lidstaten. Het staat nog niet vast wanneer de Europese Commissie lidstaten vraagt om een keuze tot deelname te maken. Nederland heeft, net als een ruime meerderheid van de lidstaten, ingestemd met het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>triloogakkoord</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, maar het kabinet zal na het verzoek van de Commissie besluiten over deelname. Om een gewogen besluit te nemen zullen diverse aspecten, zoals de voordelen voor ondernemers, administratieve lasten en beter toezicht op werknemersrechten en nadelen worden gewogen. Daarbij is het onder meer nodig om de gevolgen voor de bescherming van werknemers in kaart te brengen. Dit gaat het kabinet doen door onder andere de gevolgen voor de uitvoering en handhaving door bijvoorbeeld de Nederlandse Arbeidsinspectie formeel te toetsen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="000A2510" w:rsidRDefault="00B01DDA" w14:paraId="7D700F09" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="000A2510" w:rsidRDefault="00B01DDA" w14:paraId="4EFDC4FA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="000A2510" w:rsidRDefault="00B01DDA" w14:paraId="787A9CA2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="00B01DDA" w:rsidP="000A2510" w:rsidRDefault="00B01DDA" w14:paraId="12D7EFAF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3625D" w:rsidR="006F53E6" w:rsidRDefault="006F53E6" w14:paraId="0112D7BB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00D3625D" w:rsidR="006F53E6">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="75F36E36" w14:textId="77777777" w:rsidR="00E17F82" w:rsidRDefault="00E17F82">
+    <w:p w14:paraId="538ABC4F" w14:textId="77777777" w:rsidR="00CE0509" w:rsidRDefault="00CE0509" w:rsidP="00B01DDA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16D7F3BF" w14:textId="77777777" w:rsidR="00E17F82" w:rsidRDefault="00E17F82"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="49A45EAD" w14:textId="77777777" w:rsidR="00E17F82" w:rsidRDefault="00E17F82">
+    <w:p w14:paraId="67F2B4C8" w14:textId="77777777" w:rsidR="00CE0509" w:rsidRDefault="00CE0509" w:rsidP="00B01DDA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41D0F42E" w14:textId="77777777" w:rsidR="00E17F82" w:rsidRDefault="00E17F82"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...47 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
-[...11 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="725B300F" w14:textId="77777777" w:rsidR="00DF63F3" w:rsidRDefault="00DF63F3">
+  <w:p w14:paraId="6852E83D" w14:textId="77777777" w:rsidR="00B01DDA" w:rsidRPr="00B01DDA" w:rsidRDefault="00B01DDA" w:rsidP="00B01DDA">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1EA25063" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="6DB66D4E" w14:textId="77777777" w:rsidR="00B01DDA" w:rsidRPr="00B01DDA" w:rsidRDefault="00B01DDA" w:rsidP="00B01DDA">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...138 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...125 lines deleted...]
-  <w:p w14:paraId="6BCAD4FC" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00C64E34" w:rsidRDefault="00527BD4" w:rsidP="00D17084">
+  <w:p w14:paraId="66D8499C" w14:textId="77777777" w:rsidR="00B01DDA" w:rsidRPr="00B01DDA" w:rsidRDefault="00B01DDA" w:rsidP="00B01DDA">
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6798AA57" w14:textId="77777777" w:rsidR="00E17F82" w:rsidRDefault="00E17F82">
+    <w:p w14:paraId="5AB68E61" w14:textId="77777777" w:rsidR="00CE0509" w:rsidRDefault="00CE0509" w:rsidP="00B01DDA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66CBB687" w14:textId="77777777" w:rsidR="00E17F82" w:rsidRDefault="00E17F82"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="45A2EC74" w14:textId="77777777" w:rsidR="00E17F82" w:rsidRDefault="00E17F82">
+    <w:p w14:paraId="770E43DD" w14:textId="77777777" w:rsidR="00CE0509" w:rsidRDefault="00CE0509" w:rsidP="00B01DDA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1655F50F" w14:textId="77777777" w:rsidR="00E17F82" w:rsidRDefault="00E17F82"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="12508C78" w14:textId="77777777" w:rsidR="008517D3" w:rsidRDefault="008517D3" w:rsidP="008517D3">
+    <w:p w14:paraId="4158849F" w14:textId="77777777" w:rsidR="00B01DDA" w:rsidRPr="00D3625D" w:rsidRDefault="00B01DDA" w:rsidP="008517D3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3625D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="007D73CA">
+        <w:r w:rsidRPr="00D3625D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Nieuwe Commissievoorstellen en initiatieven van de lidstaten van de Europese Unie | Tweede Kamer der Staten-Generaal</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="4DFB21E9" w14:textId="77777777" w:rsidR="00941AE7" w:rsidRDefault="00941AE7" w:rsidP="00941AE7">
+    <w:p w14:paraId="7BE4AE56" w14:textId="77777777" w:rsidR="00B01DDA" w:rsidRPr="00D3625D" w:rsidRDefault="00B01DDA" w:rsidP="00941AE7">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3625D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidRPr="003D7518">
+        <w:r w:rsidRPr="00D3625D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Kamerbrief kabinetsinzet kapitaalmarktunie | Rijksoverheid.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="2A864C10" w14:textId="77777777" w:rsidR="00FB20F1" w:rsidRDefault="00FB20F1" w:rsidP="00FB20F1">
+    <w:p w14:paraId="0F010CA3" w14:textId="77777777" w:rsidR="00B01DDA" w:rsidRPr="00D3625D" w:rsidRDefault="00B01DDA" w:rsidP="00FB20F1">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3625D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>https://www.rvo.nl/nieuws/mijlpaal-nederland-5-miljard-horizon-europe-subsidies</w:t>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> https://www.rvo.nl/nieuws/mijlpaal-nederland-5-miljard-horizon-europe-subsidies</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="7D20C6F8" w14:textId="77777777" w:rsidR="00FB20F1" w:rsidRDefault="00FB20F1" w:rsidP="00FB20F1">
+    <w:p w14:paraId="364E7234" w14:textId="77777777" w:rsidR="00B01DDA" w:rsidRPr="00D3625D" w:rsidRDefault="00B01DDA" w:rsidP="00FB20F1">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3625D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> BNC-fiche Horizon Europe </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="28D2FF59" w14:textId="77777777" w:rsidR="005011E9" w:rsidRPr="00625EDC" w:rsidRDefault="005011E9" w:rsidP="005011E9">
+    <w:p w14:paraId="7A7FF613" w14:textId="77777777" w:rsidR="00B01DDA" w:rsidRPr="00D3625D" w:rsidRDefault="00B01DDA" w:rsidP="005011E9">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00625EDC">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3625D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00625EDC">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zie hiervoor onder meer de Europese interne-marktstrategie [COM (2025) waarover u bent geïnformeerd bij BNC-fiche (Kamerstukken II 2024-2025, 22112, nr. 4096).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="419AC828" w14:textId="77777777" w:rsidR="005011E9" w:rsidRPr="004E7230" w:rsidRDefault="005011E9" w:rsidP="005011E9">
+    <w:p w14:paraId="1A103828" w14:textId="77777777" w:rsidR="00B01DDA" w:rsidRPr="00D3625D" w:rsidRDefault="00B01DDA" w:rsidP="005011E9">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004E7230">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3625D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="004E7230">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025/26, 29861, nr. 168</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="69FD83AA" w14:textId="77777777" w:rsidR="005011E9" w:rsidRPr="004E7230" w:rsidRDefault="005011E9" w:rsidP="005011E9">
+    <w:p w14:paraId="7B4716BE" w14:textId="77777777" w:rsidR="00B01DDA" w:rsidRPr="00D3625D" w:rsidRDefault="00B01DDA" w:rsidP="005011E9">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="004E7230">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3625D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="004E7230">
-[...11 lines deleted...]
-        <w:t>Kamerstukken II 2024/25, 22 112, nr. 3987</w:t>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2024/25, 22 112, nr. 3987</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="3DB1087E" w14:textId="77777777" w:rsidR="005011E9" w:rsidRPr="00625EDC" w:rsidRDefault="005011E9" w:rsidP="005011E9">
+    <w:p w14:paraId="71406A69" w14:textId="77777777" w:rsidR="00B01DDA" w:rsidRPr="00D3625D" w:rsidRDefault="00B01DDA" w:rsidP="005011E9">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3625D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>Kamerstukken II 2025/26, 29861, nr. 168</w:t>
+      <w:r w:rsidRPr="00D3625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 29861, nr. 168</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1AE04D37" w14:textId="77777777" w:rsidR="00DF63F3" w:rsidRDefault="00DF63F3">
+  <w:p w14:paraId="2CB01E4F" w14:textId="77777777" w:rsidR="00B01DDA" w:rsidRPr="00B01DDA" w:rsidRDefault="00B01DDA" w:rsidP="00B01DDA">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...28 lines deleted...]
-  <w:p w14:paraId="155C978F" w14:textId="77777777" w:rsidR="008211EF" w:rsidRPr="008211EF" w:rsidRDefault="008211EF" w:rsidP="008211EF">
+  <w:p w14:paraId="17E40922" w14:textId="77777777" w:rsidR="00B01DDA" w:rsidRPr="00B01DDA" w:rsidRDefault="00B01DDA" w:rsidP="00B01DDA">
     <w:pPr>
-      <w:rPr>
-[...67 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...206 lines deleted...]
-  <w:p w14:paraId="42FDCEC2" w14:textId="77777777" w:rsidR="0044605E" w:rsidRDefault="0044605E" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="41671678" w14:textId="77777777" w:rsidR="00B01DDA" w:rsidRPr="00B01DDA" w:rsidRDefault="00B01DDA" w:rsidP="00B01DDA">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...921 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FD6CF9"/>
-[...928 lines deleted...]
-    <w:rsid w:val="00FF7D29"/>
+    <w:rsidRoot w:val="00B01DDA"/>
+    <w:rsid w:val="00110480"/>
+    <w:rsid w:val="00254C60"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="007741F3"/>
+    <w:rsid w:val="00903295"/>
+    <w:rsid w:val="00B01DDA"/>
+    <w:rsid w:val="00CE0509"/>
+    <w:rsid w:val="00D3625D"/>
+    <w:rsid w:val="00DA1023"/>
+    <w:rsid w:val="00DA5027"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="20CB76BE"/>
-  <w15:docId w15:val="{518F36B1-906F-408B-BE74-69C4226C8854}"/>
+  <w14:docId w14:val="78028CE6"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{0602601E-42E0-4A98-A985-3005583BC54D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...16 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -6825,1156 +3969,1007 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="006B748A"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00B01DDA"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00B01DDA"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00B01DDA"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00B01DDA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B01DDA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B01DDA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B01DDA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B01DDA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B01DDA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...395 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00B01DDA"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B01DDA"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B01DDA"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B01DDA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Standaardinspringing">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B01DDA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ondertitel">
-[...12 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B01DDA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...1 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
-    <w:name w:val="Ondertitel Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Ondertitel"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00841CD9"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B01DDA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B01DDA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B01DDA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="TitelChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00B01DDA"/>
     <w:pPr>
-      <w:pBdr>
-[...2 lines deleted...]
-      <w:spacing w:after="300"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-      <w:spacing w:val="5"/>
+      <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
-      <w:sz w:val="52"/>
-      <w:szCs w:val="52"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
     <w:name w:val="Titel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Titel"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00B01DDA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-      <w:spacing w:val="5"/>
+      <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
-      <w:sz w:val="52"/>
-      <w:szCs w:val="52"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Nadruk">
-    <w:name w:val="Emphasis"/>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B01DDA"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="20"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00B01DDA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00D1197D"/>
+    <w:rsid w:val="00B01DDA"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
-    <w:name w:val="Voettekst Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Voettekst"/>
-    <w:rsid w:val="003A7160"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00B01DDA"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Voetnootmarkering">
-    <w:name w:val="footnote reference"/>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B01DDA"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B01DDA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B01DDA"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00B01DDA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B01DDA"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="00B01DDA"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="005011E9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B01DDA"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
     <w:rPr>
-      <w:vertAlign w:val="superscript"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="008517D3"/>
+    <w:rsid w:val="00B01DDA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B01DDA"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B01DDA"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B01DDA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B01DDA"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B01DDA"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/2025/03/17/kabinetsinzet-kapitaalmarktunie" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tweedekamer.nl/kamerstukken/brieven_regering/detail?id=2026Z09000&amp;did=2026D20085" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>9</ap:Pages>
-  <ap:Words>3416</ap:Words>
-[...3 lines deleted...]
-  <ap:Paragraphs>44</ap:Paragraphs>
+  <ap:Words>3313</ap:Words>
+  <ap:Characters>18227</ap:Characters>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:Lines>151</ap:Lines>
+  <ap:Paragraphs>42</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>22164</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>21498</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2009-07-01T14:30:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="auteur.inlogcode">
-    <vt:lpwstr>O217MEE</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Author">
-[...45 lines deleted...]
-    <vt:lpwstr>O217MEE</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>