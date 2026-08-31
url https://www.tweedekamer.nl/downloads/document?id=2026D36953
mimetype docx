--- v0 (2026-07-16)
+++ v1 (2026-08-31)
@@ -1,3209 +1,1016 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00A97BB8" w:rsidP="00A97BB8" w:rsidRDefault="00A97BB8" w14:paraId="7667B565" w14:textId="77777777">
-[...25 lines deleted...]
-      <w:r w:rsidR="005C61EB">
+    <w:p w:rsidRPr="00CD2A80" w:rsidR="00CD2A80" w:rsidP="00CD2A80" w:rsidRDefault="00FC00DD" w14:paraId="1D20A516" w14:textId="10D1B8CD">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD2A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD2A80" w:rsidR="00CD2A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A97BB8">
-[...189 lines deleted...]
-          <w:lang w:val="de-DE"/>
+      <w:r w:rsidRPr="00CD2A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>689</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD2A80" w:rsidR="00CD2A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="0041587D">
-[...31 lines deleted...]
-      <w:r w:rsidR="007D37BF">
+      <w:r w:rsidRPr="00CD2A80" w:rsidR="00CD2A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
-      </w:r>
-[...16 lines deleted...]
-      <w:r>
+        <w:t>Herziening Zorgstelsel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD2A80" w:rsidR="00CD2A80" w:rsidP="00CD2A80" w:rsidRDefault="00CD2A80" w14:paraId="543DAE93" w14:textId="06FC1C2E">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD2A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD2A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD2A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>477</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD2A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-    </w:p>
-[...81 lines deleted...]
-      <w:r w:rsidR="00726215">
+      <w:r w:rsidRPr="00CD2A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Geneesmiddelenbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD2A80" w:rsidR="00CD2A80" w:rsidP="00CD2A80" w:rsidRDefault="00CD2A80" w14:paraId="4CF6CCB7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD2A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD2A80" w:rsidR="00FC00DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1357</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD2A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Volksgezondheid, Welzijn en Sport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD2A80" w:rsidR="00CD2A80" w:rsidP="00CD2A80" w:rsidRDefault="00CD2A80" w14:paraId="0D0B4105" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD2A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD2A80" w:rsidR="00CD2A80" w:rsidP="00CD2A80" w:rsidRDefault="00CD2A80" w14:paraId="30CFD13F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD2A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 16 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD2A80" w:rsidR="00FC00DD" w:rsidP="00CD2A80" w:rsidRDefault="00FC00DD" w14:paraId="3F1B7D01" w14:textId="58AB4AC4">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD2A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Zoals toegezegd in het tweeminutendebat Pallas van 2 juli 2026, informeert het kabinet de Kamer hierbij over de reactie van de leverancier van het geneesmiddel Voxzogo, BioMarin, op de oproep vanuit het ministerie van VWS om het besluit om voor Voxzogo geen vergoedingsdossier in te dienen te heroverwegen. Dit naar aanleiding van de aangenomen motie Maeijer van 18 juni jl. die het kabinet hierom verzocht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD2A80">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00CD2A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
-[...365 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD2A80" w:rsidR="00FC00DD" w:rsidP="00CD2A80" w:rsidRDefault="00FC00DD" w14:paraId="1C9759C5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD2A80" w:rsidR="00FC00DD" w:rsidP="00CD2A80" w:rsidRDefault="00FC00DD" w14:paraId="755B9C33" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD2A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leverancier heeft gereageerd door te berichten dat hij “de reguliere vergoedingsroute een te restrictief kader” vindt omdat deze “de meerwaarde van behandelingen voor kinderen met zeldzame genetische aandoeningen, zoals achondroplasie, aanzienlijk onderschat”. Volgens BioMarin is dit de reden om te besluiten om op dit moment geen vergoedingsaanvraag voor Voxzogo in Nederland in te dienen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD2A80" w:rsidR="00FC00DD" w:rsidP="00CD2A80" w:rsidRDefault="00FC00DD" w14:paraId="56845539" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD2A80" w:rsidR="00FC00DD" w:rsidP="00CD2A80" w:rsidRDefault="00FC00DD" w14:paraId="2DC65FEC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD2A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>BioMarin stelt dat hij in gesprekken met het Zorginstituut relevante onderzoeksresultaten heeft gedeeld, die zouden aantonen dat Voxzogo “bijdraagt ​​aan de algehele gezondheid en het welzijn – waaronder verbeteringen in lichaamsverhoudingen en levenskwaliteit”, van patiënten met achondroplasie. Dat kan zo zijn, maar zonder dossier kan het Zorginstituut niet beoordelen of de aannames en probabilistische analyses van BioMarin standhouden. Het kabinet heeft al eerder gezegd het frustrerend te vinden dat de stellingname van BioMarin over de onderwaardering die het gevolg zou zijn van het Nederlandse vergoedingssysteem nu niet getoetst kan worden. Het kabinet heeft begrepen dat in de landen waar een kosteneffectiviteitsanalyse is uitgevoerd als onderdeel van de zogenoemde Health Technology Assessment (HTA), de kosteneffectiviteit (zeer) ongunstig is beoordeeld. Dit heeft in deze landen gevolgen gehad voor de besluitvorming over vergoeding.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD2A80" w:rsidR="00FC00DD" w:rsidP="00CD2A80" w:rsidRDefault="00FC00DD" w14:paraId="2E5AB003" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD2A80" w:rsidR="00FC00DD" w:rsidP="00CD2A80" w:rsidRDefault="00FC00DD" w14:paraId="681F1D4F" w14:textId="58A58B00">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD2A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet waardeert de aanhoudende aandacht van de Kamer voor deze casus, maar het kabinet stelt vast dat de leverancier helaas toch bij zijn eerdere standpunt blijft en niet verder inzicht biedt in zijn beweegredenen. Dit betekent dat er geen vergoeding mogelijk is van Voxzogo. Deze situatie is uitermate teleurstellend, met name voor patiënten met achondroplasie (en hun naasten), die nu geen behandelmogelijkheid hebben in Nederland. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD2A80" w:rsidR="00FC00DD" w:rsidP="00CD2A80" w:rsidRDefault="00FC00DD" w14:paraId="0CB43EB6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD2A80" w:rsidR="00FC00DD" w:rsidP="00CD2A80" w:rsidRDefault="00FC00DD" w14:paraId="79D68BE1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...97 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD2A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoezeer het kabinet ook meeleeft met deze patiënten, wijst het kabinet tenslotte nog op het volgende. De pakketcriteria, zoals stand wetenschap en praktijk (effectiviteit) en kosteneffectiviteit, zijn er niet voor niets. Uit oogpunt van consistent pakketbeheer, dat erop gericht is om de (uiteindelijk) gelimiteerde financiële middelen zo rechtvaardig mogelijk te verdelen over </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD2A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>alle</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E2247" w:rsidR="003E2247">
-[...94 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CD2A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> patiënten, waarbij de gezondheidswinst in verhouding tot de (meer)kosten centraal staat, kan het kabinet daarop geen uitzonderingen maken. Als we voor Voxzogo een uitzondering zouden maken, moeten we dat immers ook voor andere, vergelijkbare middelen doen. H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD2A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...20 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">et is immers en gelukkig niet zo dat de ene patiëntengroep meer waard wordt geacht dan de andere, maar wel dat de ene behandeling meer waard is dan de andere – afhankelijk van de gezondheidswinst die de behandeling biedt in verhouding tot de kosten. Het kabinet vindt het niet uit te leggen aan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD2A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>alle</w:t>
       </w:r>
-      <w:r w:rsidRPr="00447EE4" w:rsidR="00447EE4">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CD2A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> huidige en toekomstige patiënten, die ook premiebetalers zijn, als het besluit een duur middel met een beperkte of zeer onzekere kosteneffectiviteit zonder meer te vergoeden, of uitzonderingen te maken die de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD2A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...12 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>juridische houdbaarheid van het hele stelsel op de tocht zetten. Dan riskeren we dat we de solidariteit uithollen die het fundament vormt van het basispakket van de zorgverzekering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD2A80" w:rsidR="00FC00DD" w:rsidP="00CD2A80" w:rsidRDefault="00FC00DD" w14:paraId="36C126AF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD2A80" w:rsidR="00FC00DD" w:rsidP="00CD2A80" w:rsidRDefault="00FC00DD" w14:paraId="2AF5C970" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD2A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Het kabinet sluit af met de hoop uit te spreken dat andere geneesmiddelen voor de behandeling van achondroplasie snel kunnen worden toegelaten tot de markt en dat de leveranciers van deze middelen snel, dat kan ook al in een zogeheten parallelle procedure</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CD2A80">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00CD2A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, een vergoedingsdossier indienen bij het Zorginstituut. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A637A2" w:rsidP="004542AB" w:rsidRDefault="00A637A2" w14:paraId="5997621D" w14:textId="77777777"/>
-[...14 lines deleted...]
-          <w:rFonts w:cs="Lohit Hindi"/>
+    <w:p w:rsidRPr="00CD2A80" w:rsidR="00FC00DD" w:rsidP="00CD2A80" w:rsidRDefault="00FC00DD" w14:paraId="323D9A91" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD2A80" w:rsidR="00FC00DD" w:rsidP="00CD2A80" w:rsidRDefault="00CD2A80" w14:paraId="54BFE876" w14:textId="5123F1BB">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="3"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Lohit Hindi"/>
+      <w:r w:rsidRPr="00CD2A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD2A80" w:rsidR="00FC00DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="3"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t xml:space="preserve">de minister van Volksgezondheid, </w:t>
-[...10 lines deleted...]
-          <w:rFonts w:cs="Lohit Hindi"/>
+        <w:t>e minister van Volksgezondheid, Welzijn en Sport,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD2A80" w:rsidR="00FC00DD" w:rsidP="00CD2A80" w:rsidRDefault="00FC00DD" w14:paraId="24F44427" w14:textId="2E80F6B7">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="3"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Lohit Hindi"/>
+      <w:r w:rsidRPr="00CD2A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="3"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t>Welzijn en Sport</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Lohit Hindi"/>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD2A80" w:rsidR="00CD2A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="3"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...9 lines deleted...]
-          <w:rFonts w:cs="Lohit Hindi"/>
+        <w:t xml:space="preserve">.T.M. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD2A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="3"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
-      </w:pPr>
-[...55 lines deleted...]
-      <w:pgMar w:top="2268" w:right="2784" w:bottom="1134" w:left="1588" w:header="0" w:footer="970" w:gutter="0"/>
+        <w:t>Hermans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD2A80" w:rsidR="00FC00DD" w:rsidP="00CD2A80" w:rsidRDefault="00FC00DD" w14:paraId="49E74962" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD2A80" w:rsidR="004E5D09" w:rsidP="00CD2A80" w:rsidRDefault="004E5D09" w14:paraId="48F71DCD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00CD2A80" w:rsidR="004E5D09" w:rsidSect="002F601A">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0342EB76" w14:textId="77777777" w:rsidR="00CF60A6" w:rsidRDefault="00CF60A6">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0F0561DF" w14:textId="77777777" w:rsidR="00CE0CC0" w:rsidRDefault="00CE0CC0" w:rsidP="00FC00DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="40FBBE33" w14:textId="77777777" w:rsidR="00CF60A6" w:rsidRDefault="00CF60A6">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="743392B6" w14:textId="77777777" w:rsidR="00CE0CC0" w:rsidRDefault="00CE0CC0" w:rsidP="00FC00DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Univers">
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000000F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Univers 45 Light">
-[...28 lines deleted...]
-  </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="SimSun">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3BA49D1E" w14:textId="77777777" w:rsidR="00FC00DD" w:rsidRPr="00FC00DD" w:rsidRDefault="00FC00DD" w:rsidP="00FC00DD">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="01471180" w14:textId="77777777" w:rsidR="00FC00DD" w:rsidRPr="00FC00DD" w:rsidRDefault="00FC00DD" w:rsidP="00FC00DD">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4279CDC9" w14:textId="77777777" w:rsidR="00FC00DD" w:rsidRPr="00FC00DD" w:rsidRDefault="00FC00DD" w:rsidP="00FC00DD">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1B7EDEBC" w14:textId="77777777" w:rsidR="00CF60A6" w:rsidRDefault="00CF60A6">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="587B56D0" w14:textId="77777777" w:rsidR="00CE0CC0" w:rsidRDefault="00CE0CC0" w:rsidP="00FC00DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="705463EC" w14:textId="77777777" w:rsidR="00CF60A6" w:rsidRDefault="00CF60A6">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3873C6D1" w14:textId="77777777" w:rsidR="00CE0CC0" w:rsidRDefault="00CE0CC0" w:rsidP="00FC00DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="1DDAC1AB" w14:textId="77777777" w:rsidR="00003962" w:rsidRPr="00EF53E6" w:rsidRDefault="008617F6">
+    <w:p w14:paraId="018F7A9A" w14:textId="759F13C2" w:rsidR="00FC00DD" w:rsidRPr="00CD2A80" w:rsidRDefault="00FC00DD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="13"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00EF53E6">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD2A80">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00EF53E6">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Zie Kamerstukken 29689, nr. 1338.</w:t>
+      <w:r w:rsidRPr="00CD2A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zie Kamerstukken 29 689, nr. 1338.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="6C447FA8" w14:textId="77777777" w:rsidR="001776A0" w:rsidRPr="00EF53E6" w:rsidRDefault="008617F6">
+    <w:p w14:paraId="785F20FC" w14:textId="77777777" w:rsidR="00FC00DD" w:rsidRPr="00CD2A80" w:rsidRDefault="00FC00DD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="13"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00EF53E6">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD2A80">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00EF53E6">
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00CD2A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidR="001776A0" w:rsidRPr="00EF53E6">
+        <w:r w:rsidRPr="00CD2A80">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="13"/>
-            <w:szCs w:val="13"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://www.zorginstituutnederland.nl/wat-wij-doen/werkwijzen-en-procedures/adviseren-over-en-verduidelijken-van-het-basispakket-aan-zorg/beoordeling-van-geneesmiddelen/parallelle-procedure</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00EF53E6">
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00CD2A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="03D0295B" w14:textId="77777777" w:rsidR="00830438" w:rsidRDefault="008617F6">
+  <w:p w14:paraId="38D90530" w14:textId="77777777" w:rsidR="00FC00DD" w:rsidRPr="00FC00DD" w:rsidRDefault="00FC00DD" w:rsidP="00FC00DD">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-    </w:pPr>
-[...74 lines deleted...]
-      <w:spacing w:after="2630"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4113DF04" w14:textId="77777777" w:rsidR="00830438" w:rsidRDefault="008617F6" w:rsidP="00536636">
+  <w:p w14:paraId="7F1D7839" w14:textId="77777777" w:rsidR="00FC00DD" w:rsidRPr="00FC00DD" w:rsidRDefault="00FC00DD" w:rsidP="00FC00DD">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...265 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...945 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5AEAA2F2" w14:textId="77777777" w:rsidR="00FC00DD" w:rsidRPr="00FC00DD" w:rsidRDefault="00FC00DD" w:rsidP="00FC00DD">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...5 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="100"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:displayHorizontalDrawingGridEvery w:val="0"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...4 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:footnoteLayoutLikeWW8/>
-[...30 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00BA2E03"/>
-[...282 lines deleted...]
-    <w:rsid w:val="00FB3314"/>
+    <w:rsidRoot w:val="00FC00DD"/>
+    <w:rsid w:val="0006000E"/>
+    <w:rsid w:val="002F601A"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00B229A0"/>
+    <w:rsid w:val="00CD2A80"/>
+    <w:rsid w:val="00CE0CC0"/>
+    <w:rsid w:val="00E11479"/>
+    <w:rsid w:val="00FC00DD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3079"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3BCE4429"/>
+  <w14:docId w14:val="554D2CDC"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{62681337-7AEB-4425-8A0F-07456A22C248}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3225,74 +1032,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3441,1413 +1249,1047 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00261464"/>
-[...6 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00FC00DD"/>
     <w:pPr>
       <w:keepNext/>
-      <w:pageBreakBefore/>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-[...2 lines deleted...]
-      <w:sz w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00FC00DD"/>
     <w:pPr>
       <w:keepNext/>
-      <w:numPr>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Kop2"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-[...9 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+    <w:rsid w:val="00FC00DD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00FC00DD"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="260"/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="00FC00DD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="00FC00DD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="00FC00DD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="00FC00DD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="00FC00DD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bijschrift">
-    <w:name w:val="caption"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC00DD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC00DD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC00DD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC00DD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC00DD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC00DD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC00DD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC00DD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC00DD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-[...8 lines deleted...]
-    <w:name w:val="table of authorities"/>
+    <w:rsid w:val="00FC00DD"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00FC00DD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...29 lines deleted...]
-    <w:name w:val="index 1"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC00DD"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00FC00DD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...7 lines deleted...]
-    <w:name w:val="index 2"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC00DD"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FC00DD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC00DD"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC00DD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...93 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC00DD"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FC00DD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC00DD"/>
+    <w:rPr>
       <w:b/>
-    </w:rPr>
-[...473 lines deleted...]
-    </w:pPr>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00EB49A6"/>
-[...170 lines deleted...]
-      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    <w:rsid w:val="00FC00DD"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC00DD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Aanhef">
     <w:name w:val="Huisstijl - Aanhef"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00003962"/>
+    <w:rsid w:val="00FC00DD"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:before="100" w:after="240" w:line="240" w:lineRule="exact"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:kern w:val="3"/>
-      <w:szCs w:val="24"/>
+      <w:sz w:val="18"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
-    </w:rPr>
-[...9 lines deleted...]
-      <w:sz w:val="18"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00003962"/>
+    <w:rsid w:val="00FC00DD"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001776A0"/>
+    <w:rsid w:val="00FC00DD"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Onopgelostemelding">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001776A0"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00FC00DD"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00FC00DD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FC00DD"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00FC00DD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CD2A80"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zorginstituutnederland.nl/wat-wij-doen/werkwijzen-en-procedures/adviseren-over-en-verduidelijken-van-het-basispakket-aan-zorg/beoordeling-van-geneesmiddelen/parallelle-procedure" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>628</ap:Words>
-  <ap:Characters>3637</ap:Characters>
+  <ap:Words>634</ap:Words>
+  <ap:Characters>3493</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>30</ap:Lines>
+  <ap:Lines>29</ap:Lines>
   <ap:Paragraphs>8</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4257</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4119</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>