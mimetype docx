--- v0 (2026-07-16)
+++ v1 (2026-08-31)
@@ -1,6889 +1,1732 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00F97FF8" w:rsidP="007A70F1" w:rsidRDefault="00F97FF8" w14:paraId="2DBF8663" w14:textId="77777777">
+    <w:p w:rsidRPr="00206C05" w:rsidR="00206C05" w:rsidRDefault="00E841EB" w14:paraId="2776561C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>28498</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206C05" w:rsidR="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00206C05" w:rsidR="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00206C05" w:rsidR="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Het Internationaal Strafhof</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00206C05" w:rsidR="00206C05" w:rsidP="00206C05" w:rsidRDefault="00206C05" w14:paraId="4FF76E53" w14:textId="3D145014">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>60</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de ministers van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Buitenlandse Zaken en van Justitie en Veiligheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00206C05" w:rsidR="00206C05" w:rsidP="00206C05" w:rsidRDefault="00206C05" w14:paraId="43188F42" w14:textId="57CC8E95">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00206C05" w:rsidR="00206C05" w:rsidP="00206C05" w:rsidRDefault="00206C05" w14:paraId="1A7140B8" w14:textId="7C974F9F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Den Haag, 16 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00206C05" w:rsidR="00E841EB" w:rsidP="00E841EB" w:rsidRDefault="00E841EB" w14:paraId="2974C66A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="001E1426" w:rsidP="007A70F1" w:rsidRDefault="00370545" w14:paraId="0A5253C3" w14:textId="4E47A631">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00206C05" w:rsidR="00E841EB" w:rsidP="00E841EB" w:rsidRDefault="00E841EB" w14:paraId="3F71EA66" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00370545" w:rsidR="00370545" w:rsidP="007A70F1" w:rsidRDefault="00370545" w14:paraId="1C03D8B5" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Op 24 juli zal in New York een Speciale Zitting plaatsvinden van de Vergadering van verdragspartijen bij het Statuut van Rome (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assembly of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>States</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Parties</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>, ASP) inzake het Internationaal Strafhof (ISH). Middels deze brief informeert het kabinet u over deze Speciale Zitting, waarin de ASP een beslissing zal moeten nemen over de vraag of de hoofdaanklager van het ISH, Karim Khan, uit zijn ambt dient te worden ontzet op grond van artikel 46 van het Statuut van Rome.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00206C05" w:rsidR="00E841EB" w:rsidP="00E841EB" w:rsidRDefault="00E841EB" w14:paraId="1F6190FD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00370545" w:rsidR="00370545" w:rsidP="007A70F1" w:rsidRDefault="00370545" w14:paraId="5A9D5F16" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Inleiding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00206C05" w:rsidR="00E841EB" w:rsidP="00E841EB" w:rsidRDefault="00E841EB" w14:paraId="7D0407C2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">Assembly of </w:t>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 8 juni 2026 heeft het Bureau van de ASP – waar 21 van de 125 verdragspartijen zitting in hebben en dat tijdens de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00370545">
-[...5 lines deleted...]
-        <w:t>States</w:t>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>inter-sessionele</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00370545">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> periodes fungeert als het besluitvormingsorgaan van de ASP – met gekwalificeerde meerderheid een beslissing genomen over de tuchtprocedure tegen Aanklager Khan.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het Bureau heeft de tuchtprocedure doorverwezen naar de ASP en de ASP aanbevolen om de Aanklager uit zijn ambt te ontzetten. Daarnaast heeft het Bureau besloten om de Aanklager met onmiddellijke ingang te schorsen in afwachting van de definitieve beslissing van de ASP, die uiteindelijk de bevoegde besluitvormer is t.a.v. een eventuele ontzetting uit het ambt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00206C05" w:rsidR="00E841EB" w:rsidP="00E841EB" w:rsidRDefault="00E841EB" w14:paraId="10DAA045" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het besluit van het Bureau is gebaseerd op het rapport van een onderzoek dat is uitgevoerd door de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Office of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Internal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00370545">
-[...5 lines deleted...]
-        <w:t>Parties</w:t>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Oversight</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00370545">
-[...7 lines deleted...]
-    <w:p w:rsidR="00F97FF8" w:rsidP="007A70F1" w:rsidRDefault="00F97FF8" w14:paraId="011236CD" w14:textId="77777777">
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van de Verenigde Naties (OIOS), de onderliggende stukken, het advies van een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>ad hoc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> panel van externe rechters en schriftelijke verklaringen die tijdens de procedure zijn ingediend. Zowel de beslissing van het Bureau als de genoemde documenten zijn vertrouwelijk. Net als overige verdragspartijen die geen zitting hebben in het Bureau van de ASP heeft Nederland deze vertrouwelijke documenten van 8 t/m 22 juni in tranches ontvangen. In verband met de door het Bureau opgelegde vertrouwelijkheid van deze documenten, de integriteit van de nog lopende tuchtprocedure en de eerbiediging van de privacy en de rechten van alle betrokken partijen, kan het kabinet geen uitspraken doen over de inhoud van deze documenten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00206C05" w:rsidR="00E841EB" w:rsidP="00E841EB" w:rsidRDefault="00E841EB" w14:paraId="64A0E730" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00370545" w:rsidR="00370545" w:rsidP="007A70F1" w:rsidRDefault="00370545" w14:paraId="0AC7CA3A" w14:textId="63A30C0D">
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Voorafgaande procedure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00206C05" w:rsidR="00E841EB" w:rsidP="00E841EB" w:rsidRDefault="00E841EB" w14:paraId="0BD20D22" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Op 8 november 2024 heeft de President van de ASP, na overleg met het Bureau, OIOS verzocht om onafhankelijk onderzoek te verrichten naar mogelijk wangedrag van de Aanklager.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> OIOS heeft zich daarbij primair gericht op de aantijgingen van wangedrag, waaronder seksueel wangedrag, in de periode maart 2023 t/m april 2024. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Op 16 mei 2025 is Aanklager Khan in verband met het onderzoek met administratief verlof gegaan. Sindsdien wordt de leiding over het Parket van de Aanklager tijdelijk waargenomen door de twee plaatsvervangende Aanklagers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00206C05" w:rsidR="00E841EB" w:rsidP="00E841EB" w:rsidRDefault="00E841EB" w14:paraId="245E7E46" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Op 10 december 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206C05" w:rsidDel="007F0D99">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">heeft OIOS zijn onderzoeksrapport gedeeld met de President van de ASP. Vervolgens is dit rapport voorgelegd aan een door het Bureau van de ASP ingesteld </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ad hoc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> panel van drie externe niet aan het ISH gelieerde rechters met het verzoek om advies uit te brengen over de juridische kwalificatie van de bevindingen van het OIOS-onderzoek. Het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ad hoc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> panel heeft op 9 maart 2026 een advies uitgebracht. De Aanklager en de klager zijn daarna in de gelegenheid gesteld om te reageren op het OIOS-rapport en het advies van het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>ad hoc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> panel. Vervolgens heeft het Bureau van de ASP op 8 juni 2026 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206C05" w:rsidDel="007F0D99">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">met gekwalificeerde meerderheid </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">besloten om de tuchtprocedure door te verwijzen naar de ASP, met de aanbeveling om de Aanklager uit zijn ambt te ontzetten, en om de Aanklager met onmiddellijke ingang te schorsen in afwachting van de definitieve beslissing van de ASP. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00206C05" w:rsidR="00E841EB" w:rsidP="00E841EB" w:rsidRDefault="00E841EB" w14:paraId="3AD58735" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00370545" w:rsidP="007A70F1" w:rsidRDefault="00370545" w14:paraId="2DA5D17D" w14:textId="683E582E">
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Juridisch raamwerk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00206C05" w:rsidR="00E841EB" w:rsidP="00E841EB" w:rsidRDefault="00E841EB" w14:paraId="2CB0CF33" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Op 8 juni 2026 heeft het Bureau van de ASP – waar 21 van de 125 verdragspartijen zitting in hebben en dat tijdens de </w:t>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Artikel 46 van het Statuut van Rome voorziet in drie verschillende gronden om de Aanklager uit zijn ambt te ontzetten: (1) ernstig wangedrag, (2) ernstige schending van zijn plichten onder het Statuut van Rome, of (3) het niet in staat zijn om de krachtens het Statuut van Rome vereiste taken uit te oefenen. De eerste twee gronden worden nader uitgewerkt in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00370545">
-[...4 lines deleted...]
-        <w:t>inter-sessionele</w:t>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Rule</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00370545">
-[...9 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">24 van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rules of Procedure </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Evidence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>. Zo maakt deze regel  ten aanzien van “ernstig wangedrag” een onderscheid tussen gedrag dat plaatsvindt in het kader van de uitoefening van officiële taken en gedrag dat plaatsvindt buiten het kader van de uitoefening van officiële taken. In het eerste geval kan er sprake zijn van “ernstig wangedrag” als het gedrag onverenigbaar is met de officiële functies en ernstige schade toebrengt – of waarschijnlijk zal toebrengen – aan de behoorlijke rechtsbedeling voor het Hof of aan de behoorlijke interne werking van het Hof.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206C05" w:rsidDel="007F0D99">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>In het tweede geval kan er sprake zijn van “ernstig wangedrag” als het gedrag van zodanig ernstige aard is dat het ernstige schade toebrengt – of waarschijnlijk zal toebrengen – aan de reputatie van het Hof.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00206C05" w:rsidR="00E841EB" w:rsidP="00E841EB" w:rsidRDefault="00E841EB" w14:paraId="0D564FC8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Voor de Aanklager gelden vervolgens bijzondere maatstaven waaraan zijn gedrag moet worden getoetst. Zo bepaalt Artikel 42, derde lid, van het Statuut van Rome dat de Aanklager een persoon van hoog zedelijk aanzien (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">high </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>moral</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>character</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">) dient te zijn. Daarnaast heeft de Aanklager op 16 juni 2021 de door de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rules of Procedure </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Evidence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>voorgeschreven plechtige belofte afgelegd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:footnoteReference w:id="1"/>
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00370545" w:rsidR="00F97FF8" w:rsidP="007A70F1" w:rsidRDefault="00F97FF8" w14:paraId="568912CC" w14:textId="77777777">
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Op grond van de Administratieve Instructie van 6 april 2022 inzake Discriminatie, Intimidatie, waaronder Seksuele Intimidatie, en Machtsmisbruik is de Aanklager gehouden “als rolmodel [te] fungeren door een hoge norm van persoonlijk gedrag (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">high standard of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>peronal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>conduct</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>) te hanteren, zich bewust te zijn van de macht die [zijn] functie met zich meebrengt, en alle collega’s beleefd, waardig en met respect te behandelen.”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deze Administratieve Instructie bepaalt verder dat het Hof een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">zero </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>tolerance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>-beleid hanteert ten aanzien van discriminatie, intimidatie, waaronder seksuele intimidatie, en machtsmisbruik. De Aanklager heeft op 14 oktober 2022 verklaring ondertekend waarin hij heeft aangegeven dat hij zich zal onthouden van elk gedrag dat door deze Administratieve Instructie wordt verboden. Specifiek voor het Parket van de Aanklager geldt daarnaast de Gedragscode voor het Parket van de Aanklager, die voorschrijft dat de Aanklager te allen tijde zijn taken op een eerbare, trouwe, onpartijdige en gewetensvolle wijze moet uitvoeren.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00206C05" w:rsidR="00E841EB" w:rsidP="00E841EB" w:rsidRDefault="00E841EB" w14:paraId="433F576A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00370545" w:rsidR="00370545" w:rsidP="007A70F1" w:rsidRDefault="00196586" w14:paraId="532F30D5" w14:textId="29F6187F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00206C05" w:rsidR="00E841EB" w:rsidP="00E841EB" w:rsidRDefault="00E841EB" w14:paraId="70095A57" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
-[...36 lines deleted...]
-        <w:t xml:space="preserve">Office of </w:t>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Artikel 46 van het Statuut van Rome bepaalt dat de beslissing om een Aanklager uit zijn ambt te ontzetten door de ASP wordt genomen in een geheime stemming bij absolute meerderheid van de verdragspartijen (momenteel: 63 van de 125 verdragspartijen). Artikel 46 formuleert daarmee een uitzondering op de hoofdregel dat beslissingen over inhoudelijke kwesties worden goedgekeurd bij een </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00370545" w:rsidR="00370545">
-[...4 lines deleted...]
-        <w:t>Internal</w:t>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>tweederde</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00370545" w:rsidR="00370545">
-[...60 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meerderheid van degenen die aanwezig zijn en hun stem uitbrengen, met dien verstande dat een absolute meerderheid van de verdragspartijen het quorum vormt voor stemming (artikel 112, zevende lid, van het Statuut van Rome). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00206C05" w:rsidR="00E841EB" w:rsidP="00E841EB" w:rsidRDefault="00E841EB" w14:paraId="560E6287" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Inzet tijdens de Speciale Zitting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00206C05" w:rsidR="00E841EB" w:rsidP="00E841EB" w:rsidRDefault="00E841EB" w14:paraId="00E6C032" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet stelt voorop dat de Aanklager van het Strafhof aan de hoogste standaarden moet worden gehouden, zoals ook is vastgelegd in het Statuut van Rome en de aanverwante (administratieve) regelingen. Het feit dat de Aanklager van het ISH een gezichtsbepalende ambtsdrager van het Hof is, betekent bovendien dat elk wangedrag van zijn kant vrijwel onvermijdelijk ook zal leiden tot schade aan de reputatie van het Hof. Daarnaast wordt met name van de hoofden van de organen van het Hof verwacht dat zij het goede voorbeeld geven en zorgen voor een veilige werkomgeving. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00206C05" w:rsidR="00E841EB" w:rsidP="00E841EB" w:rsidRDefault="00E841EB" w14:paraId="40384310" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het Bureau van de ASP heeft op basis van het OIOS-onderzoek, de onderliggende stukken, het advies van het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>ad hoc</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A1257A" w:rsidR="00370545">
-[...43 lines deleted...]
-    <w:p w:rsidR="00F97FF8" w:rsidP="007A70F1" w:rsidRDefault="00F97FF8" w14:paraId="00BB4D2B" w14:textId="77777777">
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> panel en de schriftelijke verklaringen die tijdens deze tuchtprocedure zijn ingediend, besloten om de ASP aan te bevelen om de Aanklager uit zijn ambt te ontzetten. Het kabinet ziet geen reden om van die aanbeveling af te wijken en zal tijdens de Speciale Zitting van de ASP hiernaar handelen. Daarbij zal uiteraard rekening worden gehouden met eventuele ontwikkelingen die zich vóór of tijdens de Zitting nog zouden kunnen voordoen. Hoewel het krachtenveld binnen de ASP nog in ontwikkeling is, lijkt het standpunt van de meeste verdragspartijen eveneens in lijn te zijn met de aanbeveling van het Bureau van de ASP. Het kabinet betreurt de ontstane situatie ten zeerste en leeft mee met iedereen die door deze situatie is geraakt. Nederland blijft zich, samen met andere verdragspartijen, inzetten voor het goed functioneren van het Internationaal Strafhof. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E841EB" w:rsidP="00E841EB" w:rsidRDefault="00E841EB" w14:paraId="272195A2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het kabinet heeft tot slot kennis genomen van recente Amerikaanse boodschappen met betrekking tot het Internationaal Strafhof. De Amerikaanse positie is niet nieuw, maar het kabinet heeft wel zorgen over de verharde toon. We blijven ons inzetten voor de dialoog met de VS hierover. Nederland staat als gastland en als verdragspartij achter het Hof en zijn medewerkers. Zoals onder andere ook staat beschreven in de Kamerbrief van 11 december 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, staat Nederland in nauw contact met het Hof en is het afgelopen jaar op verschillende terreinen betrokken geweest bij de mitigatie van de gevolgen van de Amerikaanse sancties. Dit werk gebeurt veelal achter de schermen en is gebaat bij een zekere mate van vertrouwelijkheid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00206C05" w:rsidP="00E841EB" w:rsidRDefault="00206C05" w14:paraId="4C0BFC8E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00206C05" w:rsidR="00206C05" w:rsidP="00E841EB" w:rsidRDefault="00206C05" w14:paraId="774A1876" w14:textId="3C674BF1">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Buitenlandse Zaken,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>T.B.W. Berendsen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00206C05" w:rsidR="006F53E6" w:rsidP="00206C05" w:rsidRDefault="00206C05" w14:paraId="6E3FC7AE" w14:textId="28E4E8B2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:b/>
-[...1502 lines deleted...]
-      <w:pgMar w:top="3096" w:right="2778" w:bottom="1077" w:left="1588" w:header="0" w:footer="0" w:gutter="0"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Justitie en Veiligheid,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>D.M. van Weel</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidRPr="00206C05" w:rsidR="006F53E6">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3475F3A5" w14:textId="77777777" w:rsidR="00A1434E" w:rsidRDefault="00A1434E">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="72385E84" w14:textId="77777777" w:rsidR="00DA43AC" w:rsidRDefault="00DA43AC" w:rsidP="00E841EB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1C97C87D" w14:textId="77777777" w:rsidR="00A1434E" w:rsidRDefault="00A1434E">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3F2E3EE8" w14:textId="77777777" w:rsidR="00DA43AC" w:rsidRDefault="00DA43AC" w:rsidP="00E841EB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...13 lines deleted...]
-  <w:font w:name="Aptos">
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...12 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0883BC3D" w14:textId="77777777" w:rsidR="00076453" w:rsidRDefault="00076453">
+  <w:p w14:paraId="16303510" w14:textId="77777777" w:rsidR="00E841EB" w:rsidRPr="00E841EB" w:rsidRDefault="00E841EB" w:rsidP="00E841EB">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...31 lines deleted...]
-  <w:p w14:paraId="1C89B784" w14:textId="77777777" w:rsidR="00F97FF8" w:rsidRDefault="00F97FF8">
+  <w:p w14:paraId="3D302471" w14:textId="77777777" w:rsidR="00E841EB" w:rsidRPr="00E841EB" w:rsidRDefault="00E841EB" w:rsidP="00E841EB">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...31 lines deleted...]
-  <w:p w14:paraId="2CC30000" w14:textId="77777777" w:rsidR="00F97FF8" w:rsidRDefault="00F97FF8">
+  <w:p w14:paraId="364B7463" w14:textId="77777777" w:rsidR="00E841EB" w:rsidRPr="00E841EB" w:rsidRDefault="00E841EB" w:rsidP="00E841EB">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="59C1ADC9" w14:textId="77777777" w:rsidR="00A1434E" w:rsidRDefault="00A1434E">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4E2D4E5C" w14:textId="77777777" w:rsidR="00DA43AC" w:rsidRDefault="00DA43AC" w:rsidP="00E841EB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="67C1E449" w14:textId="77777777" w:rsidR="00A1434E" w:rsidRDefault="00A1434E">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6D0A5D6D" w14:textId="77777777" w:rsidR="00DA43AC" w:rsidRDefault="00DA43AC" w:rsidP="00E841EB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="1837D69B" w14:textId="77777777" w:rsidR="00370545" w:rsidRPr="00F97FF8" w:rsidRDefault="00370545" w:rsidP="00370545">
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="15D7278C" w14:textId="77777777" w:rsidR="00E841EB" w:rsidRPr="00206C05" w:rsidRDefault="00E841EB" w:rsidP="00E841EB">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F97FF8">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00F97FF8">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Het Koninkrijk der Nederlanden is op dit moment geen lid van het Bureau van de ASP. Zie voor een overzicht van de huidige leden: </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00F97FF8">
+        <w:r w:rsidRPr="00206C05">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t xml:space="preserve">Bureau of </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="00F97FF8">
+        <w:r w:rsidRPr="00206C05">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>the</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidRPr="00F97FF8">
+        <w:r w:rsidRPr="00206C05">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t xml:space="preserve"> Assembly | International </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="00F97FF8">
+        <w:r w:rsidRPr="00206C05">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Criminal</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidRPr="00F97FF8">
+        <w:r w:rsidRPr="00206C05">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t xml:space="preserve"> Court</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00F97FF8">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zie </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B362B2">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Zie</w:t>
+        <w:t>voor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B362B2">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> het </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B362B2">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>voor</w:t>
+        <w:t>persbericht</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B362B2">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> het </w:t>
+        <w:t xml:space="preserve"> over de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B362B2">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>persbericht</w:t>
+        <w:t>beslissing</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B362B2">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> over de </w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> van het Bureau van de ASP: </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidRPr="00F97FF8">
+        <w:r w:rsidRPr="00206C05">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Decision of the Bureau concerning the outcome of disciplinary proceedings involving the Prosecutor of the International Criminal Court | International Criminal Court</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00F97FF8">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (8 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F97FF8">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>juni</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F97FF8">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="338E6BF1" w14:textId="77777777" w:rsidR="00370545" w:rsidRPr="00F97FF8" w:rsidRDefault="00370545" w:rsidP="00370545">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="7A14D37D" w14:textId="77777777" w:rsidR="00E841EB" w:rsidRPr="00206C05" w:rsidRDefault="00E841EB" w:rsidP="00E841EB">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00F97FF8">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zie artikel 45 van het Statuut van Rome en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F97FF8">
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>Rule</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F97FF8">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5 van de Rules of Procedure </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F97FF8">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F97FF8">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F97FF8">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Evidence</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F97FF8">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="79CFD184" w14:textId="77777777" w:rsidR="00370545" w:rsidRPr="00F97FF8" w:rsidRDefault="00370545" w:rsidP="00370545">
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="0C025401" w14:textId="77777777" w:rsidR="00E841EB" w:rsidRPr="00206C05" w:rsidRDefault="00E841EB" w:rsidP="00E841EB">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F97FF8">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00F97FF8">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Zie §4.3, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F97FF8">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Zie</w:t>
+        <w:t>onder</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F97FF8">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> §4.3, </w:t>
+        <w:t xml:space="preserve"> a, van de Administrative Instruction </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F97FF8">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>onder</w:t>
+        <w:t>Adressing</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F97FF8">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a, van de Administrative Instruction </w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Discrimination, Harassment, Including Sexual Harassment, and Abuse of Authority (</w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
-        <w:r w:rsidRPr="00F97FF8">
+        <w:r w:rsidRPr="00206C05">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>ICC/AI/2002/003</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00F97FF8">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="34A5B468" w14:textId="77777777" w:rsidR="00370545" w:rsidRPr="00F97FF8" w:rsidRDefault="00370545" w:rsidP="00370545">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="505D6BED" w14:textId="77777777" w:rsidR="00E841EB" w:rsidRPr="00206C05" w:rsidRDefault="00E841EB" w:rsidP="00E841EB">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F97FF8">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00F97FF8">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F97FF8">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Code of Conduct for the Office of the Prosecutor (</w:t>
       </w:r>
       <w:hyperlink r:id="rId4" w:history="1">
-        <w:r w:rsidRPr="00F97FF8">
+        <w:r w:rsidRPr="00206C05">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:bCs/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>OTP2013/024322</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00F97FF8">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="6BF4A056" w14:textId="3AFF1A47" w:rsidR="008A151F" w:rsidRPr="008A151F" w:rsidRDefault="008A151F">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="2B023A77" w14:textId="77777777" w:rsidR="00E841EB" w:rsidRPr="00206C05" w:rsidRDefault="00E841EB" w:rsidP="00E841EB">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-        <w:t>498, nr. 58.</w:t>
+      <w:r w:rsidRPr="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 28 498, nr. 58.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7C153E67" w14:textId="77777777" w:rsidR="00076453" w:rsidRDefault="00076453">
+  <w:p w14:paraId="14C28211" w14:textId="77777777" w:rsidR="00E841EB" w:rsidRPr="00E841EB" w:rsidRDefault="00E841EB" w:rsidP="00E841EB">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0A5253CB" w14:textId="77C16F80" w:rsidR="001E1426" w:rsidRDefault="00370545">
-[...184 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="16E9F6C9" w14:textId="77777777" w:rsidR="00E841EB" w:rsidRPr="00E841EB" w:rsidRDefault="00E841EB" w:rsidP="00E841EB">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0A5253CD" w14:textId="1319B16E" w:rsidR="001E1426" w:rsidRDefault="00370545">
+  <w:p w14:paraId="4FE061B8" w14:textId="77777777" w:rsidR="00E841EB" w:rsidRPr="00E841EB" w:rsidRDefault="00E841EB" w:rsidP="00E841EB">
     <w:pPr>
-      <w:spacing w:after="7131" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1000 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
-</file>
-[...1236 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="001E1426"/>
-[...157 lines deleted...]
-    <w:rsid w:val="00F97FF8"/>
+    <w:rsidRoot w:val="00E841EB"/>
+    <w:rsid w:val="00206C05"/>
+    <w:rsid w:val="002623E5"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00795ED7"/>
+    <w:rsid w:val="00817317"/>
+    <w:rsid w:val="00A052BB"/>
+    <w:rsid w:val="00A709E0"/>
+    <w:rsid w:val="00DA43AC"/>
+    <w:rsid w:val="00E841EB"/>
+    <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00FD6CAA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0A5253C3"/>
-  <w15:docId w15:val="{B605A8AC-9AFD-4A1D-9FF4-CBE7575EE612}"/>
+  <w14:docId w14:val="591FFF6E"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{E17FE59E-3F86-4DDA-9471-04051F332431}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-[...1621 lines deleted...]
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
-        <w:sz w:val="24"/>
-[...1 lines deleted...]
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -7221,110 +2064,738 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E841EB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E841EB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E841EB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E841EB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E841EB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E841EB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E841EB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E841EB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E841EB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E841EB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E841EB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E841EB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E841EB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E841EB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E841EB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E841EB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E841EB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E841EB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E841EB"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00E841EB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E841EB"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00E841EB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E841EB"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00E841EB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E841EB"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E841EB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E841EB"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00E841EB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E841EB"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E841EB"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00086882"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00086882"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E841EB"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E841EB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
+    <w:name w:val="Table Grid1"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:next w:val="Tabelraster"/>
+    <w:rsid w:val="00E841EB"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E841EB"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabelraster">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00E841EB"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E841EB"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E841EB"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E841EB"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E841EB"/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
+</file>
+
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;ved=2ahUKEwiqmZaQr6SVAxXb_7sIHS9GK8kQFnoECBcQAQ&amp;url=https%3A%2F%2Fwww.icc-cpi.int%2Fsites%2Fdefault%2Ffiles%2F2022-05%2FICC-AI-2022-003%2520%2528ENG%2529%2520-%2520ADDRESSING%2520DISCRIMINATION%252C%2520HARASSMENT%252C%2520INCLUDING%2520SEXUAL%2520HARASSMENT%252C%2520AND%2520ABUSE%2520OF%2520AUTHORITY.pdf&amp;usg=AOvVaw2t5tmajLinXEctf8HgKfit&amp;opi=89978449" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icc-cpi.int/news/decision-bureau-concerning-outcome-disciplinary-proceedings-involving-prosecutor-international" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asp.icc-cpi.int/bureau" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icc-cpi.int/publications/core-legal-texts/code-conduct-office-prosecutor" TargetMode="External"/></Relationships>
+</file>
+
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -7377,51 +2848,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -7485,65 +2956,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -7564,185 +3035,76 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>4</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>7722</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>1424</ap:Words>
+  <ap:Characters>7833</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>64</ap:Lines>
+  <ap:Lines>65</ap:Lines>
   <ap:Paragraphs>18</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...20 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>9108</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>9239</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-07-09T13:44:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101009C7CE436063D44E9BE7DC0259EF7C32F006EB9F9836A634AE58B6169785FD3936F0059C617296B049142960D7DBD88D31EB3</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="BZDossierTemplate">
-[...5 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="gc2efd3bfea04f7f8169be07009f5536">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...58 lines deleted...]
-    <vt:lpwstr>False</vt:lpwstr>
   </property>
 </Properties>
 </file>