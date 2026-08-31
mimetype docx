--- v0 (2026-07-16)
+++ v1 (2026-08-31)
@@ -1,5539 +1,1910 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B26947" w:rsidP="00522FF9" w:rsidRDefault="0003098F" w14:paraId="3FCA24B1" w14:textId="76A261A0">
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="00A9659A" w:rsidR="00A9659A" w:rsidP="00A9659A" w:rsidRDefault="00460320" w14:paraId="18FC6C28" w14:textId="02C85069">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>27</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A9659A" w:rsidR="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>625</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A9659A" w:rsidR="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A9659A" w:rsidR="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Waterbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A9659A" w:rsidR="00A9659A" w:rsidP="00A9659A" w:rsidRDefault="00A9659A" w14:paraId="0898C44C" w14:textId="64DB161B">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A9659A" w:rsidR="00460320">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>745</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r>
-        <w:t>Geachte voorzitter,</w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="00984F74" w:rsidP="00522FF9" w:rsidRDefault="00984F74" w14:paraId="6EFDD549" w14:textId="0A74E669">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Brief van de minister van Infrastructuur en Waterstaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A9659A" w:rsidR="00A9659A" w:rsidP="00A9659A" w:rsidRDefault="00A9659A" w14:paraId="755537D4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Verdanav9r12"/>
-        <w:spacing w:before="0"/>
-[...11 lines deleted...]
-    <w:p w:rsidR="00984F74" w:rsidP="00522FF9" w:rsidRDefault="00984F74" w14:paraId="1AEC3EC5" w14:textId="77777777">
+        <w:spacing w:before="0" w:after="160" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A9659A" w:rsidR="00460320" w:rsidP="00A9659A" w:rsidRDefault="00A9659A" w14:paraId="0F893760" w14:textId="7B776E32">
       <w:pPr>
         <w:pStyle w:val="Verdanav9r12"/>
-        <w:spacing w:before="0"/>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00522FF9" w:rsidR="00495581" w:rsidP="00522FF9" w:rsidRDefault="00495581" w14:paraId="51F83959" w14:textId="26C1FBCF">
+        <w:spacing w:before="0" w:after="160" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 16 juli 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A9659A" w:rsidR="00460320">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00A9659A" w:rsidR="00460320">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Met deze brief informeer ik u over de stand van zaken van de huidige droogteperiode en over het feit dat de Landelijke Coördinatiecommissie Waterverdeling (LCW) per 15 juli is opgeschaald naar niveau 2 ‘feitelijk watertekort’ (op bovenregionale/landelijke schaal). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A9659A" w:rsidR="00460320" w:rsidP="00A9659A" w:rsidRDefault="00460320" w14:paraId="1E1E1613" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Verdanav9r12"/>
-        <w:spacing w:before="0"/>
-        <w:rPr>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A9659A" w:rsidR="00460320" w:rsidP="00A9659A" w:rsidRDefault="00460320" w14:paraId="03419339" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Verdanav9r12"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Opschaling naar niveau 2 – feitelijk watertekort</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C42AE1" w:rsidR="009E29D5" w:rsidP="00522FF9" w:rsidRDefault="002E36E0" w14:paraId="62232EC8" w14:textId="0B37B013">
-[...130 lines deleted...]
-    <w:p w:rsidR="00490DA8" w:rsidP="00522FF9" w:rsidRDefault="00490DA8" w14:paraId="05032D0E" w14:textId="7AC69980">
+    <w:p w:rsidRPr="00A9659A" w:rsidR="00460320" w:rsidP="00A9659A" w:rsidRDefault="00460320" w14:paraId="05B9ADA7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Er is sprake van aanhoudende droogte. Doordat de landelijke vraag naar water groter is dan het aanbod is per 1 juli 2026 al opgeschaald naar niveau 1 (‘dreigend watertekort’). Dat betekent dat is overgegaan naar landelijke coördinatie en advisering op de verdeling van het beschikbare water. Anticiperend op de verwachte aanhoudende droogte en watertekorten is besloten om de komende weken de waterverdeling vanuit het Managementteam Watertekorten (MTW) te coördineren. Daarmee wordt opgeschaald van niveau 1 (dreigend watertekort) naar niveau 2 (feitelijk watertekort). Dit betekent dat de Unie van Waterschappen, het Interprovinciaal Overleg, het ministerie van Infrastructuur en Waterstaat, het ministerie van Economische Zaken en Klimaat, het ministerie van Landbouw, Visserij, Voedselzekerheid en Natuur, VEWIN (de koepelorganisatie voor de drinkwaterbedrijven) en het KNMI de verdeling van het water bespreken en dit zorgvuldig op elkaar afstemmen. Dit doen zij in gezamenlijkheid en zowel op nationaal als regionaal niveau. Het MTW wordt voorgezeten door de (plv.) directeur-generaal van Rijkswaterstaat. In bijlage 1 is de crisisstructuur rond de droogteproblematiek weergegeven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A9659A" w:rsidR="00460320" w:rsidP="00A9659A" w:rsidRDefault="00460320" w14:paraId="3F479F23" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Verdanav9r12"/>
-        <w:spacing w:before="0"/>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A9659A" w:rsidR="00460320" w:rsidP="00A9659A" w:rsidRDefault="00460320" w14:paraId="39B0C66A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Droogtesituatie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00984F74" w:rsidP="00522FF9" w:rsidRDefault="00984F74" w14:paraId="7430B8BF" w14:textId="4AEC81C2">
+    <w:p w:rsidRPr="00A9659A" w:rsidR="00460320" w:rsidP="00A9659A" w:rsidRDefault="00460320" w14:paraId="4DB8B0B7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Verdanav9r12"/>
-        <w:spacing w:before="0"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">In de </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9">
-        <w:r w:rsidRPr="00522FF9">
+      <w:hyperlink w:history="1" r:id="rId10">
+        <w:r w:rsidRPr="00A9659A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Droogtemonitor</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00522FF9">
-[...40 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> treft u een uitgebreide analyse van de huidige droogtesituatie aan. Deze Droogtemonitor wordt wekelijks (op dinsdag) geactualiseerd en gepubliceerd. In deze brief vindt u een samenvatting van de Droogtemonitor, die is gepubliceerd op dinsdag 14 juli 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A9659A" w:rsidR="00460320" w:rsidP="00A9659A" w:rsidRDefault="00460320" w14:paraId="41603F03" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A9659A" w:rsidR="00460320" w:rsidP="00A9659A" w:rsidRDefault="00460320" w14:paraId="245E2A76" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Er is sprake van een stevige droogteperiode door een combinatie van factoren. Het is bovengemiddeld warm en droog voor deze periode van het jaar. Het landelijke neerslagtekort is opgelopen tot ongeveer 200 mm, wat vergelijkbaar is met het droge jaar 2018. De afvoer van de Rijn is vandaag gedaald tot onder 780 m³/s, en dat is lager dan het tot nu toe gemeten laagwater-record in juli 1976. De afvoer van de Maas is ook laag, maar niet uitzonderlijk. Daarnaast zijn de watertemperaturen hoog en zijn de grondwaterstanden overwegend laag tot zeer laag voor deze tijd van het jaar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A9659A" w:rsidR="00460320" w:rsidP="00A9659A" w:rsidRDefault="00460320" w14:paraId="4B8FB893" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A9659A" w:rsidR="00460320" w:rsidP="00A9659A" w:rsidRDefault="00460320" w14:paraId="63A8B2B9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Verdanav9r12"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De effecten van de droogte worden steeds merkbaarder. Op dit moment is dit met name het geval voor de scheepvaart, de agrarische sector en de natuur. De scheepvaart heeft op verschillende locaties te maken met dieptebeperkingen en met langere wachttijden, doordat in een aantal sluizen waterbesparend wordt geschut. De natuur en landbouw ondervinden verdergaande effecten van de droogte, vanwege beperkte beschikbaarheid van grond- en oppervlaktewater. Voor de landbouw dreigt de gewasgroei te stagneren, met name in gebieden waar geen wateraanvoer en beregening mogelijk is, en daar waar onttrekkingsverboden van kracht zijn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A9659A" w:rsidR="00460320" w:rsidP="00A9659A" w:rsidRDefault="00460320" w14:paraId="59DD3C72" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Verdanav9r12"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A9659A" w:rsidR="00460320" w:rsidP="00A9659A" w:rsidRDefault="00460320" w14:paraId="1764C812" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Verdanav9r12"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Bij lagere afvoeren neemt de vervuiling van het water toe, doordat er minder verdunning optreedt. Sommige regionale watergangen vallen zelfs droog en meldingen nemen toe van blauwalg en vissterfte, met negatieve gevolgen voor de zwemwaterkwaliteit. De industrie ondervindt effecten van de hogere watertemperaturen in de rivieren. Daarbij moet opgemerkt worden dat de effecten regionaal verschillen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A9659A" w:rsidR="00460320" w:rsidP="00A9659A" w:rsidRDefault="00460320" w14:paraId="105C082C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A9659A" w:rsidR="00460320" w:rsidP="00A9659A" w:rsidRDefault="00460320" w14:paraId="35B24B37" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het is overigens goed om te benadrukken dat er elke zomer lokaal of regionaal in zekere mate sprake is van droogte en soms ook van watertekort. Immers, er verdampt meer water dan er neerslag valt. De genoemde niveaus “dreigend watertekort” en “feitelijk watertekort” betreffen situaties met een groter bovenregionaal en landelijk watertekort dan in een gemiddelde zomer. De Landelijke Coördinatiecommissie Waterverdeling (LCW) en het Managementteam Watertekorten (MTW) worden actief als die situatie zich voordoet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A9659A" w:rsidR="00460320" w:rsidP="00A9659A" w:rsidRDefault="00460320" w14:paraId="13FC3E8C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A9659A" w:rsidR="00460320" w:rsidP="00A9659A" w:rsidRDefault="00460320" w14:paraId="4EF831DD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Verdanav9r12"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verdringingsreeks droogte </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A9659A" w:rsidR="00460320" w:rsidP="00A9659A" w:rsidRDefault="00460320" w14:paraId="229DBD2F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Verdanav9r12"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
-        </w:rPr>
-[...485 lines deleted...]
-        <w:r w:rsidRPr="00971BDD">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De genoemde effecten horen allemaal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> thuis in categorie 4 van de in het Besluit kwaliteit leefomgeving vastgelegde </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId11">
+        <w:r w:rsidRPr="00A9659A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>verdringingsreeks</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="000B55FB">
-[...6 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Voor het goede begrip: voor de zwaarwegender categorieën 1-3 uit deze verdringingsreeks doen zich nu geen grote bovenregionale vraagstukken voor. In </w:t>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-    <w:p w:rsidR="00DB363A" w:rsidP="00522FF9" w:rsidRDefault="00DB363A" w14:paraId="1932E04F" w14:textId="77777777">
+      <w:r w:rsidRPr="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bijlage 2 treft u de verdringingsreeks aan. Deze reeks geeft de rangorde van maatschappelijke belangen aan die bij de verdeling van het beschikbare water in acht wordt genomen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A9659A" w:rsidR="00460320" w:rsidP="00A9659A" w:rsidRDefault="00460320" w14:paraId="186F7C02" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Verdanav9r12"/>
-        <w:spacing w:before="0"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00DB363A" w:rsidP="00522FF9" w:rsidRDefault="00DB363A" w14:paraId="4FD3F869" w14:textId="76DEFB55">
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A9659A" w:rsidR="00460320" w:rsidP="00A9659A" w:rsidRDefault="00460320" w14:paraId="07F51A98" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Verdanav9r12"/>
-        <w:spacing w:before="0"/>
-[...34 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Door de verdringingsreeks is op voorhand duidelijk welke functies vóórgaan als onvoldoende water beschikbaar is voor alle functies. Binnen deze kaders treffen Rijkswaterstaat, provincies en waterschappen regionaal en lokaal maatregelen, die recht doen aan de per regio verschillende kenmerken, zoals de mogelijkheden tot aanvoer van water, bodemgesteldheid, type natuur en economische belangen. Het doel is daarbij om maatschappelijke en/of economische schade zoveel mogelijk te beperken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A9659A" w:rsidR="00460320" w:rsidP="00A9659A" w:rsidRDefault="00460320" w14:paraId="6109DFBB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A9659A" w:rsidR="00460320" w:rsidP="00A9659A" w:rsidRDefault="00460320" w14:paraId="52D8F0B5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Maatregelen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C0475D" w:rsidP="00522FF9" w:rsidRDefault="00C0475D" w14:paraId="4825533F" w14:textId="4D4740C2">
-[...65 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00A9659A" w:rsidR="00460320" w:rsidP="00A9659A" w:rsidRDefault="00460320" w14:paraId="67973F8B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De al ingezette standaardmaatregelen, zoals water vasthouden, doorspoelen en het extra aanvoeren van water waar mogelijk, blijven door heel Nederland van kracht. Een niet uitputtend overzicht van reeds ingezette maatregelen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A9659A" w:rsidR="00460320" w:rsidP="00A9659A" w:rsidRDefault="00460320" w14:paraId="306DB800" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A9659A" w:rsidR="00460320" w:rsidP="00A9659A" w:rsidRDefault="00460320" w14:paraId="7C389F2E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
-        <w:rPr>
-[...126 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Waterbeheerders hebben vroeg in het jaar geanticipeerd op mogelijke droogte door het peil in het IJssel- en Markermeer te verhogen binnen de bandbreedte van het dynamische zomerpeil van NAP -0,10 m/-0,30 m. Het huidige peil is -0,12 m (peildatum 15 juli). Op dit moment is er voldoende voorraad in het IJssel- en Markermeer om aan de vraag te voldoen. Daarmee blijft het IJsselmeergebied een belangrijke buffer in perioden van droogte, waardoor de gevolgen in de noordelijke delen van Nederland vooralsnog beperkter zijn dan in gebieden die sterker afhankelijk zijn van rivieraanvoer en lokale neerslag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A9659A" w:rsidR="00460320" w:rsidP="00A9659A" w:rsidRDefault="00460320" w14:paraId="233F96FB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
-        <w:rPr>
-[...48 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In meerdere regio’s zijn onttrekkingsverboden van de waterschappen van kracht, waardoor er niet meer overal gesproeid mag worden. Deze onttrekkingsverboden gelden afhankelijk van de regio voor grond- en/of oppervlaktewater. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A9659A" w:rsidR="00460320" w:rsidP="00A9659A" w:rsidRDefault="00460320" w14:paraId="598FEAFB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
-        <w:rPr>
-[...48 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lokaal worden pompen ingezet om kanalen en het regionale watersysteem van extra water te voorzien of om kwetsbare veengebieden voldoende nat te houden en inklinking van het veen te voorkomen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A9659A" w:rsidR="00460320" w:rsidP="00A9659A" w:rsidRDefault="00460320" w14:paraId="01368A2F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
-        <w:rPr>
-[...30 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Verschillende maatregelen zijn ingezet om de verzilting te beperken en waterpeilen te kunnen handhaven, zoals het extra inlaten van water, het sluiten van de Haringvlietsluizen, beperkt spuien bij de Afsluitdijk en de inzet van de Klimaatbestendige wateraanvoer (KWA).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A9659A" w:rsidR="00460320" w:rsidP="00A9659A" w:rsidRDefault="00460320" w14:paraId="245FEF3D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
-        <w:rPr>
-[...24 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bij diverse sluizen gelden schutbeperkingen voor de scheepvaart om water vast te houden en verzilting tegen te gaan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A9659A" w:rsidR="00460320" w:rsidP="00A9659A" w:rsidRDefault="00460320" w14:paraId="0F69B98D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
-        <w:rPr>
-[...18 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Drinkwaterbedrijven roepen klanten op om in warme periodes bewust en zuinig om te gaan met drinkwater. Op dit moment is er voldoende drinkwatervoorraad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A9659A" w:rsidR="00460320" w:rsidP="00A9659A" w:rsidRDefault="00460320" w14:paraId="660012A6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
-        <w:rPr>
-[...31 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De droogte speelt ook over de landsgrenzen heen. Specifiek bij het Kanaal van Gent naar Terneuzen worden hoge chlorideconcentraties gemeten. Hierdoor zijn er al schutbeperkingen bij sluis Terneuzen. Een verdere toename kan gevolgen hebben voor de industrie en natuur in Vlaanderen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A9659A" w:rsidR="00460320" w:rsidP="00A9659A" w:rsidRDefault="00460320" w14:paraId="2BD86A3F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00182BA1" w:rsidR="00984F74" w:rsidP="00522FF9" w:rsidRDefault="00984F74" w14:paraId="124E2847" w14:textId="77777777">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A9659A" w:rsidR="00460320" w:rsidP="00A9659A" w:rsidRDefault="00460320" w14:paraId="2870BF51" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Verdanav9r12"/>
-        <w:spacing w:before="0"/>
-        <w:rPr>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Hoe verder?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00522FF9" w:rsidP="00522FF9" w:rsidRDefault="00984F74" w14:paraId="4264185D" w14:textId="7D145664">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="exact"/>
+    <w:p w:rsidRPr="00A9659A" w:rsidR="00460320" w:rsidP="00A9659A" w:rsidRDefault="00460320" w14:paraId="08684465" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het KNMI verwacht dat het neerslagtekort de komende weken doorzet. Het Water Management Centrum Nederland (WMCN) monitort de situatie nauwlettend. Met de genomen en in voorbereiding zijnde maatregelen slagen we er op dit moment in om de situatie beheersbaar te houden. Daarnaast worden door waterbeheerders extra maatregelen voorbereid, mochten de huidige maatregelen niet afdoende zijn. Enkele voorbeelden zijn de inzet van extra (nood)pompen, inzet van stuw Hagestein ten behoeve van extra wateraanvoer voor het westen van Nederland, uitgebreidere onttrekkingsverboden voor grond- en oppervlaktewater en aanvullende beperkingen voor de scheepvaart. Dat doen we in goede samenwerking met alle betrokken partijen. In gezamenlijkheid wordt er alles aan gedaan om de droogte het hoofd te blijven bieden en de effecten voor de maatschappij zo beperkt mogelijk te houden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A9659A" w:rsidR="00460320" w:rsidP="00A9659A" w:rsidRDefault="00460320" w14:paraId="2314927C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A9659A" w:rsidR="00A9659A" w:rsidP="00A9659A" w:rsidRDefault="00A9659A" w14:paraId="08D05307" w14:textId="67525100">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De minister van Infrastructuur en Waterstaat,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A9659A" w:rsidR="00460320" w:rsidP="00A9659A" w:rsidRDefault="00460320" w14:paraId="20C49507" w14:textId="0CA66A8D">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A9659A" w:rsidR="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.P.G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Karremans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00460320" w:rsidP="00A9659A" w:rsidRDefault="00460320" w14:paraId="3095FC72" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A9659A" w:rsidP="00A9659A" w:rsidRDefault="00A9659A" w14:paraId="4CDC6135" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A9659A" w:rsidRDefault="00A9659A" w14:paraId="0350FFC0" w14:textId="557014F5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Het KNMI verwacht dat het neerslagtekort de komende weken doorzet. Het Water Management Centrum Nederland (WMCN) monitort de situatie nauwlettend. Met de genomen </w:t>
-[...116 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A9659A" w:rsidR="00460320" w:rsidP="00A9659A" w:rsidRDefault="00460320" w14:paraId="05025F29" w14:textId="18498006">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>BIJLAGE 1 Crisisstructuur droogte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A9659A" w:rsidR="00460320" w:rsidP="00A9659A" w:rsidRDefault="00460320" w14:paraId="47094EC8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A9659A" w:rsidR="00460320" w:rsidP="00A9659A" w:rsidRDefault="00460320" w14:paraId="4B2032E9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...18 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Verdere toelichting is te vinden in het </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId11">
-        <w:r w:rsidRPr="00AC6F40">
+      <w:hyperlink w:history="1" r:id="rId12">
+        <w:r w:rsidRPr="00A9659A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Landelijk draaiboek waterverdeling en droogte</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00522FF9" w:rsidP="00522FF9" w:rsidRDefault="00522FF9" w14:paraId="14FBC8C9" w14:textId="77777777">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00A9659A" w:rsidR="00460320" w:rsidP="00A9659A" w:rsidRDefault="00A9659A" w14:paraId="2D4DEFD5" w14:textId="494C9292">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...10 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="76CA68B3" wp14:anchorId="6B996527">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="19D13075" wp14:anchorId="18C46A65">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:posOffset>-22225</wp:posOffset>
+              <wp:posOffset>-23495</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>77470</wp:posOffset>
+              <wp:posOffset>328295</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="3371850" cy="2922905"/>
-[...1 lines deleted...]
-            <wp:wrapNone/>
+            <wp:extent cx="4317365" cy="3743325"/>
+            <wp:effectExtent l="0" t="0" r="6985" b="9525"/>
+            <wp:wrapTopAndBottom/>
             <wp:docPr id="16" name="Afbeelding 16"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12">
+                    <a:blip r:embed="rId13">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3371850" cy="2922905"/>
+                      <a:ext cx="4317365" cy="3743325"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00522FF9" w:rsidP="00522FF9" w:rsidRDefault="00522FF9" w14:paraId="6818787B" w14:textId="77777777">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00A9659A" w:rsidR="00460320" w:rsidP="00A9659A" w:rsidRDefault="00460320" w14:paraId="21F69A65" w14:textId="1315E05A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A9659A" w:rsidR="00460320" w:rsidP="00A9659A" w:rsidRDefault="00460320" w14:paraId="544B4858" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...142 lines deleted...]
-      <w:r w:rsidRPr="007C1E9A">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A9659A" w:rsidR="00460320" w:rsidP="00A9659A" w:rsidRDefault="00460320" w14:paraId="67234C2E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>DCC</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Departementaal Coördinatiecentrum Crisisbeheersing</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00522FF9" w:rsidP="00522FF9" w:rsidRDefault="00522FF9" w14:paraId="6E8820B3" w14:textId="77777777">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00A9659A" w:rsidR="00460320" w:rsidP="00A9659A" w:rsidRDefault="00460320" w14:paraId="502E7659" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>IAO</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Interdepartementaal Afstemmingsoverleg</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00522FF9" w:rsidP="00522FF9" w:rsidRDefault="00522FF9" w14:paraId="775B5A80" w14:textId="77777777">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00A9659A" w:rsidR="00460320" w:rsidP="00A9659A" w:rsidRDefault="00460320" w14:paraId="217F14EB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>ICCb</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Interdepartementale Commissie Crisisbeheersing</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00522FF9" w:rsidP="00522FF9" w:rsidRDefault="00522FF9" w14:paraId="06ABDADD" w14:textId="77777777">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00A9659A" w:rsidR="00460320" w:rsidP="00A9659A" w:rsidRDefault="00460320" w14:paraId="23523405" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>LCW</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Landelijke Coördinatiecommissie Waterverdeling</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00522FF9" w:rsidP="00522FF9" w:rsidRDefault="00522FF9" w14:paraId="09F7F53A" w14:textId="77777777">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00A9659A" w:rsidR="00460320" w:rsidP="00A9659A" w:rsidRDefault="00460320" w14:paraId="23A26395" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>MCCb</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Ministeriële Commissie Crisisbeheersing</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00522FF9" w:rsidP="00522FF9" w:rsidRDefault="00522FF9" w14:paraId="08877A9B" w14:textId="77777777">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00A9659A" w:rsidR="00460320" w:rsidP="00A9659A" w:rsidRDefault="00460320" w14:paraId="27D314B6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>MTW</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Managementteam Watertekorten</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00522FF9" w:rsidP="00522FF9" w:rsidRDefault="00522FF9" w14:paraId="50773931" w14:textId="77777777">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00A9659A" w:rsidR="00460320" w:rsidP="00A9659A" w:rsidRDefault="00460320" w14:paraId="67CE4BD4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>NCC</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Nationaal CrisisCentrum</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00522FF9" w:rsidP="00522FF9" w:rsidRDefault="00522FF9" w14:paraId="08D9DF13" w14:textId="77777777">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00A9659A" w:rsidR="00460320" w:rsidP="00A9659A" w:rsidRDefault="00460320" w14:paraId="703FE951" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>RDO</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Regionaal Droogte-Overleg</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007C1E9A" w:rsidR="00522FF9" w:rsidP="00522FF9" w:rsidRDefault="00522FF9" w14:paraId="294FA050" w14:textId="77777777">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00A9659A" w:rsidR="00460320" w:rsidP="00A9659A" w:rsidRDefault="00460320" w14:paraId="5EE6B871" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>RWS</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Rijkswaterstaat</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00522FF9" w:rsidP="00522FF9" w:rsidRDefault="00522FF9" w14:paraId="6EC5F0AE" w14:textId="77777777">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00A9659A" w:rsidR="00460320" w:rsidP="00A9659A" w:rsidRDefault="00460320" w14:paraId="543EB62B" w14:textId="43EBEC31">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>WMCN</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Watermanagementcentrum Nederland</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007C1E9A" w:rsidR="00522FF9" w:rsidP="00522FF9" w:rsidRDefault="00522FF9" w14:paraId="3AAF3853" w14:textId="77777777">
-[...7 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00A9659A" w:rsidR="00460320" w:rsidP="00A9659A" w:rsidRDefault="00460320" w14:paraId="04DF77C6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A9659A" w:rsidR="00A9659A" w:rsidP="00A9659A" w:rsidRDefault="00A9659A" w14:paraId="549C36A8" w14:textId="29643573">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A9659A" w:rsidR="00460320" w:rsidP="00A9659A" w:rsidRDefault="00460320" w14:paraId="0C02ACD7" w14:textId="6FDF7583">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...40 lines deleted...]
-        <w:r w:rsidRPr="00760436" w:rsidR="00760436">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>BIJLAGE 2 Verdringingsreeks droogte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A9659A" w:rsidR="00460320" w:rsidP="00A9659A" w:rsidRDefault="00460320" w14:paraId="5DAD79A3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A9659A" w:rsidR="00460320" w:rsidP="00A9659A" w:rsidRDefault="00460320" w14:paraId="632051A2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nadere informatie over de verdringingsreeks is hier te vinden: </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId14">
+        <w:r w:rsidRPr="00A9659A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Verdringingsreeks: rangorde bij waterschaarste | Informatiepunt Leefomgeving</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00984F74" w:rsidP="00522FF9" w:rsidRDefault="00984F74" w14:paraId="2145C578" w14:textId="77777777">
-[...4 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00A9659A" w:rsidR="00A9659A" w:rsidP="00A9659A" w:rsidRDefault="00A9659A" w14:paraId="097FDD88" w14:textId="593316AA">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9659A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="0EA6C32F" wp14:anchorId="50CE1FCC">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="50484F4A" wp14:anchorId="2202890F">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>0</wp:posOffset>
+              <wp:posOffset>-4445</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>151765</wp:posOffset>
+              <wp:posOffset>405130</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="4191000" cy="1990725"/>
-[...9 lines deleted...]
-            </wp:wrapTight>
+            <wp:extent cx="5493385" cy="2609850"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapTopAndBottom/>
             <wp:docPr id="630652355" name="Afbeelding 630652355" descr="verdringingsreeks"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 4" descr="verdringingsreeks"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14">
+                    <a:blip r:embed="rId15">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4191000" cy="1990725"/>
+                      <a:ext cx="5493385" cy="2609850"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00984F74" w:rsidP="00522FF9" w:rsidRDefault="00984F74" w14:paraId="1DF5C11C" w14:textId="7FE7E2AD">
-[...12 lines deleted...]
-      <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="00A9659A" w:rsidR="00460320" w:rsidP="00A9659A" w:rsidRDefault="00460320" w14:paraId="69E89182" w14:textId="44C51E95">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A9659A" w:rsidR="004E5D09" w:rsidP="00A9659A" w:rsidRDefault="004E5D09" w14:paraId="521D9245" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00A9659A" w:rsidR="004E5D09" w:rsidSect="00103CB3">
+      <w:headerReference w:type="even" r:id="rId16"/>
+      <w:headerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="even" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
+      <w:headerReference w:type="first" r:id="rId20"/>
+      <w:footerReference w:type="first" r:id="rId21"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5ED46DD2" w14:textId="77777777" w:rsidR="00266399" w:rsidRDefault="00266399">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4D573BF7" w14:textId="77777777" w:rsidR="00D147F0" w:rsidRDefault="00D147F0" w:rsidP="00460320">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E4EB7FC" w14:textId="77777777" w:rsidR="00266399" w:rsidRDefault="00266399">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0B8FA6E2" w14:textId="77777777" w:rsidR="00D147F0" w:rsidRDefault="00D147F0" w:rsidP="00460320">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...27 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="769CFF47" w14:textId="77777777" w:rsidR="007757FD" w:rsidRDefault="007757FD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="68136CEC" w14:textId="77777777" w:rsidR="00460320" w:rsidRPr="00460320" w:rsidRDefault="00460320" w:rsidP="00460320">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="400F4FF9" w14:textId="77777777" w:rsidR="007757FD" w:rsidRDefault="007757FD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4BC2FB67" w14:textId="77777777" w:rsidR="00460320" w:rsidRPr="00460320" w:rsidRDefault="00460320" w:rsidP="00460320">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="77531062" w14:textId="77777777" w:rsidR="007757FD" w:rsidRDefault="007757FD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="447BAF6A" w14:textId="77777777" w:rsidR="00460320" w:rsidRPr="00460320" w:rsidRDefault="00460320" w:rsidP="00460320">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2ADD0CA4" w14:textId="77777777" w:rsidR="00266399" w:rsidRDefault="00266399">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="18830EEB" w14:textId="77777777" w:rsidR="00D147F0" w:rsidRDefault="00D147F0" w:rsidP="00460320">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4F7F6B62" w14:textId="77777777" w:rsidR="00266399" w:rsidRDefault="00266399">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0AC9B3CB" w14:textId="77777777" w:rsidR="00D147F0" w:rsidRDefault="00D147F0" w:rsidP="00460320">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="2E1AAD60" w14:textId="77777777" w:rsidR="007757FD" w:rsidRDefault="007757FD">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3F3A7573" w14:textId="77777777" w:rsidR="00460320" w:rsidRPr="00460320" w:rsidRDefault="00460320" w:rsidP="00460320">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...400 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="06400883" w14:textId="77777777" w:rsidR="00460320" w:rsidRPr="00460320" w:rsidRDefault="00460320" w:rsidP="00460320">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="63AF5140" w14:textId="77777777" w:rsidR="00B26947" w:rsidRDefault="00890898">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5B4BB124" w14:textId="77777777" w:rsidR="00460320" w:rsidRPr="00460320" w:rsidRDefault="00460320" w:rsidP="00460320">
     <w:pPr>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1450 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="87F6593E"/>
-[...4 lines deleted...]
-      <w:start w:val="1"/>
+    <w:nsid w:val="43776B0B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E8BE3CEC"/>
+    <w:lvl w:ilvl="0" w:tplc="340E51B4">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="·"/>
-[...225 lines deleted...]
-      <w:pStyle w:val="NEaOpsommingstekst"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="353" w:hanging="353"/>
-[...353 lines deleted...]
-      <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
-      </w:pPr>
-[...769 lines deleted...]
-        <w:ind w:left="1065" w:hanging="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
@@ -5592,1417 +1963,149 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-[...872 lines deleted...]
-  <w:num w:numId="19">
+  <w:num w:numId="1" w16cid:durableId="991640265">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...31 lines deleted...]
-    <w:abstractNumId w:val="25"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...1 lines deleted...]
-  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0003098F"/>
-[...371 lines deleted...]
-    <w:rsid w:val="00FF37CE"/>
+    <w:rsidRoot w:val="00460320"/>
+    <w:rsid w:val="00103CB3"/>
+    <w:rsid w:val="00460320"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="00582BD1"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00624622"/>
+    <w:rsid w:val="00684AAB"/>
+    <w:rsid w:val="00A9659A"/>
+    <w:rsid w:val="00D147F0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...1 lines deleted...]
-  <w14:docId w14:val="5A624961"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="59B0F259"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{AB583534-081C-410D-AF0A-EC40457333A2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...8 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7011,77 +2114,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
-    <w:lsdException w:name="Salutation" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7106,75 +2209,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -7209,55 +2312,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -7320,3496 +2423,691 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00460320"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00460320"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00460320"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00460320"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00460320"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00460320"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00460320"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00460320"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00460320"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00460320"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00460320"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00460320"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00460320"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00460320"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00460320"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00460320"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00460320"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00460320"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00460320"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00460320"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00460320"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00460320"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00460320"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00460320"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00460320"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00460320"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00460320"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00460320"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00460320"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
+    <w:rsid w:val="00460320"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACW85Documentgegevens">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="OndertekeningArea1">
+    <w:name w:val="Ondertekening_Area1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00460320"/>
     <w:pPr>
-      <w:spacing w:before="20"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="17"/>
-      <w:szCs w:val="17"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACWAanhef">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Verdanav9r12">
+    <w:name w:val="Verdana v9 r12"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00460320"/>
     <w:pPr>
-      <w:spacing w:before="240" w:after="240" w:line="280" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="180" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="17"/>
-[...269 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
-    <w:tblPr>
-[...2839 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0003098F"/>
+    <w:rsid w:val="00460320"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0003098F"/>
-[...7 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:rsid w:val="00460320"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0003098F"/>
+    <w:rsid w:val="00460320"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0003098F"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00FC351F"/>
+    <w:rsid w:val="00460320"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A9659A"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...166 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-  <w:relyOnVML/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///H:\Downloads\Brief%20aan%20Parlement%20(1).dotx" TargetMode="External"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iplo.nl/thema/water/crisismanagement-water/landelijk-draaiboek-waterverdeling-droogte/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iplo.nl/thema/water/beheer-watersysteem/verdringingsreeks/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waterberichtgeving.rws.nl/owb/droogtemonitor" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iplo.nl/thema/water/beheer-watersysteem/verdringingsreeks/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId22" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -11083,163 +3381,63 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>7702</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>1409</ap:Words>
+  <ap:Characters>7751</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>64</ap:Lines>
   <ap:Paragraphs>18</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>9035</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>9142</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-07-16T09:14:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
-[...78 lines deleted...]
-    <vt:lpwstr>DocGen_Brief_nl_NL</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>