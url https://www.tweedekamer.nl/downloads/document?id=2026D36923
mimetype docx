--- v0 (2026-07-16)
+++ v1 (2026-08-31)
@@ -1,1966 +1,619 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00493024" w:rsidRDefault="00493024" w14:paraId="2DFB0F26" w14:textId="747D39BC">
-[...134 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    <w:p w:rsidR="003A7069" w:rsidP="003A7069" w:rsidRDefault="003A7069" w14:paraId="38335524" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>AH 2570</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003A7069" w:rsidP="003A7069" w:rsidRDefault="003A7069" w14:paraId="245608FE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2026Z12270</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003A7069" w:rsidP="003A7069" w:rsidRDefault="003A7069" w14:paraId="13A3B39F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003A7069" w:rsidP="003A7069" w:rsidRDefault="003A7069" w14:paraId="0A2E88D9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C85D11">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord van staatssecretaris Van Bruggen (Justitie en Veiligheid) (ontvangen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16 juli 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003A7069" w:rsidRDefault="003A7069" w14:paraId="36449525" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A7069" w:rsidR="003A7069" w:rsidRDefault="003A7069" w14:paraId="001A7BA5" w14:textId="517550E1">
+      <w:r w:rsidRPr="003A7069">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zie ook Aanhangsel Handelingen, vergaderjaar 2025-2026, nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A7069">
+        <w:t>2403</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003A7069" w:rsidRDefault="003A7069" w14:paraId="254C819D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003A7069" w:rsidRDefault="003A7069" w14:paraId="13061C32" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>In hoeverre is het mogelijk om een verbod op te leggen aan gedetineerden die online een webshop runnen waarbij zij hun delict romantiseren?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00493024" w:rsidRDefault="00F8378B" w14:paraId="31B7C788" w14:textId="25911FD6">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="003A7069" w:rsidRDefault="003A7069" w14:paraId="6C7466EE" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord op vraag 1</w:t>
       </w:r>
-      <w:r w:rsidR="00101F91">
+      <w:r>
         <w:br/>
-      </w:r>
-[...17 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:t>Het is niet passend dat een gedetineerde vanuit zijn cel actief handelsactiviteiten ontplooit die zijn delict verheerlijken. Zolang daarmee echter geen verboden handelingen worden verricht of mogelijk gemaakt, de orde en veiligheid niet in gevaar komen of slachtoffers/benadeelden onrechtmatig in hun belangen worden geschaad, kunnen (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ondernemings</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>)activiteiten van gedetineerden niet algemeen worden beëindigd of verboden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003A7069" w:rsidRDefault="003A7069" w14:paraId="489DAC95" w14:textId="77777777">
+      <w:r>
+        <w:t>Daarnaast is het relevant om te benoemen dat het voeren van een legale commerciële activiteit door derden in relatie tot een gedetineerde buiten de inrichting in het algemeen niet bij wet verboden is. Ook is er geen wettelijke grondslag die alle commerciële uitingen verband houdend met het gepleegde delict verbiedt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003A7069" w:rsidRDefault="003A7069" w14:paraId="63F2A060" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Wel zijn gedetineerden gebonden aan de communicatiebeperkingen die gelden binnen de inrichting. Ook telt gedrag van een gedetineerde dat de terugkeer in de samenleving eventueel tegenwerkt mee bij beslissingen over de rechten en vrijheden van de gedetineerde, zoals verlof of overplaatsing naar een regime met meer vrijheden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00493024" w:rsidRDefault="00F8378B" w14:paraId="5F3D8FE4" w14:textId="77777777">
-[...12 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    <w:p w:rsidR="003A7069" w:rsidRDefault="003A7069" w14:paraId="6DFF7151" w14:textId="77777777">
+      <w:r>
+        <w:t>Naar aanleiding van de motie-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Ellian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (Kamerstuk 24 587, nr. 883) zijn concrete stappen gezet om financiële transacties van en naar gedetineerden aan banden te leggen. Zo is de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>myTelio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>-applicatie buiten gebruik gesteld, kunnen gedetineerden onderling geen geld meer overmaken en kunnen transacties naar buiten alleen plaatsvinden onder opgave van reden. Daarnaast geldt dat het saldo op de rekening-courant van een gedetineerde maximaal €250 mag bedragen. Geld overmaken gaat met tussenkomst van een medewerker van de PI. Op deze manier is het mogelijk toezicht te houden op transacties. Indien de medewerker van de PI naar aanleiding van een financiële transactie vermoedt dat er sprake is van voortgezet crimineel handelen, kan de medewerker een melding doen bij het Bureau Inlichtingen en Veiligheid (BIV) van de desbetreffende PI.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003A7069" w:rsidRDefault="003A7069" w14:paraId="7BAB2696" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Wordt het adres van het Justitieel Centrum Schiphol daadwerkelijk gebruikt als postadres voor de webshop die handelt in ‘merchandise’ van de Roemeense kunstroof? In hoeverre kan hiertegen worden opgetreden en in hoeverre gebeurt dit al in deze zaak?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B75CC" w:rsidRDefault="007B75CC" w14:paraId="47C2D71A" w14:textId="77777777">
-[...10 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    <w:p w:rsidR="003A7069" w:rsidRDefault="003A7069" w14:paraId="6FF43390" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003A7069" w:rsidRDefault="003A7069" w14:paraId="066B0AE2" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord op vraag 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Ik kan niet ingaan op individuele casussen. In zijn algemeenheid kan ik mededelen dat het gebruik van een penitentiaire inrichting (PI) als postadres voor een commercieel bedrijf niet in lijn is met de bestemming en het karakter van een justitiële inrichting. </w:t>
+        <w:t xml:space="preserve">Ik kan niet ingaan op individuele casussen. In zijn algemeenheid kan ik mededelen dat het </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">gebruik van een penitentiaire inrichting (PI) als postadres voor een commercieel bedrijf niet in lijn is met de bestemming en het karakter van een justitiële inrichting. </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk234406285" w:id="0"/>
       <w:r>
         <w:t xml:space="preserve">Het is echter aan de Kamer van Koophandel om te toetsen of een ondernemer bij een officiële inschrijving het opgegeven adres mag gebruiken. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00493024" w:rsidRDefault="00F8378B" w14:paraId="6DE0A657" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    <w:p w:rsidR="003A7069" w:rsidRDefault="003A7069" w14:paraId="538D4569" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>In hoeverre is het mogelijk om opbrengsten van deze webshop te verhalen en in te zetten om een deel van de gemaakte kosten (zoals in het strafproces, het onderzoek, etc.) te dekken? Kan er worden ingegaan op hoe dat in deze specifieke zaak is gebeurd?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00493024" w:rsidRDefault="00F8378B" w14:paraId="5E5A51AA" w14:textId="65E9414E">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="003A7069" w:rsidRDefault="003A7069" w14:paraId="6DACA7A8" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord op vraag 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00B21445">
-[...14 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:r>
+        <w:t>Ik ga niet in op individuele zaken. In algemeenheid geldt dat de mogelijkheid om opbrengsten die iemand met een strafbaar feit heeft behaald, af te romen via een ontnemingsmaatregel (art. 36e Sr) gericht is op wederrechtelijk verkregen voordeel. Of en in hoeverre dit per individuele casus toepasbaar is, hangt af van het verband tussen de opbrengsten en een gepleegd delict.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003A7069" w:rsidRDefault="003A7069" w14:paraId="13A8C20F" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>In beginsel worden de kosten van een strafproces, behoudens enkele uitzonderingen, niet verhaald op de verdachte.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00493024" w:rsidRDefault="00F8378B" w14:paraId="597D463C" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    <w:p w:rsidR="003A7069" w:rsidRDefault="003A7069" w14:paraId="4C296DD3" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Bent u voornemens om zo snel mogelijk een einde te maken aan deze webshop? Zo niet, waarom niet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00493024" w:rsidRDefault="00F8378B" w14:paraId="35FC63E8" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    <w:p w:rsidR="003A7069" w:rsidRDefault="003A7069" w14:paraId="6C671037" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord op vraag 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Ik ga niet in op de specifieke casus. Ik verwijs naar het antwoord op vraag 1 voor een overzicht van wat wel en niet mogelijk is.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00493024" w:rsidRDefault="00493024" w14:paraId="230CACAF" w14:textId="77777777">
-[...11 lines deleted...]
-      <w:pgMar w:top="3764" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidR="003A7069" w:rsidRDefault="003A7069" w14:paraId="48E602A5" w14:textId="77777777"/>
+    <w:p w:rsidR="003A7069" w:rsidRDefault="003A7069" w14:paraId="3B0046BD" w14:textId="77777777"/>
+    <w:p w:rsidR="003A7069" w:rsidRDefault="003A7069" w14:paraId="14A68F7D" w14:textId="77777777"/>
+    <w:p w:rsidR="002C3023" w:rsidRDefault="002C3023" w14:paraId="54DB652F" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="002C3023">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="60368D4D" w14:textId="77777777" w:rsidR="00F8378B" w:rsidRDefault="00F8378B">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3FDB5958" w14:textId="77777777" w:rsidR="00EB7456" w:rsidRDefault="00EB7456" w:rsidP="003A7069">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1AE32CF9" w14:textId="77777777" w:rsidR="00F8378B" w:rsidRDefault="00F8378B">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4A978BDF" w14:textId="77777777" w:rsidR="00EB7456" w:rsidRDefault="00EB7456" w:rsidP="003A7069">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...42 lines deleted...]
-  </w:font>
   <w:font w:name="Aptos Display">
-    <w:charset w:val="00"/>
-[...4 lines deleted...]
-  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="471FAC34" w14:textId="77777777" w:rsidR="00493024" w:rsidRDefault="00493024">
-[...1 lines deleted...]
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+  <w:p w14:paraId="6F820F23" w14:textId="77777777" w:rsidR="003A7069" w:rsidRPr="003A7069" w:rsidRDefault="003A7069" w:rsidP="003A7069">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="690D17ED" w14:textId="77777777" w:rsidR="003A7069" w:rsidRPr="003A7069" w:rsidRDefault="003A7069" w:rsidP="003A7069">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3167BE85" w14:textId="77777777" w:rsidR="003A7069" w:rsidRPr="003A7069" w:rsidRDefault="003A7069" w:rsidP="003A7069">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="10B46D36" w14:textId="77777777" w:rsidR="00F8378B" w:rsidRDefault="00F8378B">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="46C93106" w14:textId="77777777" w:rsidR="00EB7456" w:rsidRDefault="00EB7456" w:rsidP="003A7069">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3046D756" w14:textId="77777777" w:rsidR="00F8378B" w:rsidRDefault="00F8378B">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="250FD1BC" w14:textId="77777777" w:rsidR="00EB7456" w:rsidRDefault="00EB7456" w:rsidP="003A7069">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2614E30C" w14:textId="77777777" w:rsidR="00493024" w:rsidRDefault="00F8378B">
-[...146 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="356BA4C9" w14:textId="77777777" w:rsidR="003A7069" w:rsidRPr="003A7069" w:rsidRDefault="003A7069" w:rsidP="003A7069">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="11FC9F09" w14:textId="77777777" w:rsidR="00493024" w:rsidRDefault="00F8378B">
-[...580 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="1CD62C44" w14:textId="77777777" w:rsidR="003A7069" w:rsidRPr="003A7069" w:rsidRDefault="003A7069" w:rsidP="003A7069">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...398 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7BB5341C" w14:textId="77777777" w:rsidR="003A7069" w:rsidRPr="003A7069" w:rsidRDefault="003A7069" w:rsidP="003A7069">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...1 lines deleted...]
-  <w:removeDateAndTime/>
+  <w:zoom w:percent="70"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:defaultTableStyle w:val="Standaardtabel"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...4 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00E07E2A"/>
-[...139 lines deleted...]
-    <w:rsid w:val="00F96990"/>
+    <w:rsidRoot w:val="003A7069"/>
+    <w:rsid w:val="002C3023"/>
+    <w:rsid w:val="003A7069"/>
+    <w:rsid w:val="009A1DA0"/>
+    <w:rsid w:val="00DF7A30"/>
+    <w:rsid w:val="00EB7456"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5E80C367"/>
+  <w14:docId w14:val="74728BB6"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{9E0C88EC-0F16-4972-9249-FCFB6735479A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1969,77 +622,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2064,75 +717,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -2167,55 +820,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -2287,835 +940,632 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="003A7069"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+    <w:rsid w:val="003A7069"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...4 lines deleted...]
-      <w:ind w:left="-1120"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003A7069"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003A7069"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003A7069"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003A7069"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003A7069"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003A7069"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003A7069"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Artikel streepje"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="003A7069"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003A7069"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003A7069"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003A7069"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003A7069"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003A7069"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003A7069"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003A7069"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003A7069"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...146 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="003A7069"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="003A7069"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...10 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
+    <w:rsid w:val="003A7069"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Pagina-einde Kop 1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="003A7069"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...9 lines deleted...]
-    <w:name w:val="Referentiegegevens"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="003A7069"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="003A7069"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="003A7069"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="003A7069"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...15 lines deleted...]
-    </w:pPr>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="003A7069"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="003A7069"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="003A7069"/>
     <w:rPr>
       <w:b/>
-      <w:sz w:val="13"/>
-[...265 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00621739"/>
+    <w:rsid w:val="003A7069"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00621739"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="003A7069"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00621739"/>
+    <w:rsid w:val="003A7069"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00621739"/>
-[...10 lines deleted...]
-    <w:link w:val="PlattetekstChar"/>
+    <w:rsid w:val="003A7069"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00621739"/>
-[...117 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="003A7069"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -3172,51 +1622,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -3280,65 +1730,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -3359,100 +1809,65 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>3658</ap:Characters>
+  <ap:Pages>2</ap:Pages>
+  <ap:Words>608</ap:Words>
+  <ap:Characters>3349</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>30</ap:Lines>
-  <ap:Paragraphs>8</ap:Paragraphs>
+  <ap:Lines>27</ap:Lines>
+  <ap:Paragraphs>7</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4315</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>3950</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>