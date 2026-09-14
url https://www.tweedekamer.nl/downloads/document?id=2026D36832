--- v0 (2026-07-14)
+++ v1 (2026-09-14)
@@ -1,2921 +1,547 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00BF2437" w:rsidP="00BF2437" w:rsidRDefault="00796F8D" w14:paraId="60476F53" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:t>Geachte Voorzitter,</w:t>
+    <w:p w:rsidR="0006371E" w:rsidP="00BF2437" w:rsidRDefault="0006371E" w14:paraId="709662BE" w14:textId="77777777"/>
+    <w:p w:rsidR="009C0364" w:rsidRDefault="00C622AF" w14:paraId="751209BE" w14:textId="77777777">
+      <w:r w:rsidRPr="00C622AF">
+        <w:t>33576</w:t>
+      </w:r>
+      <w:r w:rsidR="009C0364">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009C0364">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009C0364">
+        <w:tab/>
+        <w:t>Natuurbeleid</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF2437" w:rsidP="00BF2437" w:rsidRDefault="00BF2437" w14:paraId="2F86B81E" w14:textId="77777777"/>
-[...20 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w:rsidR="009C0364" w:rsidP="009C0364" w:rsidRDefault="009C0364" w14:paraId="60402416" w14:textId="22532FAE">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C622AF">
+        <w:t>515</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Brief van de</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="00B03E99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>minister van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="001B2A89" w:rsidP="00DF0C11" w:rsidRDefault="001B2A89" w14:paraId="65F6ADAB" w14:textId="77777777"/>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> ingegaan op de uitvoering van de motie. De onderwerpen die de motie verzoekt te onderzoeken worden meegenomen in het beoordelen van de zienswijzen die zijn ingediend bij de terinzagelegging van het ontwerp-projectbesluit externe maatregelen Engbertsdijksvenen. Het resultaat daarvan zal blijken bij het nemen van het besluit door de Provincie Overijssel. </w:t>
+    <w:p w:rsidR="009C0364" w:rsidP="00BF2437" w:rsidRDefault="009C0364" w14:paraId="32B33707" w14:textId="31A47E37">
+      <w:r w:rsidRPr="00CA1499">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF0C11" w:rsidP="00DF0C11" w:rsidRDefault="00DF0C11" w14:paraId="5577CCF9" w14:textId="77777777"/>
-    <w:p w:rsidR="00426BC7" w:rsidP="001D4132" w:rsidRDefault="00DF0C11" w14:paraId="00C4B6D8" w14:textId="39639922">
+    <w:p w:rsidR="009C0364" w:rsidP="00BF2437" w:rsidRDefault="009C0364" w14:paraId="7C7E8039" w14:textId="2EEEA8F3">
+      <w:r>
+        <w:t>Den Haag, 14 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C622AF" w:rsidP="00BF2437" w:rsidRDefault="00C622AF" w14:paraId="55C7C1E9" w14:textId="77777777"/>
+    <w:p w:rsidR="0006371E" w:rsidP="00DF0C11" w:rsidRDefault="0006371E" w14:paraId="5456F40E" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De vaste commissie voor Landbouw, Visserij, Voedselzekerheid en Natuur heeft staatssecretaris Erkens gevraagd om reactie op een brief van Platform </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Engbertsdijksvenen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> te Bruinehaar d.d. 31 mei 2026 (kenmerk 2026Z11545). De brief betreft de behandeling van de motie Van der Plas over onderzoeken of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C0364">
+        <w:t xml:space="preserve">de ontwikkeling van actief hoogveen in de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C0364">
+        <w:t>Engbertsdijksvenen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C0364">
+        <w:t xml:space="preserve"> ecologisch en hydrologisch daadwerkelijk haalbaar is (Kamerstuk 29 659, nr. 167). De brief vraagt bij de behandeling van de motie niet uitsluitend uit te gaan van theoretische modellen of eenzijdige</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> aannames, maar ook de feitelijke ecologische ontwikkelingen in het gebied mee te wegen. Het Platform wijst daarbij op een rapport van dhr. Rampen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0006371E" w:rsidP="00DF0C11" w:rsidRDefault="0006371E" w14:paraId="1F4144C5" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Omdat dit onderwerp op mijn beleidsterrein ligt, beantwoord ik het verzoek. In de verzamelbrief natuur van 29 mei (Kamerstukken 33 576, nr. 485) ben ik ingegaan op de uitvoering van de motie. De onderwerpen die de motie verzoekt te onderzoeken worden meegenomen in het beoordelen van de zienswijzen die zijn ingediend bij de terinzagelegging van het ontwerp-projectbesluit externe maatregelen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Engbertsdijksvenen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. Het resultaat daarvan zal blijken bij het nemen van het besluit door de Provincie Overijssel. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0006371E" w:rsidP="001D4132" w:rsidRDefault="0006371E" w14:paraId="3655ADC0" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Ik kan bevestigen dat het rapport </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> bekend is bij de provincie. De provincie betrekt de relevante ecologische informatie over de feitelijke ontwikkelingen in het gebied bij de besluitvorming, en baseert de besluitvorming over maatregelen niet alleen op modellen.</w:t>
+        <w:t>Ik kan bevestigen dat het rapport dhr. Rampen bekend is bij de provincie. De provincie betrekt de relevante ecologische informatie over de feitelijke ontwikkelingen in het gebied bij de besluitvorming, en baseert de besluitvorming over maatregelen niet alleen op modellen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D4132" w:rsidP="001D4132" w:rsidRDefault="001D4132" w14:paraId="5E863A32" w14:textId="77777777">
+    <w:p w:rsidR="009C0364" w:rsidP="00D15779" w:rsidRDefault="009C0364" w14:paraId="04D7932D" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00426BC7" w:rsidP="009850B1" w:rsidRDefault="00426BC7" w14:paraId="15A7315F" w14:textId="77777777">
+    <w:p w:rsidR="0006371E" w:rsidP="009C0364" w:rsidRDefault="009C0364" w14:paraId="6C75658B" w14:textId="03F9D68D">
       <w:pPr>
-        <w:tabs>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Geenafstand"/>
       </w:pPr>
+      <w:r>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidR="0006371E">
+        <w:t>inister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A359BC" w:rsidR="0006371E">
+        <w:t xml:space="preserve"> van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A4D70" w:rsidR="0006371E">
+        <w:t>Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00DF0C11" w:rsidP="007F510A" w:rsidRDefault="00DF0C11" w14:paraId="468C3D9E" w14:textId="77777777">
+    <w:p w:rsidRPr="00A54BCC" w:rsidR="009C0364" w:rsidP="009C0364" w:rsidRDefault="009C0364" w14:paraId="0727D105" w14:textId="2F4967D6">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Geenafstand"/>
       </w:pPr>
+      <w:r>
+        <w:t>J.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> van Essen</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="001D4132" w:rsidP="007F510A" w:rsidRDefault="001D4132" w14:paraId="65FA9B4A" w14:textId="77777777">
-[...66 lines deleted...]
-      <w:pgNumType w:start="1"/>
+    <w:p w:rsidR="009C0364" w:rsidP="00D15779" w:rsidRDefault="009C0364" w14:paraId="3589EBCC" w14:textId="77777777"/>
+    <w:p w:rsidR="0006371E" w:rsidP="00D15779" w:rsidRDefault="0006371E" w14:paraId="6EC57DC1" w14:textId="77777777"/>
+    <w:p w:rsidR="0006371E" w:rsidP="00D15779" w:rsidRDefault="0006371E" w14:paraId="2976437C" w14:textId="77777777"/>
+    <w:p w:rsidR="006F53E6" w:rsidRDefault="006F53E6" w14:paraId="3907B4F4" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="006F53E6">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7E2FF7C6" w14:textId="77777777" w:rsidR="009743DF" w:rsidRDefault="009743DF">
+    <w:p w14:paraId="623DDD30" w14:textId="77777777" w:rsidR="0045189D" w:rsidRDefault="0045189D" w:rsidP="0006371E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11416B55" w14:textId="77777777" w:rsidR="009743DF" w:rsidRDefault="009743DF"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="671AAA51" w14:textId="77777777" w:rsidR="009743DF" w:rsidRDefault="009743DF">
+    <w:p w14:paraId="2099CCFB" w14:textId="77777777" w:rsidR="0045189D" w:rsidRDefault="0045189D" w:rsidP="0006371E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0504C484" w14:textId="77777777" w:rsidR="009743DF" w:rsidRDefault="009743DF"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...63 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7C647DB2" w14:textId="32217375" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="46D55C38" w14:textId="77777777" w:rsidR="0006371E" w:rsidRPr="0006371E" w:rsidRDefault="0006371E" w:rsidP="0006371E">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...79 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...75 lines deleted...]
-  <w:p w14:paraId="69F8DA16" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="61030CA4" w14:textId="77777777" w:rsidR="0006371E" w:rsidRPr="0006371E" w:rsidRDefault="0006371E" w:rsidP="0006371E">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="0AD37B47" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="249699DB" w14:textId="77777777" w:rsidR="0006371E" w:rsidRPr="0006371E" w:rsidRDefault="0006371E" w:rsidP="0006371E">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0669ABE4" w14:textId="77777777" w:rsidR="009743DF" w:rsidRDefault="009743DF">
+    <w:p w14:paraId="61CCC04F" w14:textId="77777777" w:rsidR="0045189D" w:rsidRDefault="0045189D" w:rsidP="0006371E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EF40B2B" w14:textId="77777777" w:rsidR="009743DF" w:rsidRDefault="009743DF"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="797D8AE3" w14:textId="77777777" w:rsidR="009743DF" w:rsidRDefault="009743DF">
+    <w:p w14:paraId="55FD7347" w14:textId="77777777" w:rsidR="0045189D" w:rsidRDefault="0045189D" w:rsidP="0006371E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="604613A2" w14:textId="77777777" w:rsidR="009743DF" w:rsidRDefault="009743DF"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...97 lines deleted...]
-      </w:rPr>
+  <w:p w14:paraId="47AD432D" w14:textId="77777777" w:rsidR="0006371E" w:rsidRPr="0006371E" w:rsidRDefault="0006371E" w:rsidP="0006371E">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...554 lines deleted...]
-  <w:p w14:paraId="7227689D" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="096808EC" w14:textId="77777777" w:rsidR="0006371E" w:rsidRPr="0006371E" w:rsidRDefault="0006371E" w:rsidP="0006371E">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="64D939E8" w14:textId="77777777" w:rsidR="0006371E" w:rsidRPr="0006371E" w:rsidRDefault="0006371E" w:rsidP="0006371E">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:removePersonalInformation/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...616 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="0006371E"/>
+    <w:rsid w:val="0006371E"/>
+    <w:rsid w:val="002046D3"/>
+    <w:rsid w:val="004165B4"/>
+    <w:rsid w:val="0045189D"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00756D8B"/>
+    <w:rsid w:val="007722FB"/>
+    <w:rsid w:val="009C0364"/>
+    <w:rsid w:val="00A91CCA"/>
+    <w:rsid w:val="00AC5E45"/>
+    <w:rsid w:val="00AD5B85"/>
+    <w:rsid w:val="00B7522C"/>
+    <w:rsid w:val="00C622AF"/>
+    <w:rsid w:val="00CB508B"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="331ACF13"/>
+  <w14:docId w14:val="695A0824"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{485D90B1-E5A4-4885-89B9-0B50C417CAA9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2937,74 +563,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3153,1075 +780,959 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="0006371E"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="0006371E"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="0006371E"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="0006371E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0006371E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0006371E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0006371E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0006371E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0006371E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...349 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0006371E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0006371E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0006371E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="0006371E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0006371E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0006371E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0006371E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0006371E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0006371E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="0006371E"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0006371E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="0006371E"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="0006371E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0006371E"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0006371E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0006371E"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0006371E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="0006371E"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0006371E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0006371E"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0006371E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0006371E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0006371E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
-[...9 lines deleted...]
-    <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...47 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="0006371E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="009C0364"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{4bde8109-f994-4a60-a1d3-5c95e2ff3620}" enabled="1" method="Privileged" siteId="{1321633e-f6b9-44e2-a44f-59b9d264ecb7}" contentBits="0" removed="0"/>
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>1</ap:Pages>
-  <ap:Words>244</ap:Words>
-  <ap:Characters>1347</ap:Characters>
+  <ap:Words>269</ap:Words>
+  <ap:Characters>1484</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>11</ap:Lines>
+  <ap:Lines>12</ap:Lines>
   <ap:Paragraphs>3</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>1588</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>1750</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>