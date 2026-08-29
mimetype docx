--- v0 (2026-07-14)
+++ v1 (2026-08-29)
@@ -1,4440 +1,1179 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00511335" w:rsidR="00511335" w:rsidP="00511335" w:rsidRDefault="00511335" w14:paraId="6E2F50D2" w14:textId="77777777">
-[...112 lines deleted...]
-    <w:p w:rsidRPr="00511335" w:rsidR="00511335" w:rsidP="009B047A" w:rsidRDefault="00511335" w14:paraId="175C4A30" w14:textId="7EF7F04E">
+    <w:p w:rsidRPr="00403742" w:rsidR="00403742" w:rsidP="00403742" w:rsidRDefault="00177D4D" w14:paraId="056581BB" w14:textId="1452502C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00403742">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>27</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00403742" w:rsidR="00403742">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00403742">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>858</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00403742" w:rsidR="00403742">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00403742" w:rsidR="00403742">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Gewasbeschermingsbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00403742" w:rsidR="00403742" w:rsidP="00403742" w:rsidRDefault="00403742" w14:paraId="25CF7A14" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00403742">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00403742" w:rsidR="00177D4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>770</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00403742">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00403742" w:rsidR="00403742" w:rsidP="00403742" w:rsidRDefault="00403742" w14:paraId="55B11888" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00403742">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00403742" w:rsidR="00177D4D" w:rsidP="00403742" w:rsidRDefault="00403742" w14:paraId="3D9E25D5" w14:textId="4E4124EF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00403742">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 14 juli 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00403742" w:rsidR="00177D4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00403742" w:rsidR="00177D4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>In april berichtte ik u over mijn aanpak om te komen tot een convenant gewasbeschermingsmiddelen, zoals afgesproken in het coalitieakkoord (Kamerstuk 27 858, nr. 745). Daarvoor zijn onder leiding van de onafhankelijke voorzitter Gert-Jan Segers gesprekken gestart met overheidspartijen,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00403742" w:rsidP="00403742" w:rsidRDefault="00177D4D" w14:paraId="55A79366" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00403742">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sector- en ketenpartijen en maatschappelijke organisaties met als doel te komen tot een toekomstbestendige plantaardige landbouwsector in 2040. Dat is een sector die aantoonbaar voldoet aan de geldende beschermdoelen voor mens, dier en milieu en tegelijkertijd economisch houdbaar is, met een robuust verdienmodel voor telers en een sterke concurrentiepositie zowel binnen als buiten de EU.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00403742" w:rsidR="00177D4D" w:rsidP="00403742" w:rsidRDefault="00177D4D" w14:paraId="59F697D6" w14:textId="0DD8EA77">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00403742" w:rsidP="00403742" w:rsidRDefault="00177D4D" w14:paraId="0787F5FF" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...88 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00403742">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hierbij informeer ik uw Kamer dat de gesprekken hebben geresulteerd in een Convenant gewasbeschermingsmiddelen 2026–2040, dat vandaag is getekend.  Dat het gelukt is om gezamenlijk in zo’n kort tijdsbestek tot afspraken te komen is zeer waardevol en dat is ook een compliment aan de deelnemende partijen die scherp en constructief hebben gewerkt hieraan. In deze brief vindt u een toelichting op het convenant en geef ik aan welke vervolgstappen volgen. Uw Kamer heeft verzocht om een technische briefing over het convenant gewasbescherming in september, hiervoor geef ik mijn toestemming.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00403742" w:rsidR="00177D4D" w:rsidP="00403742" w:rsidRDefault="00177D4D" w14:paraId="02B82267" w14:textId="6E63D8FB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00403742" w:rsidR="00177D4D" w:rsidP="00403742" w:rsidRDefault="00177D4D" w14:paraId="6D0C7B18" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00403742">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Het convenant 2026-2040</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00511335" w:rsidP="00511335" w:rsidRDefault="00511335" w14:paraId="51F71B84" w14:textId="6285CA9A">
-[...176 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidR="00403742" w:rsidP="00403742" w:rsidRDefault="00177D4D" w14:paraId="5DF9E2CB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00403742">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De inzet voor dit hoofdlijnenconvenant is om de milieubelasting van het gebruik van schadelijke gewasbeschermingsmiddelen in de plantaardige sector fors terug te dringen. Dit hoofdlijnenconvenant vormt daarvoor het kader, met afspraken op hoofdlijnen. Na de zomer moeten deze verder worden uitgewerkt in deelconvenanten die uiterlijk eind 2026 vastgesteld worden. Het hoofdlijnenconvenant is een onderhandelingsakkoord en moet in samenhang met de deelconvenanten tot een geborgde realisatie van alle doelen leiden. In de zomer zal gesproken worden over een voorstel voor de governance structuur voor dit vervolgtraject en vaststelling daarvan is voorzien begin september. Mijn inzet hierbij is ook dat in het “deelconvenantentraject” alle relevante partijen in gaan stappen en aan tafel komen. Bij de hieropvolgende uitwerking van de deelconvenanten is een resultaat voorzien voor eind 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00403742" w:rsidR="00177D4D" w:rsidP="00403742" w:rsidRDefault="00177D4D" w14:paraId="7E18D760" w14:textId="61859D8C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00403742" w:rsidP="00403742" w:rsidRDefault="00177D4D" w14:paraId="7C1E87EC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00403742">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Welke afspraken zijn gemaakt?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00403742" w:rsidR="00177D4D" w:rsidP="00403742" w:rsidRDefault="00177D4D" w14:paraId="460F648D" w14:textId="6010B5E2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00403742" w:rsidR="00177D4D" w:rsidP="00403742" w:rsidRDefault="00177D4D" w14:paraId="57916038" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00403742">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Reductiedoelen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00403742" w:rsidR="00177D4D" w:rsidP="00403742" w:rsidRDefault="00177D4D" w14:paraId="7F252CDD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00403742">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Er zijn afspraken gemaakt over een nationaal kwantitatief reductiedoel voor de vermindering van de milieubelasting van het gebruik van schadelijke gewasbeschermingsmiddelen. Met bestaande indicatoren is die sturing mogelijk. Voor de korte termijn wordt de milieubelastingreductie op landelijk niveau gemeten met inzet van de Nationale Milieu-Indicator (NMI). Op de langere termijn wordt gebruik gemaakt van benchmarking en de Milieu-indicator gewasbescherming (MIG) om te sturen op milieubelasting op individueel bedrijfsniveau, zodat ondernemers ook van elkaar kunnen leren en zo de milieubelasting kunnen laten dalen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00403742" w:rsidR="00177D4D" w:rsidP="00403742" w:rsidRDefault="00177D4D" w14:paraId="50372966" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00403742" w:rsidP="00403742" w:rsidRDefault="00177D4D" w14:paraId="70B31808" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00403742">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voortgangsevaluatie zal plaatsvinden in 2030, 2035 en 2040. Ook wordt een onafhankelijke gegevensautoriteit opgericht, naar voorbeeld van de antibioticareductie aanpak. Deze moet het nationale reductiedoel (en de MIG) met data ondersteunen. In het deelconvenantentraject zullen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00403742">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>partijen voor de NMI een overall reductiedoel vaststellen voor 2040, met duidelijk startpunt en een berekening maken van concrete ambities en maatregelen waarmee het NMI-reductiedoel in realiteit bereikt moet worden. De WUR zal worden gevraagd hierover te adviseren. Ook start een traject om tot afrekenbare reductiedoelen op deelconvenantniveau te komen (per sector). Tot slot moet de gegevensautoriteit vóór januari 2027 zijn opgericht. Hiervoor wordt z.s.m. overleg gestart met de convenantspartijen wat daarvoor nodig is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00403742" w:rsidR="00177D4D" w:rsidP="00403742" w:rsidRDefault="00177D4D" w14:paraId="6CABB200" w14:textId="1F89489B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00403742" w:rsidP="00403742" w:rsidRDefault="00177D4D" w14:paraId="53A819E9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00403742">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ook wordt ingezet op een maatschappelijke dialoog om polarisatie te verminderen en draagvlak te vergroten. Hiervoor volgt een nader plan van het convenantsecretariaat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00403742" w:rsidR="00177D4D" w:rsidP="00403742" w:rsidRDefault="00177D4D" w14:paraId="3CBF0467" w14:textId="2B3CB994">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00403742" w:rsidP="00403742" w:rsidRDefault="00177D4D" w14:paraId="2DD0FDC5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...174 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00403742">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Waterkwaliteit, natuur en leefomgeving</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00403742" w:rsidP="00403742" w:rsidRDefault="00177D4D" w14:paraId="326E2F59" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00403742">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Voor de stoffen die de Kaderrichtlijn Water (KRW) raken worden de EU-afspraken aangehouden, een nadrukkelijk uitgangspunt van het Kabinet. Daar waar we de doelen in 2027 nog niet halen, moet voor de komende planperiode 2028-2033 tot een extra inzet worden gekomen die beweegt richting nul overschrijdingen van de waterkwaliteitsnorm en het voorkomen van nieuwe overschrijdingen. In het convenant is vastgelegd dat benodigde maatregelen om de huidige structurele normoverschrijdingen weg te nemen uiterlijk eind 2027 genomen moeten zijn. Ook dat het rijk initiatief neemt voor het opstellen van een generiek aanvullend pakket voor kwetsbare watergebieden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00403742" w:rsidR="00177D4D" w:rsidP="00403742" w:rsidRDefault="00177D4D" w14:paraId="1308D79C" w14:textId="00575BEC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00403742" w:rsidP="00403742" w:rsidRDefault="00177D4D" w14:paraId="3CABB054" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00403742">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Om negatieve effecten van het gebruik van gewasbeschermingsmiddelen in en rondom Natura 2000-gebieden te beperken, is afgesproken te komen tot beleidsafspraken. De inzet is een vermindering van negatieve effecten op de natuur (via sterk omlaag brengen van emissies en door middel van extensivering en/of technische precisiemaatregelen). Daarnaast wordt ingezet op het terugbrengen en voorkomen van ‘overspill’ van actieve stoffen naar biologische landbouw. Deze beleidsafspraken moeten vóór 1 januari 2027 vastgesteld zijn. Om te komen tot een solide basis voor zo’n landelijk beleidskader, zet LVVN deze zomer een externe opdracht uit. Dit pakket aan maatregelen moet per 1 januari 2027 worden vastgesteld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00403742" w:rsidR="00177D4D" w:rsidP="00403742" w:rsidRDefault="00177D4D" w14:paraId="3604FD21" w14:textId="0C5F3CC9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00403742" w:rsidP="00403742" w:rsidRDefault="00177D4D" w14:paraId="561E075A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00403742">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ook wordt ingezet op de ontwikkeling van een landelijk beleidskader voor gevoelige functies in de nabije leefomgeving. Dit zijn functies waar mensen langere tijd verblijven, hierbij valt bijvoorbeeld te denken aan scholen en kinderdagverblijven maar ook woningen. Om te komen tot een uniforme aanpak van het gebruik van gewasbeschermingsmiddelen in relatie tot gevoelige functies, zet LVVN deze zomer een externe opdracht uit voor de ontwikkeling van een landelijk beleidskader. Dit kader moet concrete handvatten bieden voor een consistente en uitvoerbare toepassing van maatregelen, in lijn met de afspraken uit het hoofdlijnenconvenant. De planning is gericht op implementatie in 2027. Dit kader moet -volgens het hoofdlijnenconvenant- uiterlijk 1 maart 2027 gereed zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00403742" w:rsidR="00177D4D" w:rsidP="00403742" w:rsidRDefault="00177D4D" w14:paraId="70173F15" w14:textId="40FA1C57">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00403742" w:rsidP="00403742" w:rsidRDefault="00177D4D" w14:paraId="127AECEB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00403742">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De inzet van het Rijk is er op gericht met het totaalpakket van convenant op hoofdlijnen en de deelconvenanten te laten slagen. Ik zet me ervoor in dat dit lukt, en sta klaar om, indien nodig, de benodigde stappen te zetten om dit te waarborgen. Mocht onverhoopt onvoldoende voortgang worden geboekt, zal het Rijk zelf alsnog met de benodigde maatregelen komen, maar ik reken en vertrouw op een scherpe en constructieve inzet van de convenantspartijen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00403742" w:rsidR="00177D4D" w:rsidP="00403742" w:rsidRDefault="00177D4D" w14:paraId="003ABCED" w14:textId="2F98C2EE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00403742" w:rsidR="00177D4D" w:rsidP="00403742" w:rsidRDefault="00177D4D" w14:paraId="686E8119" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...352 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00403742">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Innovatie, toezicht en naleving</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00403742" w:rsidP="00403742" w:rsidRDefault="00177D4D" w14:paraId="596BB8F4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00403742">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De sector staat voor belangrijke uitdagingen om gewassen te beschermen tegen ziekten, plagen en onkruiden, zoals de krimp van het middelenpakket, trage toelating van nieuwe gewasbeschermingsmiddelen en nieuwe ziekten en plagen door klimaatverandering. Telers hebben dringend behoefte aan een grotere beschikbaarheid van effectieve, duurzame alternatieven. Om telers in deze transitie te ondersteunen, zijn afspraken gemaakt over het opstellen van een innovatie, kennisontwikkeling en transitieprogramma (hierna: innovatieprogramma). Dit innovatieprogramma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00403742">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>wordt vóór 1 januari 2027 onder regie van LVVN opgesteld en richt zicht op kennisontwikkeling, kennisdeling en implementatie en opschaling van weerbare teelt- en plantsystemen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00403742" w:rsidP="00403742" w:rsidRDefault="00177D4D" w14:paraId="639FB306" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00403742">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het gaat hierbij om alternatieven voor alle landbouwvormen (gangbaar, biologisch, agro-ecologisch). Daarnaast wordt in het deelconvenantentraject per sector aandacht besteed aan relevante knelpunten voor sectoren en beschikbare alternatieven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00403742" w:rsidR="00177D4D" w:rsidP="00403742" w:rsidRDefault="00177D4D" w14:paraId="229B35F4" w14:textId="4983E2C6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00403742" w:rsidR="00177D4D" w:rsidP="00403742" w:rsidRDefault="00177D4D" w14:paraId="3771868A" w14:textId="30365F3D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00403742">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Om telers voldoende mogelijkheden te bieden om teelten te beschermen zet ik mij zowel Europees als nationaal in om meer alternatieve middelen met een lager risico beschikbaar te krijgen. Zo worden in de lopende onderhandelingen van de ‘Omnibus voor veiligheid van voedsel en diervoeder’ voorstellen gedaan om biocontrol middelen sneller op de markt te krijgen. In de basis sta ik hier positief tegenover, al dient het beschermingsniveau voor mens, dier en milieu hierbij minimaal gehandhaafd te blijven. Dit is conform het BNC-fiche en de aangenomen Kamermoties en toezeggingen aan uw Kamer (Kamerstuk 22 112, nr. 4261). Daarnaast wordt op nationaal niveau ingezet op het bevorderen van de beoordeling van groene middelen door onder andere de inrichting van een verduurzamingsloket bij het Ctgb en door de toekenning van aanvullende middelen voor het Ctgb om de beoordeling van groene middelen te bevorderen (Kamerstuk 36 800 XIV, nr. 21).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00403742" w:rsidR="00177D4D" w:rsidP="00403742" w:rsidRDefault="00177D4D" w14:paraId="43D9135A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00403742" w:rsidP="00403742" w:rsidRDefault="00177D4D" w14:paraId="298642DD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00403742">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Goede naleving van de wet- en regelgeving voor het gebruik van gewasbeschermingsmiddelen essentieel is voor de bescherming van mens, dier en milieu, het maatschappelijk draagvlak voor de land- en tuinbouw en een gelijk speelveld tussen ondernemers. Om de naleving te verbeteren (nu rond 60-70%) zullen partijen gezamenlijk uiterlijk 1 januari 2027 acties uitwerken, terwijl het Rijk een aanvullend instrumentarium van sancties en andere vormen van toezicht ontwikkelt, met als streefdatum 1 januari 2027. Eén van de randvoorwaarden voor effectief toezicht is toegang tot informatie voor toezichthouders. Daarom wordt in het deelconvenantentraject een systeem voor monitoring en verantwoording uitgewerkt, gebaseerd op een volledige en controleerbare registratie van inkoopgegevens en de vereiste gegevens uit Uitvoeringsverordening (EU) 2023/564 over digitale spuitregistratie. Ook wordt gekeken hoe publiek toezicht ondersteund kan worden door private kwaliteitssystemen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00403742" w:rsidR="00177D4D" w:rsidP="00403742" w:rsidRDefault="00177D4D" w14:paraId="11410A34" w14:textId="3818C690">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00403742" w:rsidR="00177D4D" w:rsidP="00403742" w:rsidRDefault="00177D4D" w14:paraId="07313127" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...466 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00403742">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tot slot</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00511335" w:rsidP="00511335" w:rsidRDefault="00CB2BE8" w14:paraId="378BFC99" w14:textId="46172F83">
-[...112 lines deleted...]
-      <w:pgNumType w:start="1"/>
+    <w:p w:rsidR="00403742" w:rsidP="00403742" w:rsidRDefault="00177D4D" w14:paraId="09106224" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00403742">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dat partijen op korte termijn bereid zijn gebleken om in gezamenlijke dialoog tot voorstellen te komen stemt hoopvol voor de toekomst. Middels deze brief aan uw Kamer wil ik mijn dank ook richting hen, de convenantsvoorzitter en zijn ondersteuning uitspreken. Oktober 2026 zal ik uw Kamer weer informeren over de voortgang van de deelconvenanten. De uitwerking van het convenant zie ik met vertrouwen tegemoet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00403742" w:rsidR="00177D4D" w:rsidP="00403742" w:rsidRDefault="00177D4D" w14:paraId="3A0B0430" w14:textId="288B74E6">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00403742" w:rsidR="00403742" w:rsidP="00403742" w:rsidRDefault="00403742" w14:paraId="11908AE0" w14:textId="7BFB2326">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00403742">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00403742">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>taatssecretaris van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00403742">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00403742" w:rsidR="00177D4D" w:rsidP="00403742" w:rsidRDefault="00177D4D" w14:paraId="04AC25E5" w14:textId="14748D0C">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00403742">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00403742" w:rsidR="00403742">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00403742">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P.A. Erkens</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00403742" w:rsidR="004E5D09" w:rsidP="00403742" w:rsidRDefault="004E5D09" w14:paraId="552FDD11" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00403742" w:rsidR="004E5D09">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D197D70" w14:textId="77777777" w:rsidR="00A30A1E" w:rsidRDefault="00A30A1E">
+    <w:p w14:paraId="1DD55433" w14:textId="77777777" w:rsidR="006808C4" w:rsidRDefault="006808C4" w:rsidP="00177D4D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25EDDDE6" w14:textId="77777777" w:rsidR="00A30A1E" w:rsidRDefault="00A30A1E"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="43755D75" w14:textId="77777777" w:rsidR="00A30A1E" w:rsidRDefault="00A30A1E">
+    <w:p w14:paraId="112B9FB3" w14:textId="77777777" w:rsidR="006808C4" w:rsidRDefault="006808C4" w:rsidP="00177D4D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="088F21C1" w14:textId="77777777" w:rsidR="00A30A1E" w:rsidRDefault="00A30A1E"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...65 lines deleted...]
-    <w:sig w:usb0="800000A7" w:usb1="00000040" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="07F1FC39" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="42D0AC89" w14:textId="77777777" w:rsidR="00177D4D" w:rsidRPr="00177D4D" w:rsidRDefault="00177D4D" w:rsidP="00177D4D">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="40D49E50" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="45B9819C" w14:textId="77777777" w:rsidR="00177D4D" w:rsidRPr="00177D4D" w:rsidRDefault="00177D4D" w:rsidP="00177D4D">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="37CA321D" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="289B90AE" w14:textId="77777777" w:rsidR="00177D4D" w:rsidRPr="00177D4D" w:rsidRDefault="00177D4D" w:rsidP="00177D4D">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="60C6E991" w14:textId="77777777" w:rsidR="00A30A1E" w:rsidRDefault="00A30A1E">
+    <w:p w14:paraId="69D84134" w14:textId="77777777" w:rsidR="006808C4" w:rsidRDefault="006808C4" w:rsidP="00177D4D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49FB5490" w14:textId="77777777" w:rsidR="00A30A1E" w:rsidRDefault="00A30A1E"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="64527C0B" w14:textId="77777777" w:rsidR="00A30A1E" w:rsidRDefault="00A30A1E">
+    <w:p w14:paraId="45FEBB21" w14:textId="77777777" w:rsidR="006808C4" w:rsidRDefault="006808C4" w:rsidP="00177D4D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B6D9460" w14:textId="77777777" w:rsidR="00A30A1E" w:rsidRDefault="00A30A1E"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...124 lines deleted...]
-  <w:p w14:paraId="32CB4212" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="004F44C2">
+  <w:p w14:paraId="27E6E716" w14:textId="77777777" w:rsidR="00177D4D" w:rsidRPr="00177D4D" w:rsidRDefault="00177D4D" w:rsidP="00177D4D">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...16 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...541 lines deleted...]
-  <w:p w14:paraId="5CA29B3F" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="79DA7E82" w14:textId="77777777" w:rsidR="00177D4D" w:rsidRPr="00177D4D" w:rsidRDefault="00177D4D" w:rsidP="00177D4D">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="478CC7FF" w14:textId="77777777" w:rsidR="00177D4D" w:rsidRPr="00177D4D" w:rsidRDefault="00177D4D" w:rsidP="00177D4D">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:removePersonalInformation/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="110"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00064021"/>
-[...640 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="00177D4D"/>
+    <w:rsid w:val="00055581"/>
+    <w:rsid w:val="00177D4D"/>
+    <w:rsid w:val="002C2437"/>
+    <w:rsid w:val="00403742"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="006808C4"/>
+    <w:rsid w:val="00B123C9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6C65948F"/>
+  <w14:docId w14:val="4B8F782D"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{6570B8E7-ED85-4E3B-BD26-1B030027F29F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4456,74 +1195,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4672,1143 +1412,970 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000301C7"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00177D4D"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00177D4D"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00177D4D"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00177D4D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00177D4D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00177D4D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00177D4D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00177D4D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00177D4D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...334 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00177D4D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00177D4D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00177D4D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="00177D4D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00177D4D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00177D4D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00177D4D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00177D4D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00177D4D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00841CD9"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00177D4D"/>
     <w:pPr>
-      <w:ind w:left="720"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00177D4D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00177D4D"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00177D4D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00177D4D"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00177D4D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00177D4D"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00177D4D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00177D4D"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-      <w:contextualSpacing/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-    <w:rPr>
-[...28 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00177D4D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00177D4D"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00177D4D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00177D4D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00177D4D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00DE555F"/>
-[...66 lines deleted...]
-    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
-[...9 lines deleted...]
-    <w:hidden/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...24 lines deleted...]
-    <w:rsid w:val="00522FB0"/>
+    <w:rsid w:val="00177D4D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00403742"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...38 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>8417</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>1553</ap:Words>
+  <ap:Characters>8544</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>70</ap:Lines>
-  <ap:Paragraphs>19</ap:Paragraphs>
+  <ap:Lines>71</ap:Lines>
+  <ap:Paragraphs>20</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>9928</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>10077</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>