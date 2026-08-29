--- v0 (2026-07-14)
+++ v1 (2026-08-29)
@@ -1,464 +1,423 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00213732" w:rsidR="00FB141B" w:rsidP="00FB141B" w:rsidRDefault="0002062C" w14:paraId="17C1F789" w14:textId="40723595">
+    <w:p w:rsidRPr="007B0341" w:rsidR="00FB141B" w:rsidP="00FB141B" w:rsidRDefault="007B0341" w14:paraId="07420349" w14:textId="33E9344A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00213732">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00213732" w:rsidR="00FB141B">
+      <w:r w:rsidRPr="007B0341">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:tab/>
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00213732" w:rsidR="00FB141B" w:rsidP="00FB141B" w:rsidRDefault="00FB141B" w14:paraId="66CD61B6" w14:textId="77777777">
+        <w:t>INBRENG VERSLAG VAN EEN SCHRIFTELIJK OVERLEG</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00213732" w:rsidR="00FB141B" w:rsidP="00FB141B" w:rsidRDefault="00FB141B" w14:paraId="24EF2CA9" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00361F2B" w:rsidR="00FB141B" w:rsidP="00FB141B" w:rsidRDefault="00FB141B" w14:paraId="07420349" w14:textId="060AE0F6">
-[...39 lines deleted...]
-    <w:p w:rsidRPr="00213732" w:rsidR="00FB141B" w:rsidP="00FB141B" w:rsidRDefault="00FB141B" w14:paraId="24EF2CA9" w14:textId="77777777">
+    <w:p w:rsidRPr="00213732" w:rsidR="00FB141B" w:rsidP="00CE3BC8" w:rsidRDefault="00FB141B" w14:paraId="23486051" w14:textId="22B69195">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00213732">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De vaste commissie voor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213732" w:rsidR="003A5E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Economische Zaken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213732" w:rsidR="002B5AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213732">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">heeft een aantal vragen en opmerkingen aan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213732" w:rsidR="00557719">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>het kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213732">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213732" w:rsidR="007D4B38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">voorgelegd </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213732">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">over de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213732" w:rsidR="0061541C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Geannoteerde Agenda van de informele Raad voor Concurrentievermogen van 21 juli 2026 te Dublin </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213732">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="007B0341">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kamerstuk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B0341" w:rsidR="007B0341">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidR="007B0341">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B0341" w:rsidR="007B0341">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>501-30</w:t>
+      </w:r>
+      <w:r w:rsidR="007B0341">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B0341" w:rsidR="007B0341">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>708</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213732">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213732" w:rsidR="00455CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00213732" w:rsidR="007D4B38" w:rsidP="00FB141B" w:rsidRDefault="007D4B38" w14:paraId="35DEB878" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00213732" w:rsidR="007D4B38" w:rsidP="00FB141B" w:rsidRDefault="00FB141B" w14:paraId="2920D11F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00213732">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De voorzitter van de commissie, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00213732" w:rsidR="007D4B38" w:rsidP="00FB141B" w:rsidRDefault="00777D96" w14:paraId="46E32797" w14:textId="38F3DD49">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00213732">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Van Eijk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00213732" w:rsidR="00777D96" w:rsidP="00FB141B" w:rsidRDefault="00777D96" w14:paraId="784DD54F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00213732" w:rsidR="007D4B38" w:rsidP="00FB141B" w:rsidRDefault="0002062C" w14:paraId="56002C29" w14:textId="42CFB7CC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00213732">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Adjunct-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213732" w:rsidR="007D4B38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>griffier</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213732" w:rsidR="00FB141B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van de commissie, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00213732" w:rsidR="00FB141B" w:rsidP="00FB141B" w:rsidRDefault="0002062C" w14:paraId="1996AB0D" w14:textId="66DDB2AB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00213732">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Teske</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00213732" w:rsidR="007D4B38" w:rsidP="00FB141B" w:rsidRDefault="007D4B38" w14:paraId="1EEAAD1E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00213732" w:rsidR="007D4B38" w:rsidP="00FB141B" w:rsidRDefault="00FB141B" w14:paraId="1898F55C" w14:textId="799FC0FB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...202 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00213732">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00213732">
+        <w:t>Inhoudsopgave</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B0341" w:rsidP="00FB141B" w:rsidRDefault="007B0341" w14:paraId="137278B8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk207189532" w:id="0"/>
+    </w:p>
+    <w:p w:rsidRPr="007B0341" w:rsidR="00FB141B" w:rsidP="00FB141B" w:rsidRDefault="00FB141B" w14:paraId="087E5A33" w14:textId="46BB1DC9">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Inhoudsopgave</w:t>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007B0341">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>I Vragen en opmerkingen vanuit de fracties</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00213732" w:rsidR="00FB141B" w:rsidRDefault="00FB141B" w14:paraId="649AE169" w14:textId="7E797231">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidRPr="007B0341" w:rsidR="00FB141B" w:rsidRDefault="00FB141B" w14:paraId="649AE169" w14:textId="7E797231">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk207189999" w:id="1"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00213732">
-[...29 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="007B0341">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00213732">
+        <w:t>II Antwoord / Reactie van de minister</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w:rsidRPr="00213732" w:rsidR="00FB141B" w:rsidRDefault="00FB141B" w14:paraId="6B63F16F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B0341" w:rsidRDefault="007B0341" w14:paraId="22FFB478" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>I Vragen en opmerkingen vanuit de fracties</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00213732" w:rsidR="0046766C" w:rsidRDefault="00FA774A" w14:paraId="6E7C09C9" w14:textId="6C148AED">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00213732" w:rsidR="00FE3CF4" w:rsidRDefault="007D4B38" w14:paraId="7317A220" w14:textId="6610865E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213732">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Vragen van de leden van de </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00213732" w:rsidR="00FE3CF4">
+        <w:lastRenderedPageBreak/>
+        <w:t>I Vragen en opmerkingen vanuit de fracties</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00213732" w:rsidR="007D4B38" w:rsidRDefault="007D4B38" w14:paraId="52FAF49A" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>DD6</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00213732">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00213732" w:rsidR="0046766C" w:rsidRDefault="00FA774A" w14:paraId="6E7C09C9" w14:textId="6C148AED">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00213732">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vragen van de leden van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213732" w:rsidR="00FE3CF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>DD6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213732">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>-fractie</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00213732" w:rsidR="00C142A6" w:rsidP="00FE3CF4" w:rsidRDefault="00C142A6" w14:paraId="5F84510E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00213732" w:rsidR="00FE3CF4" w:rsidP="00FE3CF4" w:rsidRDefault="00745CB7" w14:paraId="6971DC0F" w14:textId="00FF5AC0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213732">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">De leden van de D66-fractie </w:t>
       </w:r>
       <w:r w:rsidRPr="00213732" w:rsidR="00F328E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -511,113 +470,101 @@
         <w:t>One</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00213732" w:rsidR="00FE3CF4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Market</w:t>
       </w:r>
       <w:r w:rsidRPr="00213732" w:rsidR="00B55045">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00213732" w:rsidR="00FE3CF4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">-agenda een prominente plaats krijgen? Welke kansen ziet </w:t>
       </w:r>
       <w:r w:rsidRPr="00213732" w:rsidR="00B137FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>de minister</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">de minister </w:t>
       </w:r>
       <w:r w:rsidRPr="00213732" w:rsidR="00FE3CF4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>om de Europese ruimtevaartsector sneller te laten opschalen?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00213732" w:rsidR="00FE3CF4" w:rsidP="00FE3CF4" w:rsidRDefault="00FE3CF4" w14:paraId="501426DB" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00213732" w:rsidR="00FE3CF4" w:rsidP="00FE3CF4" w:rsidRDefault="00572413" w14:paraId="5CE3A4FE" w14:textId="5838DFFA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213732">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>De leden van de D66-fractie lezen dat d</w:t>
       </w:r>
       <w:r w:rsidRPr="00213732" w:rsidR="00FE3CF4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>e minister steun uit</w:t>
       </w:r>
       <w:r w:rsidRPr="00213732">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>spreekt</w:t>
       </w:r>
       <w:r w:rsidRPr="00213732" w:rsidR="00FE3CF4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> voor de zogenoemde vijfde vrijheid: het vrij verkeer van onderzoek, innovatie en kennis. Maar de invulling daarvan is nog onduidelijk. Welke concrete Nederlandse prioriteiten gaat de minister in Brussel naar voren brengen om van deze vijfde vrijheid meer te maken dan een mooi principe? Ziet </w:t>
       </w:r>
       <w:r w:rsidRPr="00213732" w:rsidR="00886FF4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>de minister</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">de minister </w:t>
       </w:r>
       <w:r w:rsidRPr="00213732" w:rsidR="00FE3CF4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>bijvoorbeeld kansen om belemmeringen voor onderzoekers, innovatieve bedrijven en startups om grensoverschrijdend samen te werken daadwerkelijk weg te nemen?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00213732" w:rsidR="00FE3CF4" w:rsidP="00FE3CF4" w:rsidRDefault="00FE3CF4" w14:paraId="243D80E3" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00213732" w:rsidR="00FE3CF4" w:rsidP="00FE3CF4" w:rsidRDefault="00C9447D" w14:paraId="49084899" w14:textId="18F55DB4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213732">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
@@ -719,58 +666,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> dat ook het </w:t>
       </w:r>
       <w:r w:rsidRPr="00213732" w:rsidR="00F724DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>midden- en kleinbedrijf (</w:t>
       </w:r>
       <w:r w:rsidRPr="00213732" w:rsidR="00FE3CF4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>mkb</w:t>
       </w:r>
       <w:r w:rsidRPr="00213732" w:rsidR="00F724DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00213732" w:rsidR="00FE3CF4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> profiteert van één Europese markt voor innovatie. Veel innovatieve mkb-bedrijven lopen echter vast in versnipperde regels en complexe toegang tot Europese programma’s. Welke concrete stappen wil de minister zetten om ervoor te zorgen dat Nederlandse mkb’ers eenvoudiger toegang </w:t>
-[...6 lines deleted...]
-        <w:t>krijgen tot Europese onderzoeks-, innovatie- en financieringsinstrumenten, zodat ook zij kunnen groeien op de Europese interne markt?</w:t>
+        <w:t xml:space="preserve"> profiteert van één Europese markt voor innovatie. Veel innovatieve mkb-bedrijven lopen echter vast in versnipperde regels en complexe toegang tot Europese programma’s. Welke concrete stappen wil de minister zetten om ervoor te zorgen dat Nederlandse mkb’ers eenvoudiger toegang krijgen tot Europese onderzoeks-, innovatie- en financieringsinstrumenten, zodat ook zij kunnen groeien op de Europese interne markt?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00213732" w:rsidR="0038098B" w:rsidRDefault="0038098B" w14:paraId="128EFB9F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00213732" w:rsidR="004A665F" w:rsidP="004A665F" w:rsidRDefault="004A665F" w14:paraId="7BE1955E" w14:textId="52EA4F88">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213732">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vragen van de leden van de CDA-fractie</w:t>
       </w:r>
@@ -872,191 +812,160 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00213732">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00213732" w:rsidR="0038098B" w:rsidP="0038098B" w:rsidRDefault="0038098B" w14:paraId="27D5CAE8" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00213732" w:rsidR="0038098B" w:rsidP="0038098B" w:rsidRDefault="0038098B" w14:paraId="16FC2113" w14:textId="4E803749">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213732">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">De leden van de CDA-fractie lezen daarnaast dat de Europese Commissie plafonds heeft voorgesteld voor de financiering van partnerschappen, defensie-innovatie en de bouw of modernisering van onderzoeks- en technologie-infrastructuur. Kan de minister nader specificeren hoe deze plafonds zijn vormgegeven? Gaat het hierbij om percentages, absolute bedragen of een combinatie van beide? </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> hierover nog geen duidelijkheid bestaat, wat is de inzet van het kabinet ten aanzien van de hoogte en vormgeving van deze plafonds?</w:t>
+        <w:t>De leden van de CDA-fractie lezen daarnaast dat de Europese Commissie plafonds heeft voorgesteld voor de financiering van partnerschappen, defensie-innovatie en de bouw of modernisering van onderzoeks- en technologie-infrastructuur. Kan de minister nader specificeren hoe deze plafonds zijn vormgegeven? Gaat het hierbij om percentages, absolute bedragen of een combinatie van beide? Indien hierover nog geen duidelijkheid bestaat, wat is de inzet van het kabinet ten aanzien van de hoogte en vormgeving van deze plafonds?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00213732" w:rsidR="00E66729" w:rsidP="007E38CF" w:rsidRDefault="00E66729" w14:paraId="1BC6B130" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00213732" w:rsidR="00E66729" w:rsidP="007E38CF" w:rsidRDefault="00E66729" w14:paraId="786D7BF2" w14:textId="771D553F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213732">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">II </w:t>
-[...20 lines deleted...]
-    <w:sectPr w:rsidRPr="00213732" w:rsidR="00E66729">
+        <w:t>II Antwoord / Reactie van de minister</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidRPr="00213732" w:rsidR="00E66729" w:rsidSect="007B0341">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6F54BB75" w14:textId="77777777" w:rsidR="009739E5" w:rsidRDefault="009739E5" w:rsidP="00225354">
+    <w:p w14:paraId="2AFC1619" w14:textId="77777777" w:rsidR="008A6047" w:rsidRDefault="008A6047" w:rsidP="00225354">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="76B252C7" w14:textId="77777777" w:rsidR="009739E5" w:rsidRDefault="009739E5" w:rsidP="00225354">
+    <w:p w14:paraId="2BE7596F" w14:textId="77777777" w:rsidR="008A6047" w:rsidRDefault="008A6047" w:rsidP="00225354">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F0F4C39" w14:textId="77777777" w:rsidR="009739E5" w:rsidRDefault="009739E5" w:rsidP="00225354">
+    <w:p w14:paraId="5A95091C" w14:textId="77777777" w:rsidR="008A6047" w:rsidRDefault="008A6047" w:rsidP="00225354">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1EEF62C7" w14:textId="77777777" w:rsidR="009739E5" w:rsidRDefault="009739E5" w:rsidP="00225354">
+    <w:p w14:paraId="5916AA93" w14:textId="77777777" w:rsidR="008A6047" w:rsidRDefault="008A6047" w:rsidP="00225354">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="125"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0046766C"/>
     <w:rsid w:val="0002062C"/>
     <w:rsid w:val="00071A52"/>
     <w:rsid w:val="000743D8"/>
     <w:rsid w:val="000B161C"/>
     <w:rsid w:val="000E1A31"/>
     <w:rsid w:val="000E5D01"/>
     <w:rsid w:val="000F074B"/>
@@ -1089,88 +998,91 @@
     <w:rsid w:val="00455CC2"/>
     <w:rsid w:val="004635E1"/>
     <w:rsid w:val="0046766C"/>
     <w:rsid w:val="004920CA"/>
     <w:rsid w:val="004A665F"/>
     <w:rsid w:val="004E39C9"/>
     <w:rsid w:val="004E60EB"/>
     <w:rsid w:val="004F215B"/>
     <w:rsid w:val="00536994"/>
     <w:rsid w:val="0054393F"/>
     <w:rsid w:val="00557719"/>
     <w:rsid w:val="00572413"/>
     <w:rsid w:val="005A1F5E"/>
     <w:rsid w:val="005A6B29"/>
     <w:rsid w:val="005B4A33"/>
     <w:rsid w:val="005E33DB"/>
     <w:rsid w:val="0061020B"/>
     <w:rsid w:val="0061541C"/>
     <w:rsid w:val="006950DE"/>
     <w:rsid w:val="006B570E"/>
     <w:rsid w:val="006F3D79"/>
     <w:rsid w:val="00745CB7"/>
     <w:rsid w:val="00756F98"/>
     <w:rsid w:val="0077059E"/>
     <w:rsid w:val="00777D96"/>
+    <w:rsid w:val="007B0341"/>
     <w:rsid w:val="007B756C"/>
     <w:rsid w:val="007D4B38"/>
     <w:rsid w:val="007E38CF"/>
     <w:rsid w:val="00813896"/>
     <w:rsid w:val="00854BB2"/>
     <w:rsid w:val="008569D4"/>
     <w:rsid w:val="00862949"/>
     <w:rsid w:val="00867E2D"/>
     <w:rsid w:val="00886FF4"/>
+    <w:rsid w:val="008A6047"/>
     <w:rsid w:val="008E1690"/>
     <w:rsid w:val="0091221E"/>
     <w:rsid w:val="0094171B"/>
     <w:rsid w:val="009739E5"/>
     <w:rsid w:val="009A53B6"/>
     <w:rsid w:val="009B4C64"/>
     <w:rsid w:val="00A062F1"/>
     <w:rsid w:val="00A26A84"/>
     <w:rsid w:val="00A37B6C"/>
     <w:rsid w:val="00A81482"/>
     <w:rsid w:val="00A938A9"/>
     <w:rsid w:val="00B137FD"/>
     <w:rsid w:val="00B448CF"/>
     <w:rsid w:val="00B55045"/>
     <w:rsid w:val="00B63555"/>
     <w:rsid w:val="00B66AAC"/>
     <w:rsid w:val="00B917EB"/>
     <w:rsid w:val="00BB1257"/>
     <w:rsid w:val="00BB44FB"/>
     <w:rsid w:val="00BE3A2F"/>
     <w:rsid w:val="00C142A6"/>
     <w:rsid w:val="00C646CB"/>
     <w:rsid w:val="00C9447D"/>
     <w:rsid w:val="00CE05EB"/>
     <w:rsid w:val="00CE3BC8"/>
     <w:rsid w:val="00CF2F0F"/>
     <w:rsid w:val="00D153DD"/>
     <w:rsid w:val="00D409FF"/>
     <w:rsid w:val="00D87E70"/>
+    <w:rsid w:val="00DC1B5D"/>
     <w:rsid w:val="00DD4931"/>
     <w:rsid w:val="00E66729"/>
     <w:rsid w:val="00EC391D"/>
     <w:rsid w:val="00EE4334"/>
     <w:rsid w:val="00F10325"/>
     <w:rsid w:val="00F163B8"/>
     <w:rsid w:val="00F328E8"/>
     <w:rsid w:val="00F54088"/>
     <w:rsid w:val="00F724DA"/>
     <w:rsid w:val="00FA4E2B"/>
     <w:rsid w:val="00FA774A"/>
     <w:rsid w:val="00FB141B"/>
     <w:rsid w:val="00FE3CF4"/>
     <w:rsid w:val="00FE5D72"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
@@ -1759,50 +1671,51 @@
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0046766C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
@@ -2453,75 +2366,333 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A05A3241DD8F29438AF72C41EFBCC379" ma:contentTypeVersion="19" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="6d3e2f66c09c7f88c175f3cba45cd1d6">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="08b2b60a-dcfa-479a-9865-e29ea2747f2e" xmlns:ns3="69eaef0e-263a-4958-a737-496909960f6b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1d62fea95a212d275f2b0dfccae16fc6" ns2:_="" ns3:_="">
+    <xsd:import namespace="08b2b60a-dcfa-479a-9865-e29ea2747f2e"/>
+    <xsd:import namespace="69eaef0e-263a-4958-a737-496909960f6b"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="08b2b60a-dcfa-479a-9865-e29ea2747f2e" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_dlc_DocId" ma:index="4" nillable="true" ma:displayName="Waarde van de document-id" ma:description="De waarde van de document-id die aan dit item is toegewezen." ma:indexed="true" ma:internalName="_dlc_DocId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdUrl" ma:index="5" nillable="true" ma:displayName="Document-id" ma:description="Permanente koppeling naar dit document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="6" nillable="true" ma:displayName="Id blijven behouden" ma:description="Id behouden tijdens toevoegen." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="14" nillable="true" ma:displayName="Eigenschappen van het geïntegreerd beleid voor naleving" ma:internalName="_ip_UnifiedCompliancePolicyProperties" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="15" nillable="true" ma:displayName="Actie van de gebruikersinterface van het geïntegreerd beleid voor naleving" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="22" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{90e3a153-ba4e-426d-a66d-1710dab455e8}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="08b2b60a-dcfa-479a-9865-e29ea2747f2e">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="69eaef0e-263a-4958-a737-496909960f6b" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="12" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="13" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="21" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Afbeeldingtags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="cb8c1cdf-23ab-43f3-b52c-9c854cac9699" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="23" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="7" ma:displayName="Inhoudstype"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="3" ma:displayName="Titel"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF8720CB-2D03-4F2B-9D79-B577CEC8084E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="08b2b60a-dcfa-479a-9865-e29ea2747f2e"/>
+    <ds:schemaRef ds:uri="69eaef0e-263a-4958-a737-496909960f6b"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>3482</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>604</ap:Words>
+  <ap:Characters>3325</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>29</ap:Lines>
-  <ap:Paragraphs>8</ap:Paragraphs>
+  <ap:Lines>27</ap:Lines>
+  <ap:Paragraphs>7</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4106</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>3922</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100A05A3241DD8F29438AF72C41EFBCC379</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>8f8af005-713b-494d-bfb8-5aa38ffb5239</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>