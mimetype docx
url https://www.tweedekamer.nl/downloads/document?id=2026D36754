--- v0 (2026-07-14)
+++ v1 (2026-08-29)
@@ -1,3306 +1,931 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00340ECA" w:rsidP="002822CA" w:rsidRDefault="00A57A1D" w14:paraId="2BDDE736" w14:textId="3ECCBE99">
-[...17 lines deleted...]
-    <w:p w:rsidR="00D63DD5" w:rsidP="00D63DD5" w:rsidRDefault="00D63DD5" w14:paraId="71E6533D" w14:textId="77777777">
+    <w:p w:rsidR="0078197A" w:rsidRDefault="00C97E98" w14:paraId="17999835" w14:textId="77777777">
+      <w:r w:rsidRPr="00C97E98">
+        <w:t>29023</w:t>
+      </w:r>
+      <w:r w:rsidR="0078197A">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0078197A">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0078197A">
+        <w:tab/>
+        <w:t>Voorzienings- en leveringszekerheid energie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0078197A" w:rsidP="00D63DD5" w:rsidRDefault="0078197A" w14:paraId="68379187" w14:textId="3B1B3AA2">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C97E98">
+        <w:t>723</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Brief van de</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B03E99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>minister van Klimaat en Groene Groei</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0078197A" w:rsidP="00D63DD5" w:rsidRDefault="0078197A" w14:paraId="422946E3" w14:textId="33A5F06D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0078197A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0078197A" w:rsidP="00D63DD5" w:rsidRDefault="0078197A" w14:paraId="654E49D8" w14:textId="5B5D16D7">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Den Haag, 14 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C97E98" w:rsidP="00D63DD5" w:rsidRDefault="00C97E98" w14:paraId="45EE4999" w14:textId="77777777"/>
+    <w:p w:rsidR="00C97E98" w:rsidP="00D63DD5" w:rsidRDefault="00C97E98" w14:paraId="20039436" w14:textId="35BD9AF4">
+      <w:r>
+        <w:t xml:space="preserve">Tijdens het vragenuur van 16 juni 2026 is aan het lid Oosterhuis (D66) toegezegd om toelichting te geven op de extra kosten voor Nederland voor fossiele energie als gevolg van de prijsstijgingen door het conflict in het Midden-Oosten. In deze brief ga ik schriftelijk in op die toezegging. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C97E98" w:rsidP="00D63DD5" w:rsidRDefault="00C97E98" w14:paraId="44599503" w14:textId="77777777"/>
+    <w:p w:rsidR="00C97E98" w:rsidP="00D63DD5" w:rsidRDefault="00C97E98" w14:paraId="3BB6732D" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Onzekerheidsmarge berekening</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D63DD5" w:rsidP="00D63DD5" w:rsidRDefault="00D63DD5" w14:paraId="2C14308A" w14:textId="0FC3E0A0">
+    <w:p w:rsidR="00C97E98" w:rsidP="00D63DD5" w:rsidRDefault="00C97E98" w14:paraId="616D4C14" w14:textId="77777777">
       <w:r>
         <w:t>Het CBS laat zien dat d</w:t>
       </w:r>
       <w:r w:rsidRPr="000F4D52">
         <w:t xml:space="preserve">e waarde van de import van fossiele </w:t>
       </w:r>
       <w:r>
         <w:t>brandstoffen</w:t>
       </w:r>
       <w:r w:rsidRPr="000F4D52">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>sterk varieert over de jaren</w:t>
       </w:r>
       <w:r w:rsidRPr="000F4D52">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="000F4D52">
         <w:t xml:space="preserve"> Dat cijfer zegt echter </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ook </w:t>
       </w:r>
       <w:r w:rsidRPr="000F4D52">
         <w:t xml:space="preserve">weinig over de werkelijke kosten </w:t>
       </w:r>
-      <w:r w:rsidR="00713DA8">
+      <w:r>
         <w:t xml:space="preserve">van fossiele energie </w:t>
       </w:r>
       <w:r w:rsidRPr="000F4D52">
         <w:t xml:space="preserve">voor Nederland omdat een deel van deze import hier wordt </w:t>
       </w:r>
       <w:r>
         <w:t>be</w:t>
       </w:r>
       <w:r w:rsidRPr="000F4D52">
         <w:t xml:space="preserve">werkt en vervolgens weer wordt geëxporteerd. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Daarnaast komt een deel van het verbruik uit lokale productie waardoor importcijfers niet het hele verhaal vertellen. De kosten van het totale volume aan verbruik van fossiele energie in Nederland zijn </w:t>
       </w:r>
       <w:r w:rsidRPr="000F4D52">
         <w:t>sterk afhankelijk van marktomstandigheden</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> tijdens het sluiten van de aankoopcontracten</w:t>
       </w:r>
       <w:r w:rsidRPr="000F4D52">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Een aanzienlijk deel van het aardgas en de olie die in Nederland wordt gebruikt is niet op de spotmarkt gekocht, maar via lange termijncontracten. </w:t>
       </w:r>
       <w:r w:rsidRPr="005904EC">
         <w:t>Daarbij geldt dat elk contract zijn eigen prijsformule kent op basis waarvan de te betalen prijs wordt bepaald</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">. De prijs waarvoor deze volumes zijn vastgelegd verschilt daarom per contract en het moment van afsluiten en is afhankelijk van de in- en verkoopstrategieën van marktpartijen. Dit alles brengt een onzekerheidsmarge </w:t>
-[...15 lines deleted...]
-    <w:p w:rsidR="00D63DD5" w:rsidP="00D63DD5" w:rsidRDefault="00D63DD5" w14:paraId="42552CE8" w14:textId="77777777">
+        <w:t>. De prijs waarvoor deze volumes zijn vastgelegd verschilt daarom per contract en het moment van afsluiten en is afhankelijk van de in- en verkoopstrategieën van marktpartijen. Dit alles brengt een onzekerheidsmarge voor de berekening met zich mee.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C97E98" w:rsidP="00D63DD5" w:rsidRDefault="00C97E98" w14:paraId="390C8717" w14:textId="77777777"/>
+    <w:p w:rsidR="00C97E98" w:rsidP="00D63DD5" w:rsidRDefault="00C97E98" w14:paraId="30A73F72" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Indicatieve berekening</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D63DD5" w:rsidP="00D63DD5" w:rsidRDefault="00D63DD5" w14:paraId="58A89DB7" w14:textId="601F7DE2">
+    <w:p w:rsidR="00C97E98" w:rsidP="00D63DD5" w:rsidRDefault="00C97E98" w14:paraId="1B39B3D6" w14:textId="77777777">
       <w:r>
         <w:t>De totale jaarlijkse Nederlandse uitgaven aan fossiele energie liggen, afhankelijk van marktprijzen, tussen de €35-45 miljard.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004D1BBF">
         <w:t xml:space="preserve">Een grove benadering van de extra kosten </w:t>
       </w:r>
-      <w:r w:rsidR="00713DA8">
+      <w:r>
         <w:t xml:space="preserve">als gevolg van de situatie in het Midden-Oosten </w:t>
       </w:r>
       <w:r w:rsidRPr="004D1BBF">
         <w:t>kan worden gemaakt door deze jaarlijkse uitgaven te combineren met de gemiddelde prijsstijging gedurende de verstoringsperiode.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Het Centraal Planbureau laat zien dat de olie- en gasprijzen met ongeveer 40% zijn gestegen tijdens de piekfase in april gedurende de sluiting van de Straat van Hormuz.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Over de hele periode eind februari tot eind juni is een gemiddelde prijsstijging van 35% een redelijke benadering.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Met deze aannames</w:t>
+        <w:t xml:space="preserve"> Met deze </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>aannames</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> zou de verstoring zoals we die de afgelopen vier maanden hebben meegemaakt voor ongeveer 4 miljard</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> aan extra kosten voor fossiele energie voor Nederland hebben gezorgd. </w:t>
+        <w:t xml:space="preserve"> zou de verstoring zoals we die de afgelopen vier maanden hebben meegemaakt voor ongeveer 4 miljard euro aan extra kosten voor fossiele energie voor Nederland hebben gezorgd. </w:t>
       </w:r>
       <w:r w:rsidRPr="004D1BBF">
         <w:t>Dit bedrag moet nadrukkelijk worden gezien als een orde-grootte</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> en </w:t>
       </w:r>
       <w:r w:rsidRPr="007B19B6">
         <w:t>een</w:t>
       </w:r>
-      <w:r w:rsidR="00272CA5">
+      <w:r>
         <w:t xml:space="preserve"> grove</w:t>
       </w:r>
       <w:r w:rsidRPr="007B19B6">
         <w:t xml:space="preserve"> indicatie. Het is </w:t>
       </w:r>
-      <w:r w:rsidR="00272CA5">
+      <w:r>
         <w:t>ook niet om te slaan naar een</w:t>
       </w:r>
       <w:r w:rsidRPr="007B19B6">
         <w:t xml:space="preserve"> bedrag dat één-op-één door huishoudens en bedrijven </w:t>
       </w:r>
-      <w:r w:rsidR="00272CA5">
+      <w:r>
         <w:t xml:space="preserve">extra </w:t>
       </w:r>
       <w:r w:rsidRPr="007B19B6">
         <w:t xml:space="preserve">is betaald. </w:t>
       </w:r>
       <w:r w:rsidRPr="004D1BBF">
         <w:t xml:space="preserve">De feitelijke kosten hangen af van onder meer de productmix, het moment waarop contracten zijn afgesloten, termijncontracten en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004D1BBF">
         <w:t>hedging</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004D1BBF">
         <w:t>, voorraadposities, gedragsreacties van producenten en afnemers en de mate waarin hogere marktprijzen daadwerkelijk en met vertraging doorwerken in eindprijzen.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D63DD5" w:rsidP="00D63DD5" w:rsidRDefault="00D63DD5" w14:paraId="31534CF7" w14:textId="77777777"/>
-[...21 lines deleted...]
-    <w:p w:rsidR="00D63DD5" w:rsidP="00D63DD5" w:rsidRDefault="00D63DD5" w14:paraId="38280B66" w14:textId="77777777">
+    <w:p w:rsidR="00C97E98" w:rsidP="00D63DD5" w:rsidRDefault="00C97E98" w14:paraId="0FB4CDCB" w14:textId="77777777"/>
+    <w:p w:rsidRPr="008765DE" w:rsidR="00C97E98" w:rsidP="00D63DD5" w:rsidRDefault="00C97E98" w14:paraId="2647AF4D" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Het kabinet deelt uiteraard de zorgen die er zijn over de hoge olie- en gasprijzen en de gevolgen daarvan voor Nederland. Daarom is het van belang dat Nederland de afhankelijkheid van fossiele brandstoffen verder afbouwt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C97E98" w:rsidP="00D63DD5" w:rsidRDefault="00C97E98" w14:paraId="271CEC8C" w14:textId="77777777"/>
+    <w:p w:rsidR="00C97E98" w:rsidP="0078197A" w:rsidRDefault="0078197A" w14:paraId="2B136563" w14:textId="5BA7F321">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidR="00C97E98">
+        <w:t>inister van Klimaat en Groene Groei</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0078197A" w:rsidP="0078197A" w:rsidRDefault="0078197A" w14:paraId="4A89BE9B" w14:textId="73EA06E6">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk222840271" w:id="0"/>
-      <w:proofErr w:type="spellStart"/>
-[...10 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:t>S.</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> van Veldhoven-van der Meer</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidRPr="005461DA" w:rsidR="00D63DD5" w:rsidP="00D63DD5" w:rsidRDefault="00D63DD5" w14:paraId="734A0857" w14:textId="77777777">
+    <w:p w:rsidRPr="005461DA" w:rsidR="0078197A" w:rsidP="0078197A" w:rsidRDefault="0078197A" w14:paraId="574F1D95" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Geenafstand"/>
       </w:pPr>
-      <w:r>
-[...14 lines deleted...]
-      <w:pgNumType w:start="1"/>
+    </w:p>
+    <w:p w:rsidR="00C97E98" w:rsidP="0078197A" w:rsidRDefault="00C97E98" w14:paraId="22254D79" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F53E6" w:rsidRDefault="006F53E6" w14:paraId="0C19F1E1" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="006F53E6">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="17655172" w14:textId="77777777" w:rsidR="00431AD9" w:rsidRDefault="00431AD9">
+    <w:p w14:paraId="59996341" w14:textId="77777777" w:rsidR="00EE2539" w:rsidRDefault="00EE2539" w:rsidP="00C97E98">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24F24B9F" w14:textId="77777777" w:rsidR="00431AD9" w:rsidRDefault="00431AD9"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3EAA252F" w14:textId="77777777" w:rsidR="00431AD9" w:rsidRDefault="00431AD9">
+    <w:p w14:paraId="454ABB62" w14:textId="77777777" w:rsidR="00EE2539" w:rsidRDefault="00EE2539" w:rsidP="00C97E98">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="206143EF" w14:textId="77777777" w:rsidR="00431AD9" w:rsidRDefault="00431AD9"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...48 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="220DB354" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="1DBD6B9B" w14:textId="77777777" w:rsidR="00C97E98" w:rsidRPr="00C97E98" w:rsidRDefault="00C97E98" w:rsidP="00C97E98">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="603B9085" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="5590B07F" w14:textId="77777777" w:rsidR="00C97E98" w:rsidRPr="00C97E98" w:rsidRDefault="00C97E98" w:rsidP="00C97E98">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="682427BD" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="146120B2" w14:textId="77777777" w:rsidR="00C97E98" w:rsidRPr="00C97E98" w:rsidRDefault="00C97E98" w:rsidP="00C97E98">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E7EF42C" w14:textId="77777777" w:rsidR="00431AD9" w:rsidRDefault="00431AD9">
+    <w:p w14:paraId="2E776372" w14:textId="77777777" w:rsidR="00EE2539" w:rsidRDefault="00EE2539" w:rsidP="00C97E98">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="276A19A6" w14:textId="77777777" w:rsidR="00431AD9" w:rsidRDefault="00431AD9"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="79B08EF6" w14:textId="77777777" w:rsidR="00431AD9" w:rsidRDefault="00431AD9">
+    <w:p w14:paraId="6266C73E" w14:textId="77777777" w:rsidR="00EE2539" w:rsidRDefault="00EE2539" w:rsidP="00C97E98">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05697B11" w14:textId="77777777" w:rsidR="00431AD9" w:rsidRDefault="00431AD9"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="7A2EEBF6" w14:textId="77777777" w:rsidR="00D63DD5" w:rsidRDefault="00D63DD5" w:rsidP="00D63DD5">
+    <w:p w14:paraId="6746D6E9" w14:textId="77777777" w:rsidR="00C97E98" w:rsidRPr="0078197A" w:rsidRDefault="00C97E98" w:rsidP="00D63DD5">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0078197A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0078197A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> CBS, ‘Aardoliegrondstoffen- en aardolieproductenbalans; aanbod en verbruik’ (</w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="001A7608">
+        <w:r w:rsidRPr="0078197A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Aardoliegrondstoffen- en aardolieproductenbalans; aanbod en verbruik | CBS</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="0078197A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="751F2E08" w14:textId="77777777" w:rsidR="00D63DD5" w:rsidRDefault="00D63DD5" w:rsidP="00D63DD5">
+    <w:p w14:paraId="23AF8A34" w14:textId="77777777" w:rsidR="00C97E98" w:rsidRPr="0078197A" w:rsidRDefault="00C97E98" w:rsidP="00D63DD5">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0078197A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+      <w:r w:rsidRPr="0078197A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Orde van grootte gebaseerd op CBS energiebalans: </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidRPr="00760738">
+        <w:r w:rsidRPr="0078197A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Energiebalans; aanbod, omzetting en verbruik | CBS</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00760738">
-[...15 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="0078197A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (finaal energieverbruik van aardolie en aardgas, omgerekend naar euro’s via gemiddelde marktprijzen van olie (±$70–80/vat) en gas (±€20–35/MWh) over de periode 2023–2025).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="4835D7E0" w14:textId="77777777" w:rsidR="00D63DD5" w:rsidRDefault="00D63DD5" w:rsidP="00D63DD5">
+    <w:p w14:paraId="2055B367" w14:textId="77777777" w:rsidR="00C97E98" w:rsidRPr="0078197A" w:rsidRDefault="00C97E98" w:rsidP="00D63DD5">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0078197A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0078197A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Centraal Planbureau, ‘De economische impact van hogere energieprijzen door de Iranoorlog’, april 2026 (</w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
-        <w:r w:rsidRPr="002605BC">
+        <w:r w:rsidRPr="0078197A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>De economische impact van hogere energieprijzen door de Iranoorlog</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="0078197A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="54A786AA" w14:textId="77777777" w:rsidR="00D63DD5" w:rsidRDefault="00D63DD5" w:rsidP="00D63DD5">
+    <w:p w14:paraId="12D026F9" w14:textId="77777777" w:rsidR="00C97E98" w:rsidRPr="0078197A" w:rsidRDefault="00C97E98" w:rsidP="00D63DD5">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0078197A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0078197A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Pre-crisis was de prijs ~$72 per vat olie en gemiddelde tijdens de crisis, grofweg, ~$95-100 per vat olie (uitgaande van actieve maandcontracten (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="0078197A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>month</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="0078197A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="0078197A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>ahead</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="0078197A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>)), komt neer op +30-40%. Voor gas was een vergelijkbaar patroon te zien waarmee het totaal gemiddelde in dezelfde bandbreedte valt en onder de piek die het CPB ook laat zien.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="39E5FCE1" w14:textId="77777777" w:rsidR="00D63DD5" w:rsidRDefault="00D63DD5" w:rsidP="00D63DD5">
+    <w:p w14:paraId="5673ECE8" w14:textId="77777777" w:rsidR="00C97E98" w:rsidRPr="0078197A" w:rsidRDefault="00C97E98" w:rsidP="00D63DD5">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0078197A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0078197A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Orde van grootte van normale uitgaven gedurende vier maanden (€40 miljard x 4/12 =) €13,33 miljard x 0.35 = €4,67 miljard. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...107 lines deleted...]
-  <w:p w14:paraId="78F88FCD" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="4F44BB9F" w14:textId="77777777" w:rsidR="00C97E98" w:rsidRPr="00C97E98" w:rsidRDefault="00C97E98" w:rsidP="00C97E98">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...39 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...516 lines deleted...]
-  <w:p w14:paraId="72610A46" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="6855DB2F" w14:textId="77777777" w:rsidR="00C97E98" w:rsidRPr="00C97E98" w:rsidRDefault="00C97E98" w:rsidP="00C97E98">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="04FE8FBC" w14:textId="77777777" w:rsidR="00C97E98" w:rsidRPr="00C97E98" w:rsidRDefault="00C97E98" w:rsidP="00C97E98">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="89"/>
-[...1 lines deleted...]
-  <w:removeDateAndTime/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
-  <w:stylePaneFormatFilter w:val="3F04" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...688 lines deleted...]
-    <w:rsid w:val="00FF76FD"/>
+    <w:rsidRoot w:val="00C97E98"/>
+    <w:rsid w:val="003E7685"/>
+    <w:rsid w:val="005F63A9"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="0078197A"/>
+    <w:rsid w:val="00C711E5"/>
+    <w:rsid w:val="00C97E98"/>
+    <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00EE2539"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="189E0448"/>
+  <w14:docId w14:val="2400E996"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{6D2A7E5E-5CF9-494C-9083-DBBB36CA9C34}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3322,74 +947,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3538,1106 +1164,1010 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00C97E98"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00C97E98"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00C97E98"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00C97E98"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C97E98"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C97E98"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C97E98"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C97E98"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C97E98"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...335 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C97E98"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C97E98"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C97E98"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C97E98"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C97E98"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C97E98"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C97E98"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C97E98"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C97E98"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C97E98"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00C97E98"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00C97E98"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00C97E98"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C97E98"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00C97E98"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C97E98"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C97E98"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00C97E98"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
-[...2 lines deleted...]
-    <w:name w:val="Voettekst Char"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Voettekst"/>
-[...9 lines deleted...]
-    <w:name w:val="annotation reference"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00C97E98"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:semiHidden/>
-[...38 lines deleted...]
-    <w:rsid w:val="006A782E"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C97E98"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-    </w:rPr>
-[...24 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="00C97E98"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C97E98"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:rsid w:val="00C97E98"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001A7608"/>
+    <w:rsid w:val="00C97E98"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Onopgelostemelding">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C97E98"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:rsid w:val="00C97E98"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001A7608"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00C97E98"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C97E98"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="0078197A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cpb.nl/system/files/cpbmedia/CPB_publicatie-economische-impact-van-hogere-energieprijzen-door-de-iranoorlog_0.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cbs.nl/nl-nl/cijfers/detail/83140NED?" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cbs.nl/nl-nl/cijfers/detail/84596NED?utm_source=chatgpt.com" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{4bde8109-f994-4a60-a1d3-5c95e2ff3620}" enabled="1" method="Privileged" siteId="{1321633e-f6b9-44e2-a44f-59b9d264ecb7}" removed="0"/>
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>2597</ap:Characters>
+  <ap:Pages>2</ap:Pages>
+  <ap:Words>498</ap:Words>
+  <ap:Characters>2740</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>21</ap:Lines>
+  <ap:Lines>22</ap:Lines>
   <ap:Paragraphs>6</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>3063</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>3232</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>