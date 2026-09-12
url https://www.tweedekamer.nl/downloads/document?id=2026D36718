--- v0 (2026-07-13)
+++ v1 (2026-09-12)
@@ -1,3165 +1,1163 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00D53DE5" w:rsidP="00B07207" w:rsidRDefault="0094736F" w14:paraId="3BB65E07" w14:textId="502D1375">
-[...34 lines deleted...]
-      <w:r w:rsidR="004B64C7">
+    <w:p w:rsidR="00B657D2" w:rsidP="00B657D2" w:rsidRDefault="00B657D2" w14:paraId="34569194" w14:textId="7C5A2733">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>AH 2556</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B657D2" w:rsidP="00B657D2" w:rsidRDefault="00B657D2" w14:paraId="490D734A" w14:textId="130AF1FA">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2026Z12613</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B657D2" w:rsidR="00B657D2" w:rsidP="00B657D2" w:rsidRDefault="00B657D2" w14:paraId="489287EE" w14:textId="5D22789C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25B3E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord van minister Berendsen (Buitenlandse Zaken)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, mede namens de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D78AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>minister van Economische Zaken en Klimaat</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31852">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>staatssecretaris van Financiën</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005A112C">
-[...123 lines deleted...]
-    <w:p w:rsidR="00D53DE5" w:rsidP="00B07207" w:rsidRDefault="0094736F" w14:paraId="3BB65E0D" w14:textId="77777777">
+      <w:r w:rsidRPr="00D25B3E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(ontvangen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  13 juli 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B657D2" w:rsidP="00B657D2" w:rsidRDefault="00B657D2" w14:paraId="781BAB16" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk232777687" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Vraag 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0009643A" w:rsidP="00B07207" w:rsidRDefault="004B64C7" w14:paraId="692F9299" w14:textId="77777777">
+    <w:p w:rsidR="00B657D2" w:rsidP="00B657D2" w:rsidRDefault="00B657D2" w14:paraId="587F6067" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="005A7832">
         <w:t>Bent u bekend met signalen vanuit de Nederlandse aluminiumindustrie dat Russisch primair aluminium, ondanks het bestaande Europese importverbod, via derde landen alsnog de Europese markt kan bereiken nadat het daar is verwerkt in halffabricaten of andere aluminiumproducten?</w:t>
       </w:r>
       <w:r w:rsidRPr="005A7832">
         <w:br/>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="0009643A" w:rsidP="00B07207" w:rsidRDefault="0009643A" w14:paraId="6117F622" w14:textId="77777777">
+    <w:p w:rsidR="00B657D2" w:rsidP="00B657D2" w:rsidRDefault="00B657D2" w14:paraId="29A24189" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F14891" w:rsidP="00B07207" w:rsidRDefault="004B64C7" w14:paraId="157F6519" w14:textId="5F3BE031">
-[...39 lines deleted...]
-    <w:p w:rsidR="00D53DE5" w:rsidP="00B07207" w:rsidRDefault="0094736F" w14:paraId="3BB65E13" w14:textId="77777777">
+    <w:p w:rsidR="00B657D2" w:rsidP="00B657D2" w:rsidRDefault="00B657D2" w14:paraId="50B8F0BF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ja, het kabinet staat in contact met de aluminiumindustrie en is bekend met de signalen uit de sector over mogelijke indirecte import van Russisch aluminium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B657D2" w:rsidP="00B657D2" w:rsidRDefault="00B657D2" w14:paraId="61F8B044" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B657D2" w:rsidP="00B657D2" w:rsidRDefault="00B657D2" w14:paraId="1C8F1B97" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Vraag 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F14891" w:rsidP="00B07207" w:rsidRDefault="004B64C7" w14:paraId="2D67D68D" w14:textId="77777777">
+    <w:p w:rsidR="00B657D2" w:rsidP="00B657D2" w:rsidRDefault="00B657D2" w14:paraId="39221F23" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="005A7832">
         <w:t>Klopt het dat de Europese Unie (EU) met het 16e sanctiepakket een direct importverbod heeft ingesteld op Russisch primair aluminium, maar dat dit verbod niet zonder meer voorkomt dat aluminium met Russische oorsprong via verwerking in derde landen alsnog als verwerkt product de EU binnenkomt?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B64C7" w:rsidP="00B07207" w:rsidRDefault="004B64C7" w14:paraId="039EA00A" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00D53DE5" w:rsidP="00B07207" w:rsidRDefault="0094736F" w14:paraId="3BB65E16" w14:textId="77777777">
+    <w:p w:rsidR="00B657D2" w:rsidP="00B657D2" w:rsidRDefault="00B657D2" w14:paraId="6D114CCA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B657D2" w:rsidP="00B657D2" w:rsidRDefault="00B657D2" w14:paraId="4BBBE1BC" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D53DE5" w:rsidP="00B07207" w:rsidRDefault="004C7A18" w14:paraId="3BB65E17" w14:textId="755BF366">
-[...18 lines deleted...]
-      <w:r w:rsidR="000114D2">
+    <w:p w:rsidR="00B657D2" w:rsidP="00B657D2" w:rsidRDefault="00B657D2" w14:paraId="01CFC8FC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ja, het klopt dat de EU met aanname van het zestiende sanctiepakket op 24 februari 2025 de import van ruw aluminium uit Rusland verboden heeft, terwijl de import van aluminiumproducten uit derde landen op basis van ruw aluminium met Russische oorsprong tot op heden niet verboden is. Met aanname van het twintigste sanctiepakket op 23 april jl.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094736F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B17E30">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0094736F" w:rsidR="000114D2">
+      <w:r>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094736F">
+        <w:t xml:space="preserve">het importverbod </w:t>
+      </w:r>
+      <w:r>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094736F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B17E30">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0094736F" w:rsidR="000114D2">
+      <w:r>
+        <w:t>ruw</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094736F">
+        <w:t xml:space="preserve"> aluminium</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> wel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094736F">
+        <w:t xml:space="preserve"> uitgebreid </w:t>
+      </w:r>
+      <w:r>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094736F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B17E30">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0094736F" w:rsidR="000114D2">
+      <w:r>
+        <w:t xml:space="preserve">diverse </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094736F">
         <w:t>aluminium</w:t>
       </w:r>
-      <w:r w:rsidR="00B17E30">
-[...17 lines deleted...]
-      <w:r w:rsidR="00B17E30">
+      <w:r>
         <w:t>producten</w:t>
       </w:r>
-      <w:r w:rsidRPr="0094736F" w:rsidR="000114D2">
+      <w:r w:rsidRPr="0094736F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D53DE5" w:rsidP="00B07207" w:rsidRDefault="00D53DE5" w14:paraId="3BB65E18" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00D53DE5" w:rsidP="00B07207" w:rsidRDefault="0094736F" w14:paraId="3BB65E19" w14:textId="77777777">
+    <w:p w:rsidR="00B657D2" w:rsidP="00B657D2" w:rsidRDefault="00B657D2" w14:paraId="1B5E1D4D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B657D2" w:rsidP="00B657D2" w:rsidRDefault="00B657D2" w14:paraId="0496DDD5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Vraag 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F14891" w:rsidP="00B07207" w:rsidRDefault="004B64C7" w14:paraId="776E57AD" w14:textId="77777777">
+    <w:p w:rsidR="00B657D2" w:rsidP="00B657D2" w:rsidRDefault="00B657D2" w14:paraId="2AC8EA1B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="005A7832">
         <w:t>Deelt u de zorg dat deze indirecte instroom de effectiviteit van het Europese sanctieregime kan ondermijnen, omdat inkomsten uit Russisch aluminium daarmee alsnog kunnen blijven bijdragen aan de Russische economie en daarmee indirect aan de Russische oorlogskas?</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F14891" w:rsidP="00B07207" w:rsidRDefault="005A112C" w14:paraId="5F2682F4" w14:textId="77777777">
+    <w:p w:rsidR="00B657D2" w:rsidP="00B657D2" w:rsidRDefault="00B657D2" w14:paraId="78C9CA59" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B96553" w:rsidR="00F14891" w:rsidP="00B07207" w:rsidRDefault="00B96553" w14:paraId="637AB543" w14:textId="2E8E1B55">
-[...15 lines deleted...]
-    <w:p w:rsidR="00D53DE5" w:rsidP="00B07207" w:rsidRDefault="0094736F" w14:paraId="3BB65E1F" w14:textId="77777777">
+    <w:p w:rsidRPr="00B96553" w:rsidR="00B657D2" w:rsidP="00B657D2" w:rsidRDefault="00B657D2" w14:paraId="7064AF8A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Het verbeteren van de effectiviteit van de Ruslandsancties is voorwerp van voortdurende aandacht van het kabinet. Het kabinet neemt daarbij alle beschikbare signalen serieus en treedt op waar noodzakelijk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B657D2" w:rsidP="00B657D2" w:rsidRDefault="00B657D2" w14:paraId="61AF4109" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B657D2" w:rsidP="00B657D2" w:rsidRDefault="00B657D2" w14:paraId="1B5ED282" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Vraag 4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F14891" w:rsidP="00B07207" w:rsidRDefault="004B64C7" w14:paraId="18F027F6" w14:textId="77777777">
+    <w:p w:rsidR="00B657D2" w:rsidP="00B657D2" w:rsidRDefault="00B657D2" w14:paraId="1FBE8FB5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="005A7832">
         <w:t>Deelt u daarnaast de zorg dat Europese aluminiumproducenten hierdoor op achterstand kunnen worden gezet ten opzichte van producenten buiten de EU die goedkoper Russisch primair aluminium kunnen inkopen, verwerken en vervolgens als halffabricaat of eindproduct op de Europese markt kunnen brengen?</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F14891" w:rsidP="00B07207" w:rsidRDefault="005A112C" w14:paraId="5039B77F" w14:textId="77777777">
+    <w:p w:rsidR="00B657D2" w:rsidP="00B657D2" w:rsidRDefault="00B657D2" w14:paraId="6C9BDB5B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AA1B33" w:rsidR="006158FF" w:rsidP="00B07207" w:rsidRDefault="00A26E29" w14:paraId="514166A4" w14:textId="085B27D5">
+    <w:p w:rsidRPr="00AA1B33" w:rsidR="00B657D2" w:rsidP="00B657D2" w:rsidRDefault="00B657D2" w14:paraId="323B32A3" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>H</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA1B33" w:rsidR="006158FF">
+      <w:r w:rsidRPr="00AA1B33">
         <w:t xml:space="preserve">et kabinet onderkent het risico dat Europese aluminiumproducenten hierdoor </w:t>
       </w:r>
-      <w:r w:rsidR="00016FB9">
+      <w:r>
         <w:t xml:space="preserve">potentieel </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA1B33" w:rsidR="006158FF">
+      <w:r w:rsidRPr="00AA1B33">
         <w:t xml:space="preserve">een concurrentienadeel kunnen </w:t>
       </w:r>
-      <w:r w:rsidR="00016FB9">
+      <w:r>
         <w:t>ondervinden</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA1B33" w:rsidR="006158FF">
-[...6 lines deleted...]
-      <w:r w:rsidR="00016FB9">
+      <w:r w:rsidRPr="00AA1B33">
+        <w:t xml:space="preserve"> ten opzichte van producenten buiten de EU die goedkoper Russisch aluminium kunnen inkopen, verwerken en vervolgens als halffabricaat of eindproduct op de Europese markt kunnen afzetten. Dit </w:t>
+      </w:r>
+      <w:r>
         <w:t>zou kunnen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA1B33" w:rsidR="006158FF">
+      <w:r w:rsidRPr="00AA1B33">
         <w:t xml:space="preserve"> leiden tot verstoringen van het gelijke speelveld. Het kabinet </w:t>
       </w:r>
-      <w:r w:rsidR="004C7A18">
+      <w:r>
         <w:t>onderzoekt daarom voortdurend hoe de naleving van geldende sancties kan worden verbeterd en hoe, waar nodig, sancties verder kunnen worden aangescherpt om omzeiling te voorkomen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA1B33" w:rsidR="00AA1B33">
+      <w:r w:rsidRPr="00AA1B33">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="004C7A18">
+      <w:r>
         <w:t xml:space="preserve"> Het kabinet hecht daarbij grote waarde aan signalen als deze.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F14891" w:rsidP="00B07207" w:rsidRDefault="00F14891" w14:paraId="550B83CF" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00D53DE5" w:rsidP="00B07207" w:rsidRDefault="0094736F" w14:paraId="3BB65E25" w14:textId="77777777">
+    <w:p w:rsidR="00B657D2" w:rsidP="00B657D2" w:rsidRDefault="00B657D2" w14:paraId="2412655E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B657D2" w:rsidP="00B657D2" w:rsidRDefault="00B657D2" w14:paraId="70C78BEE" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Vraag 5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F14891" w:rsidP="00B07207" w:rsidRDefault="004B64C7" w14:paraId="35CC7B0F" w14:textId="77777777">
+    <w:p w:rsidR="00B657D2" w:rsidP="00B657D2" w:rsidRDefault="00B657D2" w14:paraId="32501FEC" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="005A7832">
         <w:t>Heeft het kabinet zicht op de omvang van indirecte importstromen van aluminiumproducten waarin Russisch primair aluminium is verwerkt, uitgesplitst naar herkomstland, productcategorie en importvolume? Zo ja, kunt u deze gegevens met de Kamer delen? Zo nee, bent u bereid dit met spoed in kaart te brengen?</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F14891" w:rsidP="00B07207" w:rsidRDefault="005A112C" w14:paraId="0099C6A5" w14:textId="77777777">
+    <w:p w:rsidR="00B657D2" w:rsidP="00B657D2" w:rsidRDefault="00B657D2" w14:paraId="46E58151" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006158FF" w:rsidP="00B07207" w:rsidRDefault="006158FF" w14:paraId="26665367" w14:textId="1CC9AB46">
+    <w:p w:rsidR="00B657D2" w:rsidP="00B657D2" w:rsidRDefault="00B657D2" w14:paraId="6D9EDF6F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="006158FF">
         <w:t>Nee</w:t>
       </w:r>
-      <w:r w:rsidR="004C7A18">
+      <w:r>
         <w:t>, h</w:t>
       </w:r>
       <w:r w:rsidRPr="006158FF">
         <w:t xml:space="preserve">et kabinet beschikt momenteel niet over gegevens </w:t>
       </w:r>
-      <w:r w:rsidR="004C7A18">
+      <w:r>
         <w:t>op basis waarvan</w:t>
       </w:r>
       <w:r w:rsidRPr="006158FF">
         <w:t xml:space="preserve"> de omvang van indirecte importstromen van aluminiumproducten waarin Russisch aluminium is verwerkt, betrouwbaar kan worden vastgesteld. De oorsprong van het gebruikte aluminium wordt doorgaans niet geregistreerd in handels- of douanegegevens van derde landen. Hierdoor is het moeilijk vast te stellen of en in welke mate Russisch aluminium via verwerking in derde landen alsnog op de Europese markt </w:t>
       </w:r>
-      <w:r w:rsidR="004C7A18">
+      <w:r>
         <w:t>komt</w:t>
       </w:r>
       <w:r w:rsidRPr="006158FF">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006158FF" w:rsidR="006158FF" w:rsidP="00B07207" w:rsidRDefault="006158FF" w14:paraId="3E9A5762" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidRPr="006158FF" w:rsidR="006158FF" w:rsidP="00B07207" w:rsidRDefault="006158FF" w14:paraId="42171C16" w14:textId="77777777">
+    <w:p w:rsidRPr="006158FF" w:rsidR="00B657D2" w:rsidP="00B657D2" w:rsidRDefault="00B657D2" w14:paraId="02EE8B75" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006158FF" w:rsidR="00B657D2" w:rsidP="00B657D2" w:rsidRDefault="00B657D2" w14:paraId="1468AACC" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="006158FF">
         <w:t>Gezien het grensoverschrijdende karakter van deze handelsstromen ligt een dergelijke analyse primair op Europees niveau. Het kabinet is bereid zich in EU-verband in te zetten voor een beter inzicht in deze stromen en zal bezien welke mogelijkheden er zijn om de impact hiervan nader in kaart te brengen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B64C7" w:rsidP="00B07207" w:rsidRDefault="004B64C7" w14:paraId="0B9D531C" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="0009643A" w:rsidP="00B07207" w:rsidRDefault="0009643A" w14:paraId="317B4F1E" w14:textId="7F9E9FE9">
+    <w:p w:rsidR="00B657D2" w:rsidP="00B657D2" w:rsidRDefault="00B657D2" w14:paraId="0E6D1CCC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B657D2" w:rsidP="00B657D2" w:rsidRDefault="00B657D2" w14:paraId="0AF66992" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Vraag 6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0009643A" w:rsidP="00B07207" w:rsidRDefault="0009643A" w14:paraId="35C3D3F5" w14:textId="2D8A07DB">
+    <w:p w:rsidR="00B657D2" w:rsidP="00B657D2" w:rsidRDefault="00B657D2" w14:paraId="2A3CC701" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="005A7832">
         <w:t>Welke derde landen ziet het kabinet als verhoogd risico voor omleiding, verwerking of heretikettering van Russisch aluminium richting de Europese markt?</w:t>
       </w:r>
-      <w:r w:rsidR="004B64C7">
+      <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D53DE5" w:rsidP="00B07207" w:rsidRDefault="0094736F" w14:paraId="235C1641" w14:textId="1AF78D8D">
-[...6 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="00B657D2" w:rsidP="00B657D2" w:rsidRDefault="00B657D2" w14:paraId="78AB3758" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D53DE5" w:rsidP="00B07207" w:rsidRDefault="0094736F" w14:paraId="757F1DDD" w14:textId="41BB3001">
+    <w:p w:rsidR="00B657D2" w:rsidP="00B657D2" w:rsidRDefault="00B657D2" w14:paraId="5B771DD5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0094736F">
         <w:t>Het kabinet heeft op dit moment geen specifieke landen op het oog waar een verhoogd risico vanuit gaat voor wat betreft import van producten of halffabricaten waarin Russisch aluminium in verwerkt is.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0094736F" w:rsidP="00B07207" w:rsidRDefault="0094736F" w14:paraId="454174B0" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="004B64C7" w:rsidP="00B07207" w:rsidRDefault="004B64C7" w14:paraId="0CB6D8C0" w14:textId="77777777">
+    <w:p w:rsidR="00B657D2" w:rsidP="00B657D2" w:rsidRDefault="00B657D2" w14:paraId="03C05FC1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B657D2" w:rsidP="00B657D2" w:rsidRDefault="00B657D2" w14:paraId="06262DC2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Vraag 7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B64C7" w:rsidP="00B07207" w:rsidRDefault="004B64C7" w14:paraId="5DA5FA71" w14:textId="77777777">
+    <w:p w:rsidR="00B657D2" w:rsidP="00B657D2" w:rsidRDefault="00B657D2" w14:paraId="01B61943" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="005A7832">
         <w:t>Is het kabinet bereid om in de onderhandelingen over het 21e sanctiepakket tegen Rusland te pleiten voor een indirect invoerverbod op aluminiumproducten waarin Russisch primair aluminium is verwerkt?</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D53DE5" w:rsidP="00B07207" w:rsidRDefault="0094736F" w14:paraId="43859FD6" w14:textId="77777777">
+    <w:p w:rsidR="00B657D2" w:rsidP="00B657D2" w:rsidRDefault="00B657D2" w14:paraId="41F3D224" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D53DE5" w:rsidP="00B07207" w:rsidRDefault="004C7A18" w14:paraId="7851A5F6" w14:textId="2243F013">
+    <w:p w:rsidR="00B657D2" w:rsidP="00B657D2" w:rsidRDefault="00B657D2" w14:paraId="41D18EC4" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Op moment van schrijven bevinden de onderhandelingen over het 21</w:t>
       </w:r>
       <w:r w:rsidRPr="004C7A18">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> sanctiepakket zich in een vergevorderd stadium.</w:t>
-[...23 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> sanctiepakket zich in een vergevorderd stadium. Het kabinet is bereid in aanloop  naar een volgend sanctiepakket te onderzoeken of en hoe het huidige sanctieregime aangescherpt kan worden om het verdienvermogen van de Russische aluminiumsector verder te ondermijnen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B657D2" w:rsidP="00B657D2" w:rsidRDefault="00B657D2" w14:paraId="1F5EBDF6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B657D2" w:rsidP="00B657D2" w:rsidRDefault="00B657D2" w14:paraId="10AA4828" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B657D2" w:rsidP="00B657D2" w:rsidRDefault="00B657D2" w14:paraId="6F9EEC70" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:t>Vraag 8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B64C7" w:rsidP="00B07207" w:rsidRDefault="004B64C7" w14:paraId="65B3E523" w14:textId="2BE3E882">
+    <w:p w:rsidR="00B657D2" w:rsidP="00B657D2" w:rsidRDefault="00B657D2" w14:paraId="3EE17096" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="005A7832">
         <w:t>Is het kabinet bereid om daarbij ook te pleiten voor verplichte rapportagevereisten bij import van aluminiumproducten, waaronder het land van de eerste en tweede belangrijkste smeltstap en het land waar de laatste gietstap heeft plaatsgevonden?</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D53DE5" w:rsidP="00B07207" w:rsidRDefault="0094736F" w14:paraId="416A53AB" w14:textId="77777777">
+    <w:p w:rsidR="00B657D2" w:rsidP="00B657D2" w:rsidRDefault="00B657D2" w14:paraId="69A8F38C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D53DE5" w:rsidP="00B07207" w:rsidRDefault="00C65DEC" w14:paraId="2718ACCD" w14:textId="7F6D6E38">
-[...24 lines deleted...]
-    <w:p w:rsidR="004B64C7" w:rsidP="00B07207" w:rsidRDefault="004B64C7" w14:paraId="2BFFE6C0" w14:textId="77777777">
+    <w:p w:rsidR="00B657D2" w:rsidP="00B657D2" w:rsidRDefault="00B657D2" w14:paraId="11941F86" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Het kabinet is bereid te onderzoeken hoe het huidige sanctieregime aangescherpt kan worden om de naleving te verbeteren. Bij het instellen van rapportageplichten is hierbij van belang dat de hiermee gepaard gaande administratieve lasten voor het bedrijfsleven proportioneel zijn in verhouding tot de mate waarin deze bijdragen aan het behalen van de beleidsdoelen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B657D2" w:rsidP="00B657D2" w:rsidRDefault="00B657D2" w14:paraId="7A8A0D1A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B657D2" w:rsidP="00B657D2" w:rsidRDefault="00B657D2" w14:paraId="1D258BD8" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Vraag 9</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B64C7" w:rsidP="00B07207" w:rsidRDefault="004B64C7" w14:paraId="13441085" w14:textId="77777777">
+    <w:p w:rsidR="00B657D2" w:rsidP="00B657D2" w:rsidRDefault="00B657D2" w14:paraId="44729870" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="005A7832">
         <w:t>Bent u bereid te onderzoeken of de EU kan aansluiten bij internationale voorbeelden waarbij de smelt- en gietoorsprong van aluminium expliciet wordt geregistreerd, zodat sanctieontwijking via derde landen beter kan worden tegengegaan?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B64C7" w:rsidP="00B07207" w:rsidRDefault="004B64C7" w14:paraId="353A7DB5" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="004B64C7" w:rsidP="00B07207" w:rsidRDefault="004B64C7" w14:paraId="1FF555DB" w14:textId="77777777">
+    <w:p w:rsidR="00B657D2" w:rsidP="00B657D2" w:rsidRDefault="00B657D2" w14:paraId="7B4ED8A6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B657D2" w:rsidP="00B657D2" w:rsidRDefault="00B657D2" w14:paraId="1ADA61F3" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006158FF" w:rsidR="006158FF" w:rsidP="00B07207" w:rsidRDefault="006158FF" w14:paraId="21EB88E1" w14:textId="408C71D9">
+    <w:p w:rsidRPr="006158FF" w:rsidR="00B657D2" w:rsidP="00B657D2" w:rsidRDefault="00B657D2" w14:paraId="46EC74AE" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="006158FF">
         <w:t>Ja</w:t>
       </w:r>
-      <w:r w:rsidR="004C7A18">
+      <w:r>
         <w:t>, h</w:t>
       </w:r>
       <w:r w:rsidRPr="006158FF">
-        <w:t>et kabinet is bereid om in EU-verband te onderzoeken of registratie van de smelt- en gietoorsprong van aluminium kan bijdragen aan het tegengaan van sanctieontwijking via derde landen. Daarbij zal ook gekeken moeten worden naar internationale voorbeelden en bestaande systemen voor oorsprongsregistratie.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="006158FF" w:rsidR="006158FF" w:rsidP="00B07207" w:rsidRDefault="006158FF" w14:paraId="63EEDCCE" w14:textId="77777777">
+        <w:t xml:space="preserve">et kabinet is bereid om in EU-verband te onderzoeken of registratie van de smelt- en gietoorsprong van aluminium kan bijdragen aan het tegengaan van sanctieontwijking via derde </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006158FF">
+        <w:lastRenderedPageBreak/>
+        <w:t>landen. Daarbij zal ook gekeken moeten worden naar internationale voorbeelden en bestaande systemen voor oorsprongsregistratie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006158FF" w:rsidR="00B657D2" w:rsidP="00B657D2" w:rsidRDefault="00B657D2" w14:paraId="78450309" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="006158FF">
         <w:t>Het kabinet constateert dat ook de Europese aluminiumindustrie pleit voor meer transparantie over de smelt- en gietoorsprong van aluminium. Tegelijkertijd acht het kabinet het van belang dat eventuele maatregelen uitvoerbaar zijn, effectief bijdragen aan het bereiken van de beleidsdoelen en niet leiden tot onnodige administratieve lasten voor bedrijven.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B64C7" w:rsidP="00B07207" w:rsidRDefault="004B64C7" w14:paraId="5D99A619" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="004B64C7" w:rsidP="00B07207" w:rsidRDefault="004B64C7" w14:paraId="6A85F00F" w14:textId="77777777">
+    <w:p w:rsidR="00B657D2" w:rsidP="00B657D2" w:rsidRDefault="00B657D2" w14:paraId="0A926995" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B657D2" w:rsidP="00B657D2" w:rsidRDefault="00B657D2" w14:paraId="2DE92F9A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Vraag 10</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B64C7" w:rsidP="00B07207" w:rsidRDefault="004B64C7" w14:paraId="2F576DA1" w14:textId="77777777">
+    <w:p w:rsidR="00B657D2" w:rsidP="00B657D2" w:rsidRDefault="00B657D2" w14:paraId="65D402CE" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="005A7832">
         <w:t>Welke rol ziet het kabinet hierbij voor de Douane, de Europese Commissie en nationale toezichthouders om te controleren of aluminiumproducten daadwerkelijk vrij zijn van Russische primaire aluminiuminput?</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B64C7" w:rsidP="00B07207" w:rsidRDefault="004B64C7" w14:paraId="48158ED5" w14:textId="77777777">
+    <w:p w:rsidR="00B657D2" w:rsidP="00B657D2" w:rsidRDefault="00B657D2" w14:paraId="117C8D34" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D53DE5" w:rsidP="00B07207" w:rsidRDefault="00A17178" w14:paraId="7E1556F2" w14:textId="6D1343FD">
+    <w:p w:rsidR="00B657D2" w:rsidP="00B657D2" w:rsidRDefault="00B657D2" w14:paraId="7241BABC" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Afhankelijk van d</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17178">
         <w:t xml:space="preserve">e wijze waarop </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">een potentieel importverbod op aluminiumproducten op basis van Russisch aluminium zou worden vormgegeven kunnen verschillende nationaal bevoegde autoriteiten een rol spelen bij toezicht en handhaving. Als het verbod gemodelleerd zou worden naar de huidige importverboden op ijzer- en staalproducten </w:t>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="007B07D5" w:rsidR="007B07D5">
+        <w:t xml:space="preserve">een potentieel importverbod op aluminiumproducten op basis van Russisch aluminium zou worden vormgegeven kunnen verschillende nationaal bevoegde autoriteiten een rol spelen bij toezicht en handhaving. Als het verbod gemodelleerd zou worden naar de huidige importverboden op ijzer- en staalproducten lijkt er in ieder geval een rol voor de Douane weggelegd </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B07D5">
         <w:t>ten aanzien van de handhaving aan de EU-buitengrens</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17178">
         <w:t>.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Tegelijkertijd moedigt het kabinet aan dat de Europese Commissie een</w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="004B64C7" w:rsidP="00B07207" w:rsidRDefault="004B64C7" w14:paraId="320BF027" w14:textId="77777777">
+        <w:t xml:space="preserve"> Tegelijkertijd moedigt het kabinet aan dat de Europese Commissie een actieve rol speelt in het verbeteren van de naleving op Europees niveau, onder andere door middel van data-analyse en informatiedeling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B657D2" w:rsidP="00B657D2" w:rsidRDefault="00B657D2" w14:paraId="5EA5BD00" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B657D2" w:rsidP="00B657D2" w:rsidRDefault="00B657D2" w14:paraId="175088D6" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Vraag 11</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B64C7" w:rsidP="00B07207" w:rsidRDefault="004B64C7" w14:paraId="0F08C803" w14:textId="77777777">
+    <w:p w:rsidR="00B657D2" w:rsidP="00B657D2" w:rsidRDefault="00B657D2" w14:paraId="079E396F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="005A7832">
-        <w:t xml:space="preserve">Hoe voorkomt het kabinet dat bonafide Nederlandse en Europese bedrijven met extra administratieve lasten worden geconfronteerd, terwijl bedrijven die via </w:t>
-[...3 lines deleted...]
-        <w:t>derde landen profiteren van goedkoop Russisch aluminium buiten schot blijven?</w:t>
+        <w:t>Hoe voorkomt het kabinet dat bonafide Nederlandse en Europese bedrijven met extra administratieve lasten worden geconfronteerd, terwijl bedrijven die via derde landen profiteren van goedkoop Russisch aluminium buiten schot blijven?</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D53DE5" w:rsidP="00B07207" w:rsidRDefault="0094736F" w14:paraId="5EEDC546" w14:textId="77777777">
+    <w:p w:rsidR="00B657D2" w:rsidP="00B657D2" w:rsidRDefault="00B657D2" w14:paraId="5C0E19EF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D53DE5" w:rsidP="00B07207" w:rsidRDefault="00A17178" w14:paraId="62B5F262" w14:textId="1F920AA0">
+    <w:p w:rsidR="00B657D2" w:rsidP="00B657D2" w:rsidRDefault="00B657D2" w14:paraId="2405D206" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Tijdens onderhandelingen over nieuwe sanctiemaatregelen weegt het kabinet steeds zorgvuldig de proportionaliteit van de administratieve lasten voor het bedrijfsleven ten opzichte van het beoogde doel om het Russische verdienvermogen te raken.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D53DE5" w:rsidP="00B07207" w:rsidRDefault="00D53DE5" w14:paraId="79207F47" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="004B64C7" w:rsidP="00B07207" w:rsidRDefault="004B64C7" w14:paraId="6EBFB349" w14:textId="77777777">
+    <w:p w:rsidR="00B657D2" w:rsidP="00B657D2" w:rsidRDefault="00B657D2" w14:paraId="0E56EEC0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B657D2" w:rsidP="00B657D2" w:rsidRDefault="00B657D2" w14:paraId="3811E290" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Vraag 12</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B64C7" w:rsidP="00B07207" w:rsidRDefault="004B64C7" w14:paraId="4B4DF852" w14:textId="77777777">
+    <w:p w:rsidR="00B657D2" w:rsidP="00B657D2" w:rsidRDefault="00B657D2" w14:paraId="212D8B9A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="005A7832">
         <w:t>Deelt u de opvatting dat de aluminiumsector van strategisch belang is voor Europa, onder meer voor defensie, energie-infrastructuur, mobiliteit, bouw, netverzwaring en industriële weerbaarheid?</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B64C7" w:rsidP="00B07207" w:rsidRDefault="004B64C7" w14:paraId="093C44EC" w14:textId="77777777">
+    <w:p w:rsidR="00B657D2" w:rsidP="00B657D2" w:rsidRDefault="00B657D2" w14:paraId="6B514BE3" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006158FF" w:rsidP="00B07207" w:rsidRDefault="006158FF" w14:paraId="682CD11F" w14:textId="77777777">
+    <w:p w:rsidR="00B657D2" w:rsidP="00B657D2" w:rsidRDefault="00B657D2" w14:paraId="28D94578" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="006158FF">
+        <w:lastRenderedPageBreak/>
         <w:t>Ja</w:t>
       </w:r>
       <w:r>
         <w:t>, h</w:t>
       </w:r>
       <w:r w:rsidRPr="006158FF">
         <w:t>et kabinet deelt de opvatting dat de aluminiumsector van strategisch belang is voor Europa. Aluminium is een essentiële grondstof voor uiteenlopende sectoren, waaronder defensie, energie-infrastructuur, mobiliteit, bouw en de versterking van elektriciteitsnetten. Een concurrerende en weerbare Europese aluminiumketen draagt daarmee bij aan de strategische autonomie en economische veiligheid van de EU.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006158FF" w:rsidR="006158FF" w:rsidP="00B07207" w:rsidRDefault="006158FF" w14:paraId="1A5F85BB" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="004B64C7" w:rsidP="00B07207" w:rsidRDefault="006158FF" w14:paraId="5D9A06E3" w14:textId="77777777">
+    <w:p w:rsidRPr="006158FF" w:rsidR="00B657D2" w:rsidP="00B657D2" w:rsidRDefault="00B657D2" w14:paraId="324AC5C4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B657D2" w:rsidP="00B657D2" w:rsidRDefault="00B657D2" w14:paraId="7991BA61" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="006158FF">
         <w:t>Daarnaast is aluminium opgenomen op de Europese lijst van strategische grondstoffen onder de Europese Critical Raw Materials Act (CRMA). Ook worden bij de productie van aluminium andere strategisch relevante materialen gewonnen, waaronder het kritieke grondstof gallium, dat van groot belang is voor halfgeleiders, defensietoepassingen en de energietransitie.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B64C7" w:rsidP="00B07207" w:rsidRDefault="004B64C7" w14:paraId="790715E4" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="004B64C7" w:rsidP="00B07207" w:rsidRDefault="004B64C7" w14:paraId="1FDFCD75" w14:textId="77777777">
+    <w:p w:rsidR="00B657D2" w:rsidP="00B657D2" w:rsidRDefault="00B657D2" w14:paraId="66A814B2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B657D2" w:rsidP="00B657D2" w:rsidRDefault="00B657D2" w14:paraId="592EDB70" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Vraag 13</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B64C7" w:rsidP="00B07207" w:rsidRDefault="004B64C7" w14:paraId="67D9BE45" w14:textId="77777777">
+    <w:p w:rsidR="00B657D2" w:rsidP="00B657D2" w:rsidRDefault="00B657D2" w14:paraId="75A52B4E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="005A7832">
         <w:t>Bent u bereid zich in Europees verband actief in te zetten voor het sluiten van deze lacune in het sanctieregime en de Kamer voorafgaand aan de besluitvorming over het 21e sanctiepakket te informeren over de Nederlandse inzet op dit punt?</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B64C7" w:rsidP="00B07207" w:rsidRDefault="004B64C7" w14:paraId="276542D2" w14:textId="77777777">
+    <w:p w:rsidR="00B657D2" w:rsidP="00B657D2" w:rsidRDefault="00B657D2" w14:paraId="5C7B4473" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0009643A" w:rsidP="00B07207" w:rsidRDefault="004C7A18" w14:paraId="104B18D4" w14:textId="45191690">
+    <w:p w:rsidR="00B657D2" w:rsidP="00B657D2" w:rsidRDefault="00B657D2" w14:paraId="7FFDC604" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Het kabinet is bereid te onderzoeken hoe de effectiviteit van de geldende sancties tegen Russisch aluminium verhoogd kan worden en of aanvullende maatregelen kunnen bijdragen aan het verder ondermijnen van het verdienvermogen van de Russische aluminiumsector. Voor eventuele aanvullende sanctiemaatregelen is een unaniem Raadsbesluit vereist. Het is niet in het belang van de Nederlandse onderhandelingspositie om in aanloop naar een volgend sanctiepakket te communiceren over de Nederlandse onderhandelingsinzet. </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="0009643A" w:rsidSect="00F370AE">
-[...9 lines deleted...]
-      <w:titlePg/>
+    <w:p w:rsidR="00E01807" w:rsidRDefault="00E01807" w14:paraId="45A28A47" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00E01807">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3BB65E32" w14:textId="77777777" w:rsidR="0094736F" w:rsidRDefault="0094736F">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="18E6E7B0" w14:textId="77777777" w:rsidR="0007671C" w:rsidRDefault="0007671C" w:rsidP="00B657D2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3BB65E34" w14:textId="77777777" w:rsidR="0094736F" w:rsidRDefault="0094736F">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="26E2588F" w14:textId="77777777" w:rsidR="0007671C" w:rsidRDefault="0007671C" w:rsidP="00B657D2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...30 lines deleted...]
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Kix Barcode">
-[...6 lines deleted...]
-  <w:font w:name="Aptos Display">
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1DB26760" w14:textId="77777777" w:rsidR="00B07207" w:rsidRDefault="00B07207">
+  <w:p w14:paraId="7632B3ED" w14:textId="77777777" w:rsidR="00B657D2" w:rsidRPr="00B657D2" w:rsidRDefault="00B657D2" w:rsidP="00B657D2">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5C47295A" w14:textId="77777777" w:rsidR="00B07207" w:rsidRDefault="00B07207">
+  <w:p w14:paraId="7599B97F" w14:textId="77777777" w:rsidR="00B657D2" w:rsidRPr="00B657D2" w:rsidRDefault="00B657D2" w:rsidP="00B657D2">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="74D677AF" w14:textId="77777777" w:rsidR="00B07207" w:rsidRDefault="00B07207">
+  <w:p w14:paraId="16B71AEE" w14:textId="77777777" w:rsidR="00B657D2" w:rsidRPr="00B657D2" w:rsidRDefault="00B657D2" w:rsidP="00B657D2">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3BB65E2E" w14:textId="77777777" w:rsidR="0094736F" w:rsidRDefault="0094736F">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="706FA2DF" w14:textId="77777777" w:rsidR="0007671C" w:rsidRDefault="0007671C" w:rsidP="00B657D2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3BB65E30" w14:textId="77777777" w:rsidR="0094736F" w:rsidRDefault="0094736F">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6C14A32E" w14:textId="77777777" w:rsidR="0007671C" w:rsidRDefault="0007671C" w:rsidP="00B657D2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="73687337" w14:textId="77777777" w:rsidR="00B07207" w:rsidRDefault="00B07207">
+  <w:p w14:paraId="41AF3363" w14:textId="77777777" w:rsidR="00B657D2" w:rsidRPr="00B657D2" w:rsidRDefault="00B657D2" w:rsidP="00B657D2">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3BB65E2A" w14:textId="0A4E8200" w:rsidR="00D53DE5" w:rsidRDefault="0094736F">
-[...360 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="09A68049" w14:textId="77777777" w:rsidR="00B657D2" w:rsidRPr="00B657D2" w:rsidRDefault="00B657D2" w:rsidP="00B657D2">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3BB65E2C" w14:textId="7E755237" w:rsidR="00D53DE5" w:rsidRDefault="0094736F">
+  <w:p w14:paraId="0FAFF5BD" w14:textId="77777777" w:rsidR="00B657D2" w:rsidRPr="00B657D2" w:rsidRDefault="00B657D2" w:rsidP="00B657D2">
     <w:pPr>
-      <w:spacing w:after="7131" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...920 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
-</file>
-[...472 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00D53DE5"/>
-[...48 lines deleted...]
-    <w:rsid w:val="00FF4FF3"/>
+    <w:rsidRoot w:val="00B657D2"/>
+    <w:rsid w:val="0007671C"/>
+    <w:rsid w:val="00B657D2"/>
+    <w:rsid w:val="00D24DA5"/>
+    <w:rsid w:val="00E01807"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3BB65E02"/>
-  <w15:docId w15:val="{DA8B8DFC-4E55-4230-9A1D-D70365D65DA8}"/>
+  <w14:docId w14:val="4BD85EF5"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{09FADD9E-A227-44D5-AB7D-E63BEB8AFE29}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3168,77 +1166,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3263,75 +1261,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3366,55 +1364,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3483,1123 +1481,672 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:aliases w:val="Standaard"/>
-    <w:uiPriority w:val="4"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B657D2"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B657D2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B657D2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B657D2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B657D2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B657D2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B657D2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B657D2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B657D2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...14 lines deleted...]
-    <w:uiPriority w:val="98"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00B657D2"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B657D2"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B657D2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B657D2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B657D2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B657D2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B657D2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B657D2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B657D2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="00B657D2"/>
     <w:pPr>
-      <w:spacing w:before="200" w:after="160"/>
-[...1 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...15 lines deleted...]
-    <w:uiPriority w:val="98"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00B657D2"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:pPr>
-[...202 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rsid w:val="00B657D2"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00B657D2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B657D2"/>
     <w:pPr>
-      <w:numPr>
-[...38 lines deleted...]
-      <w:ind w:left="-1417"/>
+      <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:spacing w:val="-3"/>
-[...5 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00B657D2"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B657D2"/>
     <w:pPr>
-      <w:spacing w:line="360" w:lineRule="exact"/>
-      <w:jc w:val="both"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-[...6 lines deleted...]
-    <w:next w:val="Normal"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B657D2"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B657D2"/>
     <w:pPr>
-      <w:spacing w:line="360" w:lineRule="exact"/>
-      <w:jc w:val="right"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...13 lines deleted...]
-    <w:uiPriority w:val="8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00B657D2"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:pPr>
-[...83 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00B657D2"/>
     <w:rPr>
       <w:b/>
-      <w:sz w:val="13"/>
-[...77 lines deleted...]
-    <w:rPr>
+      <w:bCs/>
       <w:smallCaps/>
-      <w:color w:val="404040"/>
-[...91 lines deleted...]
-      <w:i/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Verdana13">
-[...40 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D62A1D"/>
+    <w:rsid w:val="00B657D2"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D62A1D"/>
-[...7 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:rsid w:val="00B657D2"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D62A1D"/>
+    <w:rsid w:val="00B657D2"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D62A1D"/>
-[...88 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00B657D2"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...182 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -4607,51 +2154,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -4718,65 +2265,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -4797,178 +2344,65 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>5</ap:Pages>
-  <ap:Words>1543</ap:Words>
-  <ap:Characters>8488</ap:Characters>
+  <ap:Words>1466</ap:Words>
+  <ap:Characters>8066</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>70</ap:Lines>
-  <ap:Paragraphs>20</ap:Paragraphs>
+  <ap:Lines>67</ap:Lines>
+  <ap:Paragraphs>19</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>10011</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>9513</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-07-01T12:01:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
-
-[...75 lines deleted...]
-</file>