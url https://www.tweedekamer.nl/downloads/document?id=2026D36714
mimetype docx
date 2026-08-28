--- v0 (2026-07-13)
+++ v1 (2026-08-28)
@@ -1,2792 +1,804 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00BE4BA9" w:rsidRDefault="00BE4BA9" w14:paraId="222BD242" w14:textId="77777777"/>
-[...29 lines deleted...]
-      <w:r w:rsidR="00EA70BA">
+    <w:p w:rsidR="00094942" w:rsidRDefault="00094942" w14:paraId="290360EE" w14:textId="761B4D2D">
+      <w:r>
+        <w:t>AH 2554</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00094942" w:rsidRDefault="00094942" w14:paraId="34B67A63" w14:textId="2E350D32">
+      <w:r>
+        <w:t>2026Z06484</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00094942" w:rsidRDefault="00094942" w14:paraId="1A00B936" w14:textId="05D09663">
+      <w:r w:rsidRPr="00D25B3E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord van minister Berendsen (Buitenlandse Zaken)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, mede namens de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00094942">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>minister van Buitenlandse Handel en Ontwikkelingssamenwerking</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25B3E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ontvangen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 juli 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00094942" w:rsidRDefault="00094942" w14:paraId="1481809A" w14:textId="77777777"/>
+    <w:p w:rsidR="00094942" w:rsidRDefault="00094942" w14:paraId="7EE48899" w14:textId="77777777"/>
+    <w:p w:rsidR="00094942" w:rsidRDefault="00094942" w14:paraId="1C4B8838" w14:textId="5CB28F89">
+      <w:r w:rsidRPr="00D73ED1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Zie ook Aanhangsel Handelingen, vergaderjaar 2025-2026, nr.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00727645">
-[...31 lines deleted...]
-    <w:p w:rsidR="00A97D78" w:rsidRDefault="00F750D1" w14:paraId="4F206682" w14:textId="77777777">
+      <w:r>
+        <w:t>1715</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00094942" w:rsidRDefault="00094942" w14:paraId="01AA5565" w14:textId="77777777">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Vraag 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00094942" w:rsidRDefault="00094942" w14:paraId="7E9AC061" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Bent u bekend met de brief van de Dutch Relief Alliance (DRA) van 2 maart 2026 over de voorgenomen sluiting van de Nederlandse ambassade in Juba? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00094942" w:rsidRDefault="00094942" w14:paraId="11D34E64" w14:textId="77777777"/>
+    <w:p w:rsidR="00094942" w:rsidRDefault="00094942" w14:paraId="727308CC" w14:textId="77777777">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00094942" w:rsidRDefault="00094942" w14:paraId="42257C56" w14:textId="77777777">
+      <w:r>
+        <w:t>Ja.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00094942" w:rsidRDefault="00094942" w14:paraId="331FBD65" w14:textId="77777777"/>
+    <w:p w:rsidR="00094942" w:rsidRDefault="00094942" w14:paraId="63B19079" w14:textId="77777777">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Vraag 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00094942" w:rsidRDefault="00094942" w14:paraId="2E00686C" w14:textId="77777777">
+      <w:r>
+        <w:t>Kunt u inhoudelijk reageren op de zorgen en argumenten die in deze brief worden genoemd, in het bijzonder ten aanzien van humanitaire toegang, diplomatieke aanwezigheid en veiligheid van hulpverleners?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00094942" w:rsidRDefault="00094942" w14:paraId="60B2B161" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="WitregelW1bodytekst"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p w:rsidR="00094942" w:rsidRDefault="00094942" w14:paraId="424BAE47" w14:textId="77777777">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00094942" w:rsidP="00D701E8" w:rsidRDefault="00094942" w14:paraId="6C69C40A" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Wij snappen de zorgen omtrent het voornemen tot sluiten van de Nederlandse ambassade in Juba. Het betreft hier een besluit van het kabinet Schoof </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00764903">
+        <w:t>om de ambassade in Juba te sluiten, omdat de Rijksoverheid een aanzienlijke bezuinigingsopdracht moet invullen.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Over de wijze waarop Nederland zijn diplomatieke relatie met Zuid-Soedan verder invult, wordt u in de Memorie van Toelichting van de BZ ontwerpbegroting 2027 geïnformeerd.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00094942" w:rsidRDefault="00094942" w14:paraId="3092A334" w14:textId="77777777"/>
+    <w:p w:rsidR="00094942" w:rsidRDefault="00094942" w14:paraId="048BC734" w14:textId="77777777">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Vraag 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00094942" w:rsidRDefault="00094942" w14:paraId="0165CA0B" w14:textId="77777777">
+      <w:r>
+        <w:t>Deelt u de analyse dat Zuid-Soedan structureel te maken heeft met samenlopende crises – waaronder gewapend conflict, klimaat-gerelateerde overstromingen, regionale instabiliteit en grootschalige vluchtelingenstromen uit Soedan – en dat juist in een dergelijke context fysieke diplomatieke aanwezigheid essentieel is voor effectieve hulp en vroegtijdige signalering? Zo nee, waarom niet?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00094942" w:rsidRDefault="00094942" w14:paraId="3904CBA8" w14:textId="77777777"/>
+    <w:p w:rsidR="00094942" w:rsidRDefault="00094942" w14:paraId="0805C6B3" w14:textId="77777777">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00094942" w:rsidRDefault="00094942" w14:paraId="60A477B9" w14:textId="77777777">
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Antwoorden van de </w:t>
-[...41 lines deleted...]
-    <w:p w:rsidR="00A97D78" w:rsidRDefault="00F750D1" w14:paraId="4F206688" w14:textId="77777777">
+        <w:t xml:space="preserve">Wij </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E75201">
+        <w:t xml:space="preserve">zien in het fragiele Zuid-Soedan helaas een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002827C1">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>combinatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E75201">
+        <w:t xml:space="preserve"> van een intern conflict met oplaaiend geweld, de impact van klimaatextremen, instabiliteit in de regio en de instroom van vluchtelingen en terugkeerders uit Soedan. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00764903">
+        <w:t xml:space="preserve">Nederland </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">blijft </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00764903">
+        <w:t xml:space="preserve">zich onverminderd </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00764903">
+        <w:t xml:space="preserve">nzetten voor mensen in nood </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en de veiligheid van hulpverleners </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00764903">
+        <w:t>in Zuid-Soedan.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk234480374" w:id="0"/>
+      <w:r>
+        <w:t>In hoeverre en o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t>p welke wijze Nederland zijn diplomatieke betrokkenheid vervolgt, wordt in de BZ ontwerpbegroting 2027 verder toegelicht.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidR="00094942" w:rsidRDefault="00094942" w14:paraId="2091E4FA" w14:textId="77777777"/>
+    <w:p w:rsidR="00094942" w:rsidRDefault="00094942" w14:paraId="180A0C76" w14:textId="77777777">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Vraag 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00094942" w:rsidRDefault="00094942" w14:paraId="548CC2D6" w14:textId="77777777">
+      <w:r>
+        <w:t>Welke concrete, zwaarwegende argumenten liggen ten grondslag aan het voornemen om de ambassade in Juba te sluiten, en hoe zijn deze argumenten afgewogen tegen de uitzonderlijk kwetsbare situatie in Zuid-Soedan, waar naar schatting circa 10 miljoen mensen humanitaire hulp nodig hebben?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00094942" w:rsidRDefault="00094942" w14:paraId="371B7FE2" w14:textId="77777777"/>
+    <w:p w:rsidR="00094942" w:rsidRDefault="00094942" w14:paraId="3505C969" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A97D78" w:rsidRDefault="00EF63C6" w14:paraId="4F206689" w14:textId="219E5E18">
-[...18 lines deleted...]
-    <w:p w:rsidR="00175920" w:rsidRDefault="00175920" w14:paraId="21E6AB05" w14:textId="77777777">
+    <w:p w:rsidR="00094942" w:rsidP="00C44D63" w:rsidRDefault="00094942" w14:paraId="3A0C7F7C" w14:textId="77777777">
+      <w:r>
+        <w:t>Het vorige kabinet heeft besloten om vanwege de bezuinigingen op de Rijksoverheid, de ambassade in Zuid Soedan te sluiten. Met Prinsjesdag wordt in de Memorie van Toelichting van de BZ begroting 2027 nader ingegaan o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t>p welke wijze Nederland zijn diplomatieke betrokkenheid in Juba voortzet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00094942" w:rsidRDefault="00094942" w14:paraId="0C8396AF" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A97D78" w:rsidRDefault="00F750D1" w14:paraId="4F20668E" w14:textId="0B7851CC">
+    <w:p w:rsidR="00094942" w:rsidRDefault="00094942" w14:paraId="2F387ADC" w14:textId="77777777">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Vraag 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00094942" w:rsidRDefault="00094942" w14:paraId="24CE281C" w14:textId="77777777">
+      <w:r>
+        <w:t>Welke alternatieven voor volledige sluiting zijn onderzocht, zoals behoud van een afgeslankte post of versterkte regionale ondersteuning, en waarom zijn deze opties wel of niet haalbaar geacht?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00094942" w:rsidRDefault="00094942" w14:paraId="13E57A04" w14:textId="77777777"/>
+    <w:p w:rsidR="00094942" w:rsidRDefault="00094942" w14:paraId="658695A3" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D701E8" w:rsidP="00D701E8" w:rsidRDefault="00EF63C6" w14:paraId="60040195" w14:textId="07A757D3">
-[...24 lines deleted...]
-      <w:r w:rsidR="00764903">
+    <w:p w:rsidR="00094942" w:rsidP="00175920" w:rsidRDefault="00094942" w14:paraId="7727722B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet onderzoekt op welke wijze Nederland haar betrokkenheid in Zuid-Soedan wil voortzetten. In de Memorie van Toelichting van de BZ begroting 2027, die op Prinsjesdag verschijnt, wordt nader toegelicht hoe de intensiveringen en taakstellingen binnen het postennet nader vorm gegeven worden. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00175920">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D701E8">
+    </w:p>
+    <w:p w:rsidR="00094942" w:rsidP="00175920" w:rsidRDefault="00094942" w14:paraId="3F53C14D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00094942" w:rsidP="00175920" w:rsidRDefault="00094942" w14:paraId="0B2B6D2F" w14:textId="77777777">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Vraag 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00094942" w:rsidP="00175920" w:rsidRDefault="00094942" w14:paraId="1C085F1F" w14:textId="77777777">
+      <w:r>
+        <w:t>Kunt u toelichten hoe de voorgenomen sluiting zich verhoudt tot de investering van 35 miljoen euro voor het wereldwijde Nederlandse ambassadenetwerk vanaf 2027, terwijl de jaarlijkse kosten van de ambassade in Juba circa 4 miljoen euro bedragen? Acht u deze bezuiniging proportioneel in het licht van de Nederlandse belangen in Zuid-Soedan en de uitgesproken ambities in het coalitieakkoord over het vergroten van perspectief van de meest kwetsbare doelgroepen in fragiele regio’s?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00094942" w:rsidP="00175920" w:rsidRDefault="00094942" w14:paraId="0835E0D6" w14:textId="77777777"/>
+    <w:p w:rsidR="00094942" w:rsidP="00175920" w:rsidRDefault="00094942" w14:paraId="15FF2A8A" w14:textId="77777777">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00094942" w:rsidP="00175920" w:rsidRDefault="00094942" w14:paraId="790FBDD5" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De voorgenomen investeringen, zoals opgenomen in het coalitieakkoord kabinet Jetten, zijn bedoeld om de ambities uit het akkoord uit te voeren. Daarbij worden ook onze belangen in Zuid-Soedan gewogen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0048723E">
+        <w:t xml:space="preserve">Nadere uitwerking van de invulling van deze </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">taakstelling in combinatie met de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0048723E">
+        <w:t>intensivering</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">op het postennet, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0048723E">
+        <w:t xml:space="preserve">volgt in de </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Memorie van Toelichting van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0048723E">
+        <w:t xml:space="preserve">ontwerpbegroting 2027 van het ministerie van </w:t>
+      </w:r>
+      <w:r>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0048723E">
+        <w:t xml:space="preserve">uitenlandse </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0048723E">
+        <w:t>aken</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00094942" w:rsidP="00175920" w:rsidRDefault="00094942" w14:paraId="6BF27C14" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00094942" w:rsidP="00175920" w:rsidRDefault="00094942" w14:paraId="508EF417" w14:textId="77777777">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Vraag 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00094942" w:rsidP="00175920" w:rsidRDefault="00094942" w14:paraId="1736F4B1" w14:textId="77777777">
+      <w:r>
+        <w:t>Bent u bereid om, mede gezien het lopende adviestraject van de Adviesraad Internationale Vraagstukken (AIV) over het Nederlandse postennetwerk, definitieve besluiten over sluiting van de ambassade in Juba aan te houden totdat dit advies is verschenen? Zo nee, waarom niet, en op welke gronden acht u vooruitlopen op dit advies gerechtvaardigd?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00094942" w:rsidP="00175920" w:rsidRDefault="00094942" w14:paraId="3255F814" w14:textId="77777777"/>
+    <w:p w:rsidR="00094942" w:rsidP="00175920" w:rsidRDefault="00094942" w14:paraId="271ADF93" w14:textId="77777777">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00094942" w:rsidP="00175920" w:rsidRDefault="00094942" w14:paraId="4CFFC8BE" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Zoals eerder toegelicht wordt in de BZ begroting 2027 een nadere toelichting gegeven over de wijze waarop de investeringen en taakstellingen in het postennet uitgewerkt gaan worden. Indien het AIV advies voor deze tijd klaar is, betrekken we de uitkomsten bij onze afwegingen. De adviezen kunnen op een later moment ook betrokken worden bij de nadere uitwerking van de plannen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00094942" w:rsidP="00175920" w:rsidRDefault="00094942" w14:paraId="0BC4FFA9" w14:textId="77777777"/>
+    <w:p w:rsidR="00094942" w:rsidP="00175920" w:rsidRDefault="00094942" w14:paraId="1F90B9AF" w14:textId="77777777">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Vraag 8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00094942" w:rsidP="00175920" w:rsidRDefault="00094942" w14:paraId="0E302666" w14:textId="77777777">
+      <w:r>
+        <w:t>Deelt u de zorg dat sluiting van de Nederlandse ambassade in Juba het signaal afgeeft dat Nederland zijn betrokkenheid bij een van de meest kwetsbare landen ter wereld vermindert, en dat dit ruimte kan laten voor andere internationale actoren die minder prioriteit geven aan mensenrechten en multilateralisme? Hoe weegt u de geopolitieke effecten van sluiting van de post in Juba?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00094942" w:rsidP="00175920" w:rsidRDefault="00094942" w14:paraId="683DD6E4" w14:textId="77777777"/>
+    <w:p w:rsidR="00094942" w:rsidP="00175920" w:rsidRDefault="00094942" w14:paraId="2769DFBE" w14:textId="77777777">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00094942" w:rsidP="00813A4F" w:rsidRDefault="00094942" w14:paraId="23B9399E" w14:textId="77777777">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
-        <w:t xml:space="preserve">Over de wijze waarop Nederland zijn diplomatieke relatie met Zuid-Soedan verder invult, wordt u in de </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C44D63">
+        <w:t>Het kabinet onderzoekt op welke wijze Nederland haar betrokkenheid in Zuid-Soedan wil voortzetten. In de Memorie van Toelichting van de BZ begroting</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 2027,  </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
-        <w:t xml:space="preserve">Memorie van Toelichting van de </w:t>
-[...462 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>wordt nader toegelicht hoe de intensiveringen en taakstellingen binnen het postennet nader vorm gegeven worden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C800F1" w:rsidR="009D16CF" w:rsidP="00175920" w:rsidRDefault="009D16CF" w14:paraId="55A9C9F5" w14:textId="5BCE2DCB"/>
-    <w:p w:rsidRPr="003206D4" w:rsidR="00175920" w:rsidP="00175920" w:rsidRDefault="003206D4" w14:paraId="1384D28F" w14:textId="68C9DE62">
+    <w:p w:rsidRPr="00C800F1" w:rsidR="00094942" w:rsidP="00175920" w:rsidRDefault="00094942" w14:paraId="13E421B7" w14:textId="77777777"/>
+    <w:p w:rsidRPr="003206D4" w:rsidR="00094942" w:rsidP="00175920" w:rsidRDefault="00094942" w14:paraId="31EE2F9D" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003206D4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005B4BB6" w:rsidP="00175920" w:rsidRDefault="003206D4" w14:paraId="7BF058D5" w14:textId="134DC683">
+    <w:p w:rsidR="00094942" w:rsidP="00175920" w:rsidRDefault="00094942" w14:paraId="19A5747A" w14:textId="77777777">
       <w:r>
         <w:t>Kunt u bovenstaande vragen elk afzonderlijk beantwoorden?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003F5682" w:rsidP="00175920" w:rsidRDefault="003F5682" w14:paraId="114E61F8" w14:textId="77777777"/>
-    <w:p w:rsidRPr="003206D4" w:rsidR="003206D4" w:rsidP="00175920" w:rsidRDefault="003206D4" w14:paraId="531B4F5B" w14:textId="10A46746">
+    <w:p w:rsidR="00094942" w:rsidP="00175920" w:rsidRDefault="00094942" w14:paraId="7B722902" w14:textId="77777777"/>
+    <w:p w:rsidRPr="003206D4" w:rsidR="00094942" w:rsidP="00175920" w:rsidRDefault="00094942" w14:paraId="659C36DF" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003206D4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003206D4" w:rsidP="00175920" w:rsidRDefault="003206D4" w14:paraId="76636F9F" w14:textId="54125706">
-[...16 lines deleted...]
-      <w:pgNumType w:start="0"/>
+    <w:p w:rsidR="00094942" w:rsidP="00175920" w:rsidRDefault="00094942" w14:paraId="34F200AC" w14:textId="77777777">
+      <w:r>
+        <w:t>Ja.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E01807" w:rsidRDefault="00E01807" w14:paraId="4310A365" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00E01807">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C8787DD" w14:textId="77777777" w:rsidR="00F750D1" w:rsidRDefault="00F750D1">
+    <w:p w14:paraId="4CE9D52B" w14:textId="77777777" w:rsidR="00344979" w:rsidRDefault="00344979" w:rsidP="00094942">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="772AE806" w14:textId="77777777" w:rsidR="00F750D1" w:rsidRDefault="00F750D1">
+    <w:p w14:paraId="4032CFFF" w14:textId="77777777" w:rsidR="00344979" w:rsidRDefault="00344979" w:rsidP="00094942">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...6 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-[...15 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Kix Barcode">
-[...30 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="04F6D1FE" w14:textId="77777777" w:rsidR="00122369" w:rsidRDefault="00122369">
-[...1 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+  <w:p w14:paraId="05100BEA" w14:textId="77777777" w:rsidR="00094942" w:rsidRPr="00094942" w:rsidRDefault="00094942" w:rsidP="00094942">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...34 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+  <w:p w14:paraId="1B154006" w14:textId="77777777" w:rsidR="00094942" w:rsidRPr="00094942" w:rsidRDefault="00094942" w:rsidP="00094942">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1258CACA" w14:textId="77777777" w:rsidR="00122369" w:rsidRDefault="00122369">
-[...1 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+  <w:p w14:paraId="44645D1E" w14:textId="77777777" w:rsidR="00094942" w:rsidRPr="00094942" w:rsidRDefault="00094942" w:rsidP="00094942">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D7F57B2" w14:textId="77777777" w:rsidR="00F750D1" w:rsidRDefault="00F750D1">
+    <w:p w14:paraId="692188AF" w14:textId="77777777" w:rsidR="00344979" w:rsidRDefault="00344979" w:rsidP="00094942">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="57745320" w14:textId="77777777" w:rsidR="00F750D1" w:rsidRDefault="00F750D1">
+    <w:p w14:paraId="0E518FD7" w14:textId="77777777" w:rsidR="00344979" w:rsidRDefault="00344979" w:rsidP="00094942">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0DB9C0B4" w14:textId="77777777" w:rsidR="00122369" w:rsidRDefault="00122369">
-[...1 lines deleted...]
-      <w:pStyle w:val="Header"/>
+  <w:p w14:paraId="559E098B" w14:textId="77777777" w:rsidR="00094942" w:rsidRPr="00094942" w:rsidRDefault="00094942" w:rsidP="00094942">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4F2066A2" w14:textId="6CD1B55B" w:rsidR="00A97D78" w:rsidRDefault="00F750D1">
-[...123 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="14A467BE" w14:textId="77777777" w:rsidR="00094942" w:rsidRPr="00094942" w:rsidRDefault="00094942" w:rsidP="00094942">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4F2066A4" w14:textId="086434D2" w:rsidR="00A97D78" w:rsidRDefault="00006DCD">
-[...838 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="28B028B6" w14:textId="77777777" w:rsidR="00094942" w:rsidRPr="00094942" w:rsidRDefault="00094942" w:rsidP="00094942">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
-</file>
-[...472 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A97D78"/>
-[...233 lines deleted...]
-    <w:rsid w:val="00FF3629"/>
+    <w:rsidRoot w:val="00094942"/>
+    <w:rsid w:val="00094942"/>
+    <w:rsid w:val="00344979"/>
+    <w:rsid w:val="00D24DA5"/>
+    <w:rsid w:val="00E01807"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="nl-NL" w:eastAsia="zh-CN"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="40961"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4F20667A"/>
-  <w15:docId w15:val="{50C27913-A36C-44E6-818C-C6884C60048F}"/>
+  <w14:docId w14:val="66A8401D"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{BB74E57A-3F43-4CA3-8E73-CC85717BC17D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2795,77 +807,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2890,75 +902,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -2993,55 +1005,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3110,938 +1122,672 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:aliases w:val="Standaard"/>
-    <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:pPr>
-[...9 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00094942"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00094942"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00094942"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00094942"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00094942"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00094942"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00094942"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00094942"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00094942"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00094942"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00094942"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00094942"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00094942"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00094942"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00094942"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00094942"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00094942"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00094942"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00094942"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00094942"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00094942"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00094942"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00094942"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00094942"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00094942"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00094942"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00094942"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00094942"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00094942"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
-[...133 lines deleted...]
-    <w:qFormat/>
+    <w:rsid w:val="00094942"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="left" w:pos="0"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:before="120" w:after="120" w:line="300" w:lineRule="exact"/>
-[...501 lines deleted...]
-    <w:link w:val="HeaderChar"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00094942"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00704FAA"/>
+    <w:rsid w:val="00094942"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-    <w:link w:val="Header"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00704FAA"/>
-[...116 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00094942"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
-[...3 lines deleted...]
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -4049,51 +1795,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -4160,65 +1906,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -4239,178 +1985,65 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>4</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>5061</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>841</ap:Words>
+  <ap:Characters>4628</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>42</ap:Lines>
-  <ap:Paragraphs>11</ap:Paragraphs>
+  <ap:Lines>38</ap:Lines>
+  <ap:Paragraphs>10</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>5970</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5459</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-07-09T09:00:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
-
-[...75 lines deleted...]
-</file>