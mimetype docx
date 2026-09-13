--- v0 (2026-07-13)
+++ v1 (2026-09-13)
@@ -1,3320 +1,692 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="002822CA" w:rsidR="00340ECA" w:rsidP="00AA701B" w:rsidRDefault="00340ECA" w14:paraId="0A14CC84" w14:textId="77777777"/>
-[...65 lines deleted...]
-    <w:p w:rsidR="00860495" w:rsidP="00AA701B" w:rsidRDefault="00860495" w14:paraId="76449AED" w14:textId="77777777">
+    <w:p w:rsidR="00B50165" w:rsidP="00AA701B" w:rsidRDefault="00B50165" w14:paraId="3D2E24B1" w14:textId="5EB362F5">
+      <w:r>
+        <w:t>AH 2552</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B50165" w:rsidP="00AA701B" w:rsidRDefault="00B50165" w14:paraId="4332EA70" w14:textId="74F1EE9E">
+      <w:r>
+        <w:t>2026Z15965</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B50165" w:rsidR="00B50165" w:rsidP="00AA701B" w:rsidRDefault="00B50165" w14:paraId="6A61362B" w14:textId="1B6F2F33">
       <w:pPr>
         <w:rPr>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk222840271" w:id="0"/>
-[...76 lines deleted...]
-    <w:p w:rsidR="00860495" w:rsidP="00AA701B" w:rsidRDefault="00860495" w14:paraId="170517AC" w14:textId="30F3511E">
+      <w:r w:rsidRPr="00D25B3E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord van minister Van Veldhoven-van der Meer (Klimaat en Groene Groei)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D78AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>staatssecretaris van Economische Zaken en Klimaat</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, mede namens de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B50165">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">staatssecretaris </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B50165">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Infrastructuur en Waterstaat (ontvangen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25B3E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ontvangen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  13 juli 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B50165" w:rsidP="00AA701B" w:rsidRDefault="00B50165" w14:paraId="2E4278A3" w14:textId="77777777">
       <w:r>
         <w:t>1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00860495" w:rsidP="00AA701B" w:rsidRDefault="00860495" w14:paraId="24EBF7C5" w14:textId="2B2BAB41">
+    <w:p w:rsidR="00B50165" w:rsidP="00AA701B" w:rsidRDefault="00B50165" w14:paraId="471AD2FE" w14:textId="77777777">
       <w:r w:rsidRPr="00860495">
         <w:t>Hoe beoordeelt u de dagvaarding van Tata Steel door het Openbaar Ministerie</w:t>
       </w:r>
       <w:r w:rsidRPr="00860495">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00860495">
-        <w:t xml:space="preserve">in het licht van de door u in het plenaire debat genoemde mogelijkheid dat een uitkomst van een onderzoek van een bevoegde autoriteit een grond kan vormen voor opzegging van de 'Joint Letter of </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>in het licht van de door u in het plenaire debat genoemde mogelijkheid dat een uitkomst van een onderzoek van een bevoegde autoriteit een grond kan vormen voor opzegging van de 'Joint Letter of Intent' (JLoI), indien die naar redelijk oordeel van de Staat ernstige zorgen doet ontstaan over de maatwerkafspraak?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B50165" w:rsidP="00AA701B" w:rsidRDefault="00B50165" w14:paraId="6B1D2294" w14:textId="77777777"/>
+    <w:p w:rsidR="00B50165" w:rsidP="00AA701B" w:rsidRDefault="00B50165" w14:paraId="57C46C78" w14:textId="77777777">
+      <w:r>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B50165" w:rsidP="00AA701B" w:rsidRDefault="00B50165" w14:paraId="2582163B" w14:textId="77777777">
       <w:r w:rsidRPr="00860495">
-        <w:t>Intent</w:t>
-[...33 lines deleted...]
-    <w:p w:rsidR="005F0D54" w:rsidP="00AA701B" w:rsidRDefault="00AE63EA" w14:paraId="447E3CF2" w14:textId="4CB962B6">
+        <w:t>Betekent deze dagvaarding voor u aanleiding om opnieuw te beoordelen of voortzetting van de JLoI nog verenigbaar is met de belangen van de Staat, de omwonenden en de kwaliteit van de uiteindelijke maatwerkafspraken? Waarom wel of waarom niet?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B50165" w:rsidP="00AA701B" w:rsidRDefault="00B50165" w14:paraId="0A9B98B9" w14:textId="77777777">
       <w:r>
         <w:br/>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00860495" w:rsidP="00AA701B" w:rsidRDefault="00860495" w14:paraId="0628673B" w14:textId="77777777">
+    <w:p w:rsidR="00B50165" w:rsidP="00AA701B" w:rsidRDefault="00B50165" w14:paraId="0E3EA908" w14:textId="77777777">
       <w:r w:rsidRPr="00860495">
         <w:t>Welke concrete gevolgen verbindt u aan deze ontwikkeling voor de onderhandelingen over de definitieve, bindende maatwerkafspraken met Tata Steel?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F0D54" w:rsidP="00AA701B" w:rsidRDefault="005F0D54" w14:paraId="02767146" w14:textId="77777777"/>
-    <w:p w:rsidR="7B990BA6" w:rsidP="00AA701B" w:rsidRDefault="7B990BA6" w14:paraId="21F7D709" w14:textId="01DAAE94">
+    <w:p w:rsidR="00B50165" w:rsidP="00AA701B" w:rsidRDefault="00B50165" w14:paraId="14E757C0" w14:textId="77777777"/>
+    <w:p w:rsidR="00B50165" w:rsidP="00AA701B" w:rsidRDefault="00B50165" w14:paraId="0A1E0AF0" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0570893A">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord vraag 1 t/m 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="7B990BA6" w:rsidP="00AA701B" w:rsidRDefault="7B990BA6" w14:paraId="0AFAA242" w14:textId="32751208">
+    <w:p w:rsidR="00B50165" w:rsidP="00AA701B" w:rsidRDefault="00B50165" w14:paraId="3D9656C7" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0570893A">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>In september informeert het kabinet de Kamer over de bredere ontwikkelingen rondom de maatwerkafspraken met Tata Steel. Daarbij zal ingegaan worden op de mogelijke implicaties van deze ontwikkelingen voor het proces richting een maatwerkafspraak. Tot die tijd zal het kabinet geen onomkeerbare stappen zetten in het maatwerktraject.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F0D54" w:rsidP="00AA701B" w:rsidRDefault="005F0D54" w14:paraId="4595A9F1" w14:textId="77777777"/>
-    <w:p w:rsidR="00860495" w:rsidP="00AA701B" w:rsidRDefault="00860495" w14:paraId="38581CFD" w14:textId="37BF0306">
+    <w:p w:rsidR="00B50165" w:rsidP="00AA701B" w:rsidRDefault="00B50165" w14:paraId="4B8BF5F8" w14:textId="77777777"/>
+    <w:p w:rsidR="00B50165" w:rsidP="00AA701B" w:rsidRDefault="00B50165" w14:paraId="53681797" w14:textId="77777777">
       <w:r>
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00860495" w:rsidP="00AA701B" w:rsidRDefault="00860495" w14:paraId="350A178B" w14:textId="012D3707">
+    <w:p w:rsidR="00B50165" w:rsidP="00AA701B" w:rsidRDefault="00B50165" w14:paraId="5B5DD64B" w14:textId="77777777">
       <w:r w:rsidRPr="00860495">
         <w:t>Kunt u uiteenzetten welke “borging van de risico’s” inmiddels is uitgewerkt, en op welke wijze daarin rekening wordt gehouden met een strafzaak, mogelijke aansprakelijkheid en de gezondheidsschade voor omwonenden?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00860495" w:rsidP="00AA701B" w:rsidRDefault="00860495" w14:paraId="373DF941" w14:textId="77777777"/>
-    <w:p w:rsidR="0570893A" w:rsidP="00AA701B" w:rsidRDefault="52D462A1" w14:paraId="46FF1703" w14:textId="43217A6F">
+    <w:p w:rsidR="00B50165" w:rsidP="00AA701B" w:rsidRDefault="00B50165" w14:paraId="39F2DE4D" w14:textId="77777777"/>
+    <w:p w:rsidR="00B50165" w:rsidP="00AA701B" w:rsidRDefault="00B50165" w14:paraId="35470EC2" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="1354C3B7" w:rsidP="00AA701B" w:rsidRDefault="1354C3B7" w14:paraId="53638D00" w14:textId="098874B2">
+    <w:p w:rsidR="00B50165" w:rsidP="00AA701B" w:rsidRDefault="00B50165" w14:paraId="020DF9B4" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0570893A">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Het verminderen van gezondheidsrisico's is en blijft één van de hoofddoelstellingen van de beoogde maatwerkafspraak. In artikel 2.11 van de Joint Letter of </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0570893A">
+        <w:t>Het verminderen van gezondheidsrisico's is en blijft één van de hoofddoelstellingen van de beoogde maatwerkafspraak. In artikel 2.11 van de Joint Letter of Intent is overeengekomen dat partijen zullen bespreken welke omstandigheden en risico's kunnen worden opgenomen in de maatwerkafspraak voor de uitvoering van de projecten. De uitwerking hiervan loopt. Hier kan niet op vooruit worden gelopen. Voor wat betreft de impact van de strafrechtelijke vervolging op de maatwerkafspraak, zie het antwoord op vraag 1</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Intent</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> t/m 3</w:t>
+      </w:r>
       <w:r w:rsidRPr="0570893A">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> is overeengekomen dat partijen zullen bespreken welke omstandigheden en risico's kunnen worden opgenomen in de maatwerkafspraak voor de uitvoering van de projecten. De uitwerking hiervan loopt. Hier kan niet op vooruit worden gelopen. Voor wat betreft de impact van de strafrechtelijke vervolging op de maatwerkafspraak, zie het antwoord op vraag 1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00596F58">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B50165" w:rsidP="00AA701B" w:rsidRDefault="00B50165" w14:paraId="6D311DF8" w14:textId="77777777"/>
+    <w:p w:rsidR="00B50165" w:rsidP="00AA701B" w:rsidRDefault="00B50165" w14:paraId="10579A0D" w14:textId="77777777">
+      <w:r>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B50165" w:rsidP="00AA701B" w:rsidRDefault="00B50165" w14:paraId="0BBD9EF2" w14:textId="77777777">
+      <w:r w:rsidRPr="00860495">
+        <w:t>Welke criteria hanteert u om te bepalen wanneer een uitkomst van een onderzoek of strafzaak zó ernstig is dat opzegging van de JLoI of heronderhandeling van de maatwerkafspraken aan de orde is?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B50165" w:rsidP="00AA701B" w:rsidRDefault="00B50165" w14:paraId="04876290" w14:textId="77777777"/>
+    <w:p w:rsidR="00B50165" w:rsidRDefault="00B50165" w14:paraId="58DCEE13" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B50165" w:rsidP="00AA701B" w:rsidRDefault="00B50165" w14:paraId="2EA63ED9" w14:textId="77777777">
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B50165" w:rsidP="00AA701B" w:rsidRDefault="00B50165" w14:paraId="3AC5CC8B" w14:textId="77777777">
+      <w:r>
+        <w:t>Bent u bereid de Kamer vóór verdere stappen in het maatwerktraject te informeren over de juridische en inhoudelijke consequenties van deze dagvaarding voor de onderhandelingspositie van de Staat?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B50165" w:rsidP="00AA701B" w:rsidRDefault="00B50165" w14:paraId="5144D5CC" w14:textId="77777777"/>
+    <w:p w:rsidR="00B50165" w:rsidP="00AA701B" w:rsidRDefault="00B50165" w14:paraId="58CAE320" w14:textId="77777777">
+      <w:r>
+        <w:t>7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B50165" w:rsidP="00AA701B" w:rsidRDefault="00B50165" w14:paraId="7A7831AA" w14:textId="77777777">
+      <w:r w:rsidRPr="00CA66D7">
+        <w:t>Bent u bereid om niet tot afronding van de maatwerkafspraak over te gaan zolang de strafzaak tegen Tata Steel nog loopt?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B50165" w:rsidP="00AA701B" w:rsidRDefault="00B50165" w14:paraId="70164E4D" w14:textId="77777777"/>
+    <w:p w:rsidR="00B50165" w:rsidP="00AA701B" w:rsidRDefault="00B50165" w14:paraId="22C6D071" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> t/m 3</w:t>
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="0570893A">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...53 lines deleted...]
-    <w:p w:rsidR="00DE7F94" w:rsidP="00AA701B" w:rsidRDefault="14CEEE6C" w14:paraId="5236D326" w14:textId="441B68F8">
+        <w:t>Antwoord vraag 5 t/m 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B50165" w:rsidP="00AA701B" w:rsidRDefault="00B50165" w14:paraId="40374B41" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0570893A">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Antwoord vraag 5 t/m 7</w:t>
-[...15 lines deleted...]
-        </w:rPr>
         <w:t>In september informeert het kabinet de Kamer over de bredere ontwikkelingen rondom de maatwerkafspraken met Tata Steel. Daarbij zal ingegaan worden op de mogelijke implicaties van deze ontwikkelingen voor het proces richting een maatwerkafspraak. Tot die tijd zal het kabinet geen onomkeerbare stappen zetten in het maatwerktraject.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00DE7F94" w:rsidSect="00D604B3">
+    <w:p w:rsidR="00E01807" w:rsidRDefault="00E01807" w14:paraId="244ECC0A" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00E01807">
+      <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
-      <w:footerReference w:type="default" r:id="rId8"/>
-[...4 lines deleted...]
-      <w:pgNumType w:start="1"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="13271A4C" w14:textId="77777777" w:rsidR="001F7ED7" w:rsidRDefault="001F7ED7">
+    <w:p w14:paraId="76F7F58B" w14:textId="77777777" w:rsidR="007613B6" w:rsidRDefault="007613B6" w:rsidP="00B50165">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E289E37" w14:textId="77777777" w:rsidR="001F7ED7" w:rsidRDefault="001F7ED7"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5FD81250" w14:textId="77777777" w:rsidR="001F7ED7" w:rsidRDefault="001F7ED7">
+    <w:p w14:paraId="3E8E5061" w14:textId="77777777" w:rsidR="007613B6" w:rsidRDefault="007613B6" w:rsidP="00B50165">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F437235" w14:textId="77777777" w:rsidR="001F7ED7" w:rsidRDefault="001F7ED7"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...55 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="256AA049" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="3545D605" w14:textId="77777777" w:rsidR="00B50165" w:rsidRPr="00B50165" w:rsidRDefault="00B50165" w:rsidP="00B50165">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="019F7631" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="7CE264C4" w14:textId="77777777" w:rsidR="00B50165" w:rsidRPr="00B50165" w:rsidRDefault="00B50165" w:rsidP="00B50165">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="5D85F21E" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="70A773B0" w14:textId="77777777" w:rsidR="00B50165" w:rsidRPr="00B50165" w:rsidRDefault="00B50165" w:rsidP="00B50165">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="428A468E" w14:textId="77777777" w:rsidR="001F7ED7" w:rsidRDefault="001F7ED7">
+    <w:p w14:paraId="525CC35E" w14:textId="77777777" w:rsidR="007613B6" w:rsidRDefault="007613B6" w:rsidP="00B50165">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DC19186" w14:textId="77777777" w:rsidR="001F7ED7" w:rsidRDefault="001F7ED7"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7CB83764" w14:textId="77777777" w:rsidR="001F7ED7" w:rsidRDefault="001F7ED7">
+    <w:p w14:paraId="18166004" w14:textId="77777777" w:rsidR="007613B6" w:rsidRDefault="007613B6" w:rsidP="00B50165">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
-      </w:r>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Kenmerk 2026Z15991.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...103 lines deleted...]
-  <w:p w14:paraId="3C19CE19" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="788CF24A" w14:textId="77777777" w:rsidR="00B50165" w:rsidRPr="00B50165" w:rsidRDefault="00B50165" w:rsidP="00B50165">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...39 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...537 lines deleted...]
-  <w:p w14:paraId="4DF18B15" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="47835247" w14:textId="77777777" w:rsidR="00B50165" w:rsidRPr="00B50165" w:rsidRDefault="00B50165" w:rsidP="00B50165">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0FCDDE5D" w14:textId="77777777" w:rsidR="00B50165" w:rsidRPr="00B50165" w:rsidRDefault="00B50165" w:rsidP="00B50165">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
-[...5 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="100"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...692 lines deleted...]
-    <w:rsid w:val="7B990BA6"/>
+    <w:rsidRoot w:val="00B50165"/>
+    <w:rsid w:val="007613B6"/>
+    <w:rsid w:val="00B50165"/>
+    <w:rsid w:val="00D24DA5"/>
+    <w:rsid w:val="00E01807"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1304C9DD"/>
+  <w14:docId w14:val="2D186FFC"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{2A4B98F2-1B5E-44F1-A6B8-5C299D80FC81}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3336,74 +708,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3552,1029 +925,934 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00B50165"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00B50165"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00B50165"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00B50165"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B50165"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B50165"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B50165"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B50165"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B50165"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...335 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00B50165"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B50165"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B50165"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B50165"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B50165"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B50165"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B50165"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B50165"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B50165"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B50165"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00B50165"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00B50165"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00B50165"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B50165"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00B50165"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B50165"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B50165"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00B50165"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00B50165"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B50165"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B50165"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B50165"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B50165"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
-[...20 lines deleted...]
-    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...4 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00B50165"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01DC9A63.E2C7FFB0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>510</ap:Words>
-  <ap:Characters>2805</ap:Characters>
+  <ap:Words>464</ap:Words>
+  <ap:Characters>2558</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>23</ap:Lines>
+  <ap:Lines>21</ap:Lines>
   <ap:Paragraphs>6</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>3309</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>3016</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>