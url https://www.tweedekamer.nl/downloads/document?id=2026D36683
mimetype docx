--- v0 (2026-07-13)
+++ v1 (2026-09-13)
@@ -1,5671 +1,1750 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00D27E8B" w:rsidR="00897378" w:rsidP="00D27E8B" w:rsidRDefault="00897378" w14:paraId="68AE0216" w14:textId="77777777">
-[...576 lines deleted...]
-      <w:r w:rsidRPr="00D27E8B" w:rsidR="00B25223">
+    <w:p w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="69765212" w14:textId="040B89ED">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>AH 2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="0AC5536F" w14:textId="38070B61">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>2026Z10350</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27E8B">
-[...407 lines deleted...]
-    <w:p w:rsidRPr="00D27E8B" w:rsidR="003D57CB" w:rsidP="00D27E8B" w:rsidRDefault="00000000" w14:paraId="1115E6E3" w14:textId="77777777">
+    </w:p>
+    <w:p w:rsidRPr="00A7745B" w:rsidR="00A7745B" w:rsidP="00A7745B" w:rsidRDefault="00A7745B" w14:paraId="6BF0B8B3" w14:textId="28D50161">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7745B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord van minister Sterk (Langdurige Zorg, Jeugd en Sport)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, mede namens de minister van Werk en Participatie en de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31852">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>staatssecretaris van Onderwijs, Cultuur en Wetenschap</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7745B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ontvangen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 juli 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="20CEFE1F" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D27E8B" w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="1D5FFE7E" w14:textId="6917AA83">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7745B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zie ook Aanhangsel Handelingen, vergaderjaar 2025-2026, nr. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2209</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D27E8B" w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="7B376FED" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D27E8B" w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="18CDCCD0" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D27E8B">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vraag 1 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D27E8B" w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="2A3708D4" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D27E8B">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Bent u bekend met het rapport ‘De Staat van Gezinnen 2026’ van Stichting Voor Werkende Ouders, het Nederlands Centrum Jeugdgezondheid, Branchevereniging Maatschappelijke Kinderopvang en WIJ Media? 1)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D27E8B" w:rsidR="003D57CB" w:rsidP="00D27E8B" w:rsidRDefault="003D57CB" w14:paraId="10474CFD" w14:textId="77777777">
-[...53 lines deleted...]
-        <w:t xml:space="preserve">bekend met het rapport </w:t>
+    <w:p w:rsidRPr="00D27E8B" w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="1C5A6883" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D27E8B" w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="5368259B" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D27E8B">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord vraag 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D27E8B" w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="5D77981A" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D27E8B">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja, ik ben bekend met het rapport </w:t>
       </w:r>
       <w:r w:rsidRPr="00D27E8B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>De Staat van Gezinnen 2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00D27E8B">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D27E8B" w:rsidR="005322C6" w:rsidP="00D27E8B" w:rsidRDefault="005322C6" w14:paraId="7DDE545D" w14:textId="77777777">
-[...29 lines deleted...]
-    <w:p w:rsidRPr="00D27E8B" w:rsidR="003D57CB" w:rsidP="00D27E8B" w:rsidRDefault="00000000" w14:paraId="170F4267" w14:textId="77777777">
+    <w:p w:rsidRPr="00D27E8B" w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="501313C2" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D27E8B" w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="06E9CC0D" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D27E8B">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vraag 2 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D27E8B" w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="5245C8A4" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D27E8B">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Hoe kijkt u aan tegen de aanbevelingen uit het rapport, in het bijzonder de aanbevelingen over een gezinsvisie?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D27E8B" w:rsidR="003D57CB" w:rsidP="00D27E8B" w:rsidRDefault="003D57CB" w14:paraId="3F731B2C" w14:textId="77777777">
-[...29 lines deleted...]
-    <w:p w:rsidRPr="00D27E8B" w:rsidR="00AD48C3" w:rsidP="00D27E8B" w:rsidRDefault="00000000" w14:paraId="4312CA31" w14:textId="77777777">
+    <w:p w:rsidRPr="00D27E8B" w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="5A2F2513" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D27E8B" w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="5DAE4083" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D27E8B">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord vraag 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D27E8B" w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="00EDD00A" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D27E8B">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">De aanbevelingen uit het rapport </w:t>
       </w:r>
-      <w:r w:rsidR="00410EDD">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>zien</w:t>
       </w:r>
       <w:r w:rsidRPr="00D27E8B">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de drie ministeries als een waardevolle bijdrage aan het gesprek over de positie en ondersteuning van gezinnen. Een aantal van de aanbevelingen sluit aan bij het beleid dat momenteel wordt ontwikkeld en uitgevoerd.</w:t>
-[...17 lines deleted...]
-    <w:p w:rsidRPr="00D27E8B" w:rsidR="00BA0D49" w:rsidP="00D27E8B" w:rsidRDefault="00000000" w14:paraId="2C9BAF2B" w14:textId="77777777">
+        <w:t xml:space="preserve"> de drie ministeries als een waardevolle bijdrage aan het gesprek over de positie en ondersteuning van gezinnen. Een aantal van de aanbevelingen sluit aan bij het beleid dat momenteel wordt ontwikkeld en uitgevoerd. Dit wordt hieronder verder uitgewerkt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D27E8B" w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="3E52B912" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D27E8B" w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="0692AC2E" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D27E8B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Hervormingsagenda Jeugd</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D27E8B" w:rsidR="00400E69" w:rsidP="00D27E8B" w:rsidRDefault="00000000" w14:paraId="6B9BDE28" w14:textId="77777777">
+    <w:p w:rsidRPr="00D27E8B" w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="43E407F9" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D27E8B">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouders </w:t>
       </w:r>
-      <w:r w:rsidR="00017010">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>zijn de basis voor een goede</w:t>
       </w:r>
       <w:r w:rsidRPr="00D27E8B">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> ontwikkeling van kinderen. Daarom is het van groot belang om ouders te ondersteunen en te investeren in hun welzijn en in een sterke, ondersteunende opvoedomgeving. Dat is niet alleen van waarde voor ouders zelf, maar legt ook het fundament voor een gezonde en kansrijke volgende generatie. Daarom is binnen de Hervormingsagenda Jeugd expliciet aandacht voor het versterken van ouders en hun opvoedomgeving. In dat kader zijn verschillende acties in gang gezet, waaronder:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D27E8B" w:rsidR="00E04218" w:rsidP="00D27E8B" w:rsidRDefault="00000000" w14:paraId="55A6A70E" w14:textId="77777777">
+    <w:p w:rsidRPr="00D27E8B" w:rsidR="00A7745B" w:rsidP="00A7745B" w:rsidRDefault="00A7745B" w14:paraId="1E12BC31" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="49"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D27E8B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Versterken pedagogische basis en in</w:t>
-[...29 lines deleted...]
-      <w:r w:rsidR="00E549B5">
+        <w:t xml:space="preserve">Versterken pedagogische basis en informele steun: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D27E8B">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met het wetsvoorstel reikwijdte worden gemeenten verplicht om in hun beleidsplan en in overleg met betrokken partijen vorm te </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D27E8B">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">geven aan een sterke pedagogische basis. In het beleidsplan moet </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">in ieder geval </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27E8B" w:rsidR="00E34DEE">
-[...54 lines deleted...]
-    <w:p w:rsidR="003660AC" w:rsidP="000E58E2" w:rsidRDefault="00000000" w14:paraId="7563AE1B" w14:textId="77777777">
+      <w:r w:rsidRPr="00D27E8B">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>worden beschreven hoe vier specifieke basisvoorzieningen worden ingericht: welzijnswerk, laagdrempelige inloop- en ontmoetingsplekken voor jeugdigen en ouders, infrastructuur voor informele steun en inzet van gerichte preventie door de jeugdgezondheidszorg.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Verder wordt met het wetsvoorstel reikwijdte geregeld dat gemeenten en schoolbesturen ook afspraken maken over de samenwerking tussen lokale teams en het onderwijs, bijvoorbeeld over het bieden van ondersteuning in de vertrouwde context van de school. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A7745B" w:rsidP="00A7745B" w:rsidRDefault="00A7745B" w14:paraId="4FCA6A62" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="49"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D27E8B">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Tijdens de Week van de Opvoeding wordt het platform</w:t>
       </w:r>
       <w:r w:rsidRPr="00D27E8B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D27E8B">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Team Ouders</w:t>
       </w:r>
       <w:r w:rsidRPr="00D27E8B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D27E8B" w:rsidR="00D038F7">
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D27E8B">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in samenwerking met het NCJ en de Stem van Ouders/Stichting Voor Werkende Ouders </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D27E8B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>–</w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidRPr="00D27E8B">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">gelanceerd. Het platform brengt ouders, professionals, gemeenten en maatschappelijke organisaties samen en bundelt kennis, praktische hulpmiddelen en inspirerende voorbeelden. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D042B" w:rsidP="003660AC" w:rsidRDefault="00000000" w14:paraId="0C1B42D7" w14:textId="77777777">
+    <w:p w:rsidR="00A7745B" w:rsidP="003660AC" w:rsidRDefault="00A7745B" w14:paraId="23600F7D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D27E8B">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...15 lines deleted...]
-    <w:p w:rsidRPr="000E58E2" w:rsidR="00810EE3" w:rsidP="003660AC" w:rsidRDefault="00810EE3" w14:paraId="0CDFDD7E" w14:textId="77777777">
+        <w:t>Het platform versterkt de pedagogische basis rondom gezinnen, stimuleert onderlinge steun tussen ouders en draagt bij aan een preventieve aanpak waarin ouders zich gehoord voelen en tijdig ondersteuning kunnen vinden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000E58E2" w:rsidR="00A7745B" w:rsidP="003660AC" w:rsidRDefault="00A7745B" w14:paraId="373EF8BD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D27E8B" w:rsidR="00D27E8B" w:rsidP="00D27E8B" w:rsidRDefault="00D27E8B" w14:paraId="0340E4C6" w14:textId="77777777">
+    <w:p w:rsidRPr="00D27E8B" w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="05D94BB2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D27E8B" w:rsidR="00BA0D49" w:rsidP="00D27E8B" w:rsidRDefault="00000000" w14:paraId="6B9523AB" w14:textId="77777777">
+    <w:p w:rsidRPr="00D27E8B" w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="7C39A7C1" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D27E8B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Versterkingsagenda Mentale gezondheid en GGZ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D27E8B" w:rsidR="00E34DEE" w:rsidP="00D27E8B" w:rsidRDefault="00000000" w14:paraId="5386499D" w14:textId="77777777">
-[...125 lines deleted...]
-    <w:p w:rsidRPr="00D27E8B" w:rsidR="00C5233C" w:rsidP="00D27E8B" w:rsidRDefault="00000000" w14:paraId="0DD40A39" w14:textId="77777777">
+    <w:p w:rsidRPr="00D27E8B" w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="4AE58AE1" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D27E8B">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ook vanuit de Versterkingsagenda Mentale gezondheid en GGZ is binnen de leefomgeving “mentaal gezonde gezinnen” aandacht voor het welbevinden van ouders. Recent heeft het Ministerie van VWS – in samenwerking met Kansrijke Start - aan de GGD West Brabant de opdracht gegeven om het thema Welbevinden van Ouders verder op de agenda te zetten binnen het brede veld van ouders, professionals en bestuurders, én toe te werken naar concrete implementatie binnen bestaande programma's en praktijken. De Gesprekstool Welbevinden van Ouders gaat volgens het concept van een ouderwetse kettingbrief op ‘tour’ in de netwerken van ouders, professionals en bestuurders door het delen van ervaringen, inzichten en persoonlijke reflecties. Ook wordt via ‘thema-dating’ verkend hoe het thema welbevinden van ouders binnen bestaande opvoedinterventies, programma’s en werkwijzen (nog beter) geïmplementeerd kan worden. Denk aan: centering pregnancy/parenting, stevig ouderschap, Home-Start en Triple P. De resultaten hiervan worden eind dit jaar met de Kamer gedeeld. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D27E8B" w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="630DA5A4" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D27E8B" w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="1D985E7F" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D27E8B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Kansrijke Start</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D27E8B" w:rsidR="00A32D9C" w:rsidP="00D27E8B" w:rsidRDefault="00000000" w14:paraId="1A98D971" w14:textId="77777777">
+    <w:p w:rsidRPr="00D27E8B" w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="796DE069" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D27E8B">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Binnen de structurele aanpak Kansrijke Start staat het versterken van ouders en gezinnen centraal. In de bijbehorende actieagenda heeft het inhoudelijke thema ‘Sterke Ouders, Kansrijke Kinderen’ de komende jaren extra prioriteit. Hierbij is aandacht voor zowel de fysieke als mentale gezondheid van ouders, als ook de sociale omstandigheden waarin gezinnen opgroeien. Binnen dit thema zet ik in op het versterken van de sociale en pedagogische basis in de eerste 1000 dagen, het voorbereiden op en ondersteunen bij (toekomstig) ouderschap, betrouwbare voorlichting en informatie in de eerste 1000 dagen. In het coalitieakkoord heeft het kabinet afgesproken om structureel te investeren in Kansrijke Start. Het kabinet maakt voor deze aanpak extra geld vrij en werkt momenteel uit hoe de inzet – zoals beschreven in het coalitieakkoord – op Kansrijke start eruit komt te zien. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D27E8B" w:rsidR="00C5233C" w:rsidP="00D27E8B" w:rsidRDefault="00C5233C" w14:paraId="74DA8862" w14:textId="77777777">
+    <w:p w:rsidRPr="00D27E8B" w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="074717C8" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D27E8B" w:rsidR="00BA0D49" w:rsidP="00D27E8B" w:rsidRDefault="00000000" w14:paraId="7EAF0A9D" w14:textId="77777777">
+    <w:p w:rsidRPr="00D27E8B" w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="4D67FC0B" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D27E8B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Interdepartementale aanpak gezinnen in een kwetsbare situatie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D57CB" w:rsidP="00D27E8B" w:rsidRDefault="00000000" w14:paraId="1C372259" w14:textId="77777777">
-[...77 lines deleted...]
-        <w:t>. De Kamer is hierover inmiddels geïnformeerd</w:t>
+    <w:p w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="293D082A" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D27E8B">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ten aanzien van de aanbeveling in het rapport over een gezinsvisie merk ik op dat in het kader van de interdepartementale aanpak gezinnen in een kwetsbare positie het afgelopen jaar is gewerkt aan een visie op (de ondersteuning van) deze gezinnen die vaak te kampen hebben met problematiek op verschillende leefdomeinen. Denk bijvoorbeeld aan armoede of schulden, (jeugd)zorg en huisvestingsproblematiek. Deze gezinnen hebben tijdige hulp en ondersteuning nodig op meerdere aandachtsgebieden, en daarom gaat er extra aandacht van het Kabinet uit naar deze groep gezinnen. De Kamer is hierover inmiddels geïnformeerd</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="00D27E8B">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Deze visie biedt een gezamenlijk kader voor de wijze waarop het </w:t>
-[...27 lines deleted...]
-    <w:p w:rsidRPr="00D27E8B" w:rsidR="004B7582" w:rsidP="004B7582" w:rsidRDefault="00000000" w14:paraId="0A2D66CF" w14:textId="77777777">
+        <w:t xml:space="preserve">. Deze visie biedt een gezamenlijk kader voor de wijze waarop het kabinet vanuit verschillende beleidsterreinen naar gezinnen in een kwetsbare positie kijkt en hen wil ondersteunen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D27E8B" w:rsidR="00A7745B" w:rsidP="004B7582" w:rsidRDefault="00A7745B" w14:paraId="256F08C1" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Zoals blijkt uit bovenstaande aanpakken, onderschrijft het kabinet </w:t>
       </w:r>
       <w:r w:rsidRPr="00410EDD">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">het belang van een samenhangende benadering van gezinnen. Daarom zet het kabinet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">hierop </w:t>
       </w:r>
       <w:r w:rsidRPr="00410EDD">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>in.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0D16" w:rsidP="00D27E8B" w:rsidRDefault="00000000" w14:paraId="0ACDC8B4" w14:textId="77777777">
+    <w:p w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="2FAF9142" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Het kabinet ziet geen noodzaak </w:t>
       </w:r>
       <w:r w:rsidRPr="00F775B0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">om naast deze inzet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">ook nog </w:t>
       </w:r>
       <w:r w:rsidRPr="00F775B0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>een afzonderlijke integrale gezinsvisie op te stellen. De opgave ligt vooral in het verder versterken en het dichter bij elkaar brengen van beleid, aanpakken en ondersteuning in de praktijk, zodat gezinnen hiervan daadwerkelijk de meerwaarde ervaren.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D27E8B" w:rsidR="000E58E2" w:rsidP="00D27E8B" w:rsidRDefault="000E58E2" w14:paraId="13994908" w14:textId="77777777">
-[...29 lines deleted...]
-    <w:p w:rsidRPr="00D27E8B" w:rsidR="003D57CB" w:rsidP="00D27E8B" w:rsidRDefault="00000000" w14:paraId="050CBA75" w14:textId="77777777">
+    <w:p w:rsidRPr="00D27E8B" w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="7D644CD7" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D27E8B" w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="0BE4D955" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D27E8B">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vraag 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D27E8B" w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="657243DB" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D27E8B">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Bent u bereid een uitgebreide kabinetsreactie te sturen op dit rapport?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D27E8B" w:rsidR="001314F9" w:rsidP="00D27E8B" w:rsidRDefault="001314F9" w14:paraId="5459D3F9" w14:textId="77777777">
-[...29 lines deleted...]
-    <w:p w:rsidR="002739DA" w:rsidP="002739DA" w:rsidRDefault="00000000" w14:paraId="68AFAD33" w14:textId="77777777">
+    <w:p w:rsidRPr="00D27E8B" w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="6BA20851" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D27E8B" w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="4225EA83" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D27E8B">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord vraag 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A7745B" w:rsidP="002739DA" w:rsidRDefault="00A7745B" w14:paraId="43A26A66" w14:textId="77777777">
       <w:r w:rsidRPr="001314F9">
         <w:t xml:space="preserve">Ja. Wij zullen uw Kamer een inhoudelijke </w:t>
       </w:r>
-      <w:r w:rsidR="0010284C">
-[...3 lines deleted...]
-        <w:t>reactie</w:t>
+      <w:r>
+        <w:t>beleidsreactie</w:t>
       </w:r>
       <w:r w:rsidRPr="001314F9">
         <w:t xml:space="preserve"> op het rapport toezenden. Daarin zullen wij ingaan op de aanbevelingen uit het rapport en aangeven hoe deze zich verhouden tot het kabinetsbeleid</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D27E8B" w:rsidR="00890FDD" w:rsidP="00D27E8B" w:rsidRDefault="00890FDD" w14:paraId="369469BA" w14:textId="77777777">
-[...29 lines deleted...]
-    <w:p w:rsidRPr="00D27E8B" w:rsidR="003D57CB" w:rsidP="00D27E8B" w:rsidRDefault="00000000" w14:paraId="4352E2E4" w14:textId="77777777">
+    <w:p w:rsidRPr="00D27E8B" w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="48D8977B" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D27E8B" w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="38382E03" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D27E8B">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vraag 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D27E8B" w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="5E4A0B3F" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D27E8B">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Deelt u de conclusie dat veel ouders een versnipperd systeem ervaren en daarom minder snel om hulp vragen? Zo ja, wat kunt u hieraan doen? Zo nee, waarom niet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D27E8B" w:rsidR="003D57CB" w:rsidP="00D27E8B" w:rsidRDefault="003D57CB" w14:paraId="5DD72243" w14:textId="77777777">
-[...43 lines deleted...]
-      <w:r w:rsidRPr="00D27E8B" w:rsidR="007635E3">
+    <w:p w:rsidRPr="00D27E8B" w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="599E47C7" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D27E8B" w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="2834799B" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D27E8B">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord vraag 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D27E8B" w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="002A00C3" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D27E8B">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ik herken het beeld dat ouders het systeem als versnipperd ervaren. Dit blijkt ook uit het onderzoek van Significant dat in maart door de minister van Sociale Zaken en Werkgelegenheid aan uw Kamer is aangeboden</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00D27E8B">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ouders geven aan dat informatie over ondersteuningsmogelijkheden soms moeilijk te vinden is of ontoegankelijk </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D27E8B">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Vaak moeten zij voor verschillende hulpvragen op verschillende </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D27E8B">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">plaatsen om hulp vragen. Op die plaatsen worden vervolgens ook weer verschillende procedures gehanteerd. Dit maakt het voor ouders ingewikkeld en dit veroorzaakt stress en angst. Daarnaast hoor ik regelmatig dat ouders door eerdere ervaringen terughoudend zijn om hulp te vragen en soms ook wantrouwen voelen richting instanties. Dit heeft onder andere te maken met de manier waarop zij in het verleden bejegend zijn. Dit leidt er gezamenlijk toe dat zij er soms voor kiezen om geen beroep op professionele ondersteuning te doen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002934C2" w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="666BD6F6" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="522275F5" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E58E2">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Met de Hervormingsagenda Jeugd en het wetsvoorstel Reikwijdte zet het kabinet in op de versterking van lokale teams, zodat gemeenten integrale en samenhangende hulp en ondersteuning kunnen bieden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002934C2">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27E8B">
-[...4 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Voetnootmarkering"/>
-[...53 lines deleted...]
-        <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Daarnaast </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27E8B" w:rsidR="007024DF">
-[...174 lines deleted...]
-    <w:p w:rsidRPr="00D27E8B" w:rsidR="00947545" w:rsidP="00D27E8B" w:rsidRDefault="00000000" w14:paraId="5823E044" w14:textId="77777777">
+      <w:r w:rsidRPr="00D27E8B">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">werken de ministeries van BZK, JenV, OCW, SZW en VWS gezamenlijk aan het versterken van de ondersteuning voor gezinnen in een kwetsbare positie, als onderdeel van de Sociale Agenda Nederland die dit jaar wordt ontwikkeld. Deze agenda moet bijdragen aan structurele verbetering en toekomstbestendigheid van het brede sociaal domein zowel op de korte, middellange als de lange termijn. Voor gezinnen in een kwetsbare positie wordt gewerkt aan het versterken van de lokale </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D27E8B" w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="0F141106" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D27E8B">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">samenwerking rond gezinnen door meer preventief en integraal te werken. Hierin wordt ook gekeken op welke manier drempels kunnen worden verlaagd, zodat gezinnen tijdig om hulp vragen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D27E8B" w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="0FDDBE91" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D27E8B" w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="48E47AAC" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D27E8B">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vraag 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D27E8B" w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="0042E298" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D27E8B">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Wat vindt u van de conclusie van het rapport dat het stressniveau van ouders opnieuw is gestegen waardoor steeds meer ouders moeite hebben om werk en privé op een gezonde manier te combineren? Wat ziet u als maatregelen die kunnen helpen om ouders beter te ondersteunen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D27E8B" w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="20FB86FC" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D27E8B" w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="6C763A00" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D27E8B">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Antwoord </w:t>
-[...8 lines deleted...]
-    <w:p w:rsidR="00947545" w:rsidP="00D27E8B" w:rsidRDefault="00000000" w14:paraId="735F824B" w14:textId="77777777">
+        <w:t>Antwoord vraag 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="0E9C1308" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00D27E8B">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Vanuit de verschillende ministeries wordt herkend </w:t>
       </w:r>
       <w:r w:rsidRPr="00410EDD">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">dat veel ouders uitdagingen ervaren bij het combineren van werk en privé en dat dit kan leiden tot een verhoogd stressniveau. Tegelijkertijd is de ervaren werk-privébalans afhankelijk van verschillende factoren, zoals de gezinssituatie, de werksituatie en de beschikbaarheid van ondersteuning. Het kabinet zet zich daarom in om gezinnen beter te ondersteunen. Zo </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>wordt gewerkt aan een</w:t>
       </w:r>
       <w:r w:rsidRPr="00410EDD">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> toegankelijke en betaalbare kinderopvang door een fundamentele stelselherziening zodat werkende ouders niet meer te maken krijgen met grote terugvorderingen.</w:t>
       </w:r>
       <w:r w:rsidRPr="00410EDD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00410EDD">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Passende verlofregelingen ondersteunen ouders en de ondersteuning aan gezinnen met kinderen wordt versterkt.</w:t>
       </w:r>
-      <w:r w:rsidR="004B7582">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00947545">
         <w:t xml:space="preserve">Zoals aangekondigd zullen wij in de </w:t>
       </w:r>
-      <w:r w:rsidR="0010284C">
-[...3 lines deleted...]
-        <w:t>reactie</w:t>
+      <w:r>
+        <w:t>beleidsreactie</w:t>
       </w:r>
       <w:r w:rsidRPr="00947545">
         <w:t xml:space="preserve"> nader ingaan op de aanbevelingen</w:t>
       </w:r>
-      <w:r w:rsidR="00B9605A">
+      <w:r>
         <w:t xml:space="preserve"> uit het rapport</w:t>
       </w:r>
       <w:r w:rsidRPr="00947545">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D27E8B" w:rsidR="000E58E2" w:rsidP="00D27E8B" w:rsidRDefault="000E58E2" w14:paraId="32165F2C" w14:textId="77777777">
-[...156 lines deleted...]
-      <w:r w:rsidR="00907A4A">
+    <w:p w:rsidRPr="00D27E8B" w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="1492C54B" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D27E8B" w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="5DA7883D" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D27E8B">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vraag 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D27E8B" w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="7F227CA0" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D27E8B">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Bent u bereid om een Nationale Gezinsstrategie te ontwikkelen waarin het perspectief van gezinnen centraal staat en regelingen rondom het gezin in samenhang worden behandeld en bezien? Zo nee, waarom niet?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D27E8B" w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="6913F89D" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D27E8B" w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="3E358DDB" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D27E8B">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord vraag 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D27E8B" w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="278FD6D6" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D27E8B">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet onderschrijft het belang van een samenhangende benadering van gezinsbeleid, waarbij het perspectief van gezinnen centraal staat. Daarom werkt het kabinet onder meer via de interdepartementale aanpak aan meer samenhang in het beleid dat gezinnen in een kwetsbare positie raakt en aan de ontwikkeling van de Sociale Agenda Nederland. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D27E8B" w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="5431A622" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D27E8B" w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="0FBF50C1" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D27E8B">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast zet het kabinet stappen om regelingen voor gezinnen eenvoudiger te maken en beter op elkaar te laten aansluiten. Zo is in het coalitieakkoord opgenomen dat de kinderbijslag en het kindgebonden budget worden samengevoegd. Hiermee wordt beoogd </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>de inkomensondersteuning</w:t>
       </w:r>
       <w:r w:rsidRPr="00D27E8B">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> voor gezinnen met kinderen zekerder en eenvoudiger te maken.</w:t>
-[...320 lines deleted...]
-        <w:t xml:space="preserve"> over de bevindingen en aanbevelingen uit </w:t>
+        <w:t xml:space="preserve"> voor gezinnen met kinderen zekerder en eenvoudiger te maken. De betrokken ministeries zien deze inzet als een passende invulling van de wens om gezinsbeleid meer in samenhang te bezien. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D27E8B" w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="3989ACE4" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D27E8B" w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="71BA8A2E" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D27E8B">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vraag 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="1C54015F" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D27E8B">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Zo ja, bent u bereid om één coördinerend minister aan te wijzen, die in samenwerking met collegabewindspersonen, verantwoordelijk is voor de uitvoering van de Nationale Gezinsstrategie?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="5DC55A53" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D27E8B" w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="7727008F" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D27E8B" w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="2E4D690F" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D27E8B" w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="6AC428B5" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D27E8B">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord vraag 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="025A93CE" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D27E8B">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Gezinsbeleid raakt verschillende beleidsterreinen en is daarmee een gedeelde verantwoordelijkheid van meerdere bewindspersonen. Juist daarom werken de betrokken ministeries in het kader van de Sociale Agenda Nederland onder andere aan een meer samenhangende benadering van beleid rond gezinnen in een kwetsbare positie. Het kabinet ziet op dit moment geen aanleiding om hiervoor één coördinerend minister aan te wijzen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="67E4F676" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D27E8B" w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="55D008A6" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D27E8B">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vraag 8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D27E8B" w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="28E8BBD9" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D27E8B">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Wilt u in overleg met de Stichting Voor Werkende Ouders, het Nederlands Centrum Jeugdgezondheid, Branchevereniging Maatschappelijke Kinderopvang en WIJ Media naar aanleiding van de ‘Staat van Gezinnen 2026’? En wilt u de Kamer over de uitkomsten hiervan informeren?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D27E8B" w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="037B2AC2" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D27E8B" w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="27240D6D" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D27E8B">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord vraag 8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D27E8B" w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="2D23C3E0" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D27E8B">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De ministeries zijn reeds in gesprek met de initiatiefnemers van het rapport en waarderen hun betrokkenheid en inzichten. Het gesprek over de bevindingen en aanbevelingen uit </w:t>
       </w:r>
       <w:r w:rsidRPr="00D27E8B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>De Staat van Gezinnen 2026</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27E8B" w:rsidR="005F40F4">
-[...75 lines deleted...]
-    <w:p w:rsidRPr="00D27E8B" w:rsidR="003D57CB" w:rsidP="00D27E8B" w:rsidRDefault="00000000" w14:paraId="3FD1F7AF" w14:textId="77777777">
+      <w:r w:rsidRPr="00D27E8B">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wordt gecontinueerd. Zoals benoemd wordt er ook samengewerkt met de partijen in de eerdergenoemde acties van deze brief. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D27E8B" w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="501E2178" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D27E8B" w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="2EF6E22B" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D27E8B" w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="504F62D6" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D27E8B" w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="108F9612" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D27E8B" w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="6F7CDA59" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D27E8B" w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="23D16FCF" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D27E8B">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>1) Voor Werkende Ouders e.a., 18 mei 2026, 'Staat van Gezinnen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D27E8B" w:rsidR="003D57CB" w:rsidP="00D27E8B" w:rsidRDefault="00000000" w14:paraId="7517C303" w14:textId="77777777">
+    <w:p w:rsidRPr="00D27E8B" w:rsidR="00A7745B" w:rsidP="00D27E8B" w:rsidRDefault="00A7745B" w14:paraId="34BB2C32" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D27E8B">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>2026' (https://www.voorwerkendeouders.nl/staat-van-gezinnen-2026-2/).</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="00D27E8B" w:rsidR="003D57CB" w:rsidSect="00D11661">
-[...4 lines deleted...]
-      <w:pgMar w:top="2268" w:right="2784" w:bottom="1134" w:left="1588" w:header="0" w:footer="142" w:gutter="0"/>
+    <w:p w:rsidR="00E01807" w:rsidRDefault="00E01807" w14:paraId="0B9B4565" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00E01807">
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:docGrid w:linePitch="245"/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="56B9A584" w14:textId="77777777" w:rsidR="00A01CE1" w:rsidRDefault="00A01CE1">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5D05A8FA" w14:textId="77777777" w:rsidR="00ED31E8" w:rsidRDefault="00ED31E8" w:rsidP="00A7745B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="13001F12" w14:textId="77777777" w:rsidR="00A01CE1" w:rsidRDefault="00A01CE1">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="027E404E" w14:textId="77777777" w:rsidR="00ED31E8" w:rsidRDefault="00ED31E8" w:rsidP="00A7745B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...51 lines deleted...]
-    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2E130CA5" w14:textId="77777777" w:rsidR="00D11661" w:rsidRDefault="00000000">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2666E4DD" w14:textId="77777777" w:rsidR="00A7745B" w:rsidRPr="00A7745B" w:rsidRDefault="00A7745B" w:rsidP="00A7745B">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...180 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3A17F87D" w14:textId="77777777" w:rsidR="00D11661" w:rsidRDefault="00000000">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="060B00CD" w14:textId="77777777" w:rsidR="00A7745B" w:rsidRPr="00A7745B" w:rsidRDefault="00A7745B" w:rsidP="00A7745B">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...180 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="32BA3236" w14:textId="77777777" w:rsidR="00F860AE" w:rsidRDefault="00000000">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="750905CB" w14:textId="77777777" w:rsidR="00A7745B" w:rsidRPr="00A7745B" w:rsidRDefault="00A7745B" w:rsidP="00A7745B">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...186 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1BCB7400" w14:textId="77777777" w:rsidR="00A01CE1" w:rsidRDefault="00A01CE1">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5225AE9C" w14:textId="77777777" w:rsidR="00ED31E8" w:rsidRDefault="00ED31E8" w:rsidP="00A7745B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="687BC947" w14:textId="77777777" w:rsidR="00A01CE1" w:rsidRDefault="00A01CE1">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7C262565" w14:textId="77777777" w:rsidR="00ED31E8" w:rsidRDefault="00ED31E8" w:rsidP="00A7745B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="722CD712" w14:textId="77777777" w:rsidR="00084FEA" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7AD176BD" w14:textId="77777777" w:rsidR="00A7745B" w:rsidRDefault="00A7745B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="00084FEA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>Aanbiedingsbrief bij eerste Voortgangsrapportage Nationaal Programma Armoede en Schulden | Rijksoverheid.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00084FEA">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="3D43B11F" w14:textId="77777777" w:rsidR="00084FEA" w:rsidRDefault="00000000" w:rsidP="00084FEA">
+    <w:p w14:paraId="50C51CB5" w14:textId="77777777" w:rsidR="00A7745B" w:rsidRDefault="00A7745B" w:rsidP="00084FEA">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
         <w:r w:rsidRPr="003D57CB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>Eerste Voortgangsrapportage Nationaal Programma Armoede en Schulden | Rapport | Rijksoverheid.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3929AD2C" w14:textId="77777777" w:rsidR="00F860AE" w:rsidRDefault="00000000" w:rsidP="009071A4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4B505AAD" w14:textId="77777777" w:rsidR="00A7745B" w:rsidRPr="00A7745B" w:rsidRDefault="00A7745B" w:rsidP="00A7745B">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:after="2879"/>
     </w:pPr>
-    <w:r w:rsidRPr="002A273F">
-[...97 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0C68FE5B" w14:textId="77777777" w:rsidR="00F860AE" w:rsidRDefault="00000000">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="56B36C61" w14:textId="77777777" w:rsidR="00A7745B" w:rsidRPr="00A7745B" w:rsidRDefault="00A7745B" w:rsidP="00A7745B">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...525 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...5 lines deleted...]
-  <w:p w14:paraId="61F8DD7D" w14:textId="77777777" w:rsidR="00F860AE" w:rsidRDefault="00F860AE">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4ABE0C77" w14:textId="77777777" w:rsidR="00A7745B" w:rsidRPr="00A7745B" w:rsidRDefault="00A7745B" w:rsidP="00A7745B">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...1143 lines deleted...]
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68F55BC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DF34779E"/>
     <w:lvl w:ilvl="0" w:tplc="46A219FE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9132B286">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -5733,1385 +1812,313 @@
     <w:lvl w:ilvl="7" w:tplc="CDDE541E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="9C4EE6F2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-[...637 lines deleted...]
-  <w:num w:numId="11" w16cid:durableId="117333041">
+  <w:num w:numId="1" w16cid:durableId="1834449518">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1672025022">
-[...134 lines deleted...]
-  <w:numIdMacAtCleanup w:val="51"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="90"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="004868E0"/>
-[...383 lines deleted...]
-    <w:rsid w:val="00FE5E3E"/>
+    <w:rsidRoot w:val="00A7745B"/>
+    <w:rsid w:val="00A7745B"/>
+    <w:rsid w:val="00D24DA5"/>
+    <w:rsid w:val="00E01807"/>
+    <w:rsid w:val="00ED31E8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="52E1BDFB"/>
+  <w14:docId w14:val="40CFDE82"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{9CA5167A-E3F1-4F46-BB03-424B45D20D46}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...12 lines deleted...]
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
-    <w:lsdException w:name="Normal (Web)" w:uiPriority="99"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -7260,1335 +2267,847 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00261464"/>
-[...6 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00A7745B"/>
     <w:pPr>
       <w:keepNext/>
-      <w:pageBreakBefore/>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-[...2 lines deleted...]
-      <w:sz w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00A7745B"/>
     <w:pPr>
       <w:keepNext/>
-      <w:numPr>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Kop2"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00A7745B"/>
     <w:pPr>
-      <w:numPr>
-[...7 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00A7745B"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="260"/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00A7745B"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00A7745B"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00A7745B"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00A7745B"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00A7745B"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bijschrift">
-    <w:name w:val="caption"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A7745B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A7745B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A7745B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A7745B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A7745B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A7745B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A7745B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A7745B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A7745B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00A7745B"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bronvermelding">
-    <w:name w:val="table of authorities"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00A7745B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...451 lines deleted...]
-    <w:rsid w:val="00EB49A6"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A7745B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="46"/>
       </w:numPr>
-      <w:tabs>
-[...118 lines deleted...]
-      <w:spacing w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Notitiekop">
-    <w:name w:val="Note Heading"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00A7745B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A7745B"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...42 lines deleted...]
-      <w:spacing w:line="180" w:lineRule="atLeast"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="13"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubricering">
-[...14 lines deleted...]
-    <w:rsid w:val="00494227"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00A7745B"/>
     <w:rPr>
       <w:i/>
-    </w:rPr>
-[...136 lines deleted...]
-      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="003D57CB"/>
+    <w:rsid w:val="00A7745B"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A7745B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A7745B"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00A7745B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A7745B"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A7745B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A7745B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="003D57CB"/>
+    <w:rsid w:val="00A7745B"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="003D57CB"/>
+    <w:rsid w:val="00A7745B"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...94 lines deleted...]
-      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Zwaar">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
-    <w:rsid w:val="004C7DAB"/>
+    <w:rsid w:val="00A7745B"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Nadruk">
-    <w:name w:val="Emphasis"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A7745B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="20"/>
-[...8 lines deleted...]
-    <w:name w:val="FollowedHyperlink"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A7745B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A7745B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="0045192C"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A7745B"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/rapporten/2026/03/10/eerste-voortgangsrapportage-nationaal-programma-armoede-en-schulden" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/2026/03/10/kamerbrief-voortgangsrapportage-nationaal-programma-armoede-en-schulden" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -8694,53 +3213,53 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>10495</ap:Characters>
+  <ap:Pages>6</ap:Pages>
+  <ap:Words>1843</ap:Words>
+  <ap:Characters>10142</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>87</ap:Lines>
-  <ap:Paragraphs>24</ap:Paragraphs>
+  <ap:Lines>84</ap:Lines>
+  <ap:Paragraphs>23</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>12379</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>11962</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>