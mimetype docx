--- v0 (2026-07-13)
+++ v1 (2026-08-28)
@@ -1,7239 +1,4629 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="007F73B8" w:rsidRDefault="1EF787A1" w14:paraId="5B6E15CD" w14:textId="2676D608">
-[...53 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00301591" w:rsidR="00301591" w:rsidRDefault="00563F03" w14:paraId="55DABBA6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>31936</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00301591" w:rsidR="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00301591" w:rsidR="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00301591" w:rsidR="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Luchtvaartbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00301591" w:rsidR="00301591" w:rsidRDefault="00563F03" w14:paraId="1CB6746D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>30196</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00301591" w:rsidR="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00301591" w:rsidR="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00301591" w:rsidR="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Duurzame ontwikkeling en beleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00301591" w:rsidR="00301591" w:rsidP="00301591" w:rsidRDefault="00301591" w14:paraId="0640C470" w14:textId="326B7900">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>1304</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de ministers van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Infrastructuur en Waterstaat en van Klimaat en Groene Groei</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="6C9A4C7F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="41623380" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Luchtvaart verbindt Nederland met de wereld. We kunnen zakendoen, met vakantie gaan en vrienden en familie over de hele wereld bezoeken. Goederen kunnen ook snel over grote afstand worden verplaatst. Mede hierdoor kiezen buitenlandse bedrijven ervoor zich in Nederland te vestigen en zijn Nederlandse bedrijven over de hele wereld actief. Bovendien zorgt de luchtvaartsector voor werkgelegenheid. Met een sterke luchtvaartsector kunnen we deze positie behouden in de wereld. Luchtvaart veroorzaakt ook negatieve effecten op het klimaat en milieu. Daarvoor is een energietransitie nodig zodat de sector innoveert, verduurzaamt en minder afhankelijk wordt van fossiele brandstoffen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="6F5E9841" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="1B03DEE4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>De inzet van duurzame luchtvaartbrandstoffen (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD5562">
-        <w:rPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>sustainable aviation fuel</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>sustainable</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>s</w:t>
-[...13 lines deleted...]
-      <w:r w:rsidR="00D93DC1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      <w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>aviation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>fuels</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, hierna: SAF) is op de korte- en middellange termijn - en verder in de toekomst nog steeds voor de lange afstanden - de enige manier om de energietransitie in de luchtvaart te realiseren. Hiervoor zijn verschillende (wettelijke) doelen opgesteld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, waaronder de Europese bijmengverplichting voor SAF (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ReFuelEU</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verordening) die vanaf 2025 in werking is getreden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Het kabinet zet samen met de sector in op het uitbreiden van de bijmenging van SAF en het stimuleren van de productie van SAF in Nederland. De crisis in het Midden-Oosten en het effect op de mondiale beschikbaarheid van fossiele kerosine benadrukt het belang van SAF.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="7E8A8C3E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="2433284D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In deze brief zetten het ministerie van Infrastructuur en Waterstaat (hierna: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>) en het ministerie van Economische Zaken en Klimaat (hierna: EZK) uiteen hoe de overheid de komende periode uitvoering geeft aan de SAF-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>roadmap</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Deze </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>roadmap</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is opgesteld met inbreng van de luchtvaartsector en de overheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en is in 2025 met de Tweede Kamer gedeeld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="006E2DE6">
-[...125 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="721D6D4C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t>SAF biedt kansen voor verduurzaming, voor de strategische relevantie en het verdienvermogen van Nederland</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="6DF6E43C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>SAF kan worden geproduceerd met diverse grondstoffen en verschillende productietechnologieën. Afhankelijk van de grondstoffen en de productietechnologie zijn er twee typen SAF te classificeren: bio-SAF en synthetische SAF (e-SAF). SAF is een hernieuwbaar alternatief voor fossiele kerosine en vermindert (zoals vereist door de Europese wettelijke kaders) de CO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-uitstoot over de gehele levenscyclus met minimaal 65%. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ReFuelEU</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verordening is van toepassing op civiele luchtvaart en is een belangrijk wettelijk instrument om de klimaatimpact van luchtvaart te verminderen. Het belang </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>van SAF wordt ook op militair vlak onderstreept: het ministerie van Defensie heeft de ambitie om in 2030 een bijmengpercentage van 30% SAF te behalen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="339EB3BB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="6A61CFFE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met de inwerkingtreding van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ReFuelEU</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verordening zal de Europese en nationale vraag naar SAF de komende jaren flink toenemen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>. Met name vanaf 2035 wordt, door de forse verhoging van de bijmengverplichting, een grote vraagtoename verwacht.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nederland heeft vanwege zijn petrochemisch cluster, infrastructuur en grote luchtvaartsector een sterke uitgangspositie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>voor de succesvolle opbouw van een nieuw SAF-productielandschap</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Nederland heeft veel expertise als het gaat om het verder opwerken van grondstoffen en halffabricaten en doet dit al decennialang op grote schaal. De Nederlandse raffinagesector is daarmee van strategische relevantie in het kader van de nationale en Europese economie en weerbaarheid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="457532EB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="3C2F2D93" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SAF kan een belangrijke rol spelen in het aanjagen van de vergroening van de Nederlandse raffinagesector, </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="OLE_LINK3" w:id="0"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het behouden van een sterke internationale positie en het onafhankelijker worden van energie uit andere werelddelen. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Daarnaast biedt de opbouw van SAF-productie in Nederland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kansen voor het toekomstig verdienpotentieel en de (civiele en militaire) strategische relevantie, zoals benoemd in het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Wennink</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>-rapport</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Recente geopolitieke ontwikkelingen tonen aan dat kerosineprijzen hevig kunnen fluctueren wat een verhoogde inzet op schokbestendigere technologieën en grondstoffen onderstreept. In tegenstelling tot fossiele kerosine beschikt SAF over een gediversifieerde grondstoffenbasis, wat leidt tot minder kwetsbare afhankelijkheden en tot versterking van strategische relevantie. Lokale SAF-productie kan energiezekerheid en daarmee de Nederlandse economische en militaire weerbaarheid vergroten. De energie voor operationele inzetbaarheid is essentieel voor de nationale veiligheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="78F42FD3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="4ADBA02C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Als bijlage bij deze kabinetsreactie ontvangt de Tweede Kamer tevens het eindrapport van een onderzoek dat </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft laten uitvoeren naar de bijdrage van SAF aan de Nederlandse economie, waaronder de financiële waarde en de werkgelegenheid. Uit het onderzoek komt naar voren dat de brandstofsector ook in de toekomst van grote economische waarde kan zijn in Nederland, wanneer wordt ingezet op duurzame alternatieven als SAF. Afhankelijk van het scenario kan de SAF-waardeketen in 2050 per jaar tussen ca. €240 miljoen (en 1.800 fulltimebanen) en €1 miljard en 6.600 fulltimebanen bijdragen aan de Nederlandse economie. Hoe de waardeketen van SAF-productie zich zal ontwikkelen is afhankelijk van een groot aantal factoren, waaronder de toegang tot voldoende (betaalbare) groene elektriciteit, duurzame koolstofbronnen en biogene grondstoffen maar ook de mogelijkheid van het (her)gebruik van infrastructuur, lokale kennis en expertise, het ondernemersklimaat, de geografische ligging en internationale concurrentie. Om een hoog potentieel van de SAF-sector te realiseren zijn echter ook publieke en private stimuleringsmaatregelen nodig, zoals die in de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>roadmap</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> worden benoemd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="669C8ED3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="1F202280" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>De nationale SAF-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t>roadmap</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>,</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> schetst een actiegerichte aanpak </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="2ED846EB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>roadmap</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> omvat acties voor de periode 2025-2035 en heeft als doel om samen met de luchtvaartsector SAF-productie in Nederland op te schalen en afzet te bevorderen. Dit is ook voor Europa van belang. De </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>roadmap</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> omschrijft hoe bestaande ontwikkelingen en kansen verder kunnen worden benut en versneld, en voorziet in een aantal oplossingsrichtingen ten behoeve van de in de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>roadmap</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> geïdentificeerde barrières. De </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>roadmap</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kent initiatieven die op basis van de huidige marktontwikkelingen variëren in urgentie, impact en belang voor de opschaling van SAF. Het kabinet zal prioriteit geven aan thema’s waar versnelling het meest van belang is en waar, rekening houdend met kosteneffectiviteit, substantiële impact wordt verwacht richting de realisatie van de Europese verplichtingen en nationale doelstellingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="3A25649C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="47919A33" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> voor de strategische relevantie en het verdienvermogen van Nederland</w:t>
-[...609 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>Opbouw van de SAF-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">De </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>roadmap</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="37D57516" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">nationale </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>roadmap</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bestaat uit inleidende en inhoud-verdiepende hoofdstukken en heeft als belangrijkste basis drie werkstromen met daarin 18 onderliggende initiatieven waarmee Nederland uiting kan geven aan de gestelde Europese en nationale doelen. De drie werkstromen zijn als volgt: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="12F9AFAD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Werkstroom 1: scheppen van een efficiënte markt. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Richt zich op het scheppen van een efficiënte (Europese) SAF-markt waarmee de gestelde normen van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ReFuelEU</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gehaald kunnen worden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="0FD53BCB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Werkstroom 2: het stimuleren van de additionele vraag.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ziet toe op de gestelde nationale doelstellingen in het Akkoord Duurzame Luchtvaart</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en het stimuleren van additionele vraag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="02639A37" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Werkstroom 3: Nederland als productieland.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>SAF</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beschrijft initiatieven nodig om Nederland te versterken als SAF-productielocatie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidDel="4FB87C8B" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="421FDDB0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="5B887B23" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het Rijk is de algemene regievoerder op de voortgang van de prioriteiten in de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>roadmap</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en voor de werkstromen zijn de regievoerders respectievelijk </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, de Duurzame Luchtvaarttafel (hierna: DLT) en EZK. De regievoerders zijn verantwoordelijk voor het aanbrengen van versnelling op de initiatieven, het doen van voorstellen en het bewaken van de voortgang van die werkstroom. Waar nodig zullen de regievoerders initiatieven en acties her-prioriteren. Werkstromen staan niet op zichzelf, kennen afhankelijkheden en zijn op een aantal onderwerpen complementair aan elkaar. Deze afhankelijkheden zullen doorlopend worden besproken aan de DLT, tijdens stakeholderbijeenkomsten en in trajecten zoals </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>de bredere visie Brandstoffen-en Chemiegrondstoffenproductie (BCP).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidDel="4FB87C8B" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="1DE8C229" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="056D6D93" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>-</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>r</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Appreciatie van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">oadmap schetst een actiegerichte aanpak </w:t>
-[...52 lines deleted...]
-        <w:rPr>
+        <w:t>roadmap</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="5211493D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet verwelkomt deze </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>roadmap</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> als een belangrijke stap in de verdere opschaling van SAF en kijkt positief terug op de samenwerking tussen de overheid en sector die hiervoor de basis heeft gevormd. Het kabinet onderstreept de doelstellingen van de drie werkstromen en erkent deze als de belangrijkste elementen in de samenwerking. Op basis van de SAF </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>roadmap</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ziet het kabinet vier beleidsprioriteiten: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="7C3382C5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Wettelijke kaders</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="5F2CC90F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Financiering</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="542A2A47" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Randvoorwaarden </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="70A4B9DC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Grondstoffen  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="7A7B257A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="6159C390" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De beleidsprioriteiten zijn gesteld op basis van de gezamenlijke behoefte om SAF-productie en afname op korte termijn te versnellen. Per beleidsprioriteit wordt in een tabel samengevat welke acties Nederland onderneemt, met welke tijdslijn en op welke initiatieven uit de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>roadmap</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deze acties betrekking hebben. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="4BB04A19" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="4517724E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...31 lines deleted...]
-        <w:rPr>
+        <w:t>Beleidsprioriteiten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="2F88F048" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>1. Verbeteren wettelijke kaders</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ReFuelEU</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is het belangrijkste instrument om de levering en afname van SAF in de Europese Unie te bevorderen. Het kabinet erkent dat de opschaling van SAF uitdagingen voor de luchtvaartsector met zich meebrengt. Investeringen in SAF zijn langdurig en kostbaar en vergen een stabiel en helder wettelijk kader, overzichtelijke en geharmoniseerde rapportagevereisten en een efficiënte samenhang tussen wet- en regelgeving. Vanwege de huidige positie als grote Europese brandstofproducent en exporteur heeft Nederland baat bij een zo efficiënt mogelijk functionerende Europese markt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="3376BABF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="6CE6FAE4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In 2027 zal de Europese Commissie (hierna: de EC) de werking van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ReFuelEU</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verordening evalueren. Het kabinet ziet dat deze evaluatie kansen biedt voor verbeteringen. Het kabinet is bij de evaluatie betrokken en zal hierin een proactieve rol innemen. In 2026 zullen er consultaties met de Nederlandse luchtvaartsector en industrie worden georganiseerd. Het doel van deze consultaties is om verdere inzichten te verkrijgen in de huidige marktdynamiek en de kansen en uitdagingen die daarin een rol spelen. Het kabinet zal in de loop van 2026 en 2027 in overleg treden met de EC en strategische partners, waaronder de Benelux Unie, om tot concrete verbetervoorstellen te komen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="7433DDEF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="04D60341" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een belangrijk aanpalend dossier voor SAF is het Europese emissiehandelssysteem (hierna: EU ETS). De luchtvaartsector valt sinds 2012 onder het EU ETS en is daardoor verplicht emissierechten in te leveren voor haar CO₂-uitstoot. Vanaf 2026 ontvangen luchtvaartmaatschappijen geen gratis emissierechten meer en moeten zij hun volledige uitstoot afdekken met aangekochte rechten. Het gebruik van SAF wordt binnen het EU ETS gestimuleerd via ‘zero-rating’, wat betekent dat voor de emissies van SAF geen emissierechten hoeven te worden ingeleverd. Daarnaast zijn 20 miljoen SAF </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>allowances</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beschikbaar, die op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Werkstroom 1: scheppen van </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>first-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>een</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>come</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> efficiënte markt. </w:t>
-[...52 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+        <w:t>-first-serve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> basis worden toegekend om het gebruik van SAF verder te ondersteunen. In 2026 evalueert de EC het EU ETS. Voor de luchtvaart wordt daarbij beoordeeld in hoeverre CORSIA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
-      <w:r w:rsidR="000E7145">
-[...471 lines deleted...]
-    <w:p w:rsidR="00D76654" w:rsidP="3D5A934C" w:rsidRDefault="00D76654" w14:paraId="7FF61EB8" w14:textId="77777777"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voldoende bijdraagt aan de doelstellingen van het Parijs Akkoord. Afhankelijk van de uitkomsten kan bij de herziening van het EU ETS volgend jaar een voorstel tot wijziging van scope worden gedaan. Nederland is actief betrokken bij de evaluatie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="2147779B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3765"/>
         <w:gridCol w:w="1759"/>
         <w:gridCol w:w="2007"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0090049E" w:rsidTr="0090049E" w14:paraId="5F9A245F" w14:textId="77777777">
+      <w:tr w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidTr="0090049E" w14:paraId="17A2954D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3765" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0090049E" w:rsidR="0090049E" w:rsidP="3D5A934C" w:rsidRDefault="0090049E" w14:paraId="65DC9539" w14:textId="443AD94A">
+          <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="3D5A934C" w:rsidRDefault="007B510E" w14:paraId="4DC4487A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0090049E">
-              <w:rPr>
+            <w:r w:rsidRPr="00301591">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Wat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0090049E" w:rsidR="0090049E" w:rsidP="3D5A934C" w:rsidRDefault="0090049E" w14:paraId="5A558685" w14:textId="31BE8952">
+          <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="3D5A934C" w:rsidRDefault="007B510E" w14:paraId="7E1D61FC" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0090049E">
-              <w:rPr>
+            <w:r w:rsidRPr="00301591">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Wanneer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2007" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0090049E" w:rsidR="0090049E" w:rsidP="3D5A934C" w:rsidRDefault="0090049E" w14:paraId="1E167BDA" w14:textId="5EB8B58F">
+          <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="3D5A934C" w:rsidRDefault="007B510E" w14:paraId="4844EF71" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0090049E">
-              <w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00301591">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-              <w:t>Roadmap initiatief</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Roadmap</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00301591">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> initiatief</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090049E" w:rsidTr="0090049E" w14:paraId="28F61DE4" w14:textId="77777777">
+      <w:tr w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidTr="0090049E" w14:paraId="6004475D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3765" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0090049E" w:rsidP="3D5A934C" w:rsidRDefault="0090049E" w14:paraId="368C99CB" w14:textId="7C0E2CC1">
+          <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="534656E1" w14:textId="77777777">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Lijstalinea"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="1"/>
               </w:numPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>Consultaties met de luchtvaartsector en andere betrokkenen t.b.v. ReFuelEU evaluatie</w:t>
+            <w:r w:rsidRPr="00301591">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Consultaties met de luchtvaartsector en andere betrokkenen t.b.v. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00301591">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ReFuelEU</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00301591">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> evaluatie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0090049E" w:rsidP="3D5A934C" w:rsidRDefault="0090049E" w14:paraId="4AF4CD66" w14:textId="4CE3A3AE">
-            <w:r>
+          <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="3D5A934C" w:rsidRDefault="007B510E" w14:paraId="4C7FE083" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301591">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2007" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0090049E" w:rsidP="3D5A934C" w:rsidRDefault="0090049E" w14:paraId="2C7894ED" w14:textId="617AE26F">
-            <w:r>
+          <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="3D5A934C" w:rsidRDefault="007B510E" w14:paraId="60D4D535" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301591">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>3, 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090049E" w:rsidTr="0090049E" w14:paraId="45B94310" w14:textId="77777777">
+      <w:tr w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidTr="0090049E" w14:paraId="6D2C309B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3765" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0090049E" w:rsidP="3D5A934C" w:rsidRDefault="0090049E" w14:paraId="75590C36" w14:textId="0B91571D">
+          <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="1F32B751" w14:textId="77777777">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Lijstalinea"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="1"/>
               </w:numPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00301591">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>EU ETS evaluatie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0090049E" w:rsidP="3D5A934C" w:rsidRDefault="0090049E" w14:paraId="74367A56" w14:textId="0F45953E">
-            <w:r>
+          <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="3D5A934C" w:rsidRDefault="007B510E" w14:paraId="77AF73EA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301591">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2007" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0090049E" w:rsidP="3D5A934C" w:rsidRDefault="0090049E" w14:paraId="690025DB" w14:textId="03E15299">
-            <w:r>
+          <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="3D5A934C" w:rsidRDefault="007B510E" w14:paraId="20FEE1E1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301591">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>4, 5, 9, 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090049E" w:rsidTr="0090049E" w14:paraId="6A4F6D0C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidTr="0090049E" w14:paraId="12DA51DD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3765" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0090049E" w:rsidP="3D5A934C" w:rsidRDefault="0090049E" w14:paraId="322A968B" w14:textId="30E75284">
+          <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="5351892B" w14:textId="77777777">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Lijstalinea"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="1"/>
               </w:numPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> en Benelux Unie</w:t>
+            <w:r w:rsidRPr="00301591">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Samenwerking andere lidstaten en Benelux Unie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0090049E" w:rsidP="3D5A934C" w:rsidRDefault="0090049E" w14:paraId="26DE224C" w14:textId="2A036BAD">
-            <w:r>
+          <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="3D5A934C" w:rsidRDefault="007B510E" w14:paraId="7A080EF5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301591">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2007" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0090049E" w:rsidP="3D5A934C" w:rsidRDefault="0090049E" w14:paraId="32D6823F" w14:textId="16C3E5CD">
-            <w:r>
+          <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="3D5A934C" w:rsidRDefault="007B510E" w14:paraId="2232D321" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301591">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>1, 2, 3, 4, 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0090049E" w:rsidP="3D5A934C" w:rsidRDefault="0090049E" w14:paraId="4922A2B3" w14:textId="77777777"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="5C833997" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="31453970" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="47B94086" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">2. </w:t>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:t>2. Financierin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000556AF" w:rsidP="08B156E4" w:rsidRDefault="00A44ECE" w14:paraId="4A99178A" w14:textId="3F7D286B">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="28ED2F6B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009563A1">
-[...63 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De investeringsbereidheid in (e-)SAF-productie blijft achter doordat investeerders de huidige businesscase onvoldoende rendabel achten en investeringen als risicovol beoordeeld worden. Dit wordt veroorzaakt door onzekerheden over de toekomstige ontwikkelingen in de markt, goedkope import uit overige regio’s en het ontbreken van de noodzakelijke randvoorwaarden (zie punt 3 hieronder). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gezien de lange doorlooptijd van </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Gezien de lange doorlooptijd van het realiseren van een SAF-fabriek en de noodzaak om de Nederlandse strategische positie te verstevigen is het echter cruciaal om tijdig te starten met de benodigde investeringen. Vanwege de hogere productiekosten is ondersteuning op financiering het hardst nodig voor geavanceerde bio-SAF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">het realiseren van een </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>SAF-</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> en e-SAF. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="2E40F470" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>fabriek</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="0CEE3AFE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Toegang tot financiering is cruciaal in het nemen van een investeringsbesluit. Hiervoor is aanvullend Europees en nationaal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:t xml:space="preserve"> beleid nodig.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het kabinet investeert vanuit het Klimaat- en Energiefonds een bedrag van in totaal 300 miljoen euro in een nationale subsidieregeling ten behoeve van de productie van geavanceerde bio-SAF (via Alcohol-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>-Jet) en e-SAF in Nederland. Ook zal het PBL in 2026 EZK adviseren over hoe het stimuleren van geavanceerde hernieuwbare brandstoffen voor de luchtvaart kan worden ingepast in de SDE++-systematiek.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00ED312B">
-[...37 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+    </w:p>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="2A59CEA2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="5258E4B5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarnaast werkt de DLT aan voorstellen om SAF-gebruik in Nederland te stimuleren en beschouwt het zichzelf als goed gepositioneerd om deze rol te vervullen. Het kabinet verwelkomt de stappen die in DLT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t xml:space="preserve">verband worden gezet en zal zich in 2026 en 2027, mede vanwege de beperkte financiële middelen, verder verdiepen in de inpasbaarheid en haalbaarheid van de uiteindelijke voorstellen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="374AD503" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="4CDAA516" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Europese initiatieven zijn eveneens van belang. Nederland heeft positief gereageerd op de voorgestelde maatregelen in het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Sustainable</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Transport Investment Plan (STIP)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> die de EC op 5 november 2025 heeft gepubliceerd. Nederland heeft zich, met zeven andere lidstaten, in december 2025 aangesloten bij de e-SAF </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Early</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="3D7586B2">
-[...55 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Movers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="3D7586B2" w:rsidR="3D5A934C">
-[...330 lines deleted...]
-    <w:p w:rsidR="0090049E" w:rsidP="00582F4C" w:rsidRDefault="0090049E" w14:paraId="391E5AE1" w14:textId="77777777"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Coalition</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, welke onderdeel uitmaakt van het STIP. In deze coalitie worden de mogelijkheden verkend voor een gezamenlijke pilot voor dubbelzijdige veilingen waarmee prijstransparantie wordt gecreëerd en barrières voor afnamecontracten kunnen worden verlaagd. Nederland zal binnen deze coalitie als kennispartner optreden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="7AFC2464" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3765"/>
         <w:gridCol w:w="1759"/>
         <w:gridCol w:w="2007"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0090049E" w:rsidTr="005C1E26" w14:paraId="2F43AF35" w14:textId="77777777">
+      <w:tr w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidTr="005C1E26" w14:paraId="50715545" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3765" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0090049E" w:rsidR="0090049E" w:rsidP="005C1E26" w:rsidRDefault="0090049E" w14:paraId="35A60C4C" w14:textId="77777777">
+          <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="005C1E26" w:rsidRDefault="007B510E" w14:paraId="360D03A5" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0090049E">
-              <w:rPr>
+            <w:r w:rsidRPr="00301591">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Wat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0090049E" w:rsidR="0090049E" w:rsidP="005C1E26" w:rsidRDefault="0090049E" w14:paraId="3E328D16" w14:textId="77777777">
+          <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="005C1E26" w:rsidRDefault="007B510E" w14:paraId="2C519966" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0090049E">
-              <w:rPr>
+            <w:r w:rsidRPr="00301591">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Wanneer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2007" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0090049E" w:rsidR="0090049E" w:rsidP="005C1E26" w:rsidRDefault="0090049E" w14:paraId="345B57CA" w14:textId="77777777">
+          <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="005C1E26" w:rsidRDefault="007B510E" w14:paraId="5176AA55" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0090049E">
-              <w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00301591">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-              <w:t>Roadmap initiatief</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Roadmap</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00301591">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> initiatief</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090049E" w:rsidTr="005C1E26" w14:paraId="63D09AFD" w14:textId="77777777">
+      <w:tr w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidTr="005C1E26" w14:paraId="69A911F1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3765" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0090049E" w:rsidP="0090049E" w:rsidRDefault="0090049E" w14:paraId="52A56164" w14:textId="3FAAB9BC">
+          <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="26E12277" w14:textId="77777777">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Lijstalinea"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="1"/>
               </w:numPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>Inzet Nederland in de e-SAF Early Movers Coalition</w:t>
+            <w:r w:rsidRPr="00301591">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inzet Nederland in de e-SAF </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00301591">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Early</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00301591">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00301591">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Movers</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00301591">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00301591">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Coalition</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0090049E" w:rsidP="005C1E26" w:rsidRDefault="0090049E" w14:paraId="2D960AB4" w14:textId="7B2575E9">
-            <w:r>
+          <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="005C1E26" w:rsidRDefault="007B510E" w14:paraId="25F40660" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301591">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>2026 &amp; 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2007" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0090049E" w:rsidP="005C1E26" w:rsidRDefault="0090049E" w14:paraId="702558E7" w14:textId="2F13C875">
-            <w:r>
+          <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="005C1E26" w:rsidRDefault="007B510E" w14:paraId="1DA54DDE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301591">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090049E" w:rsidTr="005C1E26" w14:paraId="743C05FD" w14:textId="77777777">
+      <w:tr w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidTr="005C1E26" w14:paraId="67758571" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3765" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0090049E" w:rsidP="0090049E" w:rsidRDefault="0090049E" w14:paraId="54D6CC87" w14:textId="5E31129E">
+          <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="162231A8" w14:textId="77777777">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Lijstalinea"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="1"/>
               </w:numPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>Subsidieregeling AtJ en PtL</w:t>
+            <w:r w:rsidRPr="00301591">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Subsidieregeling </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00301591">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>AtJ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00301591">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00301591">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>PtL</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0090049E" w:rsidP="005C1E26" w:rsidRDefault="0090049E" w14:paraId="4F71311B" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="005C1E26" w:rsidRDefault="007B510E" w14:paraId="38D7AB1C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301591">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2007" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0090049E" w:rsidP="005C1E26" w:rsidRDefault="0090049E" w14:paraId="4475BF63" w14:textId="30DD0EDB">
-            <w:r>
+          <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="005C1E26" w:rsidRDefault="007B510E" w14:paraId="44CC2A09" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301591">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>15, 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090049E" w:rsidTr="005C1E26" w14:paraId="428718AC" w14:textId="77777777">
+      <w:tr w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidTr="005C1E26" w14:paraId="4FCE94FF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3765" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0090049E" w:rsidP="005C1E26" w:rsidRDefault="0090049E" w14:paraId="3DBEB09F" w14:textId="3EF1895E">
+          <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="228D28A7" w14:textId="77777777">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Lijstalinea"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="1"/>
               </w:numPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>)</w:t>
+            <w:r w:rsidRPr="00301591">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Uitwerking nationale instrumenten (DLT-regie)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0090049E" w:rsidP="005C1E26" w:rsidRDefault="0090049E" w14:paraId="578AAB63" w14:textId="7120F4A0">
-            <w:r>
+          <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="005C1E26" w:rsidRDefault="007B510E" w14:paraId="1C5D5806" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301591">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2007" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0090049E" w:rsidP="005C1E26" w:rsidRDefault="0090049E" w14:paraId="7DDDD6D1" w14:textId="26053CE6">
-            <w:r>
+          <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="005C1E26" w:rsidRDefault="007B510E" w14:paraId="4406B15A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301591">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>9, 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00113C77" w:rsidP="00ED4FD8" w:rsidRDefault="00113C77" w14:paraId="280669D5" w14:textId="77777777"/>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="4336E988" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="2CA9D9A7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00235CF9" w:rsidP="1EF787A1" w:rsidRDefault="0011074F" w14:paraId="6B4990B1" w14:textId="63C382CA">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="0B0FADF1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">3. </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>3. Verbeteren van randvoorwaarden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="7390BAF5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:u w:val="single"/>
-[...6 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Het kabinet erkent dat, naast wettelijke kaders en financiering, er ook andere randvoorwaarden zijn die gerealiseerd moeten worden om de opschaling van SAF te bevorderen. Dat gaat bijvoorbeeld over het (tijdig) verkrijgen van een aansluiting op het elektriciteitsnet voor producenten. Daarnaast kan het reduceren van de doorlooptijd en complexiteit van de aanvraag van natuur-en stikstofvergunningen vertragingen aanzienlijk verminderen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="126142FE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Het kabinet erkent dat, naast wettelijke kaders en financiering, er ook </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="3853B2A9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">andere randvoorwaarden zijn die gerealiseerd moeten worden </w:t>
-[...15 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:t xml:space="preserve">Op het gebied van infrastructuur is een oplossing voor het gebruik van pijpleidingen voor SAF noodzakelijk. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het is momenteel niet mogelijk om SAF-transporten via het CEPS-pijpleidingennetwerk (Central European Pipeline System</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>) administratief mee te laten tellen voor de Europese klimaatdoelen. Op dit moment werkt de EC aan de benodigde wetswijziging om het administratief meetellen van transporten via de CEPS-pijpleiding mogelijk te maken.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="14"/>
+      </w:r>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0019072C">
-[...154 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft een onderzoek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="15"/>
       </w:r>
-      <w:r w:rsidR="00EB4F29">
-[...2 lines deleted...]
-      <w:r w:rsidR="00597A75">
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> laten uitvoeren met aanbevelingen ten aanzien van een dergelijk administratief systeem. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>IenW</w:t>
       </w:r>
-      <w:r w:rsidR="00D769D7">
-[...122 lines deleted...]
-        <w:t>om deze ontwikkelingen te monitoren.</w:t>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zal in de komende periode bekijken hoe deze aanbevelingen aansluiten op de beoogde wetswijziging.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="7DF9D38F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast is het voor het kabinet van groot belang dat de mondiale handel in (hernieuwbare) brandstoffen en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>biogrondstoffen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor SAF onder eerlijke en transparante omstandigheden plaatsvindt. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Om mogelijke vormen van niet duurzame productie van grondstoffen, marktverstoring of dumping te voorkomen, is het noodzakelijk om de handel nauwgezet te monitoren en waar nodig in Europees verband op te treden. Dit is essentieel om de concurrentiepositie van de Europese SAF-industrie te waarborgen. Het kabinet ondersteunt de verhoogde inzet van de EC om deze ontwikkelingen te monitoren.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3765"/>
         <w:gridCol w:w="1759"/>
         <w:gridCol w:w="2007"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0090049E" w:rsidTr="005C1E26" w14:paraId="6ED76F79" w14:textId="77777777">
+      <w:tr w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidTr="005C1E26" w14:paraId="4DE63B5D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3765" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0090049E" w:rsidR="0090049E" w:rsidP="005C1E26" w:rsidRDefault="0090049E" w14:paraId="4F459CDB" w14:textId="77777777">
+          <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="005C1E26" w:rsidRDefault="007B510E" w14:paraId="743610CE" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0090049E">
-              <w:rPr>
+            <w:r w:rsidRPr="00301591">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Wat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0090049E" w:rsidR="0090049E" w:rsidP="005C1E26" w:rsidRDefault="0090049E" w14:paraId="3C9F5A78" w14:textId="77777777">
+          <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="005C1E26" w:rsidRDefault="007B510E" w14:paraId="592F926A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0090049E">
-              <w:rPr>
+            <w:r w:rsidRPr="00301591">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Wanneer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2007" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0090049E" w:rsidR="0090049E" w:rsidP="005C1E26" w:rsidRDefault="0090049E" w14:paraId="485E906D" w14:textId="77777777">
+          <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="005C1E26" w:rsidRDefault="007B510E" w14:paraId="1110D5C9" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0090049E">
-              <w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00301591">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-              <w:t>Roadmap initiatief</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Roadmap</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00301591">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> initiatief</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090049E" w:rsidTr="005C1E26" w14:paraId="62FCA16E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidTr="005C1E26" w14:paraId="2754C821" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3765" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0090049E" w:rsidP="0090049E" w:rsidRDefault="0090049E" w14:paraId="59DC78E8" w14:textId="40F2F74D">
+          <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="1480333B" w14:textId="77777777">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Lijstalinea"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="1"/>
               </w:numPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00593DAC">
+            <w:r w:rsidRPr="00301591">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Administratieve oplossing CEPS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0090049E" w:rsidP="005C1E26" w:rsidRDefault="0090049E" w14:paraId="7A17312C" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="005C1E26" w:rsidRDefault="007B510E" w14:paraId="153A2D1C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301591">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>2026 &amp; 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2007" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0090049E" w:rsidP="005C1E26" w:rsidRDefault="0090049E" w14:paraId="66C65D78" w14:textId="77950851">
-            <w:r>
+          <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="005C1E26" w:rsidRDefault="007B510E" w14:paraId="73E15A5E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301591">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090049E" w:rsidTr="005C1E26" w14:paraId="0AD1F715" w14:textId="77777777">
+      <w:tr w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidTr="005C1E26" w14:paraId="6D8B4FCE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3765" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0090049E" w:rsidP="005C1E26" w:rsidRDefault="0090049E" w14:paraId="10C9D4D4" w14:textId="1A08344D">
+          <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="7A8E56C0" w14:textId="77777777">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Lijstalinea"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="1"/>
               </w:numPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00593DAC">
+            <w:r w:rsidRPr="00301591">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Trajecten t.a.v. stikstof, netcongestie, energiekosten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0090049E" w:rsidP="005C1E26" w:rsidRDefault="0090049E" w14:paraId="29F670A8" w14:textId="744080B7">
-            <w:r>
+          <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="005C1E26" w:rsidRDefault="007B510E" w14:paraId="41A30FDE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301591">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Doorlopend</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2007" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0090049E" w:rsidP="005C1E26" w:rsidRDefault="0090049E" w14:paraId="6E4C93E0" w14:textId="26EB80DB">
-            <w:r>
+          <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="005C1E26" w:rsidRDefault="007B510E" w14:paraId="27A484E7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301591">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AC0D73" w:rsidP="00086B0A" w:rsidRDefault="00AC0D73" w14:paraId="187D4DCF" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="14819364" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00604847" w:rsidP="00086B0A" w:rsidRDefault="00302048" w14:paraId="4128BEF2" w14:textId="6DDE931A">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="4A00190D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...14 lines deleted...]
-      <w:r w:rsidR="3D5A934C">
+        <w:t>4. Grondstoffen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:br/>
-      </w:r>
-[...59 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+        <w:t xml:space="preserve">De meest gebruikte grondstoffen voor de productie van SAF bestaan momenteel uit afgewerkt frituurvet en dierlijke vetten. Nederland is voor de aanvoer van deze grondstoffen in sterke mate afhankelijk van import, met name uit Azië. Vanaf 2035 zal er naar verwachting onvoldoende van deze afvalstromen beschikbaar zijn om te voldoen aan de toenemende vraag naar SAF. Om de positie van Nederland binnen de SAF-markt op de langere termijn te borgen zet het kabinet in op de opschaling van geavanceerde SAF-technologieën die gebruikmaken van andere reststromen, waaronder land- en bosbouwresiduen, afval en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lignocellulose</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Voor deze typen grondstoffen lijkt op Europees niveau voldoende kosteneffectief potentieel te bestaan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="16"/>
+      </w:r>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Het Duurzaamheidskader </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Biogrondstoffen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="17"/>
       </w:r>
-      <w:r w:rsidRPr="00086B0A" w:rsidR="003364E7">
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de Richtlijn hernieuwbare energie (RED) bieden nationale en Europese kaders voor de inzet van deze grondstoffen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="00CDEAA2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="76AEF355" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De beschikbaarheid van grondstoffen voor SAF is sterk verbonden aan de inzet van diezelfde grondstoffen in andere sectoren. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en EZK werken samen met onder meer het ministerie van Landbouw, Visserij, Voedselzekerheid en Natuur (LVVN) om hiervoor ondersteunend beleid te ontwikkelen, onder andere via het actieplan aanbod duurzame koolstofdragers en de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>biogrondstoffenstrategie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="18"/>
+      </w:r>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00086B0A" w:rsidR="00326AA4">
-[...14 lines deleted...]
-      <w:r w:rsidR="00A4167A">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is daarnaast nauw betrokken bij de regelgeving rondom de duurzaamheid van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>biogrondstoffen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in de productie van SAF via de bestaande Europese en mondiale regelgevende kaders, waaronder de RED.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="30BA03B6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00326417" w:rsidP="00086B0A" w:rsidRDefault="00326417" w14:paraId="3FC9C6D7" w14:textId="77777777"/>
-[...116 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="6B2D177C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ook wanneer nieuwe technologische innovaties beschikbaar komen, waaronder het vliegen op waterstof, zal er naar verwachting met name op de lange afstandsvluchten nog steeds (e)-SAF worden gebruikt. Het blijft daarom belangrijk om te investeren in de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bioraffinageketen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en om de beschikbaarheid van grondstoffen te vergroten. Die investeringen bieden ook voordelen voor andere industrieën omdat tijdens de productie van SAF ook diverse co-producten ontstaan die bijvoorbeeld in de chemie kunnen worden gebruikt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="3BEADCFE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="3C2CDA4F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Om onzekerheid te voorkomen is de markt gebaat bij een stabiel, voorspelbaar en eenduidig duurzaamheidskader voor grondstoffen. </w:t>
       </w:r>
-      <w:r w:rsidR="00D24B03">
-[...57 lines deleted...]
-    <w:p w:rsidR="00AC0D73" w:rsidP="00086B0A" w:rsidRDefault="00AC0D73" w14:paraId="2AD47A82" w14:textId="77777777"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wil het komende jaar onder meer inzichtelijk maken wat het potentieel is op de korte en middellange termijn van de in de RED toegestane (geavanceerde) grondstofsoorten, met aandacht voor de mondiale beschikbaarheid en de geschiktheid en kansen voor de Nederlandse SAF-markt. Voor zowel SAF-producenten als investeerders is het essentieel dat er duidelijkheid bestaat over de mate waarin gekozen grondstoffen ook op de langere termijn aan de geldende duurzaamheidseisen zullen blijven voldoen. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> blijft hierover afstemming zoeken met andere Europese lidstaten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="1FBFE0F8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3765"/>
         <w:gridCol w:w="1759"/>
         <w:gridCol w:w="2007"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AC0D73" w:rsidTr="005C1E26" w14:paraId="6E5177B0" w14:textId="77777777">
+      <w:tr w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidTr="005C1E26" w14:paraId="3B301C9D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3765" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0090049E" w:rsidR="00AC0D73" w:rsidP="005C1E26" w:rsidRDefault="00AC0D73" w14:paraId="7CFE2A70" w14:textId="77777777">
+          <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="005C1E26" w:rsidRDefault="007B510E" w14:paraId="1F263C86" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0090049E">
-              <w:rPr>
+            <w:r w:rsidRPr="00301591">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Wat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0090049E" w:rsidR="00AC0D73" w:rsidP="005C1E26" w:rsidRDefault="00AC0D73" w14:paraId="3DAEFE9A" w14:textId="77777777">
+          <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="005C1E26" w:rsidRDefault="007B510E" w14:paraId="18EC9D86" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0090049E">
-              <w:rPr>
+            <w:r w:rsidRPr="00301591">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Wanneer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2007" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0090049E" w:rsidR="00AC0D73" w:rsidP="005C1E26" w:rsidRDefault="00AC0D73" w14:paraId="7D6A33C8" w14:textId="77777777">
+          <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="005C1E26" w:rsidRDefault="007B510E" w14:paraId="4863E40A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0090049E">
-              <w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00301591">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-              <w:t>Roadmap initiatief</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Roadmap</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00301591">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> initiatief</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC0D73" w:rsidTr="005C1E26" w14:paraId="27328C62" w14:textId="77777777">
+      <w:tr w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidTr="005C1E26" w14:paraId="4537D375" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3765" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC0D73" w:rsidP="00AC0D73" w:rsidRDefault="00AC0D73" w14:paraId="46699AD7" w14:textId="278CC0A2">
+          <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="3FC689BA" w14:textId="77777777">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Lijstalinea"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="1"/>
               </w:numPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00372696">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00301591">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Biogrondstoffenstrategie</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC0D73" w:rsidP="005C1E26" w:rsidRDefault="00AC0D73" w14:paraId="5C660657" w14:textId="1EE97398">
-            <w:r>
+          <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="005C1E26" w:rsidRDefault="007B510E" w14:paraId="3E9E847B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301591">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2026 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2007" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC0D73" w:rsidP="005C1E26" w:rsidRDefault="00AC0D73" w14:paraId="510E2872" w14:textId="49B0FB07">
-            <w:r>
+          <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="005C1E26" w:rsidRDefault="007B510E" w14:paraId="624D2957" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301591">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC0D73" w:rsidTr="005C1E26" w14:paraId="5C500FD2" w14:textId="77777777">
+      <w:tr w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidTr="005C1E26" w14:paraId="5A207D16" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3765" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC0D73" w:rsidP="00AC0D73" w:rsidRDefault="00AC0D73" w14:paraId="594065D0" w14:textId="750D6BB2">
+          <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="09B81C14" w14:textId="77777777">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Lijstalinea"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="1"/>
               </w:numPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00372696">
-              <w:t>Inzicht in het potentieel van (geavanceerde) biogrondstoffen, mondiale ontwikkelingen en kansen voor de Nederlandse SAF-markt</w:t>
+            <w:r w:rsidRPr="00301591">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inzicht in het potentieel van (geavanceerde) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00301591">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>biogrondstoffen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00301591">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, mondiale ontwikkelingen en kansen voor de Nederlandse SAF-markt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC0D73" w:rsidP="005C1E26" w:rsidRDefault="00AC0D73" w14:paraId="168ED114" w14:textId="4B70D093">
-            <w:r>
+          <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="005C1E26" w:rsidRDefault="007B510E" w14:paraId="7719E64E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301591">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2007" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC0D73" w:rsidP="005C1E26" w:rsidRDefault="00AC0D73" w14:paraId="7FF7B10C" w14:textId="1C206638">
-            <w:r>
+          <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="005C1E26" w:rsidRDefault="007B510E" w14:paraId="37A543A2" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301591">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>14, 15, 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00113C77" w:rsidP="00F611B4" w:rsidRDefault="00113C77" w14:paraId="3B4F6492" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="2B6B89AA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B2C92" w:rsidP="00F611B4" w:rsidRDefault="004B2C92" w14:paraId="78210599" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="578CFBF9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001C07D4" w:rsidP="1EF787A1" w:rsidRDefault="1EF787A1" w14:paraId="32D43969" w14:textId="6984B667">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="56AB68A8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1EF787A1">
-        <w:rPr>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vervolg</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F73B8" w:rsidRDefault="1EF787A1" w14:paraId="168FBF7C" w14:textId="1485EAE9">
-[...38 lines deleted...]
-          <w:caps/>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="08DACFC6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het kabinet kijkt uit naar de constructieve samenwerking en gezamenlijke uitvoering van de SAF-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>roadmap</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> met de luchtvaartsector en relevante (Europese) partners. De Tweede Kamer wordt via een jaarlijkse brief geïnformeerd over de voortgang. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="4D619122" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="330993A7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="007B510E" w:rsidRDefault="007B510E" w14:paraId="11724064" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="00301591" w:rsidRDefault="00301591" w14:paraId="441A6DE0" w14:textId="1ECDC9F1">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Infrastructuur en Waterstaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003462A9" w:rsidP="003462A9" w:rsidRDefault="003462A9" w14:paraId="20F2BA15" w14:textId="77777777"/>
-[...41 lines deleted...]
-      <w:pgMar w:top="3764" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="00301591" w:rsidRDefault="00301591" w14:paraId="62F82663" w14:textId="686AA43D">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">V.P.G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00301591" w:rsidR="007B510E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Karremans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00301591" w:rsidR="00301591" w:rsidP="00301591" w:rsidRDefault="00301591" w14:paraId="5AEDD0F2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="00301591" w:rsidRDefault="00301591" w14:paraId="3A1F4C6C" w14:textId="4A7C4DCA">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Klimaat en Groene Groei,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00301591" w:rsidR="007B510E" w:rsidP="00301591" w:rsidRDefault="00301591" w14:paraId="4184974F" w14:textId="2254E03A">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00301591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00301591" w:rsidR="007B510E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van Veldhoven-van der Meer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00301591" w:rsidR="006F53E6" w:rsidRDefault="006F53E6" w14:paraId="16AD98F4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00301591" w:rsidR="006F53E6" w:rsidSect="0053308E">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1A2AC5F6" w14:textId="77777777" w:rsidR="00AB7A8A" w:rsidRDefault="00AB7A8A">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="12C9DD90" w14:textId="77777777" w:rsidR="00D42C2B" w:rsidRDefault="00D42C2B" w:rsidP="007B510E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7349197B" w14:textId="77777777" w:rsidR="00AB7A8A" w:rsidRDefault="00AB7A8A">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="373DF929" w14:textId="77777777" w:rsidR="00D42C2B" w:rsidRDefault="00D42C2B" w:rsidP="007B510E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
-    <w:altName w:val="Arial"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000001" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Sylfaen"/>
+    <w:altName w:val="Verdana"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...12 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="367C5679" w14:textId="410D2DB5" w:rsidR="008D3A6D" w:rsidRDefault="008D3A6D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="13300B63" w14:textId="77777777" w:rsidR="007B510E" w:rsidRPr="007B510E" w:rsidRDefault="007B510E" w:rsidP="007B510E">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...113 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="51904652" w14:textId="0AC4E96A" w:rsidR="008D3A6D" w:rsidRDefault="008D3A6D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4AF849F1" w14:textId="77777777" w:rsidR="007B510E" w:rsidRPr="007B510E" w:rsidRDefault="007B510E" w:rsidP="007B510E">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...48 lines deleted...]
-  <w:p w14:paraId="03E08AE3" w14:textId="236A7FAD" w:rsidR="004F1F41" w:rsidRDefault="004F1F41">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="394A755A" w14:textId="77777777" w:rsidR="007B510E" w:rsidRPr="007B510E" w:rsidRDefault="007B510E" w:rsidP="007B510E">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4237586B" w14:textId="77777777" w:rsidR="00AB7A8A" w:rsidRDefault="00AB7A8A">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="35DEBEBF" w14:textId="77777777" w:rsidR="00D42C2B" w:rsidRDefault="00D42C2B" w:rsidP="007B510E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="404AC208" w14:textId="77777777" w:rsidR="00AB7A8A" w:rsidRDefault="00AB7A8A">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1EEFC0A5" w14:textId="77777777" w:rsidR="00D42C2B" w:rsidRDefault="00D42C2B" w:rsidP="007B510E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationNotice" w:id="1">
-[...3 lines deleted...]
-      </w:pPr>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="71F78F85" w14:textId="77777777" w:rsidR="007B510E" w:rsidRPr="007267C1" w:rsidRDefault="007B510E" w:rsidP="007B510E">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007267C1">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="007267C1">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Op mondiaal niveau het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007267C1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Long Term </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007267C1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Aspirational</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007267C1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Goal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007267C1">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>(LTAG)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007267C1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007267C1">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">van netto-nul uitstoot in 2050, op Europees niveau het Fit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007267C1">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007267C1">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 55 pakket en op nationaal niveau het Akkoord Duurzame Luchtvaart.</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="4F02D22B" w14:textId="304D1BC6" w:rsidR="008D3A6D" w:rsidRPr="007267C1" w:rsidRDefault="008D3A6D" w:rsidP="08B156E4">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="4149E4BE" w14:textId="77777777" w:rsidR="007B510E" w:rsidRPr="007267C1" w:rsidRDefault="007B510E" w:rsidP="007B510E">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007267C1">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="007267C1">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Op mondiaal niveau het </w:t>
-[...31 lines deleted...]
-        <w:t>van netto-nul uitstoot in 2050, op Europees niveau het Fit for 55 pakket en op nationaal niveau het Akkoord Duurzame Luchtvaart.</w:t>
+        <w:t xml:space="preserve"> Deze vereist vanaf 2025 een bijmenging door luchtvaartbrandstofleveranciers van 2% SAF. Dit stijgt in 2030 naar 6%, in 2035 naar 20% en uiteindelijk naar 70% in 2050. Vanaf 2030 zal daarnaast een sub-mandaat gelden voor synthetische SAF (e-SAF) welke stijgt tot 35% in 2050.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="1E82EBC9" w14:textId="0BFF0185" w:rsidR="008D3A6D" w:rsidRPr="007267C1" w:rsidRDefault="008D3A6D" w:rsidP="1EF787A1">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="4AD91794" w14:textId="77777777" w:rsidR="007B510E" w:rsidRPr="007267C1" w:rsidRDefault="007B510E" w:rsidP="007B510E">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007267C1">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="007267C1">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Deze vereist vanaf 2025 een bijmenging door luchtvaartbrandstofleveranciers van 2% SAF. Dit stijgt in 2030 naar 6%, in 2035 naar 20% en uiteindelijk naar 70% in 2050. Vanaf 2030 zal daarnaast een sub-mandaat gelden voor synthetische SAF (e-SAF) welke stijgt tot 35% in 2050.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>De SAF-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>roadmap</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is ondertekend door</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007267C1">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007267C1">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007267C1">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>, EZK, DEF, DPO, RVO en 25 sectorpartijen.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="1F65F815" w14:textId="4FBFB48C" w:rsidR="00093156" w:rsidRPr="007267C1" w:rsidRDefault="00093156" w:rsidP="00093156">
-[...9 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="056A5858" w14:textId="0146AEAB" w:rsidR="007B510E" w:rsidRPr="00DD75E9" w:rsidRDefault="007B510E" w:rsidP="007B510E">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD75E9">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007267C1">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> IenW, EZK, DEF, DPO, RVO en 25 sectorpartijen.</w:t>
+      <w:r w:rsidRPr="00DD75E9">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2024–2025, 31936</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD75E9">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1238. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="25EAFDEB" w14:textId="3F2661BF" w:rsidR="00093156" w:rsidRPr="00DD75E9" w:rsidRDefault="00093156" w:rsidP="00093156">
-[...9 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="5BCBD7B2" w14:textId="77777777" w:rsidR="007B510E" w:rsidRPr="007267C1" w:rsidRDefault="007B510E" w:rsidP="007B510E">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007267C1">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00DD75E9">
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Kamerstukken II, 2024–2025, 31936-1238. </w:t>
+      <w:r w:rsidRPr="007267C1">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit percentage stijgt elke 5 jaar van 2% in 2025, 6% in 2030, 20% in 2035, 34% in 2040, 42% in 2045 tot uiteindelijk 70% in 2050.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="43D2C2E0" w14:textId="789129A4" w:rsidR="00CD10F2" w:rsidRPr="007267C1" w:rsidRDefault="00CD10F2">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="361EBC8E" w14:textId="75D2B7C0" w:rsidR="007B510E" w:rsidRPr="007267C1" w:rsidRDefault="007B510E" w:rsidP="007B510E">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007267C1">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="007267C1">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Dit percentage stijgt elke 5 jaar van 2% in 2025, 6% in 2030, 20% in 2035, 34% in 2040, 42% in 2045 tot uiteindelijk 70% in 2050.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Kamerstuk, 2025-2026, 32637, nr. 739.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="171D7335" w14:textId="312715F3" w:rsidR="008D3A6D" w:rsidRPr="007267C1" w:rsidRDefault="008D3A6D" w:rsidP="00626B50">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="543454D9" w14:textId="0C6E0FC7" w:rsidR="007B510E" w:rsidRPr="00F60206" w:rsidRDefault="007B510E" w:rsidP="007B510E">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007267C1">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="007267C1">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-        <w:t>Kamerstuk, 2025-2026, 32647-739.</w:t>
+        <w:t xml:space="preserve"> Kamerstuk</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>, 2025-2026,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007267C1">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 36592</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>, nr. 5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007267C1">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="51A15ED8" w14:textId="4381E44B" w:rsidR="00F60206" w:rsidRPr="00F60206" w:rsidRDefault="00F60206">
-[...9 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="76A7EAAF" w14:textId="301E8BB3" w:rsidR="007B510E" w:rsidRDefault="007B510E" w:rsidP="007B510E">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009812CE">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007267C1">
-[...40 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="009812CE">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Kamerstuk, 2018-2019, 31936, nr. 585.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22E34452" w14:textId="77777777" w:rsidR="007B510E" w:rsidRDefault="007B510E" w:rsidP="007B510E">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+      </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="69FEB88F" w14:textId="75060924" w:rsidR="008D3A6D" w:rsidRDefault="008D3A6D">
-[...9 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="03C0C44D" w14:textId="77777777" w:rsidR="007B510E" w:rsidRPr="003835E9" w:rsidRDefault="007B510E" w:rsidP="007B510E">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C0568F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009812CE">
+      <w:r w:rsidRPr="003835E9">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D76654">
-[...10 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="00055ADA">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003835E9">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Carbon </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003835E9">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Offsetting</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003835E9">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003835E9">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003835E9">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003835E9">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Reduction</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003835E9">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003835E9">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Scheme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003835E9">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003835E9">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003835E9">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> International </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003835E9">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Aviation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055ADA">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (CORSIA) is het mondiale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003835E9">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> systeem voor compensatie en reductie van CO₂- emissies van de internationale luchtvaart</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="5A7E7179" w14:textId="103B8B57" w:rsidR="008D3A6D" w:rsidRPr="003835E9" w:rsidRDefault="008D3A6D">
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="15376E87" w14:textId="77777777" w:rsidR="007B510E" w:rsidRPr="00E412ED" w:rsidRDefault="007B510E" w:rsidP="007B510E">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E412ED">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="003835E9">
-[...46 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00E412ED">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Geavanceerde SAF zijn biobrandstoffen voor de luchtvaart geproduceerd uit grondstoffen vermeld in Annex 9A van de Richtlijn Hernieuwbare Energie (RED), dit zijn bijvoorbeeld afvalmaterialen, residuen en bepaalde tussengewassen.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="0B319162" w14:textId="3E854197" w:rsidR="009271D4" w:rsidRPr="00E412ED" w:rsidRDefault="009271D4" w:rsidP="009271D4">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="0A97FF7F" w14:textId="40218D06" w:rsidR="007B510E" w:rsidRPr="00E412ED" w:rsidRDefault="007B510E" w:rsidP="007B510E">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E412ED">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00E412ED">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Geavanceerde SAF zijn biobrandstoffen voor de luchtvaart geproduceerd uit grondstoffen vermeld in Annex 9A van de Richtlijn Hernieuwbare Energie (RED), dit zijn bijvoorbeeld afvalmaterialen, residuen en bepaalde tussengewassen.</w:t>
+        <w:t xml:space="preserve"> Kamerstuk, 2025-2026, 31239</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E412ED">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>439.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="6CC32A87" w14:textId="0531E2DB" w:rsidR="008D3A6D" w:rsidRPr="00E412ED" w:rsidRDefault="008D3A6D" w:rsidP="1EF787A1">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="0431656F" w14:textId="0D3543A3" w:rsidR="007B510E" w:rsidRPr="006A68A7" w:rsidRDefault="007B510E" w:rsidP="007B510E">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E412ED">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00E412ED">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-        <w:t>Kamerstuk, 2025-2026, 31239-439.</w:t>
+        <w:t xml:space="preserve"> Kamerstuk</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>, 2025-2026, 22112, nr. 4222.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="0561E844" w14:textId="644EF83E" w:rsidR="006313A8" w:rsidRPr="006A68A7" w:rsidRDefault="006313A8" w:rsidP="006313A8">
-[...9 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="760D12EF" w14:textId="77777777" w:rsidR="007B510E" w:rsidRPr="007267C1" w:rsidRDefault="007B510E" w:rsidP="007B510E">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007267C1">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00E412ED">
-[...18 lines deleted...]
-        <w:t>, 2025-2026, 22112-4222.</w:t>
+      <w:r w:rsidRPr="007267C1">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nederland beheert samen met België, Duitsland, Frankrijk en Luxemburg een NAVO-pijpleidingennetwerk: CEPS. Door deze pijpleiding wordt een groot deel van de West-Europese (civiele en militaire) luchtvaart met kerosine bevoorraad.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
-    <w:p w14:paraId="6203B09D" w14:textId="77777777" w:rsidR="009271D4" w:rsidRPr="007267C1" w:rsidRDefault="009271D4" w:rsidP="009271D4">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="6E9C6331" w14:textId="77777777" w:rsidR="007B510E" w:rsidRPr="007267C1" w:rsidRDefault="007B510E" w:rsidP="007B510E">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007267C1">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="007267C1">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Nederland beheert samen met België, Duitsland, Frankrijk en Luxemburg een NAVO-pijpleidingennetwerk: CEPS. Door deze pijpleiding wordt een groot deel van de West-Europese (civiele en militaire) luchtvaart met kerosine bevoorraad.</w:t>
+        <w:t xml:space="preserve"> Op dit moment moeten alle stoffen ‘fysiek’ traceerbaar zijn om duurzaamheidskwalificatie te krijgen. Omdat de CEPS-pijpleiding verschillende vertakkingen heeft en uitwisseling over de grens, is een fysieke traceerbaarheid na injectie niet mogelijk.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
-    <w:p w14:paraId="4F2CE1F3" w14:textId="77777777" w:rsidR="008D3A6D" w:rsidRPr="007267C1" w:rsidRDefault="008D3A6D" w:rsidP="1EF787A1">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="00963F1F" w14:textId="77777777" w:rsidR="007B510E" w:rsidRPr="007267C1" w:rsidRDefault="007B510E" w:rsidP="007B510E">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007267C1">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="007267C1">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Op dit moment moeten alle stoffen ‘fysiek’ traceerbaar zijn om duurzaamheidskwalificatie te krijgen. Omdat de CEPS-pijpleiding verschillende vertakkingen heeft en uitwisseling over de grens, is een fysieke traceerbaarheid na injectie niet mogelijk.</w:t>
-[...24 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidR="00DF3172" w:rsidRPr="007267C1">
+        <w:r w:rsidRPr="007267C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>https://www.government.nl/documents/reports/2025/11/30/administration-of-saf-deliveries-via-the-ceps</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7F611304" w14:textId="77777777" w:rsidR="00DF3172" w:rsidRPr="00DF3172" w:rsidRDefault="00DF3172">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="1F004688" w14:textId="77777777" w:rsidR="007B510E" w:rsidRPr="00DF3172" w:rsidRDefault="007B510E" w:rsidP="007B510E">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+      </w:pPr>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="16">
+    <w:p w14:paraId="689E80B5" w14:textId="77777777" w:rsidR="007B510E" w:rsidRPr="007267C1" w:rsidRDefault="007B510E" w:rsidP="007B510E">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007267C1">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="007267C1">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Copernicus Institute of Sustainable Development, Utrecht University, TNO, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007267C1">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Concawe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007267C1">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2025). Sustainable </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007267C1">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>biofeedstock</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007267C1">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> supply chains for advanced biofuels in Europe towards 2050</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="17">
-    <w:p w14:paraId="7D279379" w14:textId="6E88FEBC" w:rsidR="00086B0A" w:rsidRPr="007267C1" w:rsidRDefault="00086B0A">
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="23BC9907" w14:textId="60C23195" w:rsidR="007B510E" w:rsidRPr="00F51B37" w:rsidRDefault="007B510E" w:rsidP="007B510E">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007267C1">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007267C1">
-[...11 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00F51B37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>, 2020-2021,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F51B37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 32813</w:t>
+      </w:r>
+      <w:r w:rsidR="00563F03">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F51B37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>617</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="18">
-    <w:p w14:paraId="0B15F8F3" w14:textId="6B8E7BF3" w:rsidR="00326AA4" w:rsidRPr="00F51B37" w:rsidRDefault="00326AA4" w:rsidP="00326AA4">
-[...5 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="154767AE" w14:textId="274FE503" w:rsidR="007B510E" w:rsidRDefault="007B510E" w:rsidP="007B510E">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r w:rsidRPr="007267C1">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00F51B37">
-[...47 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="007267C1">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
-[...6 lines deleted...]
-        <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E412ED">
-[...4 lines deleted...]
-        <w:t>Kamerstuk, 2024-2025, 32813-1462.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Kamerstuk, 2024-2025, 32813</w:t>
+      </w:r>
+      <w:r w:rsidR="00563F03">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, nr. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>1462.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="3DC23FC0" w14:textId="77777777" w:rsidR="00982946" w:rsidRDefault="00982946">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="45B71788" w14:textId="77777777" w:rsidR="007B510E" w:rsidRPr="007B510E" w:rsidRDefault="007B510E" w:rsidP="007B510E">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...478 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="75594F8F" w14:textId="77777777" w:rsidR="007B510E" w:rsidRPr="007B510E" w:rsidRDefault="007B510E" w:rsidP="007B510E">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="75D54603" w14:textId="77777777" w:rsidR="008D3A6D" w:rsidRDefault="008D3A6D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="64D2BE10" w14:textId="77777777" w:rsidR="007B510E" w:rsidRPr="007B510E" w:rsidRDefault="007B510E" w:rsidP="007B510E">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1310 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="84F1123E"/>
-[...688 lines deleted...]
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B5842BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AE9E8776"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -7301,1198 +4691,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...1146 lines deleted...]
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E575AFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4F76F20A"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8534,2730 +4777,158 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...1345 lines deleted...]
-  <w:num w:numId="3">
+  <w:num w:numId="1" w16cid:durableId="79451951">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="2" w16cid:durableId="1477842849">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...85 lines deleted...]
-    <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...1 lines deleted...]
-  <w:attachedTemplate r:id="rId1"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="003F1647"/>
-[...1152 lines deleted...]
-    <w:rsid w:val="7FA58E44"/>
+    <w:rsidRoot w:val="007B510E"/>
+    <w:rsid w:val="00301591"/>
+    <w:rsid w:val="00394366"/>
+    <w:rsid w:val="004B7533"/>
+    <w:rsid w:val="0053308E"/>
+    <w:rsid w:val="00563F03"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="007741F3"/>
+    <w:rsid w:val="007B510E"/>
+    <w:rsid w:val="00946AE1"/>
+    <w:rsid w:val="00B870C3"/>
+    <w:rsid w:val="00C93C7F"/>
+    <w:rsid w:val="00D42C2B"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...1 lines deleted...]
-  <w14:docId w14:val="10103131"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="49421E10"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{57C7D2F3-5645-4FB3-8AC6-6A0473EC7412}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...8 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -11266,77 +4937,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11358,78 +5029,78 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="0"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -11464,55 +5135,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -11575,1217 +5246,740 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="007B510E"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...18 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="007B510E"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007B510E"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007B510E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007B510E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007B510E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007B510E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007B510E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007B510E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="007B510E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B510E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B510E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B510E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B510E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B510E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B510E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B510E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B510E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="007B510E"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="007B510E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="007B510E"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="007B510E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="007B510E"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="007B510E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="007B510E"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="007B510E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="007B510E"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="007B510E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="007B510E"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
+    <w:rsid w:val="007B510E"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Artikelstreepje">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="table" w:styleId="Tabelraster">
+    <w:name w:val="Table Grid"/>
+    <w:rsid w:val="007B510E"/>
     <w:pPr>
-      <w:numPr>
-[...27 lines deleted...]
-      <w:spacing w:before="360"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...290 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
-[...54 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="007B510E"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007B510E"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B510E"/>
     <w:rPr>
-      <w:sz w:val="9"/>
-      <w:szCs w:val="9"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
-[...13 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007B510E"/>
     <w:rPr>
-      <w:sz w:val="27"/>
-      <w:szCs w:val="27"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004A4231"/>
+    <w:rsid w:val="007B510E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004A4231"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="007B510E"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004A4231"/>
+    <w:rsid w:val="007B510E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004A4231"/>
-[...316 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="007B510E"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...223 lines deleted...]
-  <w:relyOnVML/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.government.nl/documents/reports/2025/11/30/administration-of-saf-deliveries-via-the-ceps" TargetMode="External"/></Relationships>
-</file>
-[...6 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///H:\Downloads\Brief%20(12).dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -12842,51 +6036,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -12950,65 +6144,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -13029,238 +6223,97 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{681dcdd7-3e43-49fb-ac1e-2321f7e63421}" enabled="1" method="Standard" siteId="{1321633e-f6b9-44e2-a44f-59b9d264ecb7}" removed="0"/>
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>16180</ap:Characters>
+  <ap:Pages>8</ap:Pages>
+  <ap:Words>2942</ap:Words>
+  <ap:Characters>16184</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>134</ap:Lines>
-  <ap:Paragraphs>37</ap:Paragraphs>
+  <ap:Paragraphs>38</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>18981</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>19088</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-07-13T08:27:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...121 lines deleted...]
-    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>