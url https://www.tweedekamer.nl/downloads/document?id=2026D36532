--- v0 (2026-07-10)
+++ v1 (2026-08-25)
@@ -1,4077 +1,1111 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...649 lines deleted...]
-    <w:p w:rsidR="00394F46" w:rsidP="00394F46" w:rsidRDefault="00394F46" w14:paraId="17577998" w14:textId="77777777">
+    <w:p w:rsidRPr="0089088C" w:rsidR="0089088C" w:rsidP="0089088C" w:rsidRDefault="00BF2357" w14:paraId="6532F373" w14:textId="7847588B">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0089088C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089088C" w:rsidR="0089088C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089088C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>800</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089088C" w:rsidR="0089088C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089088C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>VIII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089088C" w:rsidR="0089088C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vaststelling van de begrotingsstaten van het Ministerie van Onderwijs, Cultuur en Wetenschap (VIII) voor het jaar 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0089088C" w:rsidR="0089088C" w:rsidP="0089088C" w:rsidRDefault="00BF2357" w14:paraId="51545F2A" w14:textId="7F87E5F2">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0089088C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r w:rsidR="0089088C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089088C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>820</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089088C" w:rsidR="0089088C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0089088C" w:rsidR="0089088C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Nieuwe visie cultuurbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0089088C" w:rsidR="0089088C" w:rsidP="0089088C" w:rsidRDefault="0089088C" w14:paraId="5D498F53" w14:textId="0C1793A5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0089088C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089088C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>183</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089088C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0089088C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Brief van de staatssecretaris van Onderwijs, Cultuur en Wetenschap</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0089088C" w:rsidR="0089088C" w:rsidP="0089088C" w:rsidRDefault="0089088C" w14:paraId="4EF5FC03" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0089088C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0089088C" w:rsidR="00BF2357" w:rsidP="0089088C" w:rsidRDefault="0089088C" w14:paraId="76056696" w14:textId="53023484">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0089088C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 10 juli 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089088C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0089088C" w:rsidR="00BF2357">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Op donderdag 2 juli 2026 heeft uw Kamer in het tweeminutendebat over het Onderwijsmuseum twee moties</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0089088C" w:rsidR="00BF2357">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      <w:r w:rsidRPr="00BA6555">
+      <w:r w:rsidRPr="0089088C" w:rsidR="00BF2357">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aangenomen. In beide moties hoor ik uw wens om vanuit het ministerie van OCW actief te kijken naar een manier waarop het Onderwijsmuseum op gezonde manier voortgezet kan worden. In deze brief ga ik op beide moties in en voldoe ik aan het verzoek van uw Kamer om binnen twee weken schriftelijk te reageren op de motie Stoffer en Mohandis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0089088C" w:rsidR="00BF2357" w:rsidP="0089088C" w:rsidRDefault="00BF2357" w14:paraId="483D7224" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0089088C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Ik acht het wenselijk om met de sector te spreken en antwoord te vinden op de vraag wat voor rol de PO-Raad en de VO-raad kunnen spelen in de voortzetting van het museum, zoals de motie Rooderkerk c.s. vraagt. De motie verzoekt de regering samen met PO-Raad en VO-raad te komen tot een governancestructuur waarin het museum vanuit de sector duurzaam en toekomstbestendig kan worden voortgezet, en de Kamer daarover vóór Prinsjesdag te informeren. Ik hecht er extra waarde aan om deze gesprekken over de governancestructuur te voeren, vanwege de huidige kwetsbare situatie waarin het museum verkeert. Het museum heeft zoals u weet te kampen met flinke financiële en organisatorische problemen. Hierdoor zijn achterstanden ontstaan, onder andere in het registreren van de collectie, een kerntaak van het museum. De bezoekersaantallen voldoen niet aan de door het museum zelf gestelde doelen en de eigen inkomsten zijn laag en dalend, ook ten opzichte van andere musea in Nederland. Dat maakt het wat mij betreft echt nodig om eerst goed naar een potentieel duurzame positionering en aansturing van het museum te kijken, voordat hiervoor de financiële ondersteuning, vanuit welk construct dan ook, zonder meer structureel voortgezet en verhoogd wordt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0089088C" w:rsidR="00BF2357" w:rsidP="0089088C" w:rsidRDefault="00BF2357" w14:paraId="7850AD69" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0089088C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0089088C" w:rsidR="00BF2357" w:rsidP="0089088C" w:rsidRDefault="00BF2357" w14:paraId="4A198948" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0089088C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Afgelopen woensdag 8 juli heb ik aan de PO-Raad en VO-raad gevraagd met een voorstel te komen waarin hun betrokkenheid en verantwoordelijkheid voldoende geborgd kunnen worden. De raden hebben aangegeven hiervoor open te staan en dat het behulpzaam kan zijn om aanvullende middelen te ontvangen vanuit OCW en deze expliciet in te kunnen zetten om aan de verbinding met het museum invulling te geven. Ik zal de mogelijkheden daartoe in de komende tijd samen met de raden verder onderzoeken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0089088C" w:rsidR="00BF2357" w:rsidP="0089088C" w:rsidRDefault="00BF2357" w14:paraId="50B47DF9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0089088C" w:rsidR="00BF2357" w:rsidP="0089088C" w:rsidRDefault="00BF2357" w14:paraId="3751AC19" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0089088C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De motie Stoffer-Mohandis is lastiger om eenduidig te lezen en interpreteren. Deze verzoekt de regering binnen twee weken een structurele subsidie te bevestigen aan het Onderwijsmuseum in lijn met het eerder aangenomen amendement Stoffer en Rooderkerk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089088C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="0089088C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. In het betreffende amendement wordt in de toelichting aangegeven dat hiermee de subsidie in 2026 met 350.000 euro wordt verhoogd naar 945.000 euro en daarna structureel wordt voortgezet. De eerste vraag is dan of 350.000 euro bedoeld wordt of 945.000 euro. Vervolgens is de vraag welke structurele dekking het amendement bedoelt. De dekking van het amendement voorziet in een incidentele dekking van 350.000 euro voor 2026 en is conform uitgevoerd. Waar de indieners het bedrag in de jaren na 2026 vandaan willen halen voor structurele voortzetting, waar in de toelichting over geschreven wordt, wordt vanuit het amendement niet duidelijk. Derhalve is het amendement niet structureel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089088C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>uitvoerbaar. Ik heb dat toegelicht tijden het tweeminutendebat hierover</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089088C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="0089088C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en in mijn beantwoording op uw schriftelijk overleg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089088C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="0089088C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Daarin speelt ook mee dat de hiervoor in het amendement benoemde (incidentele) dekking van de aanvullende 350.000 euro niet structureel beschikbaar is op de OCW-begroting (artikel 8). Deze wordt al ingezet voor andere doeleinden. Dat geldt ook voor het huidige subsidiebedrag van 595.000 euro. Ook daar staan na 2026 geen (structurele) middelen meer op de begroting vanwege het stopzetten van de subsidie per 2027. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0089088C" w:rsidR="00BF2357" w:rsidP="0089088C" w:rsidRDefault="00BF2357" w14:paraId="53441179" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0089088C" w:rsidR="00BF2357" w:rsidP="0089088C" w:rsidRDefault="00BF2357" w14:paraId="755F395A" w14:textId="7E450886">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0089088C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Voor beide bedragen geldt vanwege het bovenstaande dat dekking zou moeten bestaan uit posten die onderdeel uitmaken van de brede weging in de begrotingsbehandeling voor 2027 en verder. Inzet op het één betekent immers onverminderd dat elders op de begroting middelen omlaag gaan. Over de begroting 2027 kom ik nog met uw Kamer te spreken en ik wil en kan niet vooruitlopen op de besluitvorming daarop en op voorhand al toezeggingen doen zonder dat deze breder in de Kamer gewogen kunnen worden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0089088C" w:rsidR="00BF2357" w:rsidP="0089088C" w:rsidRDefault="00BF2357" w14:paraId="61282F33" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0089088C" w:rsidR="00BF2357" w:rsidP="0089088C" w:rsidRDefault="00BF2357" w14:paraId="5DA79AF5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0089088C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Beide oplossingsrichtingen zijn nog onvoldoende helder op definitieve, structurele en duurzame uitkomsten. Ik zet mij er in ieder geval de komende periode voor in om samen met de PO-Raad en de VO-raad tot een gedegen voorstel te komen. Ik informeer u hierover zoals gevraagd, vóór Prinsjesdag. Ik heb er vertrouwen in dat we, op basis van een gedegen plan, met elkaar een goede weging kunnen maken over het vervolg en wat daarvoor nodig is. Daarbij neem ik de gehoorde wens van uw Kamer mee in de overwegingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0089088C" w:rsidR="00BF2357" w:rsidP="0089088C" w:rsidRDefault="00BF2357" w14:paraId="01F08445" w14:textId="6EBA6ECA">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0089088C" w:rsidR="0089088C" w:rsidP="0089088C" w:rsidRDefault="0089088C" w14:paraId="17063E92" w14:textId="7E3B076C">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0089088C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089088C" w:rsidR="00BF2357">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e staatssecretaris van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089088C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Onderwijs, Cultuur en Wetenschap,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0089088C" w:rsidR="00BF2357" w:rsidP="0089088C" w:rsidRDefault="00BF2357" w14:paraId="3B52F5A8" w14:textId="11E44BC2">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0089088C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089088C" w:rsidR="0089088C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...442 lines deleted...]
-      <w:pgNumType w:start="1"/>
+      <w:r w:rsidRPr="0089088C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Z.C.M. Tielen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0089088C" w:rsidR="004E5D09" w:rsidP="0089088C" w:rsidRDefault="004E5D09" w14:paraId="78A70A91" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="0089088C" w:rsidR="004E5D09">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="63C05BA1" w14:textId="77777777" w:rsidR="00552C2D" w:rsidRDefault="00552C2D">
+    <w:p w14:paraId="3D0B5206" w14:textId="77777777" w:rsidR="00723C86" w:rsidRDefault="00723C86" w:rsidP="00BF2357">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65882580" w14:textId="77777777" w:rsidR="00552C2D" w:rsidRDefault="00552C2D"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0D9E6AB8" w14:textId="77777777" w:rsidR="00552C2D" w:rsidRDefault="00552C2D">
+    <w:p w14:paraId="6E9E0EA5" w14:textId="77777777" w:rsidR="00723C86" w:rsidRDefault="00723C86" w:rsidP="00BF2357">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1170D67C" w14:textId="77777777" w:rsidR="00552C2D" w:rsidRDefault="00552C2D"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...48 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1F5A730F" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="3323D394" w14:textId="77777777" w:rsidR="00BF2357" w:rsidRPr="00BF2357" w:rsidRDefault="00BF2357" w:rsidP="00BF2357">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...138 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...131 lines deleted...]
-      </w:rPr>
+  <w:p w14:paraId="315F0704" w14:textId="77777777" w:rsidR="00BF2357" w:rsidRPr="00BF2357" w:rsidRDefault="00BF2357" w:rsidP="00BF2357">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="324C212E" w14:textId="77777777" w:rsidR="00BF2357" w:rsidRPr="00BF2357" w:rsidRDefault="00BF2357" w:rsidP="00BF2357">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="70C1C877" w14:textId="77777777" w:rsidR="00552C2D" w:rsidRDefault="00552C2D">
+    <w:p w14:paraId="131DAEF6" w14:textId="77777777" w:rsidR="00723C86" w:rsidRDefault="00723C86" w:rsidP="00BF2357">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55347DBB" w14:textId="77777777" w:rsidR="00552C2D" w:rsidRDefault="00552C2D"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="76938375" w14:textId="77777777" w:rsidR="00552C2D" w:rsidRDefault="00552C2D">
+    <w:p w14:paraId="191AD28F" w14:textId="77777777" w:rsidR="00723C86" w:rsidRDefault="00723C86" w:rsidP="00BF2357">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14271179" w14:textId="77777777" w:rsidR="00552C2D" w:rsidRDefault="00552C2D"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="07152FC7" w14:textId="77777777" w:rsidR="00394F46" w:rsidRDefault="00394F46" w:rsidP="00394F46">
+    <w:p w14:paraId="73828BA1" w14:textId="4F8B06AB" w:rsidR="00BF2357" w:rsidRPr="0089088C" w:rsidRDefault="00BF2357" w:rsidP="0089088C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0089088C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> c.s., TK 36 800 VIII Nr. 179</w:t>
+      <w:r w:rsidRPr="0089088C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Motie Stoffer en Mohandis, Kamerstuk 36 800 VIII, nr. 178 en motie Rooderkerk c.s., Kamerstuk 36 800 VIII, nr. 179</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="52D69399" w14:textId="77777777" w:rsidR="00394F46" w:rsidRDefault="00394F46" w:rsidP="00394F46">
+    <w:p w14:paraId="72338FCE" w14:textId="13B96128" w:rsidR="00BF2357" w:rsidRPr="0089088C" w:rsidRDefault="00BF2357" w:rsidP="0089088C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0089088C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> TK 36 800 VIII Nr. 77</w:t>
+      <w:r w:rsidRPr="0089088C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 36 800 VIII, nr. 77</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="0CE9382A" w14:textId="77777777" w:rsidR="00394F46" w:rsidRDefault="00394F46" w:rsidP="00394F46">
+    <w:p w14:paraId="3F20B677" w14:textId="22A74C28" w:rsidR="00BF2357" w:rsidRPr="0089088C" w:rsidRDefault="00BF2357" w:rsidP="0089088C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0089088C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="0089088C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 36 800 VIII, nr. 172 </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="6A1C6617" w14:textId="77777777" w:rsidR="00394F46" w:rsidRDefault="00394F46" w:rsidP="00394F46">
+    <w:p w14:paraId="6504CAF8" w14:textId="0B69E907" w:rsidR="00BF2357" w:rsidRPr="0089088C" w:rsidRDefault="00BF2357" w:rsidP="0089088C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0089088C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:t>149</w:t>
+      <w:r w:rsidRPr="0089088C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 36 800 VIII, nr. 149</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...98 lines deleted...]
-      </w:rPr>
+  <w:p w14:paraId="4C5DA5D5" w14:textId="77777777" w:rsidR="00BF2357" w:rsidRPr="00BF2357" w:rsidRDefault="00BF2357" w:rsidP="00BF2357">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...206 lines deleted...]
-  <w:p w14:paraId="2F664CE3" w14:textId="77777777" w:rsidR="0044605E" w:rsidRDefault="0044605E" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="51A6A2C2" w14:textId="77777777" w:rsidR="00BF2357" w:rsidRPr="00BF2357" w:rsidRDefault="00BF2357" w:rsidP="00BF2357">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="12D2F07D" w14:textId="77777777" w:rsidR="00BF2357" w:rsidRPr="00BF2357" w:rsidRDefault="00BF2357" w:rsidP="00BF2357">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FD6CF9"/>
-[...946 lines deleted...]
-    <w:rsid w:val="00FF7D29"/>
+    <w:rsidRoot w:val="00BF2357"/>
+    <w:rsid w:val="002C2437"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="0057466C"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00723C86"/>
+    <w:rsid w:val="0089088C"/>
+    <w:rsid w:val="00A57FA1"/>
+    <w:rsid w:val="00BF2357"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="29736FEA"/>
-  <w15:docId w15:val="{59A0217D-5867-451A-AEFA-AB6BE3CE4502}"/>
+  <w14:docId w14:val="7273B549"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{467CD607-4762-4B44-A3E3-DB59693436BB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...15 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4220,1265 +1254,1012 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00EE4C2D"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00BF2357"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00BF2357"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00BF2357"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00BF2357"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BF2357"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BF2357"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BF2357"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BF2357"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BF2357"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...438 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00BF2357"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BF2357"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BF2357"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BF2357"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BF2357"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BF2357"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BF2357"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BF2357"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BF2357"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BF2357"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00BF2357"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00BF2357"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00BF2357"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BF2357"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00BF2357"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BF2357"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BF2357"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00BF2357"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
-[...2 lines deleted...]
-    <w:name w:val="Voettekst Char"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Voettekst"/>
-[...7 lines deleted...]
-    <w:name w:val="ui-provider"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00BF2357"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00BF518F"/>
-[...47 lines deleted...]
-    <w:rsid w:val="00BA6555"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BF2357"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-    </w:rPr>
-[...10 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BF2357"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C30711"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00BF2357"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
-[...4 lines deleted...]
-    <w:hidden/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...6 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00BF2357"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BF2357"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00BF2357"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BF2357"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00BF2357"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="0089088C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>3</ap:Pages>
-[...3 lines deleted...]
-  <ap:Lines>37</ap:Lines>
+  <ap:Pages>2</ap:Pages>
+  <ap:Words>780</ap:Words>
+  <ap:Characters>4293</ap:Characters>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:Lines>35</ap:Lines>
   <ap:Paragraphs>10</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>5314</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5063</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2009-07-01T14:30:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="auteur.inlogcode">
-[...48 lines deleted...]
-    <vt:lpwstr>O203SEL</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>