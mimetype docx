--- v0 (2026-07-10)
+++ v1 (2026-08-25)
@@ -1,3884 +1,1805 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <!-- Generated by Aspose.Words for .NET 24.8.0 -->
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="008171C6" w14:paraId="0599F31C" w14:textId="77777777"/>
-[...55 lines deleted...]
-    <w:p w:rsidRPr="002A2837" w:rsidR="00CF00FC" w:rsidP="6650CE0F" w14:paraId="1293D255" w14:textId="77777777">
+    <w:p w:rsidR="002965F0" w:rsidP="00CF00FC" w:rsidRDefault="002965F0" w14:paraId="44E374B7" w14:textId="3B8027C9">
+      <w:r>
+        <w:t>AH 2539</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002965F0" w:rsidP="00CF00FC" w:rsidRDefault="002965F0" w14:paraId="4828DEEA" w14:textId="49E179CB">
+      <w:r>
+        <w:t>2026Z11806</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002965F0" w:rsidP="00CF00FC" w:rsidRDefault="002965F0" w14:paraId="66768CD2" w14:textId="110879A6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25B3E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord van staatssecretaris Van der Burg (Binnenlandse Zaken en Koninkrijksrelaties)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002965F0" w:rsidP="00CF00FC" w:rsidRDefault="002965F0" w14:paraId="2317D974" w14:textId="6975C795">
+      <w:r w:rsidRPr="00D25B3E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(ontvangen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  10 juli 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002965F0" w:rsidP="00CF00FC" w:rsidRDefault="002965F0" w14:paraId="3D51D578" w14:textId="77777777"/>
+    <w:p w:rsidR="002965F0" w:rsidP="00CF00FC" w:rsidRDefault="002965F0" w14:paraId="007C1403" w14:textId="77777777"/>
+    <w:p w:rsidRPr="002A2837" w:rsidR="002965F0" w:rsidP="00CF00FC" w:rsidRDefault="002965F0" w14:paraId="4C1E9E71" w14:textId="36EC26D1">
+      <w:r w:rsidRPr="00D73ED1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Zie ook Aanhangsel Handelingen, vergaderjaar 2025-2026, nr.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2308</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A2837" w:rsidR="002965F0" w:rsidP="6650CE0F" w:rsidRDefault="002965F0" w14:paraId="65015BEE" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6650CE0F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>2026Z11806</w:t>
-[...8 lines deleted...]
-    <w:p w:rsidRPr="002A2837" w:rsidR="00CF00FC" w:rsidP="6650CE0F" w14:paraId="58E27572" w14:textId="77777777">
+        <w:t xml:space="preserve">Vraag 1 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A2837" w:rsidR="002965F0" w:rsidP="00CF00FC" w:rsidRDefault="002965F0" w14:paraId="0030B64C" w14:textId="77777777">
+      <w:r>
+        <w:t>Kunt u voor uw ministerie uitgesplitst per jaar voor de komende kabinetsperiode, inzichtelijk maken hoeveel publieke middelen worden besteed aan adviesraden, commissies en non-gouvernementele organisaties, waaronder maar niet beperkt tot het Voedingscentrum, het College financieel toezicht Curaçao en Sint Maarten, de Nederlandse Sportraad en de Wetenschappelijke Klimaatraad?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A2837" w:rsidR="002965F0" w:rsidP="00CF00FC" w:rsidRDefault="002965F0" w14:paraId="67CE263F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="6650CE0F">
+    </w:p>
+    <w:p w:rsidRPr="002A2837" w:rsidR="002965F0" w:rsidP="6650CE0F" w:rsidRDefault="002965F0" w14:paraId="6A9E3845" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Vraag 1 </w:t>
-[...8 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6650CE0F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="002A2837" w:rsidR="00CF00FC" w:rsidP="6650CE0F" w14:paraId="1F44947D" w14:textId="77777777">
+        <w:t>Vraag 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A2837" w:rsidR="002965F0" w:rsidP="00CF00FC" w:rsidRDefault="002965F0" w14:paraId="52E1A12E" w14:textId="77777777">
+      <w:r>
+        <w:t>Kunt u per ministerie exact aangeven hoe de financiering van deze adviesraden, commissies en non-gouvernementele organisaties is vormgegeven (structureel/incidenteel, subsidie/opdracht, looptijd en verantwoordingsvereisten) en welke begrotingsartikelen hiervoor worden aangesproken, neem hierin ook constructies mee zoals bij het Voedingscentrum, waarbij financiering van twee departementen komt?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A2837" w:rsidR="002965F0" w:rsidP="00CF00FC" w:rsidRDefault="002965F0" w14:paraId="34F1540D" w14:textId="77777777"/>
+    <w:p w:rsidRPr="002A2837" w:rsidR="002965F0" w:rsidP="6650CE0F" w:rsidRDefault="002965F0" w14:paraId="2932579B" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6650CE0F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Vraag 2</w:t>
-[...19 lines deleted...]
-        </w:rPr>
         <w:t>Antwoord vragen 1 en 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002A2837" w:rsidR="00CF00FC" w:rsidP="00CF00FC" w14:paraId="58F9B4F7" w14:textId="77777777">
+    <w:p w:rsidRPr="002A2837" w:rsidR="002965F0" w:rsidP="00CF00FC" w:rsidRDefault="002965F0" w14:paraId="0B57A9D5" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">In de vragen wordt verwezen naar verschillende (vormen van) organisaties die de regering op enigerlei wijze van advies (kunnen) voorzien. Ten behoeve van de beantwoording wordt onderscheid gemaakte tussen deze organisatievormen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002A2837" w:rsidR="00CF00FC" w:rsidP="00CF00FC" w14:paraId="7EA044F0" w14:textId="77777777"/>
-    <w:p w:rsidR="00CF00FC" w:rsidP="00CF00FC" w14:paraId="6581A9E4" w14:textId="77777777">
+    <w:p w:rsidRPr="002A2837" w:rsidR="002965F0" w:rsidP="00CF00FC" w:rsidRDefault="002965F0" w14:paraId="3D1AFFA9" w14:textId="77777777"/>
+    <w:p w:rsidR="002965F0" w:rsidP="00CF00FC" w:rsidRDefault="002965F0" w14:paraId="4FCEC179" w14:textId="77777777">
       <w:r w:rsidRPr="002A2837">
         <w:t>De regering wordt onder meer geadviseerd door onafhankelijke adviescolleges. Op grond van artikel 79 van de Grondwet en de Kaderwet adviescolleges worden vaste adviesorganen van het Rijk die adviseren over wetgeving en beleid, bij wet ingesteld. Adviescolleges kunnen op verzoek van regering of parlement, of ongevraagd</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2837">
         <w:t xml:space="preserve"> adviseren over beleid en wetgeving op het terrein waarop zij zijn ingesteld. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2837">
         <w:t xml:space="preserve">in de vraagstelling genoemde Wetenschappelijke Klimaatraad en de Nederlandse Sportraad zijn adviescolleges in de zin van de Kaderwet. </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2837">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         </w:rPr>
         <w:t>De adviescolleges onder de Kaderwet die in 2025 actief waren, zijn opgenomen in de Jaarrapportage Bedrijfsvoering Rijk 2025.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="002A2837">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Een actueel overzicht van de adviescolleges onder de Kaderwet wordt bijgehouden in het Register van Overheidsorganisaties.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidRPr="002A2837">
-        <w:rPr>
-[...7 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A2837" w:rsidR="002965F0" w:rsidP="00CF00FC" w:rsidRDefault="002965F0" w14:paraId="49E118F2" w14:textId="77777777"/>
+    <w:p w:rsidRPr="002A2837" w:rsidR="002965F0" w:rsidP="00CF00FC" w:rsidRDefault="002965F0" w14:paraId="5B86DB85" w14:textId="77777777">
+      <w:r w:rsidRPr="002A2837">
+        <w:lastRenderedPageBreak/>
+        <w:t>Naast adviescolleges in de zin van de Kaderwet adviescolleges, bestaan er ook onafhankelijke externe commissies. Niet alle externe commissies zijn adviescommissies. Voor zover deze commissies (ook) een adviestaak hebben, adviseren zij de regering onafhankelijk over de uitvoering van bestaand beleid.  De lijst van externe commissies wordt zo goed als mogelijk bijgehouden in het Register van Overheidsorganisaties.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidRPr="002A2837">
+        <w:t xml:space="preserve"> Voor de instelling van externe commissies  hanteert het kabinet de Leidraad instellen externe commissies.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="002A2837">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002A2837" w:rsidR="00CF00FC" w:rsidP="00CF00FC" w14:paraId="3A5F6FA9" w14:textId="77777777"/>
-[...27 lines deleted...]
-    <w:p w:rsidRPr="002A2837" w:rsidR="00CF00FC" w:rsidP="00CF00FC" w14:paraId="2861F43D" w14:textId="77777777">
+    <w:p w:rsidR="002965F0" w:rsidP="00CF00FC" w:rsidRDefault="002965F0" w14:paraId="5FA074D3" w14:textId="77777777"/>
+    <w:p w:rsidRPr="002A2837" w:rsidR="002965F0" w:rsidP="00CF00FC" w:rsidRDefault="002965F0" w14:paraId="29AEB7FE" w14:textId="77777777">
       <w:r w:rsidRPr="002A2837">
         <w:t xml:space="preserve">Voor de meeste adviescolleges en -commissies </w:t>
       </w:r>
       <w:r>
         <w:t>worden</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2837">
         <w:t xml:space="preserve"> begrote uitgaven niet </w:t>
       </w:r>
       <w:r>
         <w:t>apart</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2837">
         <w:t xml:space="preserve"> op de departementale begroting vermeld</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2837">
         <w:t xml:space="preserve">Om tegemoet te komen aan het informatieverzoek uit vragen 1 en 2, zal het kabinet eenmalig een overzicht opstellen met de financiële middelen die bij de departementen begroot zijn voor de adviescolleges die adviseren over beleid en wetgeving. </w:t>
       </w:r>
       <w:r w:rsidRPr="000C1D39">
         <w:t>Dit zijn de adviescolleges onder de Kaderwet adviescolleges</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> en </w:t>
       </w:r>
       <w:r w:rsidRPr="000C1D39">
         <w:t>de Wetenschappelijke Raad voor het Regeringsbeleid.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
-[...1 lines deleted...]
-        <w:footnoteReference w:id="6"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r w:rsidRPr="000C1D39">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2837">
         <w:t xml:space="preserve">Er is enige tijd nodig om deze informatie </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">bij de departementen </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2837">
         <w:t xml:space="preserve">te verzamelen en op een inzichtelijke wijze te kunnen presenteren. Ik zal dit overzicht voor het einde van het derde kwartaal aan de Kamer doen toekomen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF00FC" w:rsidP="00CF00FC" w14:paraId="50E38DB1" w14:textId="77777777"/>
-[...53 lines deleted...]
-    <w:p w:rsidR="00CF00FC" w:rsidP="00CF00FC" w14:paraId="089EA682" w14:textId="77777777"/>
+    <w:p w:rsidR="002965F0" w:rsidP="00CF00FC" w:rsidRDefault="002965F0" w14:paraId="2ED54FFC" w14:textId="77777777"/>
+    <w:p w:rsidR="002965F0" w:rsidP="00CF00FC" w:rsidRDefault="002965F0" w14:paraId="486A3FAD" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Het College financieel toezicht Curaçao en Sint Maarten (Cft), ook genoemd in vraag 1, valt niet onder de reikwijdte van de Kaderwet adviescolleges. De taken, inrichting en werkwijze van het Cft zijn onder meer vastgelegd in de Rijkswet financieel toezicht Curaçao en Sint Maarten. Het Cft toetst aan de normen zoals opgenomen in de Rijkswet financieel toezicht en adviseert hierover gevraagd en ongevraagd aan de Rijksministerraad. De uitgaven aan het Cft komen ten laste van Hoofdstuk IV Koninkrijksrelaties, artikel 6 (Apparaat) en zijn in de onderstaande tabel weergegeven. De in de tabel opgenomen uitgaven hebben betrekking op de volledige organisatie die de werkzaamheden verricht ten behoeve van het College financieel toezicht Curaçao en Sint Maarten, het College financieel toezicht BES (Cft BES) en het College Aruba financieel toezicht (CAft). De colleges financieel toezicht hebben als toezichthouder tot doel om met de besturen van Aruba, Curaçao, Sint Maarten, Bonaire, Sint Eustatius en Saba duurzame overheidsfinanciën te realiseren. Het Cft BES voert zijn taken uit op basis van Wet financiën openbare lichamen Bonaire, Sint Eustatius en Saba; het CAft doet dit op grond van de Landsverordening Aruba financieel toezicht. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002965F0" w:rsidP="00CF00FC" w:rsidRDefault="002965F0" w14:paraId="2F19B47A" w14:textId="77777777"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="GridTable4Accent1"/>
+        <w:tblStyle w:val="Rastertabel4-Accent1"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1237"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1349"/>
+        <w:gridCol w:w="1392"/>
+        <w:gridCol w:w="1392"/>
+        <w:gridCol w:w="1392"/>
+        <w:gridCol w:w="1392"/>
+        <w:gridCol w:w="1392"/>
+        <w:gridCol w:w="1540"/>
       </w:tblGrid>
-      <w:tr w:rsidTr="6650CE0F" w14:paraId="7C1593B2" w14:textId="77777777">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="002965F0" w:rsidTr="00B50A7E" w14:paraId="552D4851" w14:textId="77777777">
         <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="386"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="8500" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="45B0E1" w:themeFill="accent1" w:themeFillTint="99"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent1" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w:rsidR="00CF00FC" w:rsidP="00042F27" w14:paraId="49667EA6" w14:textId="77777777">
+          <w:p w:rsidR="002965F0" w:rsidP="00042F27" w:rsidRDefault="002965F0" w14:paraId="082D83FD" w14:textId="77777777">
             <w:r>
               <w:t>Begrote uitgaven Colleges financieel toezicht (bedragen x €1.000)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="6650CE0F" w14:paraId="7920AB46" w14:textId="77777777">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="002965F0" w:rsidTr="00B50A7E" w14:paraId="5499B412" w14:textId="77777777">
         <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1392" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="156082" w:themeColor="accent1" w:sz="12" w:space="0"/>
+              <w:bottom w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00771684" w:rsidR="00CF00FC" w:rsidP="00042F27" w14:paraId="62D01B5B" w14:textId="77777777">
+          <w:p w:rsidRPr="00771684" w:rsidR="002965F0" w:rsidP="00042F27" w:rsidRDefault="002965F0" w14:paraId="453C293C" w14:textId="77777777">
             <w:r>
               <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1392" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="156082" w:themeColor="accent1" w:sz="12" w:space="0"/>
+              <w:bottom w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00771684" w:rsidR="00CF00FC" w:rsidP="6650CE0F" w14:paraId="64B67076" w14:textId="77777777">
+          <w:p w:rsidRPr="00771684" w:rsidR="002965F0" w:rsidP="6650CE0F" w:rsidRDefault="002965F0" w14:paraId="3006CC86" w14:textId="77777777">
             <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6650CE0F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1392" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="156082" w:themeColor="accent1" w:sz="12" w:space="0"/>
+              <w:bottom w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00771684" w:rsidR="00CF00FC" w:rsidP="6650CE0F" w14:paraId="4605491E" w14:textId="77777777">
+          <w:p w:rsidRPr="00771684" w:rsidR="002965F0" w:rsidP="6650CE0F" w:rsidRDefault="002965F0" w14:paraId="0FE0EF79" w14:textId="77777777">
             <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6650CE0F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1392" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="156082" w:themeColor="accent1" w:sz="12" w:space="0"/>
+              <w:bottom w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00771684" w:rsidR="00CF00FC" w:rsidP="6650CE0F" w14:paraId="53D2CD1A" w14:textId="77777777">
+          <w:p w:rsidRPr="00771684" w:rsidR="002965F0" w:rsidP="6650CE0F" w:rsidRDefault="002965F0" w14:paraId="434FB0AD" w14:textId="77777777">
             <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6650CE0F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>2029</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1392" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="156082" w:themeColor="accent1" w:sz="12" w:space="0"/>
+              <w:bottom w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00771684" w:rsidR="00CF00FC" w:rsidP="6650CE0F" w14:paraId="59134A0B" w14:textId="77777777">
+          <w:p w:rsidRPr="00771684" w:rsidR="002965F0" w:rsidP="6650CE0F" w:rsidRDefault="002965F0" w14:paraId="6339ADC5" w14:textId="77777777">
             <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6650CE0F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>2030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1540" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="156082" w:themeColor="accent1" w:sz="12" w:space="0"/>
+              <w:bottom w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00771684" w:rsidR="00CF00FC" w:rsidP="6650CE0F" w14:paraId="540C5B8A" w14:textId="77777777">
+          <w:p w:rsidRPr="00771684" w:rsidR="002965F0" w:rsidP="6650CE0F" w:rsidRDefault="002965F0" w14:paraId="36CC3F00" w14:textId="77777777">
             <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6650CE0F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>2031</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="6650CE0F" w14:paraId="7A528F44" w14:textId="77777777">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="002965F0" w:rsidTr="00B50A7E" w14:paraId="4B754C51" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1392" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="156082" w:themeColor="accent1" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="12" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00771684" w:rsidR="00CF00FC" w:rsidP="00042F27" w14:paraId="75579D14" w14:textId="77777777">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidRPr="00771684" w:rsidR="002965F0" w:rsidP="00042F27" w:rsidRDefault="002965F0" w14:paraId="279E04E9" w14:textId="77777777">
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>6.063</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1392" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="156082" w:themeColor="accent1" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="12" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CF00FC" w:rsidP="00042F27" w14:paraId="3D3203D3" w14:textId="77777777">
+          <w:p w:rsidR="002965F0" w:rsidP="00042F27" w:rsidRDefault="002965F0" w14:paraId="742F2779" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
             <w:r>
               <w:t>4.519</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1392" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="156082" w:themeColor="accent1" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="12" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CF00FC" w:rsidP="00042F27" w14:paraId="42C97D5C" w14:textId="77777777">
+          <w:p w:rsidR="002965F0" w:rsidP="00042F27" w:rsidRDefault="002965F0" w14:paraId="500A3C13" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
             <w:r>
               <w:t>4.308</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1392" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="156082" w:themeColor="accent1" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="12" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CF00FC" w:rsidP="00042F27" w14:paraId="46DB05BE" w14:textId="77777777">
+          <w:p w:rsidR="002965F0" w:rsidP="00042F27" w:rsidRDefault="002965F0" w14:paraId="33AF8D21" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
             <w:r>
               <w:t>4.735</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1392" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="156082" w:themeColor="accent1" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="12" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CF00FC" w:rsidP="00042F27" w14:paraId="5B782343" w14:textId="77777777">
+          <w:p w:rsidR="002965F0" w:rsidP="00042F27" w:rsidRDefault="002965F0" w14:paraId="70C5F7DD" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
             <w:r>
               <w:t>4.624</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1540" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="156082" w:themeColor="accent1" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="12" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CF00FC" w:rsidP="00042F27" w14:paraId="2AEDA7FE" w14:textId="77777777">
+          <w:p w:rsidR="002965F0" w:rsidP="00042F27" w:rsidRDefault="002965F0" w14:paraId="75C2C10F" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
             <w:r>
               <w:t>4.612</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00771684" w:rsidP="00CF00FC" w14:paraId="3AEB3819" w14:textId="77777777"/>
-    <w:p w:rsidRPr="002A2837" w:rsidR="00CF00FC" w:rsidP="00CF00FC" w14:paraId="4C4F154B" w14:textId="32E9DACE">
+    <w:p w:rsidR="002965F0" w:rsidP="00CF00FC" w:rsidRDefault="002965F0" w14:paraId="6DFDA09B" w14:textId="77777777"/>
+    <w:p w:rsidRPr="002A2837" w:rsidR="002965F0" w:rsidP="00CF00FC" w:rsidRDefault="002965F0" w14:paraId="36074AB4" w14:textId="77777777">
       <w:r w:rsidRPr="002A2837">
         <w:t>In vragen 1 en 2 wordt daarnaast verwezen naar ‘non-gouvernementele organisaties’</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2837">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005B7E9D">
         <w:t xml:space="preserve">Departementen kunnen aan organisaties die geen onderdeel uitmaken van de Rijksoverheid subsidies verstrekken met het oog op bepaalde activiteiten van de aanvrager. </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2837">
-        <w:t>De Kamers worden structureel geïnformeerd over welke subsidies door de departementen verstrekt worden. Op grond van de Rijksbegrotingsvoorschriften</w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+        <w:t xml:space="preserve">De Kamers worden structureel geïnformeerd over welke subsidies door de departementen verstrekt worden. Op grond van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A2837">
+        <w:lastRenderedPageBreak/>
+        <w:t>Rijksbegrotingsvoorschriften</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="002A2837">
+        <w:t xml:space="preserve"> worden in alle begrotingen per begrotingsartikel in de tabel ‘budgettaire gevolgen van beleid’ de subsidies opgenomen, met een ondergrens van €1 miljoen.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
       <w:r w:rsidRPr="002A2837">
-        <w:t xml:space="preserve"> worden in alle begrotingen per begrotingsartikel in de tabel ‘budgettaire gevolgen van beleid’ de subsidies opgenomen, met een ondergrens van €1 miljoen.</w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+        <w:t xml:space="preserve"> In bijlage 3 bij elke begroting, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">het subsidieoverzicht, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A2837">
+        <w:t>wordt een overzicht van alle subsidies voor het betreffende departement opgenomen, zonder budgettaire ondergrens</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Hierbij wordt ook het subsidiebedrag tot twee jaar voor en vier jaar na het betreffende begrotingsjaar vermeld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A2837">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Tevens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A2837">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>dient</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A2837">
+        <w:t xml:space="preserve"> voor elke subsidie het betreffende begrotingsartikel</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A2837">
+        <w:t xml:space="preserve">de grondslag van de subsidie in wet- of regelgeving </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en de laatst beschikbare evaluatie te worden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A2837">
+        <w:t>opgenomen. In de vraag wordt specifiek aandacht gevraagd voor het Voedingscentrum. Het Voedingscentrum is geen adviesorgaan van de overheid, maar ee</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A2837">
+        <w:t xml:space="preserve"> stichting die werkt op basis van subsidies van </w:t>
+      </w:r>
+      <w:r>
+        <w:t>het ministerie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A2837">
+        <w:t xml:space="preserve"> van V</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">olksgezondheid, Welzijn en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A2837">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r>
+        <w:t>port en het ministerie van Landbouw, Visserij, Voedselzekerheid en Natuur.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A2837">
+        <w:t xml:space="preserve"> Ook deze subsidies worden vermeld in de betreffende begrotingen, zoals hierboven beschreven. Daarnaast heeft de minister van VWS, in antwoord op vragen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> van leden van uw Kamer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A2837">
+        <w:t>, recent aanvullende informatie verstrekt over de subsidies aan het Voedingscentrum.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
-      <w:r w:rsidRPr="002A2837">
-[...76 lines deleted...]
-    <w:p w:rsidRPr="002A2837" w:rsidR="00CF00FC" w:rsidP="6650CE0F" w14:paraId="7FEF5D59" w14:textId="77777777">
+    </w:p>
+    <w:p w:rsidR="002965F0" w:rsidP="00CF00FC" w:rsidRDefault="002965F0" w14:paraId="50C9A08C" w14:textId="77777777"/>
+    <w:p w:rsidRPr="002A2837" w:rsidR="002965F0" w:rsidP="6650CE0F" w:rsidRDefault="002965F0" w14:paraId="62210DCC" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6650CE0F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag 3 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002A2837" w:rsidR="00CF00FC" w:rsidP="00CF00FC" w14:paraId="1CDD1798" w14:textId="77777777">
+    <w:p w:rsidRPr="002A2837" w:rsidR="002965F0" w:rsidP="00CF00FC" w:rsidRDefault="002965F0" w14:paraId="291B3D60" w14:textId="77777777">
       <w:r>
         <w:t>Welke formele en informele invloed hebben deze adviesraden, commissies en non-gouvernementele organisaties op beleidsvorming binnen elk ministerie? Kunt u concreet aangeven welke beleidsvoorstellen in het afgelopen jaar aantoonbaar zijn aangepast, gestart of versneld naar aanleiding van hun adviezen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002A2837" w:rsidR="00CF00FC" w:rsidP="00CF00FC" w14:paraId="68DEEA39" w14:textId="77777777"/>
-    <w:p w:rsidRPr="002A2837" w:rsidR="00CF00FC" w:rsidP="6650CE0F" w14:paraId="4ACC7BE6" w14:textId="77777777">
+    <w:p w:rsidRPr="002A2837" w:rsidR="002965F0" w:rsidP="00CF00FC" w:rsidRDefault="002965F0" w14:paraId="150E65CB" w14:textId="77777777"/>
+    <w:p w:rsidRPr="002A2837" w:rsidR="002965F0" w:rsidP="6650CE0F" w:rsidRDefault="002965F0" w14:paraId="6463CF05" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6650CE0F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord vraag 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002A2837" w:rsidR="00CF00FC" w:rsidP="00CF00FC" w14:paraId="21BA15AD" w14:textId="11B534A3">
+    <w:p w:rsidRPr="002A2837" w:rsidR="002965F0" w:rsidP="00CF00FC" w:rsidRDefault="002965F0" w14:paraId="6409EE72" w14:textId="77777777">
       <w:r w:rsidRPr="002A2837">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A54830">
+      <w:r>
         <w:t xml:space="preserve">Het is niet mogelijk </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2837">
         <w:t xml:space="preserve">om </w:t>
       </w:r>
-      <w:r w:rsidR="00A54830">
+      <w:r>
         <w:t xml:space="preserve">specifiek aan te geven </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2837">
         <w:t>of er op enig moment in het afgelopen jaar, op een ministerie, een</w:t>
       </w:r>
-      <w:r w:rsidR="008761ED">
+      <w:r>
         <w:t xml:space="preserve"> b</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2837">
         <w:t>eleidsvoorstel is aangepast vanwege ‘informele invloed’ van een orgaan dat onder de brede definitie uit de vraagstelling valt. In algemene zin kan ik zeggen dat het kabinet hecht aan een transparant openbaar bestuur. Het kabinet heeft die inzet onder meer beschreven in de beleidsbrief Binnenlandse Zaken.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
-[...1 lines deleted...]
-        <w:footnoteReference w:id="10"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
       </w:r>
       <w:r w:rsidRPr="002A2837">
         <w:t xml:space="preserve"> Van ‘formele invloed’ van non-gouvernementele organisaties </w:t>
       </w:r>
-      <w:r w:rsidR="003654BD">
+      <w:r>
         <w:t>is</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A2837" w:rsidR="003654BD">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="002A2837" w:rsidR="00CF00FC" w:rsidP="00CF00FC" w14:paraId="3DA1E620" w14:textId="6FB11792">
+      <w:r w:rsidRPr="002A2837">
+        <w:t xml:space="preserve"> uiteraard geen sprake.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A2837" w:rsidR="002965F0" w:rsidP="00CF00FC" w:rsidRDefault="002965F0" w14:paraId="6C0D8060" w14:textId="77777777"/>
+    <w:p w:rsidRPr="002A2837" w:rsidR="002965F0" w:rsidP="00CF00FC" w:rsidRDefault="002965F0" w14:paraId="5D02D178" w14:textId="77777777">
       <w:r w:rsidRPr="002A2837">
         <w:t>Hoogwaardige en onafhankelijke advisering</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> van adviescolleges</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2837">
         <w:t xml:space="preserve"> komt de beleidsvorming ten goede en levert een bijdrage aan de kwaliteit en het functioneren van het openbaar bestuur.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Het rapport ‘Deskundige Overheid’ van de Wetenschappelijke Raad voor het Regeringsbeleid wijst erop dat een deskundige overheid in staat moet zijn om relevante kennis en kunde binnen het brede kennisecosysteem rond de overheid op een goede manier te betrekken bij de beleidsvorming. </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2837">
         <w:t>Adviezen van adviescolleges</w:t>
       </w:r>
-      <w:r w:rsidR="003654BD">
+      <w:r>
         <w:t>, net als andere adviezen die het kabinet ontvangt,</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2837">
         <w:t xml:space="preserve"> kunnen daarmee uiteraard invloed hebben op </w:t>
       </w:r>
-      <w:r w:rsidR="003654BD">
+      <w:r>
         <w:t xml:space="preserve">het </w:t>
       </w:r>
-      <w:r w:rsidRPr="002A2837" w:rsidR="003654BD">
-[...3 lines deleted...]
-        <w:t>. Daar gaat</w:t>
+      <w:r w:rsidRPr="002A2837">
+        <w:t>beleid. Daar gaat</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> echter</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2837">
         <w:t xml:space="preserve"> altijd een politieke weging aan vooraf.</w:t>
       </w:r>
       <w:r w:rsidRPr="000C6A10">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Adviezen zijn, naar hun aard, namelijk niet bindend. </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2837">
         <w:t>De formele kaders v</w:t>
       </w:r>
       <w:r>
         <w:t>an</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2837">
         <w:t xml:space="preserve"> het adviesstelsel zijn erop gericht om </w:t>
       </w:r>
       <w:r>
         <w:t>transparantie over ontvangen adviezen te bevorderen</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2837">
-        <w:t xml:space="preserve"> en het primaat van de politiek te borgen. Artikel 80, eerste lid, van de Grondwet bepaalt dat adviezen van adviescolleges die adviseren over beleid en wetgeving openbaar gemaakt dienen te worden. De Kaderwet adviescolleges verplicht de verantwoordelijk bewindspersoon om binnen drie maanden na ontvangst van een dergelijk advies diens standpunt kenbaar te maken aan de Eerste en Tweede Kamer. Ook de Kamers vragen het kabinet geregeld om te reageren op adviezen van adviescolleges, bijvoorbeeld als de Kamer zelf om het betreffende advies verzocht heeft. Met dit alles wordt richting </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00771684">
+        <w:t xml:space="preserve"> en het primaat van de politiek te borgen. Artikel 80, eerste lid, van de Grondwet bepaalt dat adviezen van adviescolleges die adviseren </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A2837">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">over beleid en wetgeving openbaar gemaakt dienen te worden. De Kaderwet adviescolleges verplicht de verantwoordelijk bewindspersoon om binnen drie maanden na ontvangst van een dergelijk advies diens standpunt kenbaar te maken aan de Eerste en Tweede Kamer. Ook de Kamers vragen het kabinet geregeld om te reageren op adviezen van adviescolleges, bijvoorbeeld als de Kamer zelf om het betreffende advies verzocht heeft. Met dit alles wordt richting </w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">de Kamers </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2837">
         <w:t xml:space="preserve">en </w:t>
       </w:r>
-      <w:r w:rsidR="0036382F">
+      <w:r>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2837">
         <w:t>samenleving inzichtelijk gemaakt welke adviezen de regering gehad heeft van adviescolleges en hoe de regering met deze adviezen is omgegaan. Het kabinet weegt adviezen, geeft zijn reactie, neemt besluiten, en legt daarover verantwoording af aan uw Kamer. Het is</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:t>goed te markeren dat het</w:t>
+        <w:t xml:space="preserve"> goed te markeren dat het</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2837">
         <w:t xml:space="preserve"> kabinetsbeleid</w:t>
       </w:r>
-      <w:r w:rsidR="0036382F">
+      <w:r>
         <w:t xml:space="preserve"> is</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2837">
         <w:t xml:space="preserve"> om geen ‘adviesverplichtingen’ in te voeren</w:t>
       </w:r>
-      <w:r w:rsidR="0036382F">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> waarbij de regering verplicht is om advies te vragen alvorens zij beleid of wetgeving maakt</w:t>
+      <w:r>
+        <w:t>, waarbij de regering verplicht is om advies te vragen alvorens zij beleid of wetgeving maakt</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2837">
         <w:t>. Dit is verankerd in de Aanwijzingen voor de regelgeving.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
-[...1 lines deleted...]
-        <w:footnoteReference w:id="11"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
       </w:r>
       <w:r w:rsidRPr="002A2837">
         <w:t xml:space="preserve"> Voor de instelling van externe commissies, buiten de Kaderwet adviescolleges, geldt de Leidraad instellen externe commissies. Hierbij worden dezelfde uitgangspunten gehanteerd als onder de Kaderwet. Ook daar geldt dat bewindspersonen de Kamers informeren over adviezen van onafhankelijke externe commissies en de reactie van het kabinet op deze adviezen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002A2837" w:rsidR="00CF00FC" w:rsidP="00CF00FC" w14:paraId="07061F3D" w14:textId="77777777"/>
-    <w:p w:rsidRPr="002A2837" w:rsidR="00CF00FC" w:rsidP="6650CE0F" w14:paraId="10E910D3" w14:textId="77777777">
+    <w:p w:rsidRPr="002A2837" w:rsidR="002965F0" w:rsidP="00CF00FC" w:rsidRDefault="002965F0" w14:paraId="502AC654" w14:textId="77777777"/>
+    <w:p w:rsidRPr="002A2837" w:rsidR="002965F0" w:rsidP="6650CE0F" w:rsidRDefault="002965F0" w14:paraId="14076746" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6650CE0F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag 4 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002A2837" w:rsidR="00CF00FC" w:rsidP="00CF00FC" w14:paraId="583721D4" w14:textId="77777777">
+    <w:p w:rsidRPr="002A2837" w:rsidR="002965F0" w:rsidP="00CF00FC" w:rsidRDefault="002965F0" w14:paraId="7B11AB56" w14:textId="77777777">
       <w:r>
         <w:t>Hoe wordt per ministerie de onafhankelijkheid en objectiviteit van publiek gefinancierde adviesraden, commissies en non-gouvernementele organisaties getoetst en geborgd? Welke toetsingskaders worden gehanteerd en welke concrete maatregelen worden genomen bij (de schijn van) belangenverstrengeling of een gebrek aan wetenschappelijke of beleidsmatige neutraliteit?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002A2837" w:rsidR="00CF00FC" w:rsidP="00CF00FC" w14:paraId="56199E2D" w14:textId="77777777"/>
-    <w:p w:rsidRPr="002A2837" w:rsidR="00CF00FC" w:rsidP="6650CE0F" w14:paraId="2FD60E39" w14:textId="77777777">
+    <w:p w:rsidRPr="002A2837" w:rsidR="002965F0" w:rsidP="00CF00FC" w:rsidRDefault="002965F0" w14:paraId="6FE70A4F" w14:textId="77777777"/>
+    <w:p w:rsidRPr="002A2837" w:rsidR="002965F0" w:rsidP="6650CE0F" w:rsidRDefault="002965F0" w14:paraId="0D837383" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6650CE0F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord vraag 4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF00FC" w:rsidP="00CF00FC" w14:paraId="41EC6D6F" w14:textId="77777777">
+    <w:p w:rsidR="002965F0" w:rsidP="00CF00FC" w:rsidRDefault="002965F0" w14:paraId="06F310FB" w14:textId="77777777">
       <w:r w:rsidRPr="002A2837">
         <w:t xml:space="preserve">Leden van adviescolleges worden conform de Kaderwet adviescolleges benoemd op grond van deskundigheid en ervaring op het beleidsterrein waarop het adviescollege is ingesteld. </w:t>
       </w:r>
       <w:r w:rsidRPr="003B278E">
         <w:t>Adviescolleges opereren onafhankelijk.</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2837">
         <w:t xml:space="preserve"> Ambtenaren die werkzaam zijn bij een ministerie of een onder het ministerie ressorterende instelling zijn daarom</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> bij wet</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2837">
         <w:t xml:space="preserve"> uitgesloten van het lidmaatschap van een adviescollege dat adviseert op het beleidsterrein waarop de ambtenaar werkzaam is. Ook legt de secretaris van het adviescollege over diens werkzaamheden slechts verantwoording af aan het college. Voor externe adviescommissies worden, conform de Leidraad instellen externe commissies, dezelfde uitgangspunten gehanteerd. Er is</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> daarnaast</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2837">
         <w:t xml:space="preserve"> wet- en regelgeving omtrent de vergoedingen van leden van adviescolleges- en commissies</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> en de openbaarmaking daarvan</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2837">
         <w:t>. Het kabinet hecht er daarnaast aan dat adviescolleges transparant zijn over nevenfuncties van raadsleden.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
-[...1 lines deleted...]
-        <w:footnoteReference w:id="12"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
       </w:r>
       <w:r w:rsidRPr="002E55F9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF00FC" w:rsidP="00CF00FC" w14:paraId="262F152A" w14:textId="77777777"/>
-    <w:p w:rsidRPr="002A2837" w:rsidR="00CF00FC" w:rsidP="00CF00FC" w14:paraId="774BBDED" w14:textId="77777777">
+    <w:p w:rsidR="002965F0" w:rsidP="00CF00FC" w:rsidRDefault="002965F0" w14:paraId="35DF1CFD" w14:textId="77777777"/>
+    <w:p w:rsidRPr="002A2837" w:rsidR="002965F0" w:rsidP="00CF00FC" w:rsidRDefault="002965F0" w14:paraId="4B67EB67" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Over non-gouvernementele organisaties kan ik in algemene zin zeggen dat de Kamer via de begrotingen structureel geïnformeerd wordt over welke subsidies worden verstrekt en welke wet- en regelgeving hierop van toepassing is. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF00FC" w:rsidP="00CF00FC" w14:paraId="2FC22CDA" w14:textId="27CD4528">
-[...5 lines deleted...]
-    <w:p w:rsidRPr="002A2837" w:rsidR="00CF00FC" w:rsidP="6650CE0F" w14:paraId="688B5BDB" w14:textId="77777777">
+    <w:p w:rsidR="002965F0" w:rsidP="00CF00FC" w:rsidRDefault="002965F0" w14:paraId="6CBEB1EC" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Voor subsidies dient in het subsidieoverzicht bij elk begrotingshoofdstuk vermeld te worden ten laste van welk begrotingsartikel een subsidie komt, de grondslag van de subsidie in wet- of regelgeving en </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">de laatst beschikbare evaluatie. Langs die weg wordt inzichtelijk gemaakt welke voorwaarden er aan subsidies gesteld worden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002965F0" w:rsidP="00CF00FC" w:rsidRDefault="002965F0" w14:paraId="6ABC8CF7" w14:textId="77777777"/>
+    <w:p w:rsidRPr="002A2837" w:rsidR="002965F0" w:rsidP="6650CE0F" w:rsidRDefault="002965F0" w14:paraId="5E78BEAA" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6650CE0F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag 5 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002A2837" w:rsidR="00CF00FC" w:rsidP="00CF00FC" w14:paraId="454FCEC7" w14:textId="77777777">
+    <w:p w:rsidRPr="002A2837" w:rsidR="002965F0" w:rsidP="00CF00FC" w:rsidRDefault="002965F0" w14:paraId="59375EEA" w14:textId="77777777">
       <w:r>
         <w:t>Kunt u per ministerie inzichtelijk maken welke externe organisaties, lobbyclubs of consultants door adviesraden of commissies zijn ingehuurd met publieke middelen, inclusief de aard van de opdrachten, de kosten en de wijze waarop deze uitgaven zijn verantwoord?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002A2837" w:rsidR="00CF00FC" w:rsidP="00CF00FC" w14:paraId="21BC898D" w14:textId="77777777"/>
-    <w:p w:rsidRPr="002A2837" w:rsidR="00CF00FC" w:rsidP="6650CE0F" w14:paraId="58F5B738" w14:textId="77777777">
+    <w:p w:rsidRPr="002A2837" w:rsidR="002965F0" w:rsidP="00CF00FC" w:rsidRDefault="002965F0" w14:paraId="3C412B13" w14:textId="77777777"/>
+    <w:p w:rsidRPr="002A2837" w:rsidR="002965F0" w:rsidP="6650CE0F" w:rsidRDefault="002965F0" w14:paraId="2B1E393E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6650CE0F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord vraag 5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002A2837" w:rsidR="00CF00FC" w:rsidP="00CF00FC" w14:paraId="6582C6BE" w14:textId="77777777">
+    <w:p w:rsidRPr="002A2837" w:rsidR="002965F0" w:rsidP="00CF00FC" w:rsidRDefault="002965F0" w14:paraId="4186C1FC" w14:textId="77777777">
       <w:r>
         <w:t>Zie mijn antwoord op vragen 1 en 2. Adviescolleges kunnen zich, op grond van artikel 19 van de Kaderwet adviescolleges, laten bijstaan door andere personen voor zover dat voor de invulling van hun wettelijke adviestaak noodzakelijk is. Het is passend dat adviescolleges hierin onafhankelijk opereren. Conform de Leidraad instellen externe commissies geldt hetzelfde uitgangspunt voor externe (advies)commissies.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002A2837" w:rsidR="00CF00FC" w:rsidP="00CF00FC" w14:paraId="650F5A56" w14:textId="77777777"/>
-    <w:p w:rsidRPr="002A2837" w:rsidR="00CF00FC" w:rsidP="6650CE0F" w14:paraId="190983FD" w14:textId="77777777">
+    <w:p w:rsidRPr="002A2837" w:rsidR="002965F0" w:rsidP="00CF00FC" w:rsidRDefault="002965F0" w14:paraId="69CCBECE" w14:textId="77777777"/>
+    <w:p w:rsidRPr="002A2837" w:rsidR="002965F0" w:rsidP="6650CE0F" w:rsidRDefault="002965F0" w14:paraId="6EC0D201" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6650CE0F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag 6 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002A2837" w:rsidR="00CF00FC" w:rsidP="00CF00FC" w14:paraId="1D194639" w14:textId="77777777">
+    <w:p w:rsidRPr="002A2837" w:rsidR="002965F0" w:rsidP="00CF00FC" w:rsidRDefault="002965F0" w14:paraId="76456327" w14:textId="77777777">
       <w:r>
         <w:t>Kunt u per ministerie inzichtelijk maken hoeveel fte ambtenaren jaarlijks betrokken zijn bij activiteiten rondom deze raden en commissies, inclusief het verwerken van hun adviezen, en welke totale kosten hiermee gemoeid zijn?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002A2837" w:rsidR="00CF00FC" w:rsidP="00CF00FC" w14:paraId="6DA7ACDB" w14:textId="77777777"/>
-    <w:p w:rsidRPr="002A2837" w:rsidR="00CF00FC" w:rsidP="6650CE0F" w14:paraId="549F3795" w14:textId="77777777">
+    <w:p w:rsidRPr="002A2837" w:rsidR="002965F0" w:rsidP="00CF00FC" w:rsidRDefault="002965F0" w14:paraId="5EF9B37F" w14:textId="77777777"/>
+    <w:p w:rsidRPr="002A2837" w:rsidR="002965F0" w:rsidP="6650CE0F" w:rsidRDefault="002965F0" w14:paraId="2C67F15F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6650CE0F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord vraag 6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002A2837" w:rsidR="00CF00FC" w:rsidP="00CF00FC" w14:paraId="7B2429DD" w14:textId="48DE6561">
+    <w:p w:rsidRPr="002A2837" w:rsidR="002965F0" w:rsidP="00CF00FC" w:rsidRDefault="002965F0" w14:paraId="2AA38202" w14:textId="77777777">
       <w:r>
         <w:t>Het kabinet houdt niet bij hoeveel uren ambtenaren besteden aan dergelijke werkzaamheden. Het is een regulier en integraal onderdeel van het werk van een beleidsdepartement om contact te hebben met partijen die de regering gevraagd of ongevraagd van kennis en advies voorzien, om reacties op deze adviezen voor te bereiden en vervolgens de bewindspersoon te ondersteunen bij het afleggen van verantwoording aan het de Staten-Generaal.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002A2837" w:rsidR="00CF00FC" w:rsidP="00CF00FC" w14:paraId="35670237" w14:textId="77777777"/>
-    <w:p w:rsidRPr="002A2837" w:rsidR="00CF00FC" w:rsidP="6650CE0F" w14:paraId="4BCCC66E" w14:textId="77777777">
+    <w:p w:rsidRPr="002A2837" w:rsidR="002965F0" w:rsidP="00CF00FC" w:rsidRDefault="002965F0" w14:paraId="5DBF5EEA" w14:textId="77777777"/>
+    <w:p w:rsidRPr="002A2837" w:rsidR="002965F0" w:rsidP="6650CE0F" w:rsidRDefault="002965F0" w14:paraId="11A92F32" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6650CE0F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag 7 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002A2837" w:rsidR="00CF00FC" w:rsidP="00CF00FC" w14:paraId="09E54A9F" w14:textId="77777777">
+    <w:p w:rsidRPr="002A2837" w:rsidR="002965F0" w:rsidP="00CF00FC" w:rsidRDefault="002965F0" w14:paraId="22845221" w14:textId="77777777">
       <w:r>
         <w:t>Hoe beoordeelt u de recente maatschappelijke en politieke ophef rondom het advies van het Voedingscentrum? Welke lessen trekken de betrokken ministers hieruit ten aanzien van transparantie, onafhankelijkheid en rolvastheid van adviesorganen, en welke concrete verbetermaatregelen worden doorgevoerd?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002A2837" w:rsidR="00CF00FC" w:rsidP="00CF00FC" w14:paraId="3C6C7560" w14:textId="77777777"/>
-    <w:p w:rsidRPr="002A2837" w:rsidR="00CF00FC" w:rsidP="6650CE0F" w14:paraId="27DFC5E2" w14:textId="77777777">
+    <w:p w:rsidRPr="002A2837" w:rsidR="002965F0" w:rsidP="00CF00FC" w:rsidRDefault="002965F0" w14:paraId="494F81F9" w14:textId="77777777"/>
+    <w:p w:rsidRPr="002A2837" w:rsidR="002965F0" w:rsidP="6650CE0F" w:rsidRDefault="002965F0" w14:paraId="0A39F9F6" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6650CE0F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord vraag 7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF00FC" w:rsidP="00CF00FC" w14:paraId="4EB7390E" w14:textId="637AEED9">
-[...5 lines deleted...]
-    <w:p w:rsidRPr="002A2837" w:rsidR="00CF00FC" w:rsidP="6650CE0F" w14:paraId="43160E47" w14:textId="77777777">
+    <w:p w:rsidR="002965F0" w:rsidP="00CF00FC" w:rsidRDefault="002965F0" w14:paraId="6D37174C" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De minister van Volksgezondheid, Welzijn en Sport heeft hier in het commissiedebat Leefstijlpreventie op 23 april jl. en in het navolgende Tweeminutendebat op 18 juni jl. uitgebreid met leden van uw Kamer over gesproken. Het Voedingscentrum voorziet in de onafhankelijke voorlichting over voedsel en voeding. De Schijf van Vijf die hiervoor de basis vormt, is een vertaling van de </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Richtlijnen goede voeding van de Gezondheidsraad. De Gezondheidsraad is een onafhankelijk adviesorgaan voor regering en parlement. Het Voedingscentrum is geen adviesorgaan van de overheid, maar een stichting die werkt op basis van subsidies van de ministeries van VWS en LVVN. Zowel de Gezondheidsraad als het Voedingscentrum zijn onafhankelijk werkende organisaties die zich baseren op de wetenschap. De onderbouwing van zowel de Richtlijnen van de Gezondheidsraad en de totstandkoming van de Schijf van Vijf zijn online beschikbaar en daarmee transparant. Het kabinet hecht waarde aan de onafhankelijke rol en taken van het Voedingscentrum en waakt ervoor dat ministeries hierop inhoudelijk invloed uitoefenen. Het kabinet vindt dat het Voedingscentrum naar haar rol heeft gehandeld en ziet daarom geen aanleiding voor verbetermaatregelen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002965F0" w:rsidP="00CF00FC" w:rsidRDefault="002965F0" w14:paraId="7585C301" w14:textId="77777777"/>
+    <w:p w:rsidRPr="002A2837" w:rsidR="002965F0" w:rsidP="6650CE0F" w:rsidRDefault="002965F0" w14:paraId="2796FC12" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6650CE0F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002A2837" w:rsidR="00CF00FC" w:rsidP="00CF00FC" w14:paraId="402E8552" w14:textId="77777777">
+    <w:p w:rsidRPr="002A2837" w:rsidR="002965F0" w:rsidP="00CF00FC" w:rsidRDefault="002965F0" w14:paraId="6650F802" w14:textId="77777777">
       <w:r>
         <w:t>Acht u het wenselijk dat door de overheid gefinancierde adviesraden en commissies voorstellen doen met zeer ingrijpende maatschappelijke en economische gevolgen zoals een vleestaks, een forse reductie van dierlijk eiwit of het afbouwen van delen van de zware industrie, zoals voorgesteld door de Wetenschappelijke Klimaatraad? Hoe weegt elk ministerie dergelijke adviezen ten opzichte van democratische besluitvorming, draagvlak en economische realiteit?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002A2837" w:rsidR="00CF00FC" w:rsidP="00CF00FC" w14:paraId="53BD7839" w14:textId="77777777"/>
-    <w:p w:rsidRPr="002A2837" w:rsidR="00CF00FC" w:rsidP="6650CE0F" w14:paraId="26BA0FF4" w14:textId="77777777">
+    <w:p w:rsidRPr="002A2837" w:rsidR="002965F0" w:rsidP="00CF00FC" w:rsidRDefault="002965F0" w14:paraId="4B474AC7" w14:textId="77777777"/>
+    <w:p w:rsidRPr="002A2837" w:rsidR="002965F0" w:rsidP="6650CE0F" w:rsidRDefault="002965F0" w14:paraId="090C9D45" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6650CE0F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord vraag 8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002A2837" w:rsidR="00CF00FC" w:rsidP="00CF00FC" w14:paraId="4B02D709" w14:textId="77777777">
+    <w:p w:rsidRPr="002A2837" w:rsidR="002965F0" w:rsidP="00CF00FC" w:rsidRDefault="002965F0" w14:paraId="43FA25E6" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Het kabinet vindt het in algemene zin wenselijk dat adviescolleges, vanuit hun onafhankelijke deskundigheid, de adviestaak vervullen die de wetgever hun heeft opgedragen. Het staat adviescolleges, zoals de Wetenschappelijke Klimaatraad, daarmee vrij om beleidsmaatregelen voor te stellen ter uitvoering van hun wettelijke adviestaak. Adviezen zijn, naar hun aard, niet bindend. Zoals beschreven bij antwoord 3, is er een duidelijke en transparante rolverdeling tussen adviescolleges en regering. Adviescolleges adviseren; het kabinet weegt adviezen, geeft zijn reactie, neemt besluiten, en legt daarover verantwoording af aan uw Kamer. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00325E06" w:rsidR="00CF00FC" w:rsidP="00CF00FC" w14:paraId="4700547A" w14:textId="77777777"/>
-[...9 lines deleted...]
-      <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="00325E06" w:rsidR="002965F0" w:rsidP="00CF00FC" w:rsidRDefault="002965F0" w14:paraId="6E8CCD7B" w14:textId="77777777"/>
+    <w:p w:rsidR="002965F0" w:rsidRDefault="002965F0" w14:paraId="2AB3DB3A" w14:textId="77777777"/>
+    <w:p w:rsidR="00E01807" w:rsidRDefault="00E01807" w14:paraId="50EDF724" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00E01807">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="6BF087EB" w14:textId="77777777" w:rsidR="005E7A0B" w:rsidRDefault="005E7A0B" w:rsidP="002965F0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="2D9872B5" w14:textId="77777777" w:rsidR="005E7A0B" w:rsidRDefault="005E7A0B" w:rsidP="002965F0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...14 lines deleted...]
-    <w:altName w:val="Arial"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...17 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00287F12" w14:paraId="4519F233" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7144BD1C" w14:textId="77777777" w:rsidR="002965F0" w:rsidRPr="002965F0" w:rsidRDefault="002965F0" w:rsidP="002965F0">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00A12E8A" w14:paraId="2A9DC54D" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2E3F4F85" w14:textId="77777777" w:rsidR="002965F0" w:rsidRPr="002965F0" w:rsidRDefault="002965F0" w:rsidP="002965F0">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00287F12" w14:paraId="72389C1A" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="49F9A90F" w14:textId="77777777" w:rsidR="002965F0" w:rsidRPr="002965F0" w:rsidRDefault="002965F0" w:rsidP="002965F0">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...3 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="4A0F1B0E" w14:textId="77777777" w:rsidR="005E7A0B" w:rsidRDefault="005E7A0B" w:rsidP="002965F0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="1">
-[...2 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="17448A91" w14:textId="77777777" w:rsidR="005E7A0B" w:rsidRDefault="005E7A0B" w:rsidP="002965F0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="1C46937B" w14:textId="77777777" w:rsidR="002965F0" w:rsidRPr="00D91D0C" w:rsidRDefault="002965F0" w:rsidP="6650CE0F">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D91D0C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00D91D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 31490, nr. 396;</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w:rsidR="00CF00FC" w:rsidRPr="00D91D0C" w:rsidP="6650CE0F" w14:paraId="72B5AED9" w14:textId="77777777">
-[...30 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="5A948988" w14:textId="77777777" w:rsidR="002965F0" w:rsidRPr="00D43004" w:rsidRDefault="002965F0" w:rsidP="00CF00FC">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D43004">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00D43004">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="00D43004">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>https://organisaties.overheid.nl/Adviescolleges/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D43004">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="4">
-[...2 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="0F6D1AEC" w14:textId="77777777" w:rsidR="002965F0" w:rsidRPr="00CF00FC" w:rsidRDefault="002965F0" w:rsidP="00CF00FC">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF00FC">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00CF00FC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
         <w:r w:rsidRPr="00CF00FC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>https://organisaties.overheid.nl/Externe_commissies/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00CF00FC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="67AE9484" w14:textId="77777777" w:rsidR="002965F0" w:rsidRPr="00CF00FC" w:rsidRDefault="002965F0" w:rsidP="6650CE0F">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF00FC">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00CF00FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2024/25, 31490, nr. 348;</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
   <w:footnote w:id="5">
-    <w:p w:rsidR="00CF00FC" w:rsidRPr="00CF00FC" w:rsidP="6650CE0F" w14:paraId="5BEE99A9" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="2F84826B" w14:textId="77777777" w:rsidR="002965F0" w:rsidRPr="00CF00FC" w:rsidRDefault="002965F0" w:rsidP="6650CE0F">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF00FC">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00CF00FC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Kamerstukken II 2024/25, 31490, nr. 348;</w:t>
+        <w:t xml:space="preserve"> De Sociaal-Economische Raad (SER) valt niet onder Kaderwet adviescolleges maar wordt traditioneel wel beschouwd als een vast college van advies in de zin van artikel 79 Grondwet. Omdat de SER voor zijn adviestaak geen financiering van departementen ontvangt, wordt de SER niet meegenomen in het toegezegde overzicht.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w:rsidR="00CF00FC" w:rsidRPr="00CF00FC" w:rsidP="6650CE0F" w14:paraId="6B89DFC1" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="098BFD05" w14:textId="77777777" w:rsidR="002965F0" w:rsidRPr="00CF00FC" w:rsidRDefault="002965F0" w:rsidP="00CF00FC">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF00FC">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
-[...44 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00CF00FC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
         <w:r w:rsidRPr="00CF00FC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>https://rbv.rijksfinancien.nl/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00CF00FC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
+  <w:footnote w:id="7">
+    <w:p w14:paraId="5A765A7E" w14:textId="77777777" w:rsidR="002965F0" w:rsidRPr="00D43004" w:rsidRDefault="002965F0" w:rsidP="6650CE0F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF00FC">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00CF00FC">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De ondergrens van €1 miljoen geldt niet voor ‘begrotingssubsidies’ waarbij de begrotingswet als wettelijke grondslag voor het betreffend subsidiebedrag gaat gelden op basis van artikel 4:23, derde lid, aanhef en onder c, van de Awb. In die gevallen worden de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D43004">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>afzonderlijke subsidiebedragen in de toelichting van het betreffend begrotingsartikel en optioneel in de tabel vermeld.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
   <w:footnote w:id="8">
-    <w:p w:rsidR="00CF00FC" w:rsidRPr="00D43004" w:rsidP="6650CE0F" w14:paraId="488752E7" w14:textId="77777777">
-[...9 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="097A7E07" w14:textId="77777777" w:rsidR="002965F0" w:rsidRPr="000C1D39" w:rsidRDefault="002965F0" w:rsidP="6650CE0F">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D43004">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00CF00FC">
-[...19 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00D43004">
         <w:rPr>
-          <w:sz w:val="16"/>
-[...2 lines deleted...]
-        <w:t>afzonderlijke subsidiebedragen in de toelichting van het betreffend begrotingsartikel en optioneel in de tabel vermeld.</w:t>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 36915-XVI, nr. 3, p. 35-37 en Kamerstukken II 2025/26, 29214, nr. 113;</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w:rsidR="00CF00FC" w:rsidRPr="000C1D39" w:rsidP="6650CE0F" w14:paraId="0A8456AA" w14:textId="77777777">
-[...10 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="3B417563" w14:textId="77777777" w:rsidR="002965F0" w:rsidRPr="004F0E09" w:rsidRDefault="002965F0" w:rsidP="6650CE0F">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F0E09">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D43004">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 36915-XVI, nr. 3, p. 35-37 en Kamerstukken II 2025/26, 29214, nr. 113;</w:t>
+      <w:r w:rsidRPr="004F0E09">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 36800-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F0E09">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>97;</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w:rsidR="00CF00FC" w:rsidRPr="004F0E09" w:rsidP="6650CE0F" w14:paraId="11FD7D12" w14:textId="77777777">
-[...10 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="59411C33" w14:textId="77777777" w:rsidR="002965F0" w:rsidRPr="00D43004" w:rsidRDefault="002965F0" w:rsidP="6650CE0F">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D43004">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="004F0E09">
-[...21 lines deleted...]
-        <w:t>97;</w:t>
+      <w:r w:rsidRPr="00D43004">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Aanwijzing 5.7: In een regeling wordt niet voorzien in de verplichting advies te vragen over algemeen verbindende voorschriften of te voeren beleid van het Rijk.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w:rsidR="00CF00FC" w:rsidRPr="00D43004" w:rsidP="6650CE0F" w14:paraId="44B3CFB0" w14:textId="77777777">
-[...39 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="31E3A413" w14:textId="77777777" w:rsidR="002965F0" w:rsidRPr="002A2837" w:rsidRDefault="002965F0" w:rsidP="6650CE0F">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A2837">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="002A2837">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2015/16, 28101, nr. 15;</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00287F12" w14:paraId="17F88FF2" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="30E1C68A" w14:textId="77777777" w:rsidR="002965F0" w:rsidRPr="002965F0" w:rsidRDefault="002965F0" w:rsidP="002965F0">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...386 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3630D8EE" w14:textId="77777777" w:rsidR="002965F0" w:rsidRPr="002965F0" w:rsidRDefault="002965F0" w:rsidP="002965F0">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00A12E8A" w14:paraId="2A9DC54E" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5203FB95" w14:textId="77777777" w:rsidR="002965F0" w:rsidRPr="002965F0" w:rsidRDefault="002965F0" w:rsidP="002965F0">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1188 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...396 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
+    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A12E8A"/>
-[...48 lines deleted...]
-    <w:rsid w:val="6650CE0F"/>
+    <w:rsidRoot w:val="002965F0"/>
+    <w:rsid w:val="002965F0"/>
+    <w:rsid w:val="005E7A0B"/>
+    <w:rsid w:val="00D24DA5"/>
+    <w:rsid w:val="00E01807"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w14:docId w14:val="2A9DC53C"/>
-  <w15:docId w15:val="{5FDC1FFA-71C9-42EB-B8D8-E0F2A471F015}"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="2693C1F7"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{57832E19-E28F-4A46-8437-9261BF3041D7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3887,77 +1808,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3982,75 +1903,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -4085,55 +2006,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -4196,927 +2117,808 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="002965F0"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...18 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="002965F0"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002965F0"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
-  </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002965F0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002965F0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002965F0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002965F0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002965F0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002965F0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...4 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="002965F0"/>
     <w:rPr>
-      <w:color w:val="467886" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Artikelstreepje">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002965F0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002965F0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002965F0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002965F0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002965F0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002965F0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002965F0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002965F0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="002965F0"/>
     <w:pPr>
-      <w:numPr>
-[...23 lines deleted...]
-      <w:spacing w:before="360"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Comparitienummer">
-[...71 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="002965F0"/>
     <w:rPr>
-      <w:rFonts w:ascii="KIX Barcode" w:hAnsi="KIX Barcode"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lidnummer">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="002965F0"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="1"/>
-[...23 lines deleted...]
-        <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="002965F0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
+    <w:rsid w:val="002965F0"/>
     <w:pPr>
-      <w:numPr>
-[...73 lines deleted...]
-      <w:outlineLvl w:val="4"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
-      <w:sz w:val="13"/>
-      <w:szCs w:val="13"/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensrechtsuitgelijnd">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="002965F0"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="002965F0"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="4"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="002965F0"/>
     <w:rPr>
-      <w:sz w:val="13"/>
-      <w:szCs w:val="13"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubricering">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="002965F0"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...14 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaarddeDE">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="002965F0"/>
     <w:rPr>
-      <w:lang w:val="de-DE"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardenGB">
-[...26 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="002965F0"/>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TabelRijkshuisstijl">
-[...126 lines deleted...]
-    <w:link w:val="KoptekstChar"/>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008171C6"/>
-[...13 lines deleted...]
-    <w:rsid w:val="008171C6"/>
+    <w:rsid w:val="002965F0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
-[...27 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CF00FC"/>
+    <w:rsid w:val="002965F0"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-      <w:kern w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="en-US"/>
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="FootnoteText"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CF00FC"/>
+    <w:rsid w:val="002965F0"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CF00FC"/>
+    <w:rsid w:val="002965F0"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="GridTable4Accent1">
+  <w:style w:type="table" w:styleId="Rastertabel4-Accent1">
     <w:name w:val="Grid Table 4 Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="49"/>
-    <w:rsid w:val="00CF00FC"/>
+    <w:rsid w:val="002965F0"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...6 lines deleted...]
-    </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="4472C4" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
-[...2 lines deleted...]
-    <w:link w:val="TekstopmerkingChar"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="002965F0"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...7 lines deleted...]
-    <w:link w:val="CommentText"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rPr>
-[...6 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="002965F0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rPr>
-[...6 lines deleted...]
-    <w:hidden/>
+    <w:rsid w:val="002965F0"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...38 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="002965F0"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://organisaties.overheid.nl/Adviescolleges/" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://organisaties.overheid.nl/Externe_commissies/" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rbv.rijksfinancien.nl/" TargetMode="External" /></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /></Relationships>
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rbv.rijksfinancien.nl/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://organisaties.overheid.nl/Externe_commissies/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://organisaties.overheid.nl/Adviescolleges/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -5124,51 +2926,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -5235,65 +3037,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -5314,100 +3116,65 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>7</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>14264</ap:Characters>
+  <ap:Pages>6</ap:Pages>
+  <ap:Words>2350</ap:Words>
+  <ap:Characters>12930</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>118</ap:Lines>
-  <ap:Paragraphs>33</ap:Paragraphs>
+  <ap:Lines>107</ap:Lines>
+  <ap:Paragraphs>30</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>16824</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>15250</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
+  <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>