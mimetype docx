--- v0 (2026-07-10)
+++ v1 (2026-08-25)
@@ -1,1495 +1,1114 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="008876EA" w:rsidRDefault="008876EA" w14:paraId="7D11303D" w14:textId="77777777">
-[...270 lines deleted...]
-          <w:bCs/>
+    <w:p w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="50D962FD" w14:textId="19E7C053">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>AH 2536</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="61F71D93" w14:textId="1BCDB505">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>2026Z15264</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00426B25" w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="3DFF5CCF" w14:textId="77777777">
-[...27 lines deleted...]
-    <w:p w:rsidRPr="00426B25" w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="568EE447" w14:textId="77777777">
+    <w:p w:rsidRPr="00426B25" w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="2B5C3C7D" w14:textId="5E099AA2">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED5329">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord van staatssecretaris Eerenberg (Financiën) (ontvangen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 juli 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00426B25" w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="3EB75C40" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00426B25">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00426B25" w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="42D8518F" w14:textId="77777777">
+    <w:p w:rsidRPr="00426B25" w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="1B5AE303" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00426B25">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Bent u bekend met het vonnis van de Rechtbank Midden-Nederland van 24 juni 2026, gepubliceerd op 29 juni 2026, met zaaknummer C/16/595361 / HA ZA 25-314, inzake een vordering tegen de Staat door kinderen van een moeder die als gedupeerde van de toeslagenaffaire erkend is?</w:t>
       </w:r>
       <w:r w:rsidRPr="00426B25">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="7FBDA5A6" w14:textId="77777777">
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00426B25" w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="2988D52E" w14:textId="77777777">
+    <w:p w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="08C3A2D0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00426B25" w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="5449CC4B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00426B25">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00426B25" w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="01671391" w14:textId="77777777">
+    <w:p w:rsidRPr="00426B25" w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="2E2F4512" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00426B25">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Ja</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00426B25" w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="6A664A96" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00426B25" w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="71483D13" w14:textId="77777777">
+    <w:p w:rsidRPr="00426B25" w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="667985A0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00426B25" w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="5F082CE8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00426B25">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00426B25" w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="7B5BEC5F" w14:textId="77777777">
+    <w:p w:rsidRPr="00426B25" w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="57AF9BB1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00426B25">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Bent u ermee bekend dat uit deze uitspraak blijkt dat aan de leden van dit gezin, na het erkennen van de moeder als gedupeerde op basis van het ouderverhaal en op grond van vermeend institutioneel vooringenomen handelen bij het terugvorderen naar aanleiding van non-respons, respectievelijk 430.250,- euro is uitgekeerd aan de moeder (vaststellingsovereenkomst van 7 maart 2025 met UHT), ruim 260.000,- euro aan de vader (via de regieroute VSO) en respectievelijk twee keer 10.000,- euro aan de twee oudste kinderen en eenmaal 8.000,- euro aan het jongste kind, waarmee de compensatie voor het gezin als geheel neerkomt op 718.250,- euro?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="1087FD10" w14:textId="77777777">
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00426B25" w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="4C040EBA" w14:textId="77777777">
+    <w:p w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="06F4C639" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00426B25" w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="776521EA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00426B25">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00426B25" w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="52B5CD16" w14:textId="77777777">
+    <w:p w:rsidRPr="00426B25" w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="7DD30A76" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00426B25">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Ja</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00426B25" w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="2389A4D4" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00426B25" w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="728518B4" w14:textId="77777777">
+    <w:p w:rsidRPr="00426B25" w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="244545D5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00426B25" w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="1094C4B0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00426B25">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00426B25" w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="77119A5D" w14:textId="77777777">
+    <w:p w:rsidRPr="00426B25" w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="364A5247" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00426B25">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Wat is uw reactie op het feit dat uit de brievenadministratie, waarnaar de ADR onderzoek heeft gedaan, is gebleken dat er wel degelijk sprake is geweest van meerdere uitvraag- en rappelbrieven, dat de Belastingdienst/Toeslagen de kinderopvangtoeslag volgens het vonnis van de rechtbank mocht terugvorderen en derhalve niet is gebleken dat er vooringenomen is gehandeld?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="795BCE0E" w14:textId="77777777">
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00426B25" w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="51FCDB0F" w14:textId="77777777">
+    <w:p w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="5C434C6D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00426B25" w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="1CD7DB40" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00426B25">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0039503D" w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="6C6C9E8C" w14:textId="77777777">
+    <w:p w:rsidRPr="0039503D" w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="2002DE13" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0003159A">
         <w:t xml:space="preserve">Zoals ook benoemd in de </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC4CB9">
         <w:t>brief van 3 juli 2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidRPr="00AC4CB9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0003159A">
         <w:rPr>
           <w:rFonts w:cs="Verdana"/>
         </w:rPr>
         <w:t>geeft de</w:t>
       </w:r>
       <w:r w:rsidRPr="0078202F">
         <w:rPr>
           <w:rFonts w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> verzend- en ontvangstadministratie geen sluitend en volledig beeld van het geheel aan feiten en gebeurtenissen in de casus van de ouder. Het laat alleen zien dat de standaard brief is verstuurd. Niet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Verdana"/>
         </w:rPr>
         <w:t>of en hoe</w:t>
       </w:r>
       <w:r w:rsidRPr="0078202F">
         <w:rPr>
           <w:rFonts w:cs="Verdana"/>
         </w:rPr>
-        <w:t xml:space="preserve"> mensen op de brief hebben gereageerd. Om te bepalen of de aanwezigheid van de verzendadministratie impact zou hebben op de </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> van een ouder, zouden alle ouders de Integrale Beoordeling opnieuw moeten doen, inclusief het ouderverhaal. Zoals ik eerder aan uw Kamer heb aangegeven </w:t>
+        <w:t xml:space="preserve"> mensen op de brief hebben gereageerd. Om te bepalen of de aanwezigheid van de verzendadministratie impact zou hebben op de gedupeerdheid van een ouder, zouden alle ouders de Integrale Beoordeling opnieuw moeten doen, inclusief het ouderverhaal. Zoals ik eerder aan uw Kamer heb aangegeven </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Verdana"/>
         </w:rPr>
         <w:t>kan</w:t>
       </w:r>
       <w:r w:rsidRPr="0078202F">
         <w:rPr>
           <w:rFonts w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> ik dit niet doen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Verdana"/>
         </w:rPr>
         <w:t>, omdat ik dit niet goed uitvoerbaar acht, en dit bovendien zou leiden tot grote onrust onder ouders</w:t>
       </w:r>
       <w:r w:rsidRPr="0078202F">
         <w:rPr>
           <w:rFonts w:cs="Verdana"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="0078202F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E0C33">
         <w:rPr>
           <w:rFonts w:cs="Verdana"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tegelijk is de zorg van uw </w:t>
+        <w:t xml:space="preserve">Tegelijk is de zorg van uw Kamer helder, en ik deel het ongemak hierover. Ik verken momenteel de mogelijkheid of de administratie bruikbaar is bij het </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">verder </w:t>
       </w:r>
       <w:r w:rsidRPr="000E0C33">
         <w:rPr>
           <w:rFonts w:cs="Verdana"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Kamer helder, en ik deel het ongemak hierover. Ik verken momenteel de mogelijkheid of de administratie bruikbaar is bij het </w:t>
+        <w:t>voorkomen van stapelingsrisico’s in het kader van vervolgregelingen.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Verdana"/>
         </w:rPr>
-        <w:t xml:space="preserve">verder </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000E0C33">
+        <w:t xml:space="preserve"> De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0078202F">
         <w:rPr>
           <w:rFonts w:cs="Verdana"/>
         </w:rPr>
-        <w:t>voorkomen van stapelingsrisico’s in het kader van vervolgregelingen.</w:t>
+        <w:t>verzend- en ontvangstadministratie</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Verdana"/>
         </w:rPr>
-        <w:t xml:space="preserve"> De </w:t>
-[...37 lines deleted...]
-    <w:p w:rsidRPr="00426B25" w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="30D78B31" w14:textId="77777777">
+        <w:t xml:space="preserve"> wordt al wel ingezet bij bezwaar, beroep en andere procedures. Tegelijkertijd wil ik benadrukken dat de ontvangen schadevergoeding nooit wordt teruggevorderd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="290E3EBE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00426B25" w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="2289CF93" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00426B25">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00426B25" w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="58039AAF" w14:textId="77777777">
+    <w:p w:rsidRPr="00426B25" w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="1BECF7FF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00426B25">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Deelt u de conclusie dat met deze uitspraak achteraf duidelijk is geworden dat dit zeer hoge bedrag aan compensatie aan de leden van één gezin op onterechte grond is uitgekeerd? Zo nee, waarom bent u niet bereid de conclusie te onderschrijven die de Staat zelf juist wil aantonen met het inbrengen van deze gegevens in een rechtszaak?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="1D521B25" w14:textId="77777777">
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00426B25" w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="71E81FAC" w14:textId="77777777">
+    <w:p w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="6CF2B0F3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00426B25" w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="357B46C6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00426B25">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord 4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="71140364" w14:textId="77777777">
+    <w:p w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="5556F45E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002276E8">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">In 2020 is het beleid vormgegeven op basis van de compensatie voor </w:t>
       </w:r>
-      <w:r w:rsidR="0014584B">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
-      <w:r w:rsidRPr="002276E8" w:rsidR="009E479E">
+      <w:r w:rsidRPr="002276E8">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Combiteam Aanpak Facilitators </w:t>
       </w:r>
-      <w:r w:rsidR="009E479E">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="002276E8">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>CAF</w:t>
       </w:r>
-      <w:r w:rsidR="009E479E">
-[...15 lines deleted...]
-        <w:t>populatie</w:t>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>) populatie</w:t>
       </w:r>
       <w:r w:rsidRPr="002276E8">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. Daarbij was relevant dat in het zogenoemde kantoorproces (handmatige behandeling van een dossier door een medewerker) een centrale administratie van verzonden brieven en reacties ontbrak, en daarmee correspondentie niet altijd traceerbaar was. Hierdoor ontstond de breed gedeelde aanname dat de administratie ook in andere dossiers onvolledig zou zijn, ook in de massale processen waarbij brieven (deels) geautomatiseerd worden aangemaakt en verzonden. Dit speelde een belangrijk rol in de keuze die in 2020 is gemaakt voor generiek beleid waarbij het ouderverhaal leidend is. Een lijn die ook brede steun had in uw Kamer. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="27D3018D" w14:textId="77777777">
-[...46 lines deleted...]
-    <w:p w:rsidRPr="00426B25" w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="5462167B" w14:textId="77777777">
+    <w:p w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="03E99D35" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="3440B2AD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Het is destijds een politieke keuze geweest om het niet hebben ontvangen van een brief aan te merken als een grond voor gedupeerdheid. Over individuele gevallen doe ik verder geen uitspraken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00426B25" w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="31136812" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00426B25" w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="508C507B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00426B25">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00426B25" w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="5205605F" w14:textId="77777777">
+    <w:p w:rsidRPr="00426B25" w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="31F865A3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00426B25">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Waarom blijft u vooralsnog vasthouden aan de lijn dat op grond van de brievenadministratie en het ADR-onderzoek niet is vast te stellen in hoeveel gevallen personen onterecht als gedupeerde zijn aangemerkt aangezien hiervoor onder andere opnieuw oudergesprekken gevoerd zouden moeten worden? Erkent u dat dit uitgangspunt niet in lijn is met deze rechterlijke uitspraak, waarin op basis van het bestaande dossier in combinatie met de brievenadministratie wél een dergelijke conclusie wordt getrokken? Wat is hierop uw reactie?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="334F07BC" w14:textId="77777777">
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00426B25" w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="79E88E5C" w14:textId="77777777">
+    <w:p w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="215FE7B9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00426B25" w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="77495EF3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00426B25">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord 5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003248B2" w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="69AA622B" w14:textId="77777777">
+    <w:p w:rsidRPr="003248B2" w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="54CC79B3" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="003248B2">
         <w:t>De beoordeling of een ouder gedupeerd is, is niet zwart-wit, en heeft vaak niet één oorzaak. Een ouder kan gedupeerd zijn op basis van verschillende gronden en zelfs als een ouder enkel gedupeerd is op basis van individuele vooringenomenheid, dan kan dit door een samenloop van verschillende oorzaken komen. Daarom is het verhaal van de ouder hierover altijd leidend in de beoordeling.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="48850A79" w14:textId="77777777">
-[...55 lines deleted...]
-        <w:t xml:space="preserve">, dat is ook niet aan de civiele rechter, maar </w:t>
+    <w:p w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="4365B7BF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00426B25" w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="3046ED8F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00426B25">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De rechtbank heeft het gebruik van de verzend- en ontvangstadministratie als bewijs toegestaan, maar heeft daaruit geen conclusie getrokken dat er sprake is van onterecht aangemerkte gedupeerdheid. De rechtbank heeft de verzend- en ontvangstbevestiging slechts als bewijs toegelaten om aan te tonen dat er geen sprake is van onrechtmatige besluiten, onterechte terugvorderingen of institutionele vooringenomenheid richting de moeder. De civiele rechter komt niet aan de beoordeling van de mate van gedupeerdheid, dat is ook niet aan de civiele rechter, maar </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">in laatste instantie </w:t>
       </w:r>
       <w:r w:rsidRPr="00426B25">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">aan de bestuursrechter. De civiele rechter heeft hier geoordeeld dat eisers onvoldoende hebben aangetoond welke besluiten onrechtmatig waarom en waarom, waardoor er </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">in deze civiele zaak </w:t>
       </w:r>
       <w:r w:rsidRPr="00426B25">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">geen sprake is van onrechtmatig handelen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="307F2A83" w14:textId="77777777">
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00426B25" w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="198EAB13" w14:textId="77777777">
+    <w:p w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="2C145241" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00426B25" w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="22A45025" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00426B25">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00426B25" w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="1145B652" w14:textId="77777777">
+    <w:p w:rsidRPr="00426B25" w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="14A36EB1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00426B25">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Onderschrijft u dat deze zaak niet op zichzelf staat, maar dat compensatie op grond van vermeend vooringenomen handelen bij een aantal jaren van non-respons al snel tot enorm hoge compensatiebedragen kan leiden?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="3A702707" w14:textId="77777777">
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00426B25" w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="7B961D11" w14:textId="77777777">
+    <w:p w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="5CDA2835" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00426B25" w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="38456407" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00426B25">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord 6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="48E61A19" w14:textId="77777777">
-[...7 lines deleted...]
-        <w:t>benadrukken dat d</w:t>
+    <w:p w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="591B3429" w14:textId="77777777">
+      <w:r>
+        <w:t>Zoals ik in antwoord op vraag 4 heb aangegeven zijn de compensatiegronden een politieke keuze geweest. Verder wil ik benadrukken dat d</w:t>
       </w:r>
       <w:r w:rsidRPr="00426B25">
         <w:t>e zaak op zichzelf</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> staat</w:t>
       </w:r>
       <w:r w:rsidRPr="00426B25">
         <w:t xml:space="preserve">, omdat iedere casus anders is. </w:t>
       </w:r>
       <w:r w:rsidRPr="0078202F">
         <w:rPr>
           <w:rFonts w:cs="Verdana"/>
         </w:rPr>
         <w:t>De beoordeling of een ouder gedupeerd is, is niet zwart-wit, en heeft vaak niet één oorzaak. Een ouder kan gedupeerd zijn op basis van verschillende gronden en zelfs als een ouder enkel gedupeerd is op basis van individuele vooringenomenheid, dan kan dit door een samenloop van verschillende oorzaken komen.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> Een kwantificatie van de relatie tussen het aantal jaren van non-response en de hoogte van de compensatie is dan ook niet te maken.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="3E8413EA" w14:textId="77777777">
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00426B25" w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="6BFCC1E2" w14:textId="77777777">
+    <w:p w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="03ACFE03" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00426B25" w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="1E9968E5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00426B25">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00426B25" w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="5AA6FF0D" w14:textId="77777777">
+    <w:p w:rsidRPr="00426B25" w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="7E59EEAE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00426B25">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Hoe vaak is door de Staat tijdens rechtszaken gebruikgemaakt van gegevens uit deze brievenadministratie sinds het uitkomen van het ADR-onderzoek? Wat waren de uitkomsten hiervan en om welke -achteraf- onterecht uitgekeerde compensatiebedragen ging het hierbij?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="53936A9E" w14:textId="77777777">
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00426B25" w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="596E0185" w14:textId="77777777">
+    <w:p w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="5B269314" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00426B25" w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="71E5487E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00426B25">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord 7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00426B25" w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="6C3D2826" w14:textId="77777777">
+    <w:p w:rsidRPr="00426B25" w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="041B0F00" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00426B25">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">De Staat gebruikt sinds februari 2026 de verzend- en ontvangstadministratie in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>rechts</w:t>
       </w:r>
       <w:r w:rsidRPr="00426B25">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">zaken. Tot en met 30 juni 2026 is de verzend- en ontvangstadministratie in 8 civiele zaken gebruikt in processtukken. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>alle 8</w:t>
       </w:r>
       <w:r w:rsidRPr="00426B25">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> zaken is een ouder gecompenseerd wegens non</w:t>
       </w:r>
       <w:r w:rsidRPr="00426B25">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t>respons, terwijl er wél vraagbrieven zijn aangetroffen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="013A3C09" w14:textId="77777777">
+    <w:p w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="1D1B24FB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00426B25">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Het is goed om te vermelden dat we in civiele procedures alleen zicht hebben op een kleine groep ouders die een procedure starten. Dat is geen goede representatie van de totale populatie van gedupeerde ouders. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="321DCD0F" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00E87374" w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="3C507D3C" w14:textId="77777777">
+    <w:p w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="35666A94" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E87374" w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="35138EDA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">De civiele rechter heeft tot en met 30 juni 2026 in één zaak geoordeeld dat er met de kennis van nu geen sprake is geweest van </w:t>
       </w:r>
       <w:r w:rsidRPr="00E87374">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">onrechtmatig handelen, omdat de ouders wel vraagbrieven hebben ontvangen maar hierop niet is gereageerd. De civiele rechter heeft het gebruik van de verzend- en ontvangstadministratie als bewijsmiddel aanvaard, maar daaruit niet afgeleid dat sprake is van ten onrechte vastgestelde </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>onrechtmatig handelen, omdat de ouders wel vraagbrieven hebben ontvangen maar hierop niet is gereageerd. De civiele rechter heeft het gebruik van de verzend- en ontvangstadministratie als bewijsmiddel aanvaard, maar daaruit niet afgeleid dat sprake is van ten onrechte vastgestelde gedupeerdheid of onterecht uitgekeerde compensatie. De beoordeling van de mate van gedupeerdheid is niet aan de civiele rechter maar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in laatste instantie</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E87374">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>gedupeerdheid</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> aan de bestuursrechter. Het is daarom niet inzichtelijk of de compensatie ten onrechte is uitgekeerd en om welke bedragen dat zou gaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E87374" w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="4A5C07ED" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00426B25" w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="47A8FAEB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00E87374">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of onterecht uitgekeerde compensatie. De beoordeling van de mate van </w:t>
-[...49 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>Voor overige rechtszaken wordt het gebruik van de verzend- en ontvangstadministratie niet gemonitord.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00426B25" w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="017DCC39" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00426B25" w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="5210687E" w14:textId="77777777">
+    <w:p w:rsidRPr="00426B25" w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="38AEF1D2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00426B25" w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="2A7FE712" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00426B25">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00426B25" w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="5A85960B" w14:textId="77777777">
+    <w:p w:rsidRPr="00426B25" w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="07D078F5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00426B25">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Bij hoeveel eventueel lopende zaken is hier sprake van?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="51DA1B5B" w14:textId="77777777">
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00426B25" w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="37585976" w14:textId="77777777">
+    <w:p w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="63BCF331" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00426B25" w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="62CA94BC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00426B25">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord 8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="536CD0D1" w14:textId="77777777">
+    <w:p w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="10B8ECC2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00426B25">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">De verzend- en ontvangstadministratie </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>wordt</w:t>
       </w:r>
       <w:r w:rsidRPr="00426B25">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
@@ -1503,1107 +1122,1077 @@
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> civiele zaken als verweer in processtukken gebruikt. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">deze </w:t>
       </w:r>
       <w:r w:rsidRPr="00426B25">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>7 zaken zijn vraagbrieven teruggevonden, terwijl de ouder (gedeeltelijk) is gecompenseerd voor non</w:t>
       </w:r>
       <w:r w:rsidRPr="00426B25">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t>respons. Het is niet vast te stellen of de ouder destijds een antwoord op de vraagbrief heeft verzonden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00426B25" w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="1093D0AC" w14:textId="77777777">
+    <w:p w:rsidRPr="00426B25" w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="215F76A4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C551A">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Aangezien de rechtbank op 24 juni 2026 vonnis heeft gewezen in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>één</w:t>
       </w:r>
       <w:r w:rsidRPr="006C551A">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> zaak, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>wordt die zaak niet meer</w:t>
       </w:r>
       <w:r w:rsidRPr="006C551A">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> als een lopende procedure beschouwd. Wel staat tegen het vonnis nog hoger beroep open, zodat de procedure alsnog kan worden voortgezet en in dat geval opnieuw als lopend kan worden aangemerkt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00426B25" w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="11B91BCC" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00426B25" w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="056C1543" w14:textId="77777777">
+    <w:p w:rsidRPr="00426B25" w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="665732D7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00426B25" w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="3A4643F6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00426B25">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 9</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00426B25" w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="1E786F01" w14:textId="77777777">
+    <w:p w:rsidRPr="00426B25" w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="34AA16C0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00426B25">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Op welke andere manieren is er sinds het verschijnen van het ADR-onderzoek gebruikgemaakt van de desbetreffende brievenadministratie? Om hoeveel dossiers ging dit?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="0D472DAB" w14:textId="77777777">
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00426B25" w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="7EAFA45A" w14:textId="77777777">
+    <w:p w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="7C378A2E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00426B25" w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="79BCFD05" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00426B25">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord 9</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="3341097B" w14:textId="77777777">
+    <w:p w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="6243A1D3" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="001D4F22">
         <w:t xml:space="preserve">De verzend- en ontvangstadministratie wordt </w:t>
       </w:r>
       <w:r>
         <w:t>in de volgende gevallen gebruikt:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="61158607" w14:textId="77777777">
+    <w:p w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="57A402FA" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>-Integrale Beoordeling: bij nieuwe aanvragen (in het kader van de verschoonbare termijn).</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>-In specifieke gevallen voor personen die mogelijk recht hebben op de nabestaanderegeling of ex- toeslagpartnerregeling.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>-Bezwaar en beroep: bijvoorbeeld voor de (her)beoordeling van niet toegekende jaren.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>-Civiele procedures: wordt voor de hele procedure gebruikt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="11C3AC4A" w14:textId="77777777">
+    <w:p w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="4A131D2B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Er wordt buiten de civiele procedures om niet gemonitord in welke gevallen de administratie wordt gebruikt. Het is daarom niet mogelijk om het aantal dossiers te noemen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="1AB53C05" w14:textId="77777777">
-[...19 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="5A52C71F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="34ADDB8F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Zoals eerder aangegeven</w:t>
       </w:r>
       <w:r w:rsidRPr="000E0C33">
         <w:rPr>
           <w:rFonts w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> verken </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">ik </w:t>
       </w:r>
       <w:r w:rsidRPr="000E0C33">
         <w:rPr>
           <w:rFonts w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">momenteel de mogelijkheid of de administratie bruikbaar is bij het </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">verder </w:t>
       </w:r>
       <w:r w:rsidRPr="000E0C33">
         <w:rPr>
           <w:rFonts w:cs="Verdana"/>
         </w:rPr>
         <w:t>voorkomen van stapelingsrisico’s in het kader van vervolgregelingen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00426B25" w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="7BC9A232" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00426B25" w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="01603F6B" w14:textId="77777777">
+    <w:p w:rsidRPr="00426B25" w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="0CCCDAFD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00426B25" w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="29F9CDD0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00426B25">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 10</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00426B25" w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="646DAB09" w14:textId="77777777">
+    <w:p w:rsidRPr="00426B25" w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="6F597D5A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00426B25">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Wordt de brievenadministratie nu standaard gebruikt bij nog niet afgeronde dossiers? Zo nee, waarom niet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="5E4756D4" w14:textId="77777777">
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00CD4C52" w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="71DAF128" w14:textId="77777777">
+    <w:p w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="572AC8E6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD4C52" w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="1F6A0C47" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD4C52">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord 10</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="77628C2E" w14:textId="77777777">
+    <w:p w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="4265C8C6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
       <w:r w:rsidRPr="001D4F22">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>verzend- en ontvangstadministratie</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> wordt nu standaard gebruikt voor de in antwoord op vraag 9 genoemde gevallen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00426B25" w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="1AA8BC45" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00B27A64" w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="564B6AC6" w14:textId="77777777">
+    <w:p w:rsidRPr="00426B25" w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="55D42A9F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B27A64" w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="4773F5AB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B27A64">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 11</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D90C00" w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="264C0140" w14:textId="77777777">
+    <w:p w:rsidRPr="00D90C00" w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="46A48E24" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B27A64">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Garandeert u dat in geen enkel dossier met betrekking tot vermeend vooringenomen handelen in relatie tot het massale uitvraagproces meer tot betaling of compensatie wordt overgegaan zonder voorafgaande controle van de brievenadministratie? Zo nee, waarom niet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00727B4E" w:rsidP="008876EA" w:rsidRDefault="00727B4E" w14:paraId="4CD8CD7D" w14:textId="77777777">
-[...21 lines deleted...]
-    <w:p w:rsidRPr="001D4F22" w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="002B08D0" w14:textId="77777777">
+    <w:p w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="31EDDFEF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="0DB49A09" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001D4F22" w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="64860650" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D4F22">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord 11</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F002E8" w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="0DFDB86E" w14:textId="77777777">
+    <w:p w:rsidRPr="00F002E8" w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="04AD0A00" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In antwoord </w:t>
       </w:r>
       <w:r w:rsidRPr="00F219C6">
         <w:t>op vraag 9 heb ik</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> aangegeven in welke gevallen de </w:t>
       </w:r>
       <w:r w:rsidRPr="001D4F22">
         <w:t xml:space="preserve">verzend- en ontvangstadministratie </w:t>
       </w:r>
       <w:r>
         <w:t>wordt gebruikt. Hoewel in de genoemde processen voldoende waarborgen zijn ingericht, kunnen er i</w:t>
       </w:r>
       <w:r w:rsidRPr="001D4F22">
         <w:t>n een grote uitvoeringsorganisatie fouten gemaakt worden</w:t>
       </w:r>
       <w:r>
         <w:t>. D</w:t>
       </w:r>
       <w:r w:rsidRPr="001D4F22">
         <w:t xml:space="preserve">aarom kan ik geen garantie geven dat dit altijd goed gaat. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="59991586" w14:textId="77777777">
-[...10 lines deleted...]
-    <w:p w:rsidRPr="001C0CF3" w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="60DB9B69" w14:textId="77777777">
+    <w:p w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="7D655ACB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001C0CF3" w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="345911D0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C0CF3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 12</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001C0CF3" w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="63E6067A" w14:textId="77777777">
+    <w:p w:rsidRPr="001C0CF3" w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="580D19F9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C0CF3">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Hoeveel personen zijn in totaal als gedupeerd aangemerkt en gecompenseerd op grond van ’institutioneel vooringenomen handelen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C0CF3">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>in het kader van het massale uitvraagproces en voor welk bedrag in totaal? Wilt u deze gegevens zo snel en zo precies mogelijk, per toeslagjaar weergegeven, met de Kamer delen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="0A934F6A" w14:textId="77777777">
+    <w:p w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="09AA5541" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="001D4F22" w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="505A47DC" w14:textId="77777777">
+    <w:p w:rsidRPr="001D4F22" w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="66955263" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D4F22">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord 12</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001D4F22" w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="32839F29" w14:textId="77777777">
+    <w:p w:rsidRPr="001D4F22" w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="09868D83" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Circa </w:t>
       </w:r>
       <w:r w:rsidRPr="001D4F22">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">34.000 ouders zijn in ten minste één toeslagjaar als gedupeerde aangemerkt op grond van </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>institutioneel vooringenomen handelen</w:t>
       </w:r>
       <w:r w:rsidRPr="001D4F22">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hoeveel van de 34.000 daarvan in het kader van het massale uitvraag proces als gedupeerde zijn aangemerkt kan alleen worden vastgesteld als de individuele dossiers handmatig worden onderzocht. Het is dan ook niet mogelijk om bedragen te noemen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="7E7DB25F" w14:textId="77777777">
-[...10 lines deleted...]
-    <w:p w:rsidRPr="001C0CF3" w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="3730D57B" w14:textId="77777777">
+    <w:p w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="09EFA380" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001C0CF3" w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="49600EDC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C0CF3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 13</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001C0CF3" w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="677AA9F8" w14:textId="77777777">
+    <w:p w:rsidRPr="001C0CF3" w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="0526F1F4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C0CF3">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Waarom is zo lang doorgegaan met het uitkeren van zeer hoge compensatiebedragen (in het geval van deze rechtszaak op basis van een vaststellingsovereenkomst met UHT uit maart 2025) terwijl het bestaan van de administratie binnen UHT toen al ruim vier jaar bekend was, in de zomer van 2024 een intern onderzoek naar de administratie was gestart en toenmalig staatssecretaris </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Waarom is zo lang doorgegaan met het uitkeren van zeer hoge compensatiebedragen (in het geval van deze rechtszaak op basis van een vaststellingsovereenkomst met UHT uit maart 2025) terwijl het bestaan van de administratie binnen UHT toen al ruim vier jaar bekend was, in de zomer van 2024 een intern onderzoek naar de administratie was gestart en toenmalig staatssecretaris Achachbar in november 2024 hierover een intern memo ontving?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C0CF3" w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="421CE3EC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001C0CF3" w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="6960BD1B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="001C0CF3">
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...33 lines deleted...]
-        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord 13</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="453F1C6F" w14:textId="77777777">
+    <w:p w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="3F43B5FC" w14:textId="77777777">
       <w:r w:rsidRPr="00610784">
-        <w:t xml:space="preserve">In de jaren voorafgaand aan 2024 zijn binnen UHT signalen afgegeven over de ruimhartigheid van het beleid, en de onaannemelijkheid van het feit dat significante aantallen brieven niet zijn verzonden of ontvangen. Bovendien is één signaal afgegeven over het bestaan van informatie over in een bepaalde periode verzonden brieven. Deze signalen zijn steeds beoordeeld binnen de bestaande beleidsuitgangspunten, namelijk dat bij het ontbreken van een brief </w:t>
-[...11 lines deleted...]
-    <w:p w:rsidRPr="001C0CF3" w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="2FE2DF80" w14:textId="77777777">
+        <w:t xml:space="preserve">In de jaren voorafgaand aan 2024 zijn binnen UHT signalen afgegeven over de ruimhartigheid van het beleid, en de onaannemelijkheid van het feit dat significante aantallen brieven niet zijn verzonden of ontvangen. Bovendien is één signaal afgegeven over het bestaan van informatie over in een bepaalde periode verzonden brieven. Deze signalen zijn steeds beoordeeld binnen de bestaande beleidsuitgangspunten, namelijk dat bij het ontbreken van een brief gedupeerdheid werd vastgesteld. Zonder concrete aanwijzingen over het bestaan van een betrouwbare verzend- en ontvangstadministratie hebben signalen, soms in afstemming met de Commissie van Wijzen, steeds geleid tot herbevestiging van het beleid of hoogstens tot beperkte aanpassingen daarvan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="23A96415" w14:textId="77777777"/>
+    <w:p w:rsidRPr="001C0CF3" w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="347143CF" w14:textId="77777777">
       <w:r w:rsidRPr="001C0CF3">
         <w:t>In de zomer van 2024 is een concreet signaal ontvangen over het bestaan van een administratie met vastleggingen van verzonden vraag- en rappelbrieven en ontvangen reacties. Dit maakte aannemelijk dat mogelijk meer informatie beschikbaar was dan eerder werd verondersteld</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="2DA4F742" w14:textId="77777777"/>
-    <w:p w:rsidRPr="001C0CF3" w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="2CAE7CF0" w14:textId="77777777">
+    <w:p w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="78432F4B" w14:textId="77777777"/>
+    <w:p w:rsidRPr="001C0CF3" w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="447A3AF2" w14:textId="77777777">
       <w:r w:rsidRPr="001C0CF3">
-        <w:t xml:space="preserve">Gelet op de mogelijke impact op ouders en de gevoeligheid rondom het gebruik van contra-informatie, is zorgvuldigheid betracht. Er is voor gekozen de informatie eerst onafhankelijk te laten onderzoeken door de ADR. De resultaten </w:t>
-[...3 lines deleted...]
-        <w:t>daarvan zijn op 6 februari 2026 met uw Kamer gedeeld</w:t>
+        <w:t>Gelet op de mogelijke impact op ouders en de gevoeligheid rondom het gebruik van contra-informatie, is zorgvuldigheid betracht. Er is voor gekozen de informatie eerst onafhankelijk te laten onderzoeken door de ADR. De resultaten daarvan zijn op 6 februari 2026 met uw Kamer gedeeld</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidRPr="001C0CF3">
         <w:t xml:space="preserve">. Na het ADR onderzoek is besloten hoe deze administratie gebruikt zou worden. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="3CFBD47C" w14:textId="77777777">
-[...10 lines deleted...]
-    <w:p w:rsidRPr="001C0CF3" w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="241375F6" w14:textId="77777777">
+    <w:p w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="20342291" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001C0CF3" w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="0B1EE78D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C0CF3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 14</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001C0CF3" w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="19A11AD6" w14:textId="77777777">
+    <w:p w:rsidRPr="001C0CF3" w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="3BA5BBA7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C0CF3">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Deelt u de conclusie dat, de totale omvang van de hersteloperatie overziend, het uitkeren van een astronomisch bedrag aan compensatie op onterechte gronden te voorkomen was geweest wanneer eerder was geluisterd naar, en gehandeld naar aanleiding van, de jarenlange waarschuwingen van</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001C0CF3" w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="548F4D9F" w14:textId="77777777">
+    <w:p w:rsidRPr="001C0CF3" w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="601CCEAE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C0CF3">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>UHT-medewerkers over het bestaan van een accurate brievenadministratie? Zo nee, waarom niet?  Zo ja, deelt u de conclusie dat het zeer laakbaar is dat dit niet is gebeurd?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="18A1AA5A" w14:textId="77777777">
-[...10 lines deleted...]
-    <w:p w:rsidRPr="001C0CF3" w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="0D10ED27" w14:textId="77777777">
+    <w:p w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="4C31E152" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001C0CF3" w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="309DE726" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C0CF3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord 14</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="5D66BC52" w14:textId="77777777">
+    <w:p w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="34B966E9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="001C0CF3">
         <w:t xml:space="preserve">r is zorgvuldig gehandeld </w:t>
       </w:r>
       <w:r>
         <w:t>naar aanleiding van</w:t>
       </w:r>
       <w:r w:rsidRPr="001C0CF3">
         <w:t xml:space="preserve"> de ontvangen signalen. </w:t>
       </w:r>
       <w:r w:rsidRPr="00447F40">
         <w:t>Toen er een concreet signaal kwam heb ik direct de ADR gevraagd onderzoek te doen naar de betrouwbaarheid en volledigheid van de administratie.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="495376BF" w14:textId="77777777">
+    <w:p w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="47ADC4C6" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00447F40" w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="21FF58E0" w14:textId="77777777">
+    <w:p w:rsidRPr="00447F40" w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="7062A862" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>De totale hoogte van de individuele compensatie vloeit voort uit de (deels forfaitaire) schadekaders die een invulling vormen van werkelijke schade. Zo is dat in de wet bepaald.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="5C015AE5" w14:textId="77777777">
+    <w:p w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="13E2AA3F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00426B25" w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="3B08F502" w14:textId="77777777">
+    <w:p w:rsidRPr="00426B25" w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="79A9E310" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00426B25">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 15</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00426B25" w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="61AC2431" w14:textId="77777777">
+    <w:p w:rsidRPr="00426B25" w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="0578D527" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00426B25">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Wilt u deze vragen afzonderlijk beantwoorden?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="23F55D2B" w14:textId="77777777">
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00426B25" w:rsidR="008876EA" w:rsidP="008876EA" w:rsidRDefault="008876EA" w14:paraId="17040DA5" w14:textId="77777777">
+    <w:p w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="0795E1DC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00426B25" w:rsidR="00ED5329" w:rsidP="008876EA" w:rsidRDefault="00ED5329" w14:paraId="1C065A3D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00426B25">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord 15</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008876EA" w:rsidP="002D7C39" w:rsidRDefault="008876EA" w14:paraId="325F4F74" w14:textId="3A40BF1F">
+    <w:p w:rsidR="00ED5329" w:rsidP="002D7C39" w:rsidRDefault="00ED5329" w14:paraId="3AC09B2B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Ja</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="008876EA" w:rsidSect="002D7C39">
+    <w:p w:rsidR="00E01807" w:rsidRDefault="00E01807" w14:paraId="0A0DA5A1" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00E01807">
+      <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
-      <w:headerReference w:type="first" r:id="rId8"/>
-[...1 lines deleted...]
-      <w:pgMar w:top="2948" w:right="2834" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
-      <w:docGrid w:linePitch="245"/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0CA61ECA" w14:textId="77777777" w:rsidR="0021732D" w:rsidRDefault="0021732D">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="039B4E22" w14:textId="77777777" w:rsidR="001C2648" w:rsidRDefault="001C2648" w:rsidP="00ED5329">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="502A6436" w14:textId="77777777" w:rsidR="0021732D" w:rsidRDefault="0021732D">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="42857F1D" w14:textId="77777777" w:rsidR="001C2648" w:rsidRDefault="001C2648" w:rsidP="00ED5329">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...14 lines deleted...]
-    <w:altName w:val="Arial"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...17 lines deleted...]
-  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="43F1D868" w14:textId="77777777" w:rsidR="00ED5329" w:rsidRPr="00ED5329" w:rsidRDefault="00ED5329" w:rsidP="00ED5329">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="39DA959B" w14:textId="77777777" w:rsidR="00ED5329" w:rsidRPr="00ED5329" w:rsidRDefault="00ED5329" w:rsidP="00ED5329">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FDDB2F3" w14:textId="77777777" w:rsidR="00ED5329" w:rsidRPr="00ED5329" w:rsidRDefault="00ED5329" w:rsidP="00ED5329">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="59CC0F00" w14:textId="77777777" w:rsidR="0021732D" w:rsidRDefault="0021732D">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="55405ED6" w14:textId="77777777" w:rsidR="001C2648" w:rsidRDefault="001C2648" w:rsidP="00ED5329">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="32BA0A5D" w14:textId="77777777" w:rsidR="0021732D" w:rsidRDefault="0021732D">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3B889B56" w14:textId="77777777" w:rsidR="001C2648" w:rsidRDefault="001C2648" w:rsidP="00ED5329">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="7581FC5E" w14:textId="77777777" w:rsidR="008876EA" w:rsidRPr="0003159A" w:rsidRDefault="008876EA" w:rsidP="008876EA">
+    <w:p w14:paraId="4734AF82" w14:textId="77777777" w:rsidR="00ED5329" w:rsidRPr="0003159A" w:rsidRDefault="00ED5329" w:rsidP="008876EA">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0003159A">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="0003159A">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> De Rechtspraak, 29 juni 2026, </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="0003159A">
           <w:rPr>
             <w:sz w:val="14"/>
             <w:szCs w:val="14"/>
           </w:rPr>
           <w:t>ECLI:NL:RBMNE:2026:3705, Rechtbank Midden-Nederland, C/16/595361 / HA ZA 25-314</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="16BBA893" w14:textId="77777777" w:rsidR="008876EA" w:rsidRDefault="008876EA" w:rsidP="008876EA">
+    <w:p w14:paraId="4B3DE24C" w14:textId="77777777" w:rsidR="00ED5329" w:rsidRDefault="00ED5329" w:rsidP="008876EA">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r w:rsidRPr="009479C3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="009479C3">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerbrief</w:t>
       </w:r>
       <w:r w:rsidRPr="00106146">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
@@ -2632,2363 +2221,199 @@
       <w:r w:rsidRPr="00106146">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026Z15805</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidDel="009479C3">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="383ED4B6" w14:textId="77777777" w:rsidR="008876EA" w:rsidRDefault="008876EA" w:rsidP="008876EA">
+    <w:p w14:paraId="201F4FCF" w14:textId="77777777" w:rsidR="00ED5329" w:rsidRDefault="00ED5329" w:rsidP="008876EA">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00E07E6A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00E07E6A">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009660F4">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>Kamerstukken II, 2025/26, 36708, nr. 63</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4C8D1FFB" w14:textId="77777777" w:rsidR="008B1E40" w:rsidRDefault="00A757BE">
-[...326 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="2D5069D4" w14:textId="77777777" w:rsidR="00ED5329" w:rsidRPr="00ED5329" w:rsidRDefault="00ED5329" w:rsidP="00ED5329">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1544AB26" w14:textId="77777777" w:rsidR="008B1E40" w:rsidRDefault="00A757BE">
+  <w:p w14:paraId="61F1A091" w14:textId="77777777" w:rsidR="00ED5329" w:rsidRPr="00ED5329" w:rsidRDefault="00ED5329" w:rsidP="00ED5329">
     <w:pPr>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1332 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...470 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4B697198" w14:textId="77777777" w:rsidR="00ED5329" w:rsidRPr="00ED5329" w:rsidRDefault="00ED5329" w:rsidP="00ED5329">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="008B1E40"/>
-[...46 lines deleted...]
-    <w:rsid w:val="00FF5876"/>
+    <w:rsidRoot w:val="00ED5329"/>
+    <w:rsid w:val="001C2648"/>
+    <w:rsid w:val="00D24DA5"/>
+    <w:rsid w:val="00E01807"/>
+    <w:rsid w:val="00ED5329"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5357E32B"/>
-  <w15:docId w15:val="{9F28670D-D564-42F6-8686-BE18E7782D87}"/>
+  <w14:docId w14:val="574A1FE7"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{5271C2A7-C53A-4F99-BBCE-BEB06D4E469F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4997,77 +2422,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5092,75 +2517,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -5195,55 +2620,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -5314,1089 +2739,726 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED5329"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED5329"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED5329"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED5329"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED5329"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED5329"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED5329"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED5329"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED5329"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00ED5329"/>
     <w:rPr>
-      <w:color w:val="467886" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AanvraagICTmiddelenproductentabel">
-[...14 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED5329"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...1 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AanvraagformulierICTmiddelenKop1">
-[...6 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED5329"/>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AanvraagformulierICTmiddelenV8">
-    <w:name w:val="Aanvraagformulier ICT middelen V8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED5329"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED5329"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED5329"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED5329"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED5329"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED5329"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED5329"/>
     <w:pPr>
-      <w:spacing w:before="60" w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="AanvraagformulierICTmidelentabel">
-    <w:name w:val="Aanvraagformulier ICT midelen tabel"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00ED5329"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
-    <w:tblPr>
-[...31 lines deleted...]
-    <w:name w:val="Bullet Opdr.Bev."/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...271 lines deleted...]
-    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED5329"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="6"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...18 lines deleted...]
-    <w:name w:val="Notitie tabel"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00ED5329"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED5329"/>
     <w:pPr>
-      <w:spacing w:before="160" w:line="240" w:lineRule="exact"/>
-[...135 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
-    </w:pPr>
-[...19 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardOndertekening">
-    <w:name w:val="Standaard_Ondertekening"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00ED5329"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED5329"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED5329"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED5329"/>
     <w:pPr>
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
-[...19 lines deleted...]
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
-      <w:sz w:val="13"/>
-      <w:szCs w:val="13"/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardReferentiegegevensKop">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00ED5329"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED5329"/>
     <w:rPr>
       <w:b/>
-      <w:sz w:val="13"/>
-[...164 lines deleted...]
-      <w:szCs w:val="2"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Geenafstand">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="008876EA"/>
+    <w:rsid w:val="00ED5329"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
-      <w:kern w:val="2"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="22"/>
-[...1 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008876EA"/>
+    <w:rsid w:val="00ED5329"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-      <w:kern w:val="2"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="en-US"/>
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="008876EA"/>
+    <w:rsid w:val="00ED5329"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008876EA"/>
+    <w:rsid w:val="00ED5329"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...16 lines deleted...]
-      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008876EA"/>
+    <w:rsid w:val="00ED5329"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="008876EA"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00ED5329"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008876EA"/>
+    <w:rsid w:val="00ED5329"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="008876EA"/>
-[...22 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00ED5329"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
-[...3 lines deleted...]
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uitspraken.rechtspraak.nl/details?id=ECLI:NL:RBMNE:2026:3705&amp;showbutton=true&amp;keyword=ECLI%253aNL%253aRBMNE%253a2026%253a3705&amp;idx=1" TargetMode="External"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -6404,51 +3466,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -6515,65 +3577,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -6594,220 +3656,65 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>7</ap:Pages>
-[...4 lines deleted...]
-  <ap:Paragraphs>29</ap:Paragraphs>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>2160</ap:Words>
+  <ap:Characters>11885</ap:Characters>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:Lines>99</ap:Lines>
+  <ap:Paragraphs>28</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>14904</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>14017</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-07-10T12:50:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
-
-[...117 lines deleted...]
-</file>