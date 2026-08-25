--- v0 (2026-07-10)
+++ v1 (2026-08-25)
@@ -1,3388 +1,976 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="005D252E" w:rsidRDefault="000F66AC" w14:paraId="219F5818" w14:textId="77777777">
+    <w:p w:rsidRPr="005520EE" w:rsidR="005520EE" w:rsidP="005520EE" w:rsidRDefault="005D43DE" w14:paraId="53DCE734" w14:textId="20563823">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005520EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>34</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005520EE" w:rsidR="005520EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005520EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>352</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005520EE" w:rsidR="005520EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005520EE" w:rsidR="005520EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Uitvoering en evaluatie Participatiewet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005520EE" w:rsidR="005520EE" w:rsidP="005520EE" w:rsidRDefault="005520EE" w14:paraId="6F4D5450" w14:textId="0E9B9DDF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005520EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005520EE" w:rsidR="005D43DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>375</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005520EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r>
-        <w:t>Geachte</w:t>
-[...23 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005520EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005520EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>minister van Werk en Participatie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005520EE" w:rsidR="005520EE" w:rsidP="005520EE" w:rsidRDefault="005520EE" w14:paraId="3747D797" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005520EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005520EE" w:rsidR="005D43DE" w:rsidP="005520EE" w:rsidRDefault="005520EE" w14:paraId="11E43BC0" w14:textId="0320EE7C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005520EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 10 juli 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005520EE" w:rsidR="005D43DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005520EE" w:rsidR="005D43DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Werk is belangrijk voor mensen en voor de samenleving. Werk draagt bij aan welzijn, een sociaal netwerk en biedt perspectief voor de toekomst. Het kabinet zet zich in om zoveel mogelijk mensen hun talenten te laten benutten en mee te laten doen in de samenleving. Het is blijvend nodig om in mensen te investeren, zodat zij naar vermogen kunnen meedoen in samenleving. UWV en gemeenten beschikken over diverse instrumenten om de arbeidsparticipatie te bevorderen. UWV doet periodiek onderzoek naar de participatie van mensen met een arbeidsbeperking. Met deze brief bied ik u het rapport UWV Monitor arbeidsparticipatie van mensen met een arbeidsbeperking 2025 aan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005520EE" w:rsidR="005D43DE" w:rsidP="005520EE" w:rsidRDefault="005D43DE" w14:paraId="7BD4FC9A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005520EE" w:rsidR="005D43DE" w:rsidP="005520EE" w:rsidRDefault="005D43DE" w14:paraId="34EBA791" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005520EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>UWV Monitor arbeidsparticipatie van mensen met een arbeidsbeperking 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D252E" w:rsidRDefault="002062D7" w14:paraId="74A70E3E" w14:textId="77777777">
-[...24 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="005520EE" w:rsidR="005D43DE" w:rsidP="005520EE" w:rsidRDefault="005D43DE" w14:paraId="4F8836D3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005520EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In de monitor beschrijft UWV de ontwikkelingen in de arbeidsparticipatie van mensen met een arbeidsbeperking over de jaren 2023 en 2024. Hierbij wordt ook gekeken naar meerjarige trends, aangezien UWV deze monitor periodiek uitvoert. De focus ligt hierbij op Wajong-gerechtigden, WGA-gerechtigden, mensen die minder dan 35% arbeidsongeschikt zijn en mensen die vallen onder de Participatiewet in het doelgroepenregister banenafspraak.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005520EE" w:rsidR="005D43DE" w:rsidP="005520EE" w:rsidRDefault="005D43DE" w14:paraId="37AC0BA1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EA4D6D" w:rsidP="00E27898" w:rsidRDefault="00EA4D6D" w14:paraId="1E2E0339" w14:textId="77777777">
-[...59 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+    <w:p w:rsidRPr="005520EE" w:rsidR="005D43DE" w:rsidP="005520EE" w:rsidRDefault="005D43DE" w14:paraId="5E46E432" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005520EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De monitor laat zien dat de arbeidsparticipatie van Wajong-gerechtigden, na een stijging tijdens het herstel van de coronacrisis, licht is gedaald naar 50,4%. Het gaat om 52.000 personen die in loondienst zijn. Hiervan werkten 36.000 personen bij een reguliere werkgever en 16.000 personen via de WSW. Ongeveer 6.150 Wajong-gerechtigden werken als zelfstandige. Dit kan ook in combinatie zijn met werk in loondienst.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005520EE" w:rsidR="005D43DE" w:rsidP="005520EE" w:rsidRDefault="005D43DE" w14:paraId="60AD41A8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005520EE" w:rsidR="005D43DE" w:rsidP="005520EE" w:rsidRDefault="005D43DE" w14:paraId="71BCAEA8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005520EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De arbeidsparticipatie van WIA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005520EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>‑</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA4D6D" w:rsidR="00EA4D6D">
-[...34 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="005520EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gerechtigden en WIA 35-min tot 60 jaar is vrijwel gelijk gebleven. Van de WGA-gerechtigden die volledig arbeidsongeschikt zijn werkte 10%, van hen die gedeeltelijk arbeidsongeschikt zijn was dat 49% en voor de groep WIA 35-min tot 60 jaar was het 55%. Het aantal WGA-gerechtigden dat werkt als zelfstandige is in 2024 iets afgenomen ten opzicht van 2023. Van de groep WGA volledig werkt in 2024 2,8% als zelfstandige en van de groep WGA gedeeltelijk was dat 9.2%. Dit kan ook in combinatie zijn met werk in loondienst.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005520EE" w:rsidR="005D43DE" w:rsidP="005520EE" w:rsidRDefault="005D43DE" w14:paraId="6E85610F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005520EE" w:rsidR="005D43DE" w:rsidP="005520EE" w:rsidRDefault="005D43DE" w14:paraId="4EA283F8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005520EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In het onderzoek wordt ook gekeken naar het onderscheid in risicodragerschap. Er is in 2024 een lichte daling van het aandeel mensen met een arbeidsbeperking dat het dienstverband behoudt direct na de WIA-claimbeoordeling, zowel bij WGA-gerechtigden van publiek verzekerde werkgevers als bij werkgevers die eigenrisicodragend zijn. De arbeidsparticipatie bij WGA-gerechtigden van werkgevers die eigenrisicodragend zijn ligt hoger dan bij publiek verzekerde werkgevers. Vrijwel alle grote werkgevers zijn eigenrisicodragend, waardoor WGA-gerechtigden die afkomstig zijn van deze werkgevers een voordeel hebben ten opzichte van publiek verzekerde werkgevers. Grote werkgevers kunnen doorgaans meer mogelijkheden bieden om passend (aangepast) werk te vinden binnen de eigen organisatie. Daarnaast is er voor deze werkgevers een directe financiële prikkel om zich sterk in te zetten voor re-integratie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005520EE" w:rsidR="005D43DE" w:rsidP="005520EE" w:rsidRDefault="005D43DE" w14:paraId="4BADA98B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005520EE" w:rsidR="005D43DE" w:rsidP="005520EE" w:rsidRDefault="005D43DE" w14:paraId="604E1B47" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005520EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De monitor geeft aan dat de arbeidsparticipatie van mensen die vallen onder de Participatiewet in het doelgroepenregister banenafspraak de afgelopen jaren stabiel is rond 51%. In 2024 stroomden er 14.200 mensen uit deze doelgroep in het doelgroepregister. In 2024 bestond de totale groep van mensen uit de Participatiewet in het doelgroepregister banenafspraak uit 142.500 mensen. Daarvan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005520EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">In het onderzoek wordt ook gekeken </w:t>
-[...51 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">werkten 73.400 mensen. Het aandeel werkenden was het grootst bij de subgroep Praktijkroute (73%) en de subgroep vso/Pro (59%). De participatie was het laagst bij de subgroep afgewezen voor Wajong 2015, geen arbeidsvermogen maar niet duurzaam (19%). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005520EE" w:rsidR="005D43DE" w:rsidP="005520EE" w:rsidRDefault="005D43DE" w14:paraId="2F794E35" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005520EE" w:rsidR="005D43DE" w:rsidP="005520EE" w:rsidRDefault="005D43DE" w14:paraId="5BBA11CE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005520EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De monitor kijkt tot slot naar werkgevers. Eind 2024 had 5,4% van de reguliere werkgevers een Wajong-gerechtigde in dienst, 6,5% een WGA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005520EE">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
-        </w:rPr>
-[...98 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>‑</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA4D6D" w:rsidR="00EA4D6D">
-[...34 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidRPr="005520EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gerechtigde en 8,3% iemand uit de Participatiewet in het doelgroepregister. In totaal had eind 2024 15,6% van de werkgevers ten minste één werknemer uit een van deze drie groepen in dienst. Dat is een lichte stijging ten opzichte van eerdere jaren. Deze stijging heeft ook deels te maken met de stijging van het aantal mensen uit de Participatiewet in het doelgroepregister. Het aandeel van de werkgevers met een Wajong-gerechtigde, WGA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005520EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>‑</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA4D6D" w:rsidR="00EA4D6D">
-[...18 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="005520EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gerechtigde of iemand uit de Participatiewet in het doelgroepregister in dienst, neemt toe met de bedrijfsgrootte van een werkgever.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005520EE" w:rsidR="005D43DE" w:rsidP="005520EE" w:rsidRDefault="005D43DE" w14:paraId="0C4A01C7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005520EE" w:rsidR="005D43DE" w:rsidP="005520EE" w:rsidRDefault="005D43DE" w14:paraId="0E32DF07" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005520EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Appreciatie onderzoek</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0027212A" w:rsidRDefault="000F66AC" w14:paraId="61BE170F" w14:textId="77777777">
+    <w:p w:rsidRPr="005520EE" w:rsidR="005D43DE" w:rsidP="005520EE" w:rsidRDefault="005D43DE" w14:paraId="50A2B7B4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:name="_Hlk233710217" w:id="0"/>
-      <w:r>
-[...89 lines deleted...]
-      <w:r w:rsidR="00893B46">
+      <w:r w:rsidRPr="005520EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De UWV monitor laat zien dat veel mensen met een arbeidsbeperking werken. Dat is positief. Zowel voor het individu als voor de samenleving als geheel. Tegelijkertijd laat de monitor zien dat er nog veel mensen niet aan het werk zijn. Daar ligt ruimte voor verbetering. Zowel voor de mensen die aan het kant staan, als voor de bedrijven en organisaties die hun inzet goed zouden kunnen gebruiken. De monitor geeft waar mogelijk ook nuttige achtergrondinformatie over belemmeringen en verklaringen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005520EE" w:rsidR="005D43DE" w:rsidP="005520EE" w:rsidRDefault="005D43DE" w14:paraId="0D6E5C05" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005520EE" w:rsidR="005D43DE" w:rsidP="005520EE" w:rsidRDefault="005D43DE" w14:paraId="18D2A415" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005520EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Er wordt op verschillende manieren geprobeerd om mensen met een arbeidsbeperking naar werk te begeleiden en te stimuleren om te werken. Dat doen we onder meer door de afspraken uit de banenafspraak, het verbeteren van de samenwerking tussen UWV en gemeenten (onder andere door jongeren na een Wajong-beoordeling ‘warm’ over te dragen aan de gemeenten om aldaar ondersteuning te krijgen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005520EE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidR="007C1C3B">
-[...5 lines deleted...]
-      <w:r w:rsidR="00E27A9B">
+      <w:r w:rsidRPr="005520EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>) en maatregelen om de WGA-dienstverlening te verbeteren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005520EE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r>
-[...42 lines deleted...]
-    <w:p w:rsidR="00D607C0" w:rsidRDefault="00D607C0" w14:paraId="62A0952D" w14:textId="77777777"/>
+      <w:r w:rsidRPr="005520EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Tegelijkertijd heeft Nederland - zoals ik schreef in de voortgangsbrief hervormingsagenda inkomensondersteuning - behoefte aan een nieuwe blik op werk. Een arbeidsmarkt waarin we voorkomen dat mensen hun baan verliezen en waarin werknemers duurzaam inzetbaar zijn en zich blijven ontwikkelen. Een arbeidsmarkt waarin niet beperkingen, maar mogelijkheden centraal staan. En een sociale zekerheidsstelsel waarin mensen die onverhoopt werkloos raken of met gezondheidsproblemen te maken krijgen, door passende ondersteuning sneller perspectief krijgen op werk of deelname aan de samenleving op andere wijze. Met dienstverlening die dichtbij mensen is. In het actieprogramma Nederland Werkt bouwen we aan die verandering. Hierin wordt ook gekeken of we voor de in de monitor genoemde groepen waarvan de arbeidsparticipatie achterblijft meer kunnen doen om de mensen die dat kunnen naar werk te begeleiden.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="000F66AC" w:rsidRDefault="000F66AC" w14:paraId="4587B85D" w14:textId="77777777"/>
-[...18 lines deleted...]
-    <w:sectPr w:rsidRPr="000F66AC" w:rsidR="000F66AC">
+    <w:p w:rsidRPr="005520EE" w:rsidR="005D43DE" w:rsidP="005520EE" w:rsidRDefault="005D43DE" w14:paraId="2956B5C3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005520EE" w:rsidR="005D43DE" w:rsidP="005520EE" w:rsidRDefault="005D43DE" w14:paraId="7E87CC68" w14:textId="3151C6C8">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005520EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005520EE" w:rsidR="005520EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005520EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inister van Werk en Participatie, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005520EE" w:rsidR="005D43DE" w:rsidP="005520EE" w:rsidRDefault="005D43DE" w14:paraId="6BB094EB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005520EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A.A. Aartsen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005520EE" w:rsidR="004E5D09" w:rsidP="005520EE" w:rsidRDefault="004E5D09" w14:paraId="704DF67A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="005520EE" w:rsidR="004E5D09">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
-      <w:pgSz w:w="11905" w:h="16837"/>
-      <w:pgMar w:top="3764" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="25036FBE" w14:textId="77777777" w:rsidR="000F66AC" w:rsidRDefault="000F66AC">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="206A61D1" w14:textId="77777777" w:rsidR="000E3C0F" w:rsidRDefault="000E3C0F" w:rsidP="005D43DE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="032A762C" w14:textId="77777777" w:rsidR="000F66AC" w:rsidRDefault="000F66AC">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6076AA04" w14:textId="77777777" w:rsidR="000E3C0F" w:rsidRDefault="000E3C0F" w:rsidP="005D43DE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...14 lines deleted...]
-    <w:altName w:val="Times New Roman"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="DejaVu Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Cambria"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
-[...10 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4AB34257" w14:textId="77777777" w:rsidR="00AE2931" w:rsidRDefault="00AE2931">
+  <w:p w14:paraId="63991734" w14:textId="77777777" w:rsidR="005D43DE" w:rsidRPr="005D43DE" w:rsidRDefault="005D43DE" w:rsidP="005D43DE">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="08E981FE" w14:textId="77777777" w:rsidR="005D252E" w:rsidRDefault="005D252E">
+  <w:p w14:paraId="65F7860A" w14:textId="77777777" w:rsidR="005D43DE" w:rsidRPr="005D43DE" w:rsidRDefault="005D43DE" w:rsidP="005D43DE">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0F8337DA" w14:textId="77777777" w:rsidR="00AE2931" w:rsidRDefault="00AE2931">
+  <w:p w14:paraId="502393AF" w14:textId="77777777" w:rsidR="005D43DE" w:rsidRPr="005D43DE" w:rsidRDefault="005D43DE" w:rsidP="005D43DE">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0B41E37A" w14:textId="77777777" w:rsidR="000F66AC" w:rsidRDefault="000F66AC">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="58BC6000" w14:textId="77777777" w:rsidR="000E3C0F" w:rsidRDefault="000E3C0F" w:rsidP="005D43DE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6759E9C5" w14:textId="77777777" w:rsidR="000F66AC" w:rsidRDefault="000F66AC">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="38536211" w14:textId="77777777" w:rsidR="000E3C0F" w:rsidRDefault="000E3C0F" w:rsidP="005D43DE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="7BE54CEE" w14:textId="77777777" w:rsidR="00893B46" w:rsidRDefault="00893B46">
+    <w:p w14:paraId="03C45751" w14:textId="77777777" w:rsidR="005D43DE" w:rsidRPr="005520EE" w:rsidRDefault="005D43DE">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005520EE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>Tweede Kamer, vergaderjaar 2025-2026, 34 352, nr. 368</w:t>
+      <w:r w:rsidRPr="005520EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tweede Kamer, vergaderjaar 2025-2026, 34 352, nr. 368</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="26C53FEC" w14:textId="77777777" w:rsidR="00E27A9B" w:rsidRDefault="00E27A9B">
+    <w:p w14:paraId="1E5669BD" w14:textId="77777777" w:rsidR="005D43DE" w:rsidRPr="005520EE" w:rsidRDefault="005D43DE">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005520EE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>Tweede Kamer, vergaderjaar 2025–2026, 26 448, nr. 855</w:t>
+      <w:r w:rsidRPr="005520EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tweede Kamer, vergaderjaar 2025–2026, 26 448, nr. 855</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2B72BFAB" w14:textId="77777777" w:rsidR="00AE2931" w:rsidRDefault="00AE2931">
+  <w:p w14:paraId="00225391" w14:textId="77777777" w:rsidR="005D43DE" w:rsidRPr="005D43DE" w:rsidRDefault="005D43DE" w:rsidP="005D43DE">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7F236A3D" w14:textId="77777777" w:rsidR="005D252E" w:rsidRDefault="000F66AC">
-[...461 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="740E54B9" w14:textId="77777777" w:rsidR="005D43DE" w:rsidRPr="005D43DE" w:rsidRDefault="005D43DE" w:rsidP="005D43DE">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="29BAC4EE" w14:textId="77777777" w:rsidR="005D252E" w:rsidRDefault="000F66AC">
+  <w:p w14:paraId="5D0A397E" w14:textId="77777777" w:rsidR="005D43DE" w:rsidRPr="005D43DE" w:rsidRDefault="005D43DE" w:rsidP="005D43DE">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1266 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
-</file>
-[...632 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="005D252E"/>
-[...59 lines deleted...]
-    <w:rsid w:val="00EC01DE"/>
+    <w:rsidRoot w:val="005D43DE"/>
+    <w:rsid w:val="000E3C0F"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005520EE"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="005D43DE"/>
+    <w:rsid w:val="00AC0EEF"/>
+    <w:rsid w:val="00BB58D7"/>
+    <w:rsid w:val="00BD2442"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="37889"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1FD37B97"/>
+  <w14:docId w14:val="2D808F0F"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{D3E865AD-A72E-4412-94A4-2A720F0A2404}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3391,77 +979,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3486,75 +1074,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3589,55 +1177,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3709,808 +1297,682 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="005D43DE"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="005D43DE"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005D43DE"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005D43DE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005D43DE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005D43DE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005D43DE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005D43DE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005D43DE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Artikel streepje"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="005D43DE"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005D43DE"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005D43DE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005D43DE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005D43DE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005D43DE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005D43DE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005D43DE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005D43DE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="005D43DE"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...146 lines deleted...]
-    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="005D43DE"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...10 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
+    <w:rsid w:val="005D43DE"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Pagina-einde Kop 1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="005D43DE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="005D43DE"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...37 lines deleted...]
-    <w:rPr>
       <w:i/>
-      <w:sz w:val="13"/>
-[...38 lines deleted...]
-    </w:pPr>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="005D43DE"/>
     <w:rPr>
       <w:i/>
-    </w:rPr>
-[...222 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00EA4D6D"/>
+    <w:qFormat/>
+    <w:rsid w:val="005D43DE"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisie">
-[...4 lines deleted...]
-    <w:rsid w:val="00CF299E"/>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="005D43DE"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="005D43DE"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-      <w:textAlignment w:val="auto"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...6 lines deleted...]
-    <w:name w:val="Unresolved Mention"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...9 lines deleted...]
-    <w:name w:val="annotation reference"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="005D43DE"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...42 lines deleted...]
-    <w:rsid w:val="00E2785F"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="005D43DE"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-    </w:rPr>
-[...12 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E27A9B"/>
+    <w:rsid w:val="005D43DE"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00E27A9B"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="005D43DE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E27A9B"/>
+    <w:rsid w:val="005D43DE"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005D43DE"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005D43DE"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005D43DE"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005D43DE"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="005520EE"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
-[...3 lines deleted...]
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId22" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rijksoverheid.nl" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rijksoverheid.nl" TargetMode="External"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4786,184 +2248,61 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>3</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>5368</ap:Characters>
+  <ap:Pages>2</ap:Pages>
+  <ap:Words>1000</ap:Words>
+  <ap:Characters>5500</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>44</ap:Lines>
+  <ap:Lines>45</ap:Lines>
   <ap:Paragraphs>12</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6332</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>6488</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
-[...108 lines deleted...]
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>