--- v0 (2026-07-10)
+++ v1 (2026-08-25)
@@ -1,4111 +1,1125 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...13 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <!-- Generated by Aspose.Words for .NET 24.8.0 -->
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00F5215F" w14:paraId="365CB558" w14:textId="323D535E">
-[...150 lines deleted...]
-      <w:r w:rsidRPr="00BE250A" w:rsidR="00461861">
+    <w:p w:rsidRPr="0056593C" w:rsidR="0056593C" w:rsidRDefault="005666CB" w14:paraId="04B8571D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0056593C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>26643</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056593C" w:rsidR="0056593C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0056593C" w:rsidR="0056593C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0056593C" w:rsidR="0056593C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0056593C" w:rsidR="0056593C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Informatie- en communicatietechnologie (ICT)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0056593C" w:rsidR="0056593C" w:rsidP="0056593C" w:rsidRDefault="0056593C" w14:paraId="77731C40" w14:textId="51760DD2">
+      <w:pPr>
+        <w:ind w:left="2832" w:hanging="2832"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0056593C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056593C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>1550</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056593C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Binnenlandse Zaken en Koninkrijksrelaties</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0056593C" w:rsidR="0056593C" w:rsidRDefault="0056593C" w14:paraId="4EBFBA62" w14:textId="273E3801">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0056593C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0056593C" w:rsidR="0056593C" w:rsidRDefault="0056593C" w14:paraId="5ED5500D" w14:textId="6D3C3FF4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0056593C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 10 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0056593C" w:rsidR="005666CB" w:rsidRDefault="005666CB" w14:paraId="23273A6B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0056593C" w:rsidR="005666CB" w:rsidRDefault="005666CB" w14:paraId="449C92E6" w14:textId="33F582C5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0056593C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tijdens het commissiedebat Digitale Inclusie van de commissie Digitale Zaken op 24 juni 2026 heeft het lid Kathmann (PRO) vragen gesteld over onder andere de doelen en voorstellen rondom de aanpak van de Informatiepunten Digitale Overheid (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0056593C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>IDO’s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE250A" w:rsidR="00461861">
-[...36 lines deleted...]
-        <w:rPr>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0056593C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>). Zoals toegezegd deel ik middels deze brief mijn reactie hierop, die aansluit op de concretisering van de eerder met u gedeelde beleidsvisie Persoonlijk en Dichtbij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056593C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="0056593C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Hierin wordt ingegaan op laagdrempelige en empathische ondersteuning en overheidsbrede dienstverlening in het lokale netwerk. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0056593C" w:rsidR="005666CB" w:rsidRDefault="005666CB" w14:paraId="45BC4B82" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0056593C" w:rsidR="005666CB" w:rsidRDefault="005666CB" w14:paraId="63A99EC7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0056593C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Overheidsbrede dienstverlening</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Overheidsbrede dienstverlening </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056593C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0056593C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Belangrijk is dat dienstverlening zo wordt aangeboden dat iedereen daar gebruik van kan maken, op plekken die logisch en dichtbij voelen. En dat dienstverlening recht doet aan de persoonlijke situatie van mensen. Cruciaal hiervoor is het vermogen om de behoeften en de leefwereld van mensen centraal te stellen, in plaats van het perspectief van de overheid of het instrument. En om mensen vervolgens te helpen de weg te vinden naar relevante, passende, dienstverlening en ondersteuning. Veel dienstverlening verloopt digitaal en mits goed aangeboden, werkt dit voor veel mensen. Maar er moet altijd een alternatief zijn. Hoe dat contact vervolgens verloopt, is van belang voor het vertrouwen van mensen in de overheid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0056593C" w:rsidR="005666CB" w:rsidRDefault="005666CB" w14:paraId="7D3D2F5A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0056593C" w:rsidR="005666CB" w:rsidRDefault="005666CB" w14:paraId="2F4E8196" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0056593C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet zet daarom in op de bestendiging en de realisatie van overheidsbrede dienstverlening op voor mensen bekende plekken, dus waar ze toch al komen en waar ze direct worden geholpen of (warm) doorverwezen. Zoals ik ook in het commissiedebat Digitale Inclusie heb gezegd moeten we met elkaar breed kijken  hoe we ervoor kunnen zorgen dat we als overheid gaan naar de plekken waar mensen zijn, in plaats van dat we tegen mensen zeggen dat ze moeten gaan naar de plek waar de overheid is. Hierbij gaat het zowel om plekken waar laagdrempelige ondersteuning bij regelzaken met de overheid wordt geboden, zoals bijvoorbeeld bij de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0056593C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>IDO’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0056593C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, maar ook om overheidsbrede loketten waarbij een professional een aanvraag daadwerkelijk in gang kan zetten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0056593C" w:rsidR="005666CB" w:rsidRDefault="005666CB" w14:paraId="71CE34ED" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0056593C" w:rsidR="005666CB" w:rsidP="00913149" w:rsidRDefault="005666CB" w14:paraId="0ED15559" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0056593C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om gebruik te kunnen maken van de dienstverlening van de overheid zijn lokale plekken waar mensen de weg wordt gewezen naar een landelijke of lokale organisatie en waar ze laagdrempelig voor hulp terecht kunnen van groot belang. Deze plekken, zoals </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0056593C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>IDO’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0056593C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in bibliotheken, buurthuizen, wijkcentra, maar soms ook plekken in zorgcentra of scholen, vervullen hiermee een belangrijke brugfunctie voor mensen die (potentieel) kwetsbaar zijn in het contact met de overheid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0056593C" w:rsidR="005666CB" w:rsidP="00913149" w:rsidRDefault="005666CB" w14:paraId="0FC3E484" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0056593C" w:rsidR="005666CB" w:rsidP="00913149" w:rsidRDefault="005666CB" w14:paraId="692263BB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0056593C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Voor het daadwerkelijk oplossen van (complexe) vraagstukken bieden de overheidsbrede loketten uitkomst; professionals maken hier gebruik van directe lijnen met andere overheidsorganisaties, zodat mensen direct geholpen worden met hun vragen aan de overheid – hoe complex die ook zijn – of warm worden doorverwezen naar een organisatie die hen beter kan helpen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0056593C" w:rsidR="005666CB" w:rsidRDefault="005666CB" w14:paraId="6758FD95" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0056593C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze heldere en gezamenlijk met alle publieke dienstverleners, medeoverheden en departementen vastgestelde doelen zijn verankerd in de beleidsvisie Persoonlijk en Dichtbij. Met deze visie wordt nadrukkelijk ingezet op de inrichting van een lokaal ecosysteem, dat zowel gaat over het vinden van overheidsinformatie, persoonlijke hulp en ondersteuning als over het daadwerkelijk regelen van zaken met de overheid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0056593C" w:rsidR="005666CB" w:rsidRDefault="005666CB" w14:paraId="5C05389C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0056593C" w:rsidR="005666CB" w:rsidRDefault="005666CB" w14:paraId="4F599FB3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0056593C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarbij zie ik een belangrijke regierol voor gemeenten. Zij kunnen formele en informele netwerken (en de sleutelpersonen in die netwerken) aan elkaar verbinden. Ook kunnen ze overheidsbrede dienstverlening goed inbedden in het lokale netwerk, zodat mensen geholpen worden op plekken die voor hen logisch en dichtbij voelen. Daarnaast ontwikkel ik technologische toepassingen om medewerkers en sleutelpersonen te ondersteunen. Kortom; het kabinet is bereid om heldere gezamenlijke doelen te stellen en heeft dit ook al gedaan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0056593C" w:rsidR="005666CB" w:rsidRDefault="005666CB" w14:paraId="3C506680" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0056593C" w:rsidR="005666CB" w:rsidRDefault="005666CB" w14:paraId="7379197C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:br/>
-[...253 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0056593C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>Vergroten bereik</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0056593C" w:rsidR="005666CB" w:rsidP="003014F7" w:rsidRDefault="005666CB" w14:paraId="07D393D9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0056593C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om het bestaande netwerk te helpen met het beter bereiken van mensen die hulp nodig hebben, richt ik proeftuinen in. In deze proeftuinen wordt in de praktijk onderzocht welke lokale initiatieven bijdragen aan het vergroten van het bereik van (overheidsbrede) publieke dienstverlening. Bedoeling is dat de resultaten uit deze proeftuinen opgeschaald worden en landelijk kunnen worden toegepast. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0056593C" w:rsidR="005666CB" w:rsidP="00CB1E2D" w:rsidRDefault="005666CB" w14:paraId="5ADBB197" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0056593C" w:rsidR="005666CB" w:rsidP="00CB1E2D" w:rsidRDefault="005666CB" w14:paraId="3938CBD1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0056593C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Enkele voorbeelden van deze proeftuinen zijn:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0056593C" w:rsidR="005666CB" w:rsidP="005666CB" w:rsidRDefault="005666CB" w14:paraId="52EFE239" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0056593C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gemeente Amsterdam – SVB: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056593C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Amsterdammers in de stadsdelen Zuidoost en West worden door een SVB medewerker warm doorverwezen naar een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0056593C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>overheidsbreed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0056593C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> loket. Hiermee is er een benodigde aanpassing in werkwijze tussen gemeenten en een uitvoeringsorganisatie gedaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0056593C" w:rsidR="005666CB" w:rsidP="005666CB" w:rsidRDefault="005666CB" w14:paraId="57C6819E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0056593C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Gemeente Assen:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056593C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Door inzet van welzijnsorganisaties in de wijk vinden de medewerkers inwoners die behoefte hebben aan hulp en kunnen zij hen warm doorverwijzen naar een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0056593C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>overheidsbreed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0056593C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> loket. Daardoor wordt het bereik van overheidsbrede dienstverlening vergroot en is er een aanpassing gedaan in de werkwijze tussen gemeente en welzijnsorganisaties. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0056593C" w:rsidR="005666CB" w:rsidP="009A2F8E" w:rsidRDefault="005666CB" w14:paraId="75676D3A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0056593C" w:rsidR="005666CB" w:rsidRDefault="005666CB" w14:paraId="1BD63A51" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0056593C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast krijgt de overheidsbrede dienstverlening via de overheidsbrede loketten momenteel in de praktijk vorm in 28 praktijkinitiatieven bij ruim 40 gemeenten. De bij deze overheidsbrede loketten werkzame dienstverleners hebben de tijd, ruimte, kennis en vaardigheden voor het goede gesprek om zo “de vraag achter de vraag” te kunnen signaleren. Begin 2027 kom ik met de strategie om te komen tot een gefaseerde uitrol van de overheidsbrede dienstverlening over gemeenten verspreid over heel Nederland. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0056593C" w:rsidR="005666CB" w:rsidRDefault="005666CB" w14:paraId="0487ECCD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Vergroten bereik</w:t>
-[...160 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0056593C" w:rsidR="005666CB" w:rsidRDefault="005666CB" w14:paraId="6D9430DD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="0056593C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...15 lines deleted...]
-    <w:p w:rsidR="00DC6D0D" w:rsidP="00B96A94" w14:paraId="1EB489F3" w14:textId="77777777">
+        <w:t>Informatiepunten Digitale Overheid en financiering laagdrempelige ondersteuning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0056593C" w:rsidR="005666CB" w:rsidP="00B96A94" w:rsidRDefault="005666CB" w14:paraId="6923778F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0056593C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Er zijn momenteel 848 IDO-locaties met een evenwichtige landelijke dekking. Zoals ik eerder in deze brief en ook in diverse commissiedebatten, wetgevings- en nota overleggen al aan u heb bevestigd is het mijn inzet dat laagdrempelige en empathische ondersteuning, zoals deze onder andere door de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0056593C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>IDO’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0056593C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wordt geboden, in stand blijft. Hierbij gaat het wat mij betreft, naast landelijke dekking, ook om hulp die op goed vindbare en duidelijke plekken in buurten aanwezig is en de daar geboden dienstverlening. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0056593C" w:rsidR="005666CB" w:rsidP="00B96A94" w:rsidRDefault="005666CB" w14:paraId="10AE8ABC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0056593C" w:rsidR="005666CB" w:rsidP="00B96A94" w:rsidRDefault="005666CB" w14:paraId="130D0359" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0056593C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor deze vorm van dienstverlening zijn structurele middelen beschikbaar die jaarlijks worden uitgekeerd via een decentralisatie-uitkering in het Gemeentefonds, inclusief de compensatie van de eerder doorgevoerde 10% budgetkorting. In totaal gaat het jaarlijks om een bedrag van ongeveer 17 miljoen euro. Met gemeenten maak ik, binnen de beschikbare financiële middelen, bestuurlijke afspraken over het niveau van de lokaal aan te bieden dienstverlening, zodanig dat de dienstverlening aan mensen niet verschraalt. Hierbij betrek ik ook de bibliotheeksector, omdat bibliotheken een belangrijke (maar géén exclusieve) rol in de uitvoering van deze dienstverlening invullen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0056593C" w:rsidR="005666CB" w:rsidP="00B96A94" w:rsidRDefault="005666CB" w14:paraId="754637E2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0056593C" w:rsidR="005666CB" w:rsidP="005A1DC4" w:rsidRDefault="005666CB" w14:paraId="21DACF0A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0056593C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast onderzoek ik of op termijn een wettelijke verankering mogelijk is van de regierol van gemeenten bij het bieden van laagdrempelige en empathische ondersteuning. Wetgeving is een mogelijke oplossing, maar niet de enige om de doelstellingen op het gebied van overheidsbrede dienstverlening te behalen. Het is daarom van belang om dit traject zorgvuldig, met alle betrokken partijen, te doorlopen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0056593C" w:rsidR="005666CB" w:rsidP="00B96A94" w:rsidRDefault="005666CB" w14:paraId="624588E0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0056593C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Om het lokale netwerk, onder regie van gemeenten, verder te verstevigen, doe ik zoals eerder in deze brief inhoudelijk toegelicht, nog extra investeringen, onder andere het financieren van proeftuinen. Ook financier ik partijen als de VNG, die gemeenten ondersteunt bij de invulling van hun regierol, en de KB, nationale bibliotheek voor het in stand en up-to-date houden van het ondersteuningsprogramma op het gebied van deskundigheidsbevordering en monitoring benodigd om de laagdrempelige ondersteuning te kunnen bieden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0056593C" w:rsidR="005666CB" w:rsidP="00AE2326" w:rsidRDefault="005666CB" w14:paraId="20A0D5D7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0056593C" w:rsidR="005666CB" w:rsidP="00AE2326" w:rsidRDefault="005666CB" w14:paraId="55385220" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0056593C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met deze brief geef ik invullen aan mijn toezegging aan kamerlid Kathmann (PRO)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056593C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="0056593C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0056593C" w:rsidR="005666CB" w:rsidRDefault="005666CB" w14:paraId="6CB3783A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005666CB" w:rsidP="0056593C" w:rsidRDefault="005666CB" w14:paraId="3C184AC6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0056593C">
+        <w:t>De staatssecretaris van Binnenlandse Zaken en Koninkrijksrelaties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056593C">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0056593C" w:rsidR="005666CB" w:rsidP="0056593C" w:rsidRDefault="0056593C" w14:paraId="051E5615" w14:textId="3F1A8528">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Er zijn momenteel </w:t>
-[...286 lines deleted...]
-      <w:pgMar w:top="3764" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+        <w:t xml:space="preserve">E. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056593C" w:rsidR="005666CB">
+        <w:t>van der Burg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0056593C" w:rsidR="006F53E6" w:rsidRDefault="006F53E6" w14:paraId="77D90CC3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="0056593C" w:rsidR="006F53E6" w:rsidSect="00853313">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="514A1A9D" w14:textId="77777777" w:rsidR="0090063D" w:rsidRDefault="0090063D" w:rsidP="005666CB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="4CB50528" w14:textId="77777777" w:rsidR="0090063D" w:rsidRDefault="0090063D" w:rsidP="005666CB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Arial"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Times New Roman"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="DejaVu Sans">
+    <w:altName w:val="Verdana"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Cambria"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...17 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...3 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="6F77C7EE" w14:textId="77777777" w:rsidR="0090063D" w:rsidRDefault="0090063D" w:rsidP="005666CB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="1">
-[...2 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="1D6B9618" w14:textId="77777777" w:rsidR="0090063D" w:rsidRDefault="0090063D" w:rsidP="005666CB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="2">
-[...6 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="5F45171F" w14:textId="77777777" w:rsidR="005666CB" w:rsidRPr="0056593C" w:rsidRDefault="005666CB">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0056593C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0056593C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00C13E22">
+        <w:r w:rsidRPr="0056593C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="14"/>
-            <w:szCs w:val="14"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Beleidsvisie Persoonlijk en Dichtbij | Rijksoverheid.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="3">
-[...12 lines deleted...]
-          <w:szCs w:val="14"/>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="7894FA77" w14:textId="77777777" w:rsidR="005666CB" w:rsidRPr="0056593C" w:rsidRDefault="005666CB">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0056593C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009A31F6">
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="0056593C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009A31F6">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Open Sans"/>
+      <w:r w:rsidRPr="0056593C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">De staatssecretaris BZK komt binnen twee weken schriftelijk terug op de vragen van mw. </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Open Sans"/>
+        <w:t xml:space="preserve">De staatssecretaris BZK komt binnen twee weken schriftelijk terug op de vragen van mw. Kathmann (PRO) ten aanzien van doelen en voorstellen aanpak </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0056593C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Kathmann</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Open Sans"/>
+        <w:t>IDO’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0056593C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-          <w:sz w:val="14"/>
-[...20 lines deleted...]
-          <w:szCs w:val="14"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> en de regierol daarin (TZ202606-204).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...1682 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...182 lines deleted...]
-    <w:lvl w:ilvl="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46B4316B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="044ACBF8"/>
+    <w:lvl w:ilvl="0" w:tplc="1DD62346">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="Opsomming"/>
-      <w:lvlText w:val="·"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="8D2AE8EE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="A3880354" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="§"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="01126BAE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="·"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="92289AB8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="307C9448" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="§"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="1B30854E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="·"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="62DC2058" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
-[...128 lines deleted...]
-      <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
-[...71 lines deleted...]
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="130AD1F8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
-[...448 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="297804284">
+  <w:num w:numId="1" w16cid:durableId="196285549">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...33 lines deleted...]
-    <w:lvlOverride w:ilvl="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
+    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00461861"/>
-[...124 lines deleted...]
-    <w:rsid w:val="76CC51A2"/>
+    <w:rsidRoot w:val="005666CB"/>
+    <w:rsid w:val="003A619A"/>
+    <w:rsid w:val="0056593C"/>
+    <w:rsid w:val="005666CB"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00853313"/>
+    <w:rsid w:val="0090063D"/>
+    <w:rsid w:val="00C737D4"/>
+    <w:rsid w:val="00D55BE7"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w14:docId w14:val="19A70CEE"/>
-  <w15:docId w15:val="{65CE5F7D-D264-4EAA-8919-D4CA917B2E8C}"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="45F2AA98"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{A8E78817-744D-45CF-9034-F3C3740C0B36}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4114,77 +1128,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4209,75 +1223,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -4312,55 +1326,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -4423,813 +1437,727 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="005666CB"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...18 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading2">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="005666CB"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading3">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005666CB"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
-  </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005666CB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005666CB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005666CB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005666CB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005666CB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005666CB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...13 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="005666CB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005666CB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005666CB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005666CB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005666CB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005666CB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005666CB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005666CB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005666CB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="005666CB"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...105 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="005666CB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="005666CB"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="1"/>
-[...23 lines deleted...]
-        <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="005666CB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
+    <w:rsid w:val="005666CB"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="005666CB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="005666CB"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-[...7 lines deleted...]
-    <w:uiPriority w:val="3"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
     <w:qFormat/>
+    <w:rsid w:val="005666CB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="005666CB"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...8 lines deleted...]
-    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="005666CB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="005666CB"/>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005666CB"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="005666CB"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005666CB"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-      <w:outlineLvl w:val="4"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...134 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="24"/>
-[...22 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005666CB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="18"/>
-[...64 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005666CB"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00461861"/>
+    <w:rsid w:val="005666CB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Header"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00461861"/>
-[...7 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:rsid w:val="005666CB"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00461861"/>
+    <w:rsid w:val="005666CB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Footer"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00461861"/>
-[...14 lines deleted...]
-    <w:rsid w:val="00C13E22"/>
+    <w:rsid w:val="005666CB"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="0056593C"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...132 lines deleted...]
-      <w:contextualSpacing/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /></Relationships>
 </file>
 
-<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/2025/07/11/beleidsvisie-persoonlijk-en-dichtbij" TargetMode="External" /></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /></Relationships>
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/2025/07/11/beleidsvisie-persoonlijk-en-dichtbij" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -5286,51 +2214,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -5394,65 +2322,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -5473,85 +2401,76 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>1194</ap:Words>
-  <ap:Characters>6573</ap:Characters>
+  <ap:Words>1227</ap:Words>
+  <ap:Characters>6754</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>54</ap:Lines>
+  <ap:Lines>56</ap:Lines>
   <ap:Paragraphs>15</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7752</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7966</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
+  <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>