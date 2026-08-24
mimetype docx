--- v0 (2026-07-10)
+++ v1 (2026-08-24)
@@ -1,3997 +1,1883 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00041909" w:rsidRDefault="00041909" w14:paraId="7D2D9040" w14:textId="77777777"/>
-[...38 lines deleted...]
-          <w:rFonts w:eastAsia="DejaVuSerifCondensed-Bold" w:cs="DejaVuSerifCondensed-Bold"/>
+    <w:p w:rsidR="00F23827" w:rsidP="00693AFD" w:rsidRDefault="00F23827" w14:paraId="3E14CDF1" w14:textId="61301167">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+        <w:t>AH 2534</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F23827" w:rsidP="00693AFD" w:rsidRDefault="00F23827" w14:paraId="26CA569C" w14:textId="35150888">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+        <w:t>2026Z14725</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F7156B" w:rsidR="00F23827" w:rsidP="00693AFD" w:rsidRDefault="00F23827" w14:paraId="1113DC89" w14:textId="06A72FEA">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F23827">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord van minister Aartsen (Werk en Participatie) (ontvangen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 juli 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F7156B" w:rsidR="00F23827" w:rsidP="00693AFD" w:rsidRDefault="00F23827" w14:paraId="3F2D6108" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F7156B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vraag 1 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F7156B" w:rsidR="00F23827" w:rsidP="00693AFD" w:rsidRDefault="00F23827" w14:paraId="4AF03883" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F7156B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+        <w:t>Bent u bekend met het bericht ‘Werknemers vallen volgens de FNV bijna flauw op de werkvloer.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7156B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+        <w:t>Welke rechten hebben ze?'?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F7156B" w:rsidR="00F23827" w:rsidP="00693AFD" w:rsidRDefault="00F23827" w14:paraId="7CB4D3CD" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F7156B" w:rsidR="00F23827" w:rsidP="00693AFD" w:rsidRDefault="00F23827" w14:paraId="402E53FD" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F7156B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+        <w:t>Antwoord 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F7156B" w:rsidR="00F23827" w:rsidP="00693AFD" w:rsidRDefault="00F23827" w14:paraId="4C58D5C5" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F7156B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+        <w:t>Ja, ik ben op de hoogte van de inhoud van dit artikel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F7156B" w:rsidR="00F23827" w:rsidP="00693AFD" w:rsidRDefault="00F23827" w14:paraId="070DBDA3" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F7156B" w:rsidR="00F23827" w:rsidP="00693AFD" w:rsidRDefault="00F23827" w14:paraId="3530CC3D" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F7156B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+        <w:t>Vraag 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F7156B" w:rsidR="00F23827" w:rsidP="00693AFD" w:rsidRDefault="00F23827" w14:paraId="2C181894" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F7156B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bent u het met de FNV eens dat het een slechte zaak is dat er in het Arbobesluit alleen staat dat de temperatuur op de werkplek “niet nadelig” mag zijn voor de gezondheid van de werknemer? Zo nee, waarom niet? Zo ja, waar vindt u dat de wetgeving tekortschiet? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F7156B" w:rsidR="00F23827" w:rsidP="00693AFD" w:rsidRDefault="00F23827" w14:paraId="3373A621" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F7156B" w:rsidR="00F23827" w:rsidP="00693AFD" w:rsidRDefault="00F23827" w14:paraId="76B91AF3" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F7156B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+        <w:t>Antwoord 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F7156B" w:rsidR="00F23827" w:rsidP="00693AFD" w:rsidRDefault="00F23827" w14:paraId="364BC9C0" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F7156B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja. Ik ben het hierover eens met de FNV. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F7156B" w:rsidR="00F23827" w:rsidP="00693AFD" w:rsidRDefault="00F23827" w14:paraId="14878CC4" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F7156B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+        <w:t>De Arbeidsinspectie heeft in 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7156B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> een verkenning uitgevoerd naar hittestress. In deze verkenning wijst de Arbeidsinspectie erop dat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7156B">
+        <w:t>artikel 6.1 van het Arbobesluit alleen de factor temperatuur benoemt en niet ingaat op factoren als luchtvochtigheid, luchtverplaatsing en straling. Dit kan ertoe leiden dat bij werkgevers andere relevante (bron)maatregelen niet of minder snel in beeld komen. In de reactie hierop in de Verzamelbrief van 18 juni 2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7156B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00F7156B">
+        <w:t xml:space="preserve"> wordt dit bevestigd. Het gaat hier om onderliggende factoren die beïnvloeden wat het effect is van de temperatuur op de werkplek op de gezondheid. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7156B">
+        <w:t xml:space="preserve"> werkgever </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">moet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7156B">
+        <w:t xml:space="preserve">deze factoren wel in beschouwing nemen. De regelgeving zal daarom op dit punt worden verduidelijkt, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">door in artikel 6.1 op te nemen dat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7156B">
+        <w:t xml:space="preserve">werkgevers bij het nemen van (bron)maatregelen ook rekening </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">moeten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7156B">
+        <w:t xml:space="preserve">houden met factoren als de luchttemperatuur, de luchtvochtigheid, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7156B">
+        <w:t xml:space="preserve">stralingstemperatuur en de luchtsnelheid. Hieraan wordt momenteel gewerkt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F7156B" w:rsidR="00F23827" w:rsidP="00693AFD" w:rsidRDefault="00F23827" w14:paraId="2F2FEFA7" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F7156B" w:rsidR="00F23827" w:rsidP="00693AFD" w:rsidRDefault="00F23827" w14:paraId="5D09B933" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F7156B">
+        <w:t>Vraag 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F7156B" w:rsidR="00F23827" w:rsidP="00693AFD" w:rsidRDefault="00F23827" w14:paraId="5912CA12" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F7156B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+        <w:t>Welke misstanden heeft de Nederlandse Arbeidsinspectie de afgelopen vijf jaar geconstateerd rond werken in de hitte?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F7156B" w:rsidR="00F23827" w:rsidP="00693AFD" w:rsidRDefault="00F23827" w14:paraId="40DEE7A3" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F7156B" w:rsidR="00F23827" w:rsidP="00693AFD" w:rsidRDefault="00F23827" w14:paraId="42691C8D" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F7156B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+        <w:t>Antwoord 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F23827" w:rsidP="00693AFD" w:rsidRDefault="00F23827" w14:paraId="557919E0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F7156B">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">De Arbeidsinspectie voerde in 2023 een verkenning uit naar hittestress. Deze verkenning </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">was </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7156B">
+        <w:t>op basis van 28 inspecties in risicosectoren</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Het onderzoek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7156B">
+        <w:t xml:space="preserve"> geeft als indicatief beeld dat werkgevers en werknemers zich grotendeels bewust zijn van de negatieve gevolgen van werken onder hoge buitentemperaturen en van de blootstelling aan U</w:t>
+      </w:r>
+      <w:r>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7156B">
+        <w:t>-straling. Ongeveer twee</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7156B">
+        <w:t xml:space="preserve">derde van de werkgevers geeft aan beleid of afspraken te hebben, meestal in de vorm van een hitteplan of </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7156B">
+        <w:t xml:space="preserve">hitteprotocol, met maatregelen als drinkpauzes en tropenroosters. Wel ontbreekt het soms aan kennis om het risico op hittestress goed vast te stellen of is </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">er </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7156B">
+        <w:t>sprake van een verouderde of onvolledige Risico-inventarisatie en -evaluatie (RI&amp;E).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F7156B" w:rsidR="00F23827" w:rsidP="00693AFD" w:rsidRDefault="00F23827" w14:paraId="21E2793F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F23827" w:rsidP="00693AFD" w:rsidRDefault="00F23827" w14:paraId="08523BAF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F7156B">
+        <w:t>Arbo in Bedrijf 2024-2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7156B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00F7156B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kijkt breder naar alle bedrijven, dus niet alleen naar risicosectoren. Daarin wordt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7156B">
+        <w:t>geconstateerd dat het risico ‘werken in warme omstandigheden’ buiten bij 10</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7156B">
+        <w:t>procent van de bedrijven aanwezig is en binnen bij 13%. Bij 16% van de bedrijven waar het risico aanwezig is, is dit niet adequaat beheerst. Als het risico aanwezig is, hebben werkgevers in 95% van de gevallen wel één of meer maatregelen getroffen, waarvan 49% aan de bron, 53% technisch, 72% organisatorisch en 67% persoonlijk.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B60017" w:rsidR="00F23827" w:rsidP="00693AFD" w:rsidRDefault="00F23827" w14:paraId="55C85B3A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F7156B" w:rsidR="00F23827" w:rsidP="00693AFD" w:rsidRDefault="00F23827" w14:paraId="026091D2" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F7156B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+        <w:t>Vraag 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F7156B" w:rsidR="00F23827" w:rsidP="00693AFD" w:rsidRDefault="00F23827" w14:paraId="4DC6DF48" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F7156B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+        <w:t>Hoeveel bedrijven komt de Nederlandse Arbeidsinspectie tegen waar helemaal geen hitteplan is</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7156B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+        <w:t>geformuleerd?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F7156B" w:rsidR="00F23827" w:rsidP="00693AFD" w:rsidRDefault="00F23827" w14:paraId="6170BDA0" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F7156B" w:rsidR="00F23827" w:rsidP="00693AFD" w:rsidRDefault="00F23827" w14:paraId="3D278641" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F7156B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+        <w:t>Antwoord 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F7156B" w:rsidR="00F23827" w:rsidP="00693AFD" w:rsidRDefault="00F23827" w14:paraId="3056515E" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F7156B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+        <w:t>Op grond van de Arbowet moeten werkgevers zorgen voor een veilige en gezonde werkplek. Daarbij mag de temperatuur op de werkplek niet nadelig zijn voor de gezondheid van de werknemer. Het is niet voorgeschreven dat werkgevers een hitteplan moeten hebben. Als hitte of kou een risico is in het bedrijf, moeten werkgevers dit opnemen in de RI&amp;E en in het plan van aanpak aangeven welke maatregelen ze gaan nemen. Daarbij kunnen ze gebruik maken van de t</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7156B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ps en adviezen op het Arboportaal. Andere nuttige bronnen van tips en informatie zijn </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bijvoorbeeld </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7156B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+        <w:t>de website van Volandis, het kennis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7156B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en adviescentrum voor de bouw en infrasector;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7156B">
+        <w:t xml:space="preserve"> het SER-dossier werken bij hitte, de FNV Werkklimaat app en de CNV weerverlet app. Verder kunnen sectoren </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de aanpak van hittestress</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7156B">
+        <w:t xml:space="preserve"> opnemen in hun </w:t>
+      </w:r>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7156B">
+        <w:t xml:space="preserve">rbocatalogi of </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">afspraken opnemen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7156B">
+        <w:t>in een cao. Uit de verkenning van de Arbeidsinspectie in 2023</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> in een beperkt aantal bedrijven in risicosectoren,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7156B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">komt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7156B">
+        <w:t xml:space="preserve">dat ongeveer twee-derde van de werkgevers aangeeft beleid of afspraken te hebben, meestal in de vorm van een hitteplan of hitteprotocol. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F7156B" w:rsidR="00F23827" w:rsidP="00693AFD" w:rsidRDefault="00F23827" w14:paraId="7A7C503F" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F7156B" w:rsidR="00F23827" w:rsidP="00693AFD" w:rsidRDefault="00F23827" w14:paraId="0E1F7D92" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F7156B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+        <w:t>Vraag 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F7156B" w:rsidR="00F23827" w:rsidP="00693AFD" w:rsidRDefault="00F23827" w14:paraId="6921071A" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F7156B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+        <w:t>Hoe handhaaft de Nederlandse Arbeidsinspectie op werken in de hitte?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F7156B" w:rsidR="00F23827" w:rsidP="00693AFD" w:rsidRDefault="00F23827" w14:paraId="331A7213" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F7156B" w:rsidR="00F23827" w:rsidP="00693AFD" w:rsidRDefault="00F23827" w14:paraId="1896FF86" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F7156B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+        <w:t>Antwoord 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F23827" w:rsidP="00693AFD" w:rsidRDefault="00F23827" w14:paraId="73D56921" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F7156B">
+        <w:lastRenderedPageBreak/>
+        <w:t>De Arbeidsinspectie krijg regelmatig meldingen over werkzaamheden in de hitte. In 2025 waren dat ca. 150 meldingen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7156B">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7156B">
+        <w:t>Eind juni 2026 heeft de Arbeidsinspectie</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> al meer meldingen ontvangen dan in heel 2025. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7156B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F7156B" w:rsidR="00F23827" w:rsidP="00693AFD" w:rsidRDefault="00F23827" w14:paraId="5D2F12B2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F23827" w:rsidP="00693AFD" w:rsidRDefault="00F23827" w14:paraId="71ED0C4E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F7156B">
+        <w:t>Bij een melding over werk</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7156B">
+        <w:t xml:space="preserve"> bij hitte, stel</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7156B">
+        <w:t xml:space="preserve"> de Arbeidsinspectie extra vragen om te kunnen beoordelen of er een kans op hittestress is door een te hoge temperatuur in combinatie met de aard van de werkzaamheden. Met behulp van een objectief weeginstrument gaat de Inspectie na of er een verhoogde kans is op gezondheidsschade. Daarbij kijkt de Inspectie naar drie factoren: of er gezondheidsklachten zijn; of het gaat om risicovolle werkzaamheden en of er risicogroepen werkzaam zijn. Bij een kans op hittestress met een verhoogde kans op gezondheidsschade neemt een inspecteur de melding in behandeling. In het onderzoek wordt beoordeeld of de getroffen maatregelen doeltreffend zijn en of de risico-inventarisatie voldoende aandacht besteedt aan dit onderwerp en aan risicogroepen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F7156B" w:rsidR="00F23827" w:rsidP="00693AFD" w:rsidRDefault="00F23827" w14:paraId="2DFDFDC7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F7156B" w:rsidR="00F23827" w:rsidP="00693AFD" w:rsidRDefault="00F23827" w14:paraId="03FD9570" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F7156B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vraag 6 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F23827" w:rsidP="00693AFD" w:rsidRDefault="00F23827" w14:paraId="325A8A82" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F7156B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+        <w:t>Vindt u de huidige wetgeving op dit moment toereikend genoeg om te voorkomen dat mensen in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7156B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+        <w:t>extreme warmte moeten werken? Zo ja, waarom? Zo nee, waar vindt u dat de wetgeving tekortschiet?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F23827" w:rsidP="00693AFD" w:rsidRDefault="00F23827" w14:paraId="56806621" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F7156B" w:rsidR="00F23827" w:rsidP="00693AFD" w:rsidRDefault="00F23827" w14:paraId="16DAF614" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F7156B" w:rsidR="00F23827" w:rsidP="00693AFD" w:rsidRDefault="00F23827" w14:paraId="691F1AEE" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F7156B" w:rsidR="00F23827" w:rsidP="00693AFD" w:rsidRDefault="00F23827" w14:paraId="6959091B" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F7156B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+        <w:t>Antwoord 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F7156B" w:rsidR="00F23827" w:rsidP="00693AFD" w:rsidRDefault="00F23827" w14:paraId="17BF3930" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F7156B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Als de temperatuur in een bedrijf een risico vormt voor de gezondheid van de werknemers, moeten werkgevers dit risico opnemen in de RI&amp;E. In het plan van aanpak geven ze dan aan welke maatregelen ze gaan nemen. Als met andere (bron)maatregelen het risico niet voldoende kan worden weggenomen, kan </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de werkgever </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7156B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het werk volledig </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+        <w:t>stilleggen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7156B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Dit kan al worden bereikt op basis van de huidige wetgeving. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze is daarvoor dus al toereikend. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7156B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De ervaring bij de hittegolf van eind juni 2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+        <w:t xml:space="preserve">laat zien dat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7156B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+        <w:t xml:space="preserve">diverse werkgevers </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+        <w:t>hiervoor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7156B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hebben gekozen, als dat in hun bedrijf een optie was. Bedrijven gingen dicht, winkels sloten eerder of helemaal, bezorgtijden werden aangepast en er werd gewerkt volgens tropenroosters. Wel zal, zoals aangegeven in het antwoord op vraag 2, de regelgeving worden verduidelijkt. Het doel hiervan is dat werkgevers bij het bepalen van maatregelen ook rekening houden met onderliggende factoren die van invloed zijn op het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7156B">
+        <w:t xml:space="preserve">effect op de gezondheid van de temperatuur op de werkplek, zoals de impact van een hoge luchtvochtigheid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F7156B" w:rsidR="00F23827" w:rsidP="00693AFD" w:rsidRDefault="00F23827" w14:paraId="1E019AE4" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F7156B" w:rsidR="00F23827" w:rsidP="00693AFD" w:rsidRDefault="00F23827" w14:paraId="3E9FD600" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F7156B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+        <w:t>Vraag 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F7156B" w:rsidR="00F23827" w:rsidP="00693AFD" w:rsidRDefault="00F23827" w14:paraId="14E1882F" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F7156B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+        <w:t>Bent u het ermee eens dat de huidige wetgeving moet worden aangepast om duidelijkere normen en maatregelen rond werken in de hitte te verankeren? Zo nee, waarom niet? Zo ja, wat gaat u hieraan doen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F7156B" w:rsidR="00F23827" w:rsidP="00693AFD" w:rsidRDefault="00F23827" w14:paraId="2B321FCF" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F7156B" w:rsidR="00F23827" w:rsidP="00693AFD" w:rsidRDefault="00F23827" w14:paraId="3CFB0C89" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F7156B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+        <w:t>Antwoord 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F23827" w:rsidP="00693AFD" w:rsidRDefault="00F23827" w14:paraId="061CB06D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F7156B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zoals aangegeven in antwoord op vraag 2, zal de regelgeving worden verduidelijkt zodat duidelijker is welke factoren in beschouwing moeten worden genomen bij het bepalen van maatregelen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7156B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>2026Z14725</w:t>
-[...73 lines deleted...]
-        <w:t>Bent u bekend met het bericht ‘Werknemers vallen volgens de FNV bijna flauw op de werkvloer.</w:t>
+        <w:t xml:space="preserve">Daarnaast zal ik het tweede lid van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7156B">
+        <w:t xml:space="preserve">artikel 6.1 van het Arbobesluit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7156B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+        <w:t xml:space="preserve">intrekken. Dit lid is strijdig met de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7156B">
+        <w:t xml:space="preserve">arbeidshygiënische strategie uit artikel 3 van de Arbowet. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7156B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7156B">
+        <w:t>lid noemt als eerst te nemen maatregelen het bieden van persoonlijke beschermingsmiddelen aan werknemers. Pas daarna worden andere maatregelen, hoger in de arbeidshygiënische strategie, genoemd. Ook dit is een verduidelijking; werkgevers kunnen niet gelijktijdig aan beide regels voldoen.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F7156B">
-[...913 lines deleted...]
-    <w:p w:rsidRPr="00F7156B" w:rsidR="00693AFD" w:rsidP="00693AFD" w:rsidRDefault="00693AFD" w14:paraId="6BCF096B" w14:textId="77777777">
+    </w:p>
+    <w:p w:rsidRPr="00F7156B" w:rsidR="00F23827" w:rsidP="00693AFD" w:rsidRDefault="00F23827" w14:paraId="15A8F21C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F7156B" w:rsidR="00F23827" w:rsidP="00693AFD" w:rsidRDefault="00F23827" w14:paraId="0D5CCB9B" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F7156B">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
         </w:rPr>
         <w:t>Vraag 8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F7156B" w:rsidR="00693AFD" w:rsidP="00693AFD" w:rsidRDefault="00693AFD" w14:paraId="00A93D38" w14:textId="77777777">
+    <w:p w:rsidRPr="00F7156B" w:rsidR="00F23827" w:rsidP="00693AFD" w:rsidRDefault="00F23827" w14:paraId="3BFBABF6" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F7156B">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
         </w:rPr>
         <w:t>Hoe staat u tegenover het idee van de FNV om een norm voor hittestress op te nemen in de Arbowet waarbij de kerntemperatuur van het lichaam niet boven de 38 graden mag komen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F7156B" w:rsidR="00693AFD" w:rsidP="00693AFD" w:rsidRDefault="00693AFD" w14:paraId="779E3DD2" w14:textId="77777777">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00F7156B" w:rsidR="00693AFD" w:rsidP="00693AFD" w:rsidRDefault="00693AFD" w14:paraId="0CB68F23" w14:textId="77777777">
+    <w:p w:rsidRPr="00F7156B" w:rsidR="00F23827" w:rsidP="00693AFD" w:rsidRDefault="00F23827" w14:paraId="4100CE1D" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F7156B" w:rsidR="00F23827" w:rsidP="00693AFD" w:rsidRDefault="00F23827" w14:paraId="56F00EE4" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F7156B">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
         </w:rPr>
         <w:t>Antwoord 8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00693AFD" w:rsidP="00693AFD" w:rsidRDefault="00693AFD" w14:paraId="529DFBAB" w14:textId="77777777">
+    <w:p w:rsidR="00F23827" w:rsidP="00693AFD" w:rsidRDefault="00F23827" w14:paraId="5278314B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="202124"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F7156B">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Ik ben daar geen voorstander van. Werkgevers moeten op grond van de Arbowet rekening houden met de specifieke omstandigheden. Dat bereik je niet met zo’n norm. Verder heeft de Gezondheidsraad in </w:t>
       </w:r>
       <w:r w:rsidRPr="00F7156B">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>2011 een Briefadvies over hittestress uitgebracht.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F7156B">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidRPr="00F7156B">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Daarin geeft de Raad aan dat een gezondheidskundige grenswaarde in de vorm van een lichaamskerntemperatuur op individueel niveau niet mogelijk is. Daarvoor fluctueert de lichaamskerntemperatuur binnen een persoon en tussen personen te veel. </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B312B" w:rsidR="008B312B">
+      <w:r w:rsidRPr="008B312B">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Bovendien is inwendige vaststelling van de lichaamskerntemperatuur in het rectum, de slokdarm en het maagdarmstelsel te prefereren</w:t>
       </w:r>
-      <w:r w:rsidR="008B312B">
+      <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B312B" w:rsidR="008B312B">
+      <w:r w:rsidRPr="008B312B">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">boven metingen onder de tong, in de oksel of in het oor. Maar </w:t>
       </w:r>
-      <w:r w:rsidR="008B312B">
+      <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">inwendige </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B312B" w:rsidR="008B312B">
+      <w:r w:rsidRPr="008B312B">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>metingen zijn lastig, gevoelig voor de inname van koude of warme dranken en gaan gepaard met ongemak voor de werknemer.</w:t>
       </w:r>
-      <w:r w:rsidR="008B312B">
+      <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Inwendig vaststellen </w:t>
+        <w:t xml:space="preserve"> Inwendig vaststellen </w:t>
       </w:r>
       <w:r w:rsidRPr="00F7156B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>is overigens ook in strijd met artikel 11 van de Grondwet, het recht op de onaantastbaarheid van het menselijk lichaam.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F7156B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="202124"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F7156B" w:rsidR="00693AFD" w:rsidP="00693AFD" w:rsidRDefault="00693AFD" w14:paraId="11CCB3AE" w14:textId="77777777">
+    <w:p w:rsidRPr="00F7156B" w:rsidR="00F23827" w:rsidP="00693AFD" w:rsidRDefault="00F23827" w14:paraId="6807FCBC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00F7156B" w:rsidR="00693AFD" w:rsidP="00693AFD" w:rsidRDefault="00693AFD" w14:paraId="7515C48B" w14:textId="77777777">
+    <w:p w:rsidRPr="00F7156B" w:rsidR="00F23827" w:rsidP="00693AFD" w:rsidRDefault="00F23827" w14:paraId="1577A71E" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F7156B">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
         </w:rPr>
         <w:t>Vraag 9</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F7156B" w:rsidR="00693AFD" w:rsidP="00693AFD" w:rsidRDefault="00693AFD" w14:paraId="5F21FA63" w14:textId="77777777">
+    <w:p w:rsidRPr="00F7156B" w:rsidR="00F23827" w:rsidP="00693AFD" w:rsidRDefault="00F23827" w14:paraId="2A52F62D" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F7156B">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
         </w:rPr>
         <w:t>Bent u van plan een norm voor hittestress op te nemen in de Arbowet? Zo nee, waarom niet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F7156B" w:rsidR="00693AFD" w:rsidP="00693AFD" w:rsidRDefault="00693AFD" w14:paraId="358F8567" w14:textId="77777777">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00F7156B" w:rsidR="00693AFD" w:rsidP="00693AFD" w:rsidRDefault="00693AFD" w14:paraId="5DFD874C" w14:textId="77777777">
+    <w:p w:rsidRPr="00F7156B" w:rsidR="00F23827" w:rsidP="00693AFD" w:rsidRDefault="00F23827" w14:paraId="4BBAF2BD" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F7156B" w:rsidR="00F23827" w:rsidP="00693AFD" w:rsidRDefault="00F23827" w14:paraId="5DFF270F" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F7156B">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
         </w:rPr>
         <w:t xml:space="preserve">Antwoord 9 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00693AFD" w:rsidP="00693AFD" w:rsidRDefault="00693AFD" w14:paraId="623C685E" w14:textId="77777777">
+    <w:p w:rsidR="00F23827" w:rsidP="00693AFD" w:rsidRDefault="00F23827" w14:paraId="208A4198" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00F7156B">
         <w:t xml:space="preserve">Ik ben </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">op dit terrein </w:t>
       </w:r>
       <w:r w:rsidRPr="00F7156B">
         <w:t xml:space="preserve">niet voor normen of grenswaarden. Er zijn geen normen die voor </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">iedere persoon en voor </w:t>
       </w:r>
       <w:r w:rsidRPr="00F7156B">
         <w:t xml:space="preserve">elke situatie gelden. De invloed van temperatuur op het lichaam verschilt </w:t>
       </w:r>
       <w:r>
         <w:t>onder meer door</w:t>
       </w:r>
       <w:r w:rsidRPr="00F7156B">
         <w:t xml:space="preserve"> luchtvochtigheid, zonnekracht, wind, kleding, de zwaarte van het werk, de gezondheid. Dit is niet te vertalen in een algemene norm</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, die in alle gevallen geldt. Er zijn diverse landen die wel zo’n systeem hanteren. Daarbij gaat het veelal om systemen die </w:t>
       </w:r>
       <w:r w:rsidRPr="00F7156B">
         <w:t xml:space="preserve">over een enkele situatie gaan zoals buiten werken, of </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">er zijn </w:t>
       </w:r>
       <w:r w:rsidRPr="00F7156B">
         <w:t xml:space="preserve">complexe systemen met meerdere normen. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Als sprake is van een hoge hitte moeten werkgevers en </w:t>
       </w:r>
       <w:r w:rsidRPr="00F7156B">
         <w:t xml:space="preserve">werknemers </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">er samen voor zorgen </w:t>
       </w:r>
       <w:r w:rsidRPr="00F7156B">
         <w:t xml:space="preserve">dat er gezond en veilig kan worden gewerkt. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00501D10" w:rsidP="00693AFD" w:rsidRDefault="00501D10" w14:paraId="427CBE5B" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00434C5A" w:rsidR="00693AFD" w:rsidP="00693AFD" w:rsidRDefault="00693AFD" w14:paraId="469F8B97" w14:textId="77777777">
+    <w:p w:rsidR="00F23827" w:rsidP="00693AFD" w:rsidRDefault="00F23827" w14:paraId="73032135" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00434C5A" w:rsidR="00F23827" w:rsidP="00693AFD" w:rsidRDefault="00F23827" w14:paraId="5A1DE8E9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00F7156B">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
         </w:rPr>
         <w:t>Vraag 10</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F7156B" w:rsidR="00693AFD" w:rsidP="00693AFD" w:rsidRDefault="00693AFD" w14:paraId="71BAF439" w14:textId="77777777">
+    <w:p w:rsidRPr="00F7156B" w:rsidR="00F23827" w:rsidP="00693AFD" w:rsidRDefault="00F23827" w14:paraId="487D19D2" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F7156B">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
         </w:rPr>
         <w:t>Kunt u deze vragen één voor één beantwoorden?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F7156B" w:rsidR="00693AFD" w:rsidP="00693AFD" w:rsidRDefault="00693AFD" w14:paraId="2C381CC7" w14:textId="77777777">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00F7156B" w:rsidR="00693AFD" w:rsidP="00693AFD" w:rsidRDefault="00693AFD" w14:paraId="7FB4D1AF" w14:textId="77777777">
+    <w:p w:rsidRPr="00F7156B" w:rsidR="00F23827" w:rsidP="00693AFD" w:rsidRDefault="00F23827" w14:paraId="02546BB4" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F7156B" w:rsidR="00F23827" w:rsidP="00693AFD" w:rsidRDefault="00F23827" w14:paraId="7BB486C5" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F7156B">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00590AF0" w:rsidR="00041909" w:rsidP="00590AF0" w:rsidRDefault="00693AFD" w14:paraId="56DD2D25" w14:textId="77777777">
+    <w:p w:rsidRPr="00590AF0" w:rsidR="00F23827" w:rsidP="00590AF0" w:rsidRDefault="00F23827" w14:paraId="57A31E1E" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F7156B">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
         </w:rPr>
         <w:t>Deze vragen zijn afzonderlijk beantwoord.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="00590AF0" w:rsidR="00041909">
-[...7 lines deleted...]
-      <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidR="00933508" w:rsidRDefault="00933508" w14:paraId="27C73AB1" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00933508">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1B1CAA59" w14:textId="77777777" w:rsidR="00501D10" w:rsidRDefault="00501D10">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="59CB8605" w14:textId="77777777" w:rsidR="00D17C24" w:rsidRDefault="00D17C24" w:rsidP="00F23827">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1CBAD630" w14:textId="77777777" w:rsidR="00501D10" w:rsidRDefault="00501D10">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3233166F" w14:textId="77777777" w:rsidR="00D17C24" w:rsidRDefault="00D17C24" w:rsidP="00F23827">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...14 lines deleted...]
-    <w:altName w:val="Times New Roman"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="DejaVu Sans">
+    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Cambria"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...6 lines deleted...]
-    <w:charset w:val="80"/>
     <w:family w:val="auto"/>
-    <w:notTrueType/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVuSerifCondensed">
     <w:altName w:val="Yu Gothic"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
-[...10 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5711448C" w14:textId="77777777" w:rsidR="0027776F" w:rsidRDefault="0027776F">
+  <w:p w14:paraId="691DB9FE" w14:textId="77777777" w:rsidR="00F23827" w:rsidRPr="00F23827" w:rsidRDefault="00F23827" w:rsidP="00F23827">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5347713A" w14:textId="77777777" w:rsidR="0027776F" w:rsidRDefault="0027776F">
+  <w:p w14:paraId="1189EFE9" w14:textId="77777777" w:rsidR="00F23827" w:rsidRPr="00F23827" w:rsidRDefault="00F23827" w:rsidP="00F23827">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4E82B0DD" w14:textId="77777777" w:rsidR="0027776F" w:rsidRDefault="0027776F">
+  <w:p w14:paraId="00B6B053" w14:textId="77777777" w:rsidR="00F23827" w:rsidRPr="00F23827" w:rsidRDefault="00F23827" w:rsidP="00F23827">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5D2188C5" w14:textId="77777777" w:rsidR="00501D10" w:rsidRDefault="00501D10">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="420391C6" w14:textId="77777777" w:rsidR="00D17C24" w:rsidRDefault="00D17C24" w:rsidP="00F23827">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1BFD9677" w14:textId="77777777" w:rsidR="00501D10" w:rsidRDefault="00501D10">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7139E9F5" w14:textId="77777777" w:rsidR="00D17C24" w:rsidRDefault="00D17C24" w:rsidP="00F23827">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="6A68D429" w14:textId="77777777" w:rsidR="00590AF0" w:rsidRPr="00590AF0" w:rsidRDefault="00590AF0" w:rsidP="00590AF0">
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w14:paraId="3E985463" w14:textId="77777777" w:rsidR="00F23827" w:rsidRPr="00590AF0" w:rsidRDefault="00F23827" w:rsidP="00590AF0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00590AF0">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>NRC, 24 juni 2026, 'Werknemers vallen volgens de FNV bijna flauw op de werkvloer. Welke rechten hebben ze?'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00590AF0">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
-          <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(https://www.nrc.nl/nieuws/2026/06/24/werknemers-vallen-volgens-de-fnv-bijna-flauw-op-de-werkvloer-welkerechten-hebben-ze-a4930950).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="52A00F78" w14:textId="77777777" w:rsidR="00693AFD" w:rsidRPr="00B92684" w:rsidRDefault="00693AFD" w:rsidP="00693AFD">
+    <w:p w14:paraId="74EA4064" w14:textId="77777777" w:rsidR="00F23827" w:rsidRPr="00B92684" w:rsidRDefault="00F23827" w:rsidP="00693AFD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B92684">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Bijlage bij: Kamerstukken II, 2023/24, 25883, nr. 496. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="617E61FB" w14:textId="77777777" w:rsidR="00693AFD" w:rsidRPr="00590AF0" w:rsidRDefault="00693AFD" w:rsidP="00693AFD">
+    <w:p w14:paraId="59B521C8" w14:textId="77777777" w:rsidR="00F23827" w:rsidRPr="00590AF0" w:rsidRDefault="00F23827" w:rsidP="00693AFD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B92684">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B92684">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="00590AF0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>Arbo in Bedrijf 2024-2025 | Nederlandse Arbeidsinspectie</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4881CFE5" w14:textId="77777777" w:rsidR="00693AFD" w:rsidRDefault="00693AFD" w:rsidP="00693AFD">
+    <w:p w14:paraId="14DDCD66" w14:textId="77777777" w:rsidR="00F23827" w:rsidRDefault="00F23827" w:rsidP="00693AFD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="37116BBE" w14:textId="77777777" w:rsidR="00693AFD" w:rsidRPr="00590AF0" w:rsidRDefault="00693AFD" w:rsidP="00693AFD">
+    <w:p w14:paraId="1C1D906F" w14:textId="77777777" w:rsidR="00F23827" w:rsidRPr="00590AF0" w:rsidRDefault="00F23827" w:rsidP="00693AFD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D0A4C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="002D0A4C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00590AF0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Gezondheidsraad, Briefadvies Hittestress, Publicatienr.</w:t>
       </w:r>
-      <w:r w:rsidR="00590AF0">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00590AF0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">2011/31, 16 november 2011, </w:t>
       </w:r>
       <w:hyperlink r:id="rId2">
         <w:r w:rsidRPr="00590AF0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>briefadvies-hittestress.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00590AF0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="11CBB053" w14:textId="77777777" w:rsidR="0027776F" w:rsidRDefault="0027776F">
+  <w:p w14:paraId="052F095C" w14:textId="77777777" w:rsidR="00F23827" w:rsidRPr="00F23827" w:rsidRDefault="00F23827" w:rsidP="00F23827">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5927AFB8" w14:textId="77777777" w:rsidR="00041909" w:rsidRDefault="00501D10">
-[...319 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="66D48EB0" w14:textId="77777777" w:rsidR="00F23827" w:rsidRPr="00F23827" w:rsidRDefault="00F23827" w:rsidP="00F23827">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1390C801" w14:textId="77777777" w:rsidR="00041909" w:rsidRDefault="00501D10">
+  <w:p w14:paraId="78F8FF46" w14:textId="77777777" w:rsidR="00F23827" w:rsidRPr="00F23827" w:rsidRDefault="00F23827" w:rsidP="00F23827">
     <w:pPr>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1066 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
-</file>
-[...620 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00041909"/>
-[...29 lines deleted...]
-    <w:rsid w:val="00FE29B2"/>
+    <w:rsidRoot w:val="00F23827"/>
+    <w:rsid w:val="00933508"/>
+    <w:rsid w:val="00D17C24"/>
+    <w:rsid w:val="00EE6DDF"/>
+    <w:rsid w:val="00F23827"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="19457"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="32BC1DA2"/>
+  <w14:docId w14:val="78C97752"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{B2800AC5-8618-49E3-99E2-BDE03A4E27B4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4000,77 +1886,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4095,75 +1981,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -4198,55 +2084,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -4318,1254 +2204,752 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00F23827"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:after="700" w:line="300" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00F23827"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00F23827"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="4"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00F23827"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F23827"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F23827"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F23827"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F23827"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F23827"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00F23827"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F23827"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F23827"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F23827"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F23827"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F23827"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F23827"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F23827"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F23827"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F23827"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00F23827"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F23827"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00F23827"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F23827"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00F23827"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F23827"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F23827"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F23827"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00F23827"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F23827"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
+    <w:rsid w:val="00F23827"/>
     <w:rPr>
-      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...927 lines deleted...]
-      <w:szCs w:val="14"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:aliases w:val="single space,FOOTNOTES,fn,Footnote Text Char Char Char Char,Footnote Text Char Char Char,footnote text,ADB,Footnote Text Char Char Char Char Char,Footnote Text Char Char1,Footnote Text Char Char Char Char Char Char Char,Geneva 9,Boston 10"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00693AFD"/>
+    <w:rsid w:val="00F23827"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:aliases w:val="single space Char,FOOTNOTES Char,fn Char,Footnote Text Char Char Char Char Char1,Footnote Text Char Char Char Char1,footnote text Char,ADB Char,Footnote Text Char Char Char Char Char Char,Footnote Text Char Char1 Char,Geneva 9 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00693AFD"/>
+    <w:rsid w:val="00F23827"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:aliases w:val="Footnote Reference Superscript,Footnote symbol,Footnote Reference/,Footnote Reference text,Voetnootverwijzing,footnote ref,FR,Fußnotenzeichen diss neu,Times 10 Point,Exposant 3 Point,Odwołanie przypisu,number,SUPERS,note TESI,Nota,fr,o"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="FootnoteReferenceCharChar1"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00693AFD"/>
+    <w:rsid w:val="00F23827"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FootnoteReferenceCharChar1">
     <w:name w:val="Footnote Reference Char Char1"/>
     <w:aliases w:val="Footnote Reference Char Char Char Char Char,Car Char Car Char Car Char Char Char1 Char Char Char,Car Char Car Char Car Char Char Char Char Char Char Char Char Char Char Char"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Voetnootmarkering"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00693AFD"/>
+    <w:rsid w:val="00F23827"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
-      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:line="240" w:lineRule="exact"/>
       <w:jc w:val="both"/>
-      <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-      <w:szCs w:val="20"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="GevolgdeHyperlink">
-    <w:name w:val="FollowedHyperlink"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F23827"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:rsid w:val="00F23827"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00590AF0"/>
-[...7 lines deleted...]
-    <w:hidden/>
+    <w:rsid w:val="00F23827"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...10 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00F23827"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
-[...3 lines deleted...]
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pack://file%3a,,root,SECUREAPPSUPPORT,fileDatabase,files,Bijdrage%2520aan%2520Verzamelbrief%2520over%2520Hittesstress%2520versie%252013%2520mei_00000001.docx/word/numbering.xml" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nlarbeidsinspectie.nl/documenten/2026/04/23/arbo-in-bedrijf-2024-2025" TargetMode="External"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -5573,51 +2957,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -5684,65 +3068,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -5763,225 +3147,73 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>5</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>8252</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1448</ap:Words>
+  <ap:Characters>7969</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>68</ap:Lines>
-  <ap:Paragraphs>19</ap:Paragraphs>
+  <ap:Lines>66</ap:Lines>
+  <ap:Paragraphs>18</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>9733</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>9399</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
-[...117 lines deleted...]
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>