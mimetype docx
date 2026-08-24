--- v0 (2026-07-10)
+++ v1 (2026-08-24)
@@ -1,5959 +1,1424 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="008364CD" w:rsidP="00105503" w:rsidRDefault="008364CD" w14:paraId="10BA63C6" w14:textId="1EDD458F">
-[...32 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00875025" w:rsidR="00875025" w:rsidRDefault="003D09BD" w14:paraId="47931625" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>26485</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875025" w:rsidR="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00875025" w:rsidR="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00875025" w:rsidR="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Maatschappelijk verantwoord ondernemen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00875025" w:rsidR="00875025" w:rsidRDefault="003D09BD" w14:paraId="770967D8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>30196</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875025" w:rsidR="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00875025" w:rsidR="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00875025" w:rsidR="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Duurzame ontwikkeling en beleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00875025" w:rsidR="00875025" w:rsidP="001609CD" w:rsidRDefault="00875025" w14:paraId="5DFCCBA5" w14:textId="34AEA2A8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>464</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Klimaat en Groene Groei</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00875025" w:rsidR="00875025" w:rsidP="001609CD" w:rsidRDefault="00875025" w14:paraId="46855214" w14:textId="1A9D55C9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00875025" w:rsidR="00875025" w:rsidP="001609CD" w:rsidRDefault="00875025" w14:paraId="4E36D465" w14:textId="3250D4D1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 10 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00875025" w:rsidR="001609CD" w:rsidP="001609CD" w:rsidRDefault="001609CD" w14:paraId="4DF57841" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00875025" w:rsidR="001609CD" w:rsidP="001609CD" w:rsidRDefault="001609CD" w14:paraId="7900ADEE" w14:textId="1315FF72">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet werkt aan de verduurzaming, concurrentiekracht en weerbaarheid van de Nederlandse economie. Hiermee zorgen we voor een gezondere leefomgeving, beperken we de schade van klimaatverandering, worden we onafhankelijker van de import van grondstoffen en komen we tot een inclusievere maatschappij met eerlijkere </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waardeketens</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Het bedrijfsleven vraagt het kabinet om de juiste randvoorwaarden te scheppen om dit te bereiken. Eén van de randvoorwaarden is de vraagcreatie naar maatschappelijk verantwoorde producten en diensten. De overheid levert met haar eigen inkoopkracht een belangrijke bijdrage aan deze vraagcreatie. Daarom heeft het kabinet in het coalitieakkoord de rol van de overheid als </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">launching </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>launching</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>customer</w:t>
-[...10 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> customer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> onderstreept. Met deze brief stuur ik de Kamer, als coördinerend minister van Maatschappelijk Verantwoord Opdrachtgeven en Inkopen (MVOI)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875025">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">, tevens verantwoordelijk voor circulaire economie en klimaat, de </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B79D4">
-        <w:rPr>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Agenda Maatschappelijk Verantwoord Opdrachtgeven en Inkopen (MVOI) 2026-2030</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>. In lijn met de recente brief van de Minister van Economische Zaken en Klimaat over het benutten van de inkoopkracht van de overheid</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00875025">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>, draagt de Agenda bij aan deze rol van de overheid.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0027635E" w:rsidP="00105503" w:rsidRDefault="0027635E" w14:paraId="0C31B5AC" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00875025" w:rsidR="001609CD" w:rsidP="001609CD" w:rsidRDefault="001609CD" w14:paraId="48F206D9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>De Agenda MVOI betreft een actualisatie van het Nationaal plan Maatschappelijk Verantwoord Inkopen 2021-2025</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00875025">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en is een gezamenlijke publicatie van de ministeries van Binnenlandse Zaken en Koninkrijksrelaties, Buitenlandse Zaken, Economische Zaken en Klimaat en Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deze is in samenwerking met de VNG, de provincies en de Unie van Waterschappen tot stand gekomen. Dit met het oog op het belangrijke aandeel van de medeoverheden van de Nederlandse publieke inkoopkracht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00875025" w:rsidP="001609CD" w:rsidRDefault="001609CD" w14:paraId="3438A5E2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De evaluatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van het Nationaal plan MVI 2021-2025 laat zien dat het bijbehorende instrumentarium een impuls bij overheden geeft om MVOI toe te passen. Zo toont de RIVM Monitor MVOI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aan dat er in 2021-2022 door MVOI minstens 540 ton minder stikstofoxiden en 900 kiloton CO2-equivalent minder broeikasgassen is uitgestoten, er 317 kiloton aan grondstoffen is bespaard en er 175 fte aan werk is gecreëerd voor mensen met een afstand tot de arbeidsmarkt. Daarbij zijn er bij Rijk en medeoverheden talloze praktijkvoorbeelden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uit diverse sectoren zoals de Grond-, Weg-, en Waterbouw, ICT en facilitaire diensten, die laten zien hoe er met MVOI ook kosten bespaard kunnen worden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00875025" w:rsidRDefault="00875025" w14:paraId="576199F0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> Deze is in samenwerking met de VNG</w:t>
-[...19 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00875025" w:rsidR="001609CD" w:rsidP="001609CD" w:rsidRDefault="001609CD" w14:paraId="24721B03" w14:textId="7C40A75D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Daarnaast hebben velen van de inmiddels 134 deelnemers aan de het Manifest MVOI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875025">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-        </w:rPr>
-[...95 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> gepleit om de looptijd van het Manifest met vijf jaar tot en met 2030 te verlengen om MVOI te kunnen borgen. Toepassen van MVOI vraagt om bestuurlijk lef, het verankeren in de strategie en de bedrijfsvoering van de organisatie en in gesprek blijven met de markt. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0027635E" w:rsidP="00105503" w:rsidRDefault="0027635E" w14:paraId="25D58BFE" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00CE727F" w:rsidR="0027635E" w:rsidP="00105503" w:rsidRDefault="0027635E" w14:paraId="0C685F9A" w14:textId="665F0230">
+    <w:p w:rsidRPr="00875025" w:rsidR="001609CD" w:rsidP="001609CD" w:rsidRDefault="001609CD" w14:paraId="66FEC036" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:name="_Hlk234328281" w:id="0"/>
-      <w:r w:rsidRPr="009032FB">
-[...23 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Via de Agenda worden inkopende partijen gestimuleerd en ondersteund om met het inkoopinstrument bij te dragen aan diverse maatschappelijke opgaven waar Nederland voor staat. Daarbij is het onverminderd van belang om te blijven inzetten op de MVOI-thema’s: Klimaat, Circulaire Economie, Milieuvervuiling &amp; Biodiversiteit, Mensenrechten &amp; Arbeidsomstandigheden, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Social</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Return en Diversiteit &amp; Inclusie. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk233289640" w:id="1"/>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ketenverantwoordelijkheid wordt daarbij de overkoepelende aanpak om de grootste risico’s op het gebied van mens en milieu in internationale </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waardeketens</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> te adresseren</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:bookmarkStart w:name="_Hlk233289640" w:id="1"/>
-[...18 lines deleted...]
-      </w:r>
       <w:bookmarkStart w:name="_Hlk233289630" w:id="2"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hiermee wordt het MVOI-beleid meer in lijn gebracht met de OESO-richtlijnen voor multinationale ondernemingen inzake van maatschappelijk verantwoord ondernemen. Uiteraard is het hierbij van belang dat inkopende partijen ook oog hebben voor andere maatschappelijke opgaven, zoals veiligheid en weerbaarheid, en deze in samenhang bezien. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w:rsidR="0027635E" w:rsidP="00105503" w:rsidRDefault="0027635E" w14:paraId="1B283FA2" w14:textId="77777777"/>
-[...14 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00875025" w:rsidR="001609CD" w:rsidP="001609CD" w:rsidRDefault="001609CD" w14:paraId="4221A633" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De internationale context is voor MVOI essentieel. Zo zijn veel van de ketens internationaal en zet de EU in een groot deel van de sectorale wetgeving in op inkoop als strategisch instrument. Nederland trekt daarom samen op met andere EU-lidstaten en internationale partners. Een mooi voorbeeld daarvan is de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Circular and Fair ICT Pact (CFIT)</w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+        <w:t>Circular</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:footnoteReference w:id="8"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Fair ICT Pact (CFIT)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bij deze internationale samenwerking zijn tot op heden overheden uit dertien landen aangesloten om de ICT markt te beïnvloeden ten aanzien van klimaat, (kritieke) grondstofgebruik, milieuvervuiling en mensenrechten &amp; arbeidsomstandigheden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00875025" w:rsidR="001609CD" w:rsidP="001609CD" w:rsidRDefault="001609CD" w14:paraId="17E6FE98" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De Agenda MVOI gaat in op de aanbevelingen uit bovengenoemde evaluatie. Ten eerste wordt er ingezet op een selectie prioritaire productketens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> met de grootste impactwinst ten behoeve een duurzame markttransformatie. Daarbij worden de diverse maatschappelijke opgaven integraal gewogen. Met deze selectie is er meer focus in de MVOI-inzet. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk234328324" w:id="3"/>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ten tweede zullen in samenwerking met de keten per productketen doelen worden opgesteld met een heldere koppeling met de achterliggende maatschappelijke opgaven.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De definitiekaarten MVOI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> met eenduidige definities en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>KPI’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vormen hier de basis voor. Marktpartijen vragen ook om deze eenduidigheid zodat zij kunnen innoveren in een gelijk speelveld. Verder, om af te stappen van vrijblijvendheid, wordt de inzet op deze doelen en monitoring daarvan via bestuurlijke kanalen geborgd. Tot slot wordt waar relevant voor de productketen de doelgroep verbreed om, naast publieke opdrachtgevers, ook </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>semi-publieke</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en private inkopende partijen te betrekken. Dit om de inkoopkracht en daarmee impact te vergroten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00875025" w:rsidR="001609CD" w:rsidP="001609CD" w:rsidRDefault="001609CD" w14:paraId="0C54CF78" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bovengenoemde lijnen komen tot uiting in het Uitvoeringsprogramma MVOI 2027-2031. Dit wordt in samenwerking met de koepels van medeoverheden en BZK (Rijksinkoop) vormgegeven en zal ik in Q4 naar de Kamer sturen. Hierin worden de concrete activiteiten om inkopende partijen te stimuleren en ondersteunen uiteengezet en aangegeven hoe per productketen de bijdrage aan een duurzame markttransformatie wordt gemonitord. Wanneer in de diverse prioritaire markten het maatschappelijk verantwoorde alternatief de nieuwe norm is, dan kunnen we van succes spreken. Nu is het moment om door te pakken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001609CD" w:rsidP="00875025" w:rsidRDefault="00875025" w14:paraId="53185F1E" w14:textId="245C8AE9">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
       <w:r>
-        <w:t>Bij deze internationale samenwerking zijn tot op heden overheden uit dertien landen aangesloten om de ICT markt te beïnvloeden ten aanzien van klimaat, (kritieke) grondstofgebruik, milieuvervuiling en mensenrechten &amp; arbeidsomstandigheden.</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875025" w:rsidR="001609CD">
+        <w:t>inister van Klimaat en Groene Groei</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">De Agenda MVOI gaat in op de aanbevelingen uit bovengenoemde evaluatie. Ten eerste wordt er ingezet </w:t>
-[...326 lines deleted...]
-      <w:r w:rsidRPr="00934ADD">
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00875025" w:rsidR="00875025" w:rsidP="00875025" w:rsidRDefault="00875025" w14:paraId="5E7CBAF1" w14:textId="494E5D3C">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875025">
         <w:t>S. van Veldhoven - Van der Meer</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0027635E" w:rsidP="00105503" w:rsidRDefault="00105503" w14:paraId="1529BE0B" w14:textId="55DB03BC">
-[...13 lines deleted...]
-      <w:pgNumType w:start="1"/>
+    <w:sectPr w:rsidRPr="00875025" w:rsidR="00875025">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D0A6AA8" w14:textId="77777777" w:rsidR="003D3DB3" w:rsidRDefault="003D3DB3">
+    <w:p w14:paraId="355533FF" w14:textId="77777777" w:rsidR="000F40AF" w:rsidRDefault="000F40AF" w:rsidP="001609CD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63AA5BD6" w14:textId="77777777" w:rsidR="003D3DB3" w:rsidRDefault="003D3DB3"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="13D90EAE" w14:textId="77777777" w:rsidR="003D3DB3" w:rsidRDefault="003D3DB3">
+    <w:p w14:paraId="6527AE86" w14:textId="77777777" w:rsidR="000F40AF" w:rsidRDefault="000F40AF" w:rsidP="001609CD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0914D619" w14:textId="77777777" w:rsidR="003D3DB3" w:rsidRDefault="003D3DB3"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...63 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7C23806A" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="649F496C" w14:textId="77777777" w:rsidR="001609CD" w:rsidRPr="001609CD" w:rsidRDefault="001609CD" w:rsidP="001609CD">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="18B89648" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="569F0CC9" w14:textId="77777777" w:rsidR="001609CD" w:rsidRPr="001609CD" w:rsidRDefault="001609CD" w:rsidP="001609CD">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="7C6A1388" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="38CD6D48" w14:textId="77777777" w:rsidR="001609CD" w:rsidRPr="001609CD" w:rsidRDefault="001609CD" w:rsidP="001609CD">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3281CE07" w14:textId="77777777" w:rsidR="003D3DB3" w:rsidRDefault="003D3DB3">
+    <w:p w14:paraId="32CCDA64" w14:textId="77777777" w:rsidR="000F40AF" w:rsidRDefault="000F40AF" w:rsidP="001609CD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38C9C2C0" w14:textId="77777777" w:rsidR="003D3DB3" w:rsidRDefault="003D3DB3"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="70CCF886" w14:textId="77777777" w:rsidR="003D3DB3" w:rsidRDefault="003D3DB3">
+    <w:p w14:paraId="57BDD955" w14:textId="77777777" w:rsidR="000F40AF" w:rsidRDefault="000F40AF" w:rsidP="001609CD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02671AC1" w14:textId="77777777" w:rsidR="003D3DB3" w:rsidRDefault="003D3DB3"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="44DED0DE" w14:textId="77777777" w:rsidR="0027635E" w:rsidRDefault="0027635E" w:rsidP="0027635E">
+    <w:p w14:paraId="17347D72" w14:textId="77777777" w:rsidR="001609CD" w:rsidRPr="00875025" w:rsidRDefault="001609CD" w:rsidP="001609CD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875025">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>In de Agenda is de ‘O’ van Opdrachtgeven t.o.v. het vorige Nationaal plan toegevoegd aan ‘MVI’ om het belang van de rol van opdrachtgeverschap te benadrukken.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="32FFA01A" w14:textId="77777777" w:rsidR="0027635E" w:rsidRDefault="0027635E" w:rsidP="0027635E">
+    <w:p w14:paraId="53BD30B1" w14:textId="77777777" w:rsidR="001609CD" w:rsidRPr="00875025" w:rsidRDefault="001609CD" w:rsidP="001609CD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875025">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>Kamerstukken II 2025/26, 26485, nr. 461</w:t>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 26485, nr. 461</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="13ADDBEA" w14:textId="77777777" w:rsidR="0027635E" w:rsidRDefault="0027635E" w:rsidP="0027635E">
+    <w:p w14:paraId="1C01CB92" w14:textId="77777777" w:rsidR="001609CD" w:rsidRPr="00875025" w:rsidRDefault="001609CD" w:rsidP="001609CD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875025">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>II</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B217B">
-[...10 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2020/21,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B217B">
-[...7 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>30196,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B217B">
-[...7 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>nr.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="14"/>
-[...15 lines deleted...]
-          <w:szCs w:val="14"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 746</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="0FDA6B04" w14:textId="77777777" w:rsidR="0027635E" w:rsidRPr="0027464F" w:rsidRDefault="0027635E" w:rsidP="0027635E">
+    <w:p w14:paraId="0BEB6EA4" w14:textId="77777777" w:rsidR="001609CD" w:rsidRPr="00875025" w:rsidRDefault="001609CD" w:rsidP="001609CD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875025">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00E26CC0">
+        <w:r w:rsidRPr="00875025">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Evaluatie Nationaal plan MVI '21-'25 &amp; Manifest MVOI '22-'25 | Rapport | Rijksoverheid.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="4948251C" w14:textId="77777777" w:rsidR="0027635E" w:rsidRDefault="0027635E" w:rsidP="0027635E">
+    <w:p w14:paraId="620051CF" w14:textId="77777777" w:rsidR="001609CD" w:rsidRPr="00875025" w:rsidRDefault="001609CD" w:rsidP="001609CD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875025">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidRPr="00961A66">
+        <w:r w:rsidRPr="00875025">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Inzet en effect van Maatschappelijk Verantwoord Opdrachtgeven en Inkopen door de Nederlandse overheid in 2021-2022 | RIVM</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="6FC486E6" w14:textId="77777777" w:rsidR="0027635E" w:rsidRPr="00E26CC0" w:rsidRDefault="0027635E" w:rsidP="0027635E">
+    <w:p w14:paraId="414F4FEF" w14:textId="77777777" w:rsidR="001609CD" w:rsidRPr="00875025" w:rsidRDefault="001609CD" w:rsidP="001609CD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875025">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
-        <w:r w:rsidRPr="00D632BC">
+        <w:r w:rsidRPr="00875025">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
-          <w:t>10 praktijkvoorbeelden: Duurzaam inkopen loont- Deel 2 | PIANOo - Expertisecentrum Aanbesteden</w:t>
+          <w:t xml:space="preserve">10 praktijkvoorbeelden: Duurzaam inkopen loont- Deel 2 | </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00875025">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>PIANOo</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00875025">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> - Expertisecentrum Aanbesteden</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="61781CB0" w14:textId="77777777" w:rsidR="0027635E" w:rsidRPr="00E26CC0" w:rsidRDefault="0027635E" w:rsidP="0027635E">
+    <w:p w14:paraId="1ABA6695" w14:textId="77777777" w:rsidR="001609CD" w:rsidRPr="00875025" w:rsidRDefault="001609CD" w:rsidP="001609CD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E26CC0">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875025">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00E26CC0">
+      <w:r w:rsidRPr="00875025">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId4" w:history="1">
-        <w:r w:rsidRPr="00E26CC0">
+        <w:r w:rsidRPr="00875025">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
-          <w:t>Manifest Maatschappelijk Verantwoord Opdrachtgeven en Inkopen (MVOI) | PIANOo - Expertisecentrum Aanbesteden</w:t>
+          <w:t xml:space="preserve">Manifest Maatschappelijk Verantwoord Opdrachtgeven en Inkopen (MVOI) | </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00875025">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>PIANOo</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00875025">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> - Expertisecentrum Aanbesteden</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="57F184F2" w14:textId="77777777" w:rsidR="0027635E" w:rsidRDefault="0027635E" w:rsidP="0027635E">
+    <w:p w14:paraId="7BFE2509" w14:textId="77777777" w:rsidR="001609CD" w:rsidRPr="00875025" w:rsidRDefault="001609CD" w:rsidP="001609CD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875025">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
-        <w:r w:rsidRPr="00F91934">
+        <w:r w:rsidRPr="00875025">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
-          <w:t>Home | Circularandfairictpact</w:t>
+          <w:t xml:space="preserve">Home | </w:t>
         </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00875025">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>Circularandfairictpact</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="67861F2A" w14:textId="77777777" w:rsidR="0027635E" w:rsidRDefault="0027635E" w:rsidP="0027635E">
+    <w:p w14:paraId="5FDFD256" w14:textId="77777777" w:rsidR="001609CD" w:rsidRPr="00875025" w:rsidRDefault="001609CD" w:rsidP="001609CD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875025">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Hoofdstuk 5. Productketens.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="1F6673A3" w14:textId="77777777" w:rsidR="0027635E" w:rsidRDefault="0027635E" w:rsidP="0027635E">
+    <w:p w14:paraId="2895280D" w14:textId="25060D61" w:rsidR="001609CD" w:rsidRPr="00875025" w:rsidRDefault="001609CD" w:rsidP="001609CD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875025">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="_Hlk234329436"/>
-      <w:r w:rsidRPr="009C1991">
-[...15 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Een voorbeeld hiervan is het streven van het Kabinet om voor in elk geval het Rijk voor de productketen catering, de ambitie van het inkooppercentage met het keurmerk EU-biologisch te verhogen naar minimaal 50%, zoals gecommuniceerd in Kamerstukken II 2025/26, 36800-XIV</w:t>
+      </w:r>
+      <w:r w:rsidR="003D09BD" w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>87.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="386F04D7" w14:textId="77777777" w:rsidR="0027635E" w:rsidRDefault="0027635E" w:rsidP="0027635E">
+    <w:p w14:paraId="7D2E4965" w14:textId="77777777" w:rsidR="001609CD" w:rsidRPr="00875025" w:rsidRDefault="001609CD" w:rsidP="001609CD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875025">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00875025">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:history="1">
-        <w:r w:rsidRPr="00DC6E8E">
+        <w:r w:rsidRPr="00875025">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Open overheid</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...127 lines deleted...]
-  <w:p w14:paraId="2200BC8A" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="7030D524" w14:textId="77777777" w:rsidR="001609CD" w:rsidRPr="001609CD" w:rsidRDefault="001609CD" w:rsidP="001609CD">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...39 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...542 lines deleted...]
-  <w:p w14:paraId="2F899E83" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="35A2606D" w14:textId="77777777" w:rsidR="001609CD" w:rsidRPr="001609CD" w:rsidRDefault="001609CD" w:rsidP="001609CD">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1321 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4083C8FF" w14:textId="77777777" w:rsidR="001609CD" w:rsidRPr="001609CD" w:rsidRDefault="001609CD" w:rsidP="001609CD">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...2361 lines deleted...]
-    <w:rsid w:val="00F14A8A"/>
+    <w:rsidRoot w:val="001609CD"/>
+    <w:rsid w:val="000F2EE9"/>
+    <w:rsid w:val="000F40AF"/>
+    <w:rsid w:val="001609CD"/>
+    <w:rsid w:val="003D09BD"/>
+    <w:rsid w:val="003D0D62"/>
+    <w:rsid w:val="004127D7"/>
+    <w:rsid w:val="006F10A2"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00875025"/>
+    <w:rsid w:val="008C183B"/>
+    <w:rsid w:val="00D51945"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="1F47C75B"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{8AFD24AF-6931-49F1-9981-0012D92D0488}"/>
 </w:settings>
 </file>
 
-<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6004,51 +1469,51 @@
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6299,397 +1764,1022 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00A22FC5"/>
-[...1 lines deleted...]
-      <w:rFonts w:cs="Times New Roman"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="001609CD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001609CD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001609CD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001609CD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001609CD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001609CD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001609CD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001609CD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001609CD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Tekstvantijdelijkeaanduiding">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="001609CD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001609CD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001609CD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001609CD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001609CD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001609CD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001609CD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001609CD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001609CD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="001609CD"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="001609CD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="001609CD"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="001609CD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="001609CD"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="001609CD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="001609CD"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="001609CD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="001609CD"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="001609CD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="001609CD"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="001609CD"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001609CD"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="001609CD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A22FC5"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001609CD"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001609CD"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="001609CD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001609CD"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="001609CD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00875025"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
+</file>
+
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pianoo.nl/nl/document/23614/10-praktijkvoorbeelden-duurzaam-inkopen-loont-deel-2" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rivm.nl/publicaties/inzet-en-effect-van-maatschappelijk-verantwoord-opdrachtgeven-en-inkopen-door" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/rapporten/2025/06/17/evaluatie-nationaal-plan-mvi-21-25-manifest-mvoi-22-25" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.overheid.nl/details/92363f0f-94e5-41af-bd73-1f87e2f468aa" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://circularandfairictpact.com/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pianoo.nl/nl/themas/maatschappelijk-verantwoord-inkopen/manifest-maatschappelijk-verantwoord-opdrachtgeven-en" TargetMode="External"/></Relationships>
+</file>
+
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{4bde8109-f994-4a60-a1d3-5c95e2ff3620}" enabled="1" method="Privileged" siteId="{1321633e-f6b9-44e2-a44f-59b9d264ecb7}" contentBits="0" removed="0"/>
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>5043</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>947</ap:Words>
+  <ap:Characters>5214</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>42</ap:Lines>
-  <ap:Paragraphs>11</ap:Paragraphs>
+  <ap:Lines>43</ap:Lines>
+  <ap:Paragraphs>12</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>5948</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>6149</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>