--- v0 (2026-07-10)
+++ v1 (2026-08-25)
@@ -1,8497 +1,2226 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...10 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <!-- Generated by Aspose.Words for .NET 24.8.0 -->
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00C2242B" w:rsidR="00946726" w:rsidP="00331CF5" w14:paraId="46226D5F" w14:textId="77777777">
-[...566 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="006A1B39" w:rsidR="006A1B39" w:rsidRDefault="00E87FCB" w14:paraId="0E8DEFCD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>32847</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1B39" w:rsidR="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006A1B39" w:rsidR="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006A1B39" w:rsidR="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Integrale visie op de woningmarkt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A1B39" w:rsidR="006A1B39" w:rsidP="00331CF5" w:rsidRDefault="006A1B39" w14:paraId="4B9287CD" w14:textId="25A40568">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>1499</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Volkshuisvesting en Ruimtelijke Ordening</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A1B39" w:rsidR="006A1B39" w:rsidP="00331CF5" w:rsidRDefault="006A1B39" w14:paraId="08921D4E" w14:textId="733DA49E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A1B39" w:rsidR="006A1B39" w:rsidP="00331CF5" w:rsidRDefault="006A1B39" w14:paraId="4322BCBE" w14:textId="41C9C6E3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 10 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A1B39" w:rsidR="00AA344D" w:rsidP="00331CF5" w:rsidRDefault="00AA344D" w14:paraId="1D6E421C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006A1B39" w:rsidR="00AA344D" w:rsidP="00946726" w:rsidRDefault="00AA344D" w14:paraId="618997CF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het kabinet wil een slagvaardige overheid zijn die uitvoerbaarheid centraal stelt en regels, processen en procedures vereenvoudigt waar dat kan. In een tijd waarin maatschappelijke opgaven groot en urgent zijn, mag onnodige complexiteit burgers, ondernemers en uitvoerende partijen niet in de weg staan. Vereenvoudiging is daarom een uitgangspunt van het kabinet en een van de noodzakelijke voorwaardes om resultaten sneller in de praktijk te realiseren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A1B39" w:rsidR="00AA344D" w:rsidP="00946726" w:rsidRDefault="00AA344D" w14:paraId="7691CC8B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006A1B39" w:rsidR="00AA344D" w:rsidP="00946726" w:rsidRDefault="00AA344D" w14:paraId="5260E35C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De fysieke leefomgeving kent veel grote ruimtelijke opgaven. Hierbij draait het om balans en het maken van ruimte voor wonen, landbouw, water en bodem, natuur, energie, erfgoed en infrastructuur. Veel projecten binnen het fysieke domein lopen in de praktijk vertraging op door onder meer de stapeling van regelgeving op nationaal, regionaal en lokaal niveau, de stapeling van beleidsdoelen, lange procedures en onduidelijkheid in de uitvoering. Dat kost vaak tijd, capaciteit en geld. Samen met mijn collega’s uit het fysieke domein wil ik aan de slag met vereenvoudiging in het fysieke domein. Het gaat hier niet alleen om vereenvoudiging te borgen binnen specifieke dossiers, maar juist ook een integrale afweging kunnen maken en dit verankeren in beleid, wetgeving en uitvoering. Daarom zien we de urgentie van een gezamenlijke vereenvoudigingsagenda voor de komende jaren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A1B39" w:rsidR="00AA344D" w:rsidP="00946726" w:rsidRDefault="00AA344D" w14:paraId="69FF2BCB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006A1B39" w:rsidR="00AA344D" w:rsidP="00946726" w:rsidRDefault="00AA344D" w14:paraId="7D3FEFBF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met deze beweging wordt er aangesloten bij de ambities van het kabinet om regeldruk te verminderen, processen te versnellen en de uitvoerbaarheid te verbeteren. Zo draagt het bij aan slagvaardige overheid, waarvoor ook een Taskforce is ingericht.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Vereenvoudigingsvoorstellen die een expliciete focus hebben op vereenvoudiging t.b.v. de woningbouw kunnen de actieagenda van de Taskforce Versnelling Woningbouw volgen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00C2242B">
-[...28 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In de brief over de actieagenda zal de verhouding tussen deze vereenvoudigingsaanpak en de taskforce verder worden toegelicht.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A1B39" w:rsidR="00AA344D" w:rsidP="00946726" w:rsidRDefault="00AA344D" w14:paraId="18DD6CE6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006A1B39" w:rsidR="00AA344D" w:rsidP="00946726" w:rsidRDefault="00AA344D" w14:paraId="01A7666F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Vanuit de opgave voor vereenvoudiging van regelgeving voor de woningbouwopgave heeft mijn voorganger het programma STOER gestart. Dit programma heeft geleid tot meer dan honderd voorstellen om de woningbouw te versnellen door regels te schrappen, te vereenvoudigen of beter uitvoerbaar te maken. In eerdere Kamerbrieven heeft het vorige kabinet aangegeven met een groot deel van deze adviezen aan de slag te gaan. Ik zet deze lijn voort onder de Actieagenda STOER.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidR="004E0536">
-[...333 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De resultaten van STOER tellen voor een deel ook mee voor de regeldrukaanpak onder regie van het ministerie van EZK. Uw Kamer wordt separaat over de voortgang van die aanpak geïnformeerd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A1B39" w:rsidR="00AA344D" w:rsidP="00946726" w:rsidRDefault="00AA344D" w14:paraId="0E11709E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006A1B39" w:rsidR="00AA344D" w:rsidP="00946726" w:rsidRDefault="00AA344D" w14:paraId="4E1A0B08" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met deze brief breng ik uw Kamer op de hoogte van de actuele stand van zaken van de Actieagenda STOER en ga ik verder in op de vereenvoudigingsopgave. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A1B39" w:rsidR="00AA344D" w:rsidP="00946726" w:rsidRDefault="00AA344D" w14:paraId="582608A2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006A1B39" w:rsidR="00AA344D" w:rsidP="00946726" w:rsidRDefault="00AA344D" w14:paraId="46262563" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Actieagenda STOER </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C2242B" w:rsidR="00331CF5" w:rsidP="00946726" w14:paraId="4178B714" w14:textId="77777777">
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="006A1B39" w:rsidR="00AA344D" w:rsidP="00946726" w:rsidRDefault="00AA344D" w14:paraId="40752E71" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Met de afspraak van de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C2242B">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Woontop</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C2242B">
-[...35 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2024 is het programma STOER (Schrappen, Tegenstrijdige en Overbodige Eisen en Regelgeving) gestart. Dit programma was gericht op het opsporen en schrappen van onnodige en tegenstrijdige regels, maar ook op het beter benutten van bestaande wettelijke </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ruimte en het versterken van samenwerking tussen overheden en marktpartijen. Een externe adviesgroep onder leiding van Friso de Zeeuw heeft op 10 juli 2025 een eindrapport opgeleverd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C2242B">
-[...52 lines deleted...]
-          <w:szCs w:val="18"/>
+    </w:p>
+    <w:p w:rsidRPr="006A1B39" w:rsidR="00AA344D" w:rsidP="00946726" w:rsidRDefault="00AA344D" w14:paraId="6A8378F8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zoals toegezegd tijdens het Commissiedebat ‘Staat van de Volkshuisvestiging’ op 11 maart 2026 ga ik door met het uitvoeren van programma STOER onder de Actieagenda STOER</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidRPr="00C2242B">
-[...94 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. In de Actieagenda STOER zijn alle overgenomen adviezen opgenomen uit de Kamerbrief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidRPr="00C2242B">
-[...167 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> waarbij wordt gevolgd welke maatregelen al in gang zijn gezet, welke resultaten worden bereikt en waar aanvullende inzet nodig is om deze acties daadwerkelijk te realiseren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A1B39" w:rsidR="00AA344D" w:rsidP="00946726" w:rsidRDefault="00AA344D" w14:paraId="50C4ACB7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006A1B39" w:rsidR="00AA344D" w:rsidP="00946726" w:rsidRDefault="00AA344D" w14:paraId="2422D487" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In deze brief licht ik een aantal lopende acties uit. Een volledig stand van zaken van alle acties is in de bijlage van deze brief meegestuurd. Sinds de start van STOER is ook een aantal acties zoals benoemd in de Kamerbrief van het najaar afgerond. Hiermee zijn de eerste stappen gezet die bijdragen aan versnelling van woningbouw en vermindering van regeldruk:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A1B39" w:rsidR="00AA344D" w:rsidP="00AA344D" w:rsidRDefault="00AA344D" w14:paraId="67401608" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Zo zijn de in het Besluit bouwwerken leefomgeving aangewezen </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C2242B">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>NEN-normen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C2242B">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> kosteloos digitaal beschikbaar gesteld. Hiermee zijn kosten verlaagd en is regelgeving toegankelijker gemaakt voor initiatiefnemers en bouwpartijen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C2242B" w:rsidR="00331CF5" w:rsidP="00946726" w14:paraId="3EAB8012" w14:textId="46165C3B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="006A1B39" w:rsidR="00AA344D" w:rsidP="00AA344D" w:rsidRDefault="00AA344D" w14:paraId="209A2CB1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...32 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Staatssecretaris van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>IenW</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C2242B" w:rsidR="00D83C4B">
-[...74 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft besloten tot een grootschalige verlaging van geluidproductieplafonds bij spoorwegen. Met dit besluit kan  eenvoudiger en goedkopere woningbouw worden ontwikkeld in de buurt van spoorwegen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A1B39" w:rsidR="00AA344D" w:rsidP="00AA344D" w:rsidRDefault="00AA344D" w14:paraId="55B13879" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Ook is er in het kader van </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C2242B">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Woontop</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C2242B">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> afspraak 12 het meldpunt bovenwettelijke en vertragende regels gelanceerd. Hier kunnen partijen melding maken van bovenwettelijke bouweisen of andere lokale regels die de woningbouw vertragen nadat het besproken is op de lokale of regionale versnellingstafel.</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A1B39" w:rsidR="00AA344D" w:rsidP="00AA344D" w:rsidRDefault="00AA344D" w14:paraId="0AD06050" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...25 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tot slot zijn op het terrein van digitalisering stappen gezet, waaronder de verdere ontwikkeling van systemen voor gegevensuitwisseling en ontsluiting van informatie binnen de fysieke leefomgeving.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...29 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Daarnaast zijn natuurdata beter beschikbaar gemaakt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A1B39" w:rsidR="00AA344D" w:rsidP="00946726" w:rsidRDefault="00AA344D" w14:paraId="770B952E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006A1B39" w:rsidR="00AA344D" w:rsidP="00946726" w:rsidRDefault="00AA344D" w14:paraId="126707CA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Stand van zaken lopende acties </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C2242B" w:rsidR="00946726" w:rsidP="00946726" w14:paraId="2B44AA38" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w:rsidRPr="006A1B39" w:rsidR="00AA344D" w:rsidP="00946726" w:rsidRDefault="00AA344D" w14:paraId="15A29073" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006A1B39" w:rsidR="00AA344D" w:rsidP="00AA344D" w:rsidRDefault="00AA344D" w14:paraId="188C4ADF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Sneller bouwen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C2242B" w:rsidR="00946726" w:rsidP="00946726" w14:paraId="16711F05" w14:textId="77777777">
-[...110 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="006A1B39" w:rsidR="00AA344D" w:rsidP="00946726" w:rsidRDefault="00AA344D" w14:paraId="5920FE3D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006A1B39" w:rsidR="00AA344D" w:rsidP="00946726" w:rsidRDefault="00AA344D" w14:paraId="61C650F6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Binnen STOER is een aantal acties gericht op het sneller bouwen door middel van het versnellen van procedures en het beperken van vertraging. Zo wordt er gewerkt om de geldigheidsduur van onderzoeken te verlengen van drie naar vijf jaar, om zo de noodzaak voor een nieuw onderzoek te voorkomen. De komende tijd wordt onderzocht voor welke onderzoeken een geldigheidsduur van vijf jaar niet geschikt is. De geplande wijziging zal mogelijk worden meegenomen in de tweede editie van de Vereenvoudigingswet.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A1B39" w:rsidR="00AA344D" w:rsidP="00946726" w:rsidRDefault="00AA344D" w14:paraId="101CCF4D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006A1B39" w:rsidR="00AA344D" w:rsidP="00946726" w:rsidRDefault="00AA344D" w14:paraId="3C497FF6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarnaast wordt er in het wijzigingsbesluit van het Besluit bouwwerken leefomgeving (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bbl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) een verruiming opgenomen van het (technisch) vergunningsvrij bouwen en een wijziging die het mogelijk maakt te werken met landelijk erkende maatregelen. Dit wijzigingsbesluit wordt met de wijziging van de technische eisen na de zomer in consultatie gebracht. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A1B39" w:rsidR="00AA344D" w:rsidP="00946726" w:rsidRDefault="00AA344D" w14:paraId="6ABEC2AD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006A1B39" w:rsidR="00AA344D" w:rsidP="00946726" w:rsidRDefault="00AA344D" w14:paraId="333F5D89" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ook voert het kabinet gesprekken met financiële instellingen en verzekeraars om te kijken onder welke voorwaarden woningbouwprojecten eerder gefinancierd kunnen worden, voordat een vergunning onherroepelijk is. Dit speelt bij woningbouwprojecten die lang stilliggen in afwachting van een uitspraak van de bestuursrechter, terwijl het ingediende beroep slechts een zeer geringe kans van slagen heeft. Dit kan vertraging tussen vergunningverlening en start bouw verminderen.    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C2242B">
-[...212 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    </w:p>
+    <w:p w:rsidRPr="006A1B39" w:rsidR="00AA344D" w:rsidP="00946726" w:rsidRDefault="00AA344D" w14:paraId="20F41FD2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006A1B39" w:rsidR="00AA344D" w:rsidP="00AA344D" w:rsidRDefault="00AA344D" w14:paraId="507586F7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Meer bouwen mogelijk maken</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C2242B" w:rsidR="00946726" w:rsidP="00946726" w14:paraId="08AFA9A5" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w:rsidRPr="006A1B39" w:rsidR="00AA344D" w:rsidP="00946726" w:rsidRDefault="00AA344D" w14:paraId="47C79D1A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...49 lines deleted...]
-          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006A1B39" w:rsidR="00AA344D" w:rsidP="00946726" w:rsidRDefault="00AA344D" w14:paraId="4FE2D373" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om meer locaties geschikt te maken voor woningbouw wordt er gewerkt aan oplossingen op het gebied van milieu, water, natuur en ruimtegebruik. Zo werkt de Staatssecretaris van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>IenW</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C2242B" w:rsidR="00C8131F">
-[...267 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> samen met bestuurlijke partners aan een alternatieve methode voor de beoordeling van cumulatie van geluid, zodat beter wordt aangesloten bij de hinderbeleving. Dit traject wordt verder uitgewerkt voor besluitvorming na de zomer van 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A1B39" w:rsidR="00AA344D" w:rsidP="00946726" w:rsidRDefault="00AA344D" w14:paraId="4BD6B6EC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006A1B39" w:rsidR="00AA344D" w:rsidP="00946726" w:rsidRDefault="00AA344D" w14:paraId="073454E7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De minister van OCW werkt samen met de VNG en het IPO aan betere archeologische waardenkaarten en ondersteuning voor gemeenten als onderdeel van het Programma Erfgoed &amp; Overheid. Er zijn middelen beschikbaar gesteld waarmee gemeenten ondersteuning kunnen aanvragen voor het actualiseren van deze waardenkaarten.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A1B39" w:rsidR="00AA344D" w:rsidP="00946726" w:rsidRDefault="00AA344D" w14:paraId="7DA9DB3C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006A1B39" w:rsidR="00AA344D" w:rsidP="00946726" w:rsidRDefault="00AA344D" w14:paraId="784C8B46" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verder wordt gewerkt aan een landelijke norm voor wateroverlast en een aan landelijke norm </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>nazetting</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C2242B" w:rsidR="001F0271">
-[...36 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bij nieuwbouw om voorspelbaarheid te vergroten en een gelijk beschermingsniveau te bieden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A1B39" w:rsidR="00AA344D" w:rsidP="00946726" w:rsidRDefault="00AA344D" w14:paraId="2B87EDA6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006A1B39" w:rsidR="00AA344D" w:rsidP="00AA344D" w:rsidRDefault="00AA344D" w14:paraId="18B4BE77" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Goedkoper en eenvoudiger bouwen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C2242B" w:rsidR="00946726" w:rsidP="00946726" w14:paraId="274D2BF5" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w:rsidRPr="006A1B39" w:rsidR="00AA344D" w:rsidP="00946726" w:rsidRDefault="00AA344D" w14:paraId="68FBA7CE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...33 lines deleted...]
-          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006A1B39" w:rsidR="00AA344D" w:rsidP="00946726" w:rsidRDefault="00AA344D" w14:paraId="19617C1B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tot slot is een aantal acties gericht op het goedkoper maken van de woningbouw. Zo worden er aanpassingen van technische eisen in het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bbl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voorbereid, onder meer rond trappen, plafondhoogte, geluid, daglicht en administratieve verplichtingen. Het wijzigingsbesluit is afgelopen herfst geconsulteerd en zal na de zomer ter consultatie worden gebracht.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C2242B">
-[...117 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    </w:p>
+    <w:p w:rsidRPr="006A1B39" w:rsidR="00AA344D" w:rsidP="00946726" w:rsidRDefault="00AA344D" w14:paraId="4BE2CB5C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006A1B39" w:rsidR="00AA344D" w:rsidP="00946726" w:rsidRDefault="00AA344D" w14:paraId="56A06110" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>Vereenvoudigingsopgave Fysieke Leefomgeving en Volkshuisvesting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A1B39" w:rsidR="00AA344D" w:rsidP="00946726" w:rsidRDefault="00AA344D" w14:paraId="61B87814" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006A1B39" w:rsidR="00AA344D" w:rsidP="00946726" w:rsidRDefault="00AA344D" w14:paraId="7CE38C3A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De ervaringen met STOER laten zien dat vereenvoudiging niet vanzelf tot stand komt. Opgaven overstijgen grenzen tussen departementen en bestuurslagen en achter iedere regel zit een belang. Dit vraagt om een gezamenlijk aanpak. Vanuit mijn coördinerende rol als stelselverantwoordelijke voor de Omgevingswet ga ik samen met andere departementen in het fysieke domein aan de slag met de Vereenvoudigingsopgave voor de Fysieke Leefomgeving en Volkshuisvesting. Zo creëren wij de versnelling van opgaven in de fysieke leefomgeving en volkshuisvesting. Hierbij richt ik mij vooral op de ruimtelijke ordening, </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk230939152" w:id="0"/>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">woningbouw en verduurzaming van de gebouwde omgeving. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A1B39" w:rsidR="00AA344D" w:rsidP="00946726" w:rsidRDefault="00AA344D" w14:paraId="40877BAA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006A1B39" w:rsidR="00AA344D" w:rsidP="00946726" w:rsidRDefault="00AA344D" w14:paraId="28A0067F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Vereenvoudiging moet uiteindelijk leiden tot oplossingen die (ook) op de lange termijn goede leefbaarheid en gezondheid opleveren voor de inwoners en een goede balans tussen beschermen en benutten van de fysieke leefomgeving.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A1B39" w:rsidR="00AA344D" w:rsidP="00946726" w:rsidRDefault="00AA344D" w14:paraId="1E25F288" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk228369312" w:id="1"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vereenvoudiging bevat het schrappen van overbodige eisen en wet- en regelgeving, het beter benutten van bestaande ruimte en het verbeteren van uitvoering en samenwerking. Ook begrijpelijke uitleg en praktische toepasbaarheid zijn essentieel voor het versnellen van opgaven binnen de fysieke leefomgeving en volkshuisvesting. Tot slot kan vereenvoudiging ook betekenen dat er soms extra (landelijke) regelgeving nodig is om versnelling teweeg te brengen, bijvoorbeeld als het gaat om het versnellen van procedures (Wetsvoorstel versterking regie volkshuisvesting). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w:rsidRPr="006A1B39" w:rsidR="00AA344D" w:rsidP="00946726" w:rsidRDefault="00AA344D" w14:paraId="30D60E52" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006A1B39" w:rsidR="00AA344D" w:rsidP="00946726" w:rsidRDefault="00AA344D" w14:paraId="1EF01B22" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Uiteindelijk betekent deze vereenvoudigingsopgave dat iedereen binnen de fysieke leefomgeving dient te bepalen welke bijdrage hij of zij kan leveren aan vereenvoudiging. Daarom ga ik de komende tijd samen met departementen, medeoverheden, marktpartijen, coöperaties en kennisinstellingen uit het fysieke domein aan de slag om de Vereenvoudigingsopgave Fysieke Leefomgeving en Volkshuisvestiging verder te ontwikkelen. Hierbij richten wij ons op het inventariseren en stimuleren van vereenvoudigingsvoorstellen, het borgen van de samenhang en de voortgang van de vereenvoudiging. De opbrengsten van deze gezamenlijke aanpak dragen bij aan de doelen van de Taskforce Slagvaardige Overheid van de minister van BZK, inclusief de jaarlijkse Vereenvoudigingswet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Vereenvoudigingsvoorstellen die een expliciete focus hebben op vereenvoudiging en versnelling t.b.v. de woningbouw dragen bij aan het actieplan van de Taskforce Versnelling Woningbouw.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A1B39" w:rsidR="00AA344D" w:rsidP="00946726" w:rsidRDefault="00AA344D" w14:paraId="7C4DBBCB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006A1B39" w:rsidR="00AA344D" w:rsidP="00946726" w:rsidRDefault="00AA344D" w14:paraId="4D2A4FC9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>We betrekken ook het beter naleven en handhaven van bestaande regelgeving en het uitvoeren van voorstellen voor vereenvoudiging, zoals de implementatie van STOER en signalen uit de implementatieondersteuning van de Omgevingswet door gemeenten, provincies en waterschappen. Ook het ophalen van nieuwe voorstellen voor vereenvoudiging bij medeoverheden, marktpartijen, coöperaties en kennisinstellingen binnen het fysieke domein zal onder de aanpak vallen.</w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk231375933" w:id="2"/>
+      <w:bookmarkStart w:name="_Hlk231375967" w:id="3"/>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A1B39" w:rsidR="00AA344D" w:rsidP="00946726" w:rsidRDefault="00AA344D" w14:paraId="6B43A15E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006A1B39" w:rsidR="00AA344D" w:rsidP="00946726" w:rsidRDefault="00AA344D" w14:paraId="1C927AB4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarnaast wordt er binnen de EU ook vereenvoudigd via de omnibussen. Met de andere departementen zal gewerkt worden aan het creëren van kansen om Europese regelgeving op het gebied van fysiek leefomgeving en volkshuisvestiging beter uitvoerbaar te maken. Uw Kamer wordt hierover via de BNC-fiches geïnformeerd. Onlangs heeft het kabinet een reeks voorstellen die op Europees niveau zijn verzameld m.b.t. regelgeving die impact heeft op huisvesting, beoordeeld vanuit het Nederlands perspectief.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w:rsidRPr="006A1B39" w:rsidR="00AA344D" w:rsidP="00946726" w:rsidRDefault="00AA344D" w14:paraId="3A7A0011" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006A1B39" w:rsidR="00AA344D" w:rsidP="00946726" w:rsidRDefault="00AA344D" w14:paraId="75615A40" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...1227 lines deleted...]
-    <w:p w:rsidRPr="00C2242B" w:rsidR="00EB3FA6" w:rsidP="00946726" w14:paraId="4A141467" w14:textId="77777777">
+        </w:rPr>
+        <w:t>Tot slot</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A1B39" w:rsidR="00AA344D" w:rsidP="00946726" w:rsidRDefault="00AA344D" w14:paraId="32D02D6E" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...44 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Alleen door gezamenlijk op te trekken, kunnen we de noodzakelijke vereenvoudiging, samenhang en versnelling in het fysieke domein realiseren. Dit is essentieel om te komen tot regels en processen die in de praktijk beter uitvoerbaar, uitlegbaar en toepasbaar zijn. Samen met mijn collega’s wil ik dan ook de urgentie van vereenvoudiging in de fysieke leefomgeving benadrukken. Ik zal uw Kamer daarom na de zomer informeren over de definitieve aanpak en concrete vereenvoudigingsvoorstellen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007175D5" w:rsidR="007175D5" w:rsidP="007175D5" w14:paraId="678DA563" w14:textId="77777777">
+    <w:p w:rsidRPr="006A1B39" w:rsidR="00AA344D" w:rsidP="007175D5" w:rsidRDefault="00AA344D" w14:paraId="776BA941" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="007175D5" w:rsidR="007175D5" w:rsidP="007175D5" w14:paraId="400EB8C8" w14:textId="77777777">
+    <w:p w:rsidRPr="006A1B39" w:rsidR="00AA344D" w:rsidP="007175D5" w:rsidRDefault="00AA344D" w14:paraId="784909B6" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="007175D5" w:rsidR="007175D5" w:rsidP="007175D5" w14:paraId="0FD3A720" w14:textId="77777777">
+    <w:p w:rsidRPr="006A1B39" w:rsidR="00AA344D" w:rsidP="007175D5" w:rsidRDefault="00AA344D" w14:paraId="250688EC" w14:textId="775B3F26">
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007175D5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>De Minister van Volkshuisvesting en Ruimtelijke Ordening</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidR="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>inister van Volkshuisvesting en Ruimtelijke Ordening</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007175D5" w:rsidR="007175D5" w:rsidP="007175D5" w14:paraId="45BF41A1" w14:textId="77777777">
+    <w:p w:rsidRPr="006A1B39" w:rsidR="00AA344D" w:rsidP="007175D5" w:rsidRDefault="006A1B39" w14:paraId="704FB0AA" w14:textId="0E728144">
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+        <w:t xml:space="preserve">E. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A1B39" w:rsidR="00AA344D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="007175D5" w:rsidR="007175D5" w:rsidP="007175D5" w14:paraId="02D5BDC8" w14:textId="77777777">
+        <w:t>Boekholt-O'Sullivan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidRPr="006A1B39" w:rsidR="00AA344D" w:rsidP="00946726" w:rsidRDefault="00AA344D" w14:paraId="3C396876" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...67 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-      <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006A1B39" w:rsidR="006F53E6" w:rsidRDefault="006F53E6" w14:paraId="016956B4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="006A1B39" w:rsidR="006F53E6" w:rsidSect="004F26A7">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="1A8985D6" w14:textId="77777777" w:rsidR="00C34E8A" w:rsidRDefault="00C34E8A" w:rsidP="00AA344D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="3BBAC63C" w14:textId="77777777" w:rsidR="00C34E8A" w:rsidRDefault="00C34E8A" w:rsidP="00AA344D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Arial"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="DejaVu Sans">
+    <w:altName w:val="Verdana"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...1 lines deleted...]
-    <w:p w:rsidR="007104C7" w14:paraId="3C1BAC7B" w14:textId="77777777">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="5C34C004" w14:textId="77777777" w:rsidR="00C34E8A" w:rsidRDefault="00C34E8A" w:rsidP="00AA344D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="1">
-    <w:p w:rsidR="007104C7" w14:paraId="0A9140A3" w14:textId="77777777">
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="08DDCBE4" w14:textId="77777777" w:rsidR="00C34E8A" w:rsidRDefault="00C34E8A" w:rsidP="00AA344D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="2">
-[...2 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="57F7A5BC" w14:textId="77777777" w:rsidR="00AA344D" w:rsidRPr="006A1B39" w:rsidRDefault="00AA344D">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C8531D">
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00C8531D">
+      <w:r w:rsidRPr="006A1B39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00C8531D">
+        <w:r w:rsidRPr="006A1B39">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>Afschrift opdrachtbrief Ministeriële Taskforce Slagvaardige Overheid | Rijksoverheid.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="529E01ED" w14:textId="36C5C49C" w:rsidR="00AA344D" w:rsidRPr="006A1B39" w:rsidRDefault="00AA344D" w:rsidP="00E86319">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Met de Vereenvoudigingsagenda en op te stellen vereenvoudigingsaanpak Fysieke Leefomgeving geef ik uitvoering aan de motie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Flach</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>/Nobel die de regering verzoekt om specifiek voor woningbouw meer in te zetten op het schrappen en verruiming van regelgeving (Kamerstukken 2025-2026, 32 847, nr. 1468)</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
   <w:footnote w:id="3">
-    <w:p w:rsidR="00E86319" w:rsidRPr="00E86319" w:rsidP="00E86319" w14:paraId="1E088427" w14:textId="77777777">
-[...10 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="12BCB8C4" w14:textId="77777777" w:rsidR="00AA344D" w:rsidRPr="002D13A6" w:rsidRDefault="00AA344D" w:rsidP="00331CF5">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00C8531D">
-[...53 lines deleted...]
-        <w:t>/Nobel die de regering verzoekt om specifiek voor woningbouw meer in te zetten op het schrappen en verruiming van regelgeving (Kamerstukken 2025-2026, 31 847, nr. 1468)</w:t>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken 2025-2026, 32 847, nr. 1383</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w:rsidR="00331CF5" w:rsidRPr="002D13A6" w:rsidP="00331CF5" w14:paraId="47C27DB2" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="6D08FE9B" w14:textId="77777777" w:rsidR="00AA344D" w:rsidRPr="00E86319" w:rsidRDefault="00AA344D" w:rsidP="00331CF5">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E86319">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
-[...28 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00E86319">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
         <w:r w:rsidRPr="00E86319">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>https://www.volkshuisvestingnederland.nl/documenten/2025/07/10/eindrapport-adviesgroep-stoer</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E86319">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="0D1C847C" w14:textId="77777777" w:rsidR="00AA344D" w:rsidRPr="00E86319" w:rsidRDefault="00AA344D" w:rsidP="00331CF5">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E86319">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00E86319">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Commissiedebat ‘Staat van de Volkshuisvesting’, 11 maart 2026</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
   <w:footnote w:id="6">
-    <w:p w:rsidR="00331CF5" w:rsidRPr="00E86319" w:rsidP="00331CF5" w14:paraId="4BF17C8D" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="1A134C69" w14:textId="77777777" w:rsidR="00AA344D" w:rsidRPr="00E86319" w:rsidRDefault="00AA344D">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E86319">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00E86319">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Commissiedebat ‘Staat van de Volkshuisvesting’, 11 maart 2026</w:t>
+        <w:t xml:space="preserve">  Kamerstukken 2025-2026, 32 847, nr. 1383</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w:rsidR="009A0DCF" w:rsidRPr="00E86319" w14:paraId="0A4407D1" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="716716EF" w14:textId="77777777" w:rsidR="00AA344D" w:rsidRPr="00E86319" w:rsidRDefault="00AA344D" w:rsidP="00331CF5">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E86319">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
-[...44 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00E86319">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
         <w:r w:rsidRPr="00E86319">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>https://www.volkshuisvestingnederland.nl/onderwerpen/aanpak-woningnood/versnellingstafels/contactformulier-landelijke-versnellingstafel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E86319">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
+  <w:footnote w:id="8">
+    <w:p w14:paraId="1AE7B0E8" w14:textId="20388B4F" w:rsidR="00AA344D" w:rsidRDefault="00AA344D" w:rsidP="009C5F34">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E86319">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00E86319">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kamerstukken 2025-2026, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E86319">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA344D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>36 800</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>-XXII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA344D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>, nr. 47</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
   <w:footnote w:id="9">
-    <w:p w:rsidR="009C5F34" w:rsidP="009C5F34" w14:paraId="02250B59" w14:textId="7599BD59">
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="457A8547" w14:textId="77330817" w:rsidR="00AA344D" w:rsidRPr="002D13A6" w:rsidRDefault="00AA344D">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D13A6">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00E86319">
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="002D13A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken 2025-2026, 28 325, nr. 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>8</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w:rsidR="00CD48BE" w:rsidRPr="002D13A6" w14:paraId="62310103" w14:textId="77777777">
-[...13 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="0857DC33" w14:textId="77777777" w:rsidR="00AA344D" w:rsidRPr="00946726" w:rsidRDefault="00AA344D">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002D13A6">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstukken 2025-2026, 28 325, nr. 30</w:t>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00946726">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Uw Kamer wordt hierover na het zomerreces</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00946726">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">geïnformeerd. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w:rsidR="00946726" w:rsidRPr="00946726" w14:paraId="0D00CC54" w14:textId="77777777">
-[...10 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="2DA7371E" w14:textId="77777777" w:rsidR="00AA344D" w:rsidRPr="008F27C0" w:rsidRDefault="00AA344D" w:rsidP="00DA5E76">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...39 lines deleted...]
-        <w:footnoteRef/>
+      <w:r w:rsidRPr="006A1B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> .</w:t>
       </w:r>
       <w:r w:rsidRPr="008F27C0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> . Deze inbreng is begin juni met de Commissie gedeeld en is terug te vinden op </w:t>
+        <w:t xml:space="preserve"> Deze inbreng is begin juni met de Commissie gedeeld en is terug te vinden op </w:t>
       </w:r>
       <w:hyperlink r:id="rId4" w:history="1">
         <w:r w:rsidRPr="008F27C0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>www.volkshuisvestingnederland.nl</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00632B93">
-[...42 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>. Hiermee geef ik ook uitvoering aan de motie van Lid Claasens (Kamerstukken 2025-2026, 32 847, nr. 1465)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02FA4249" w14:textId="77777777" w:rsidR="00AA344D" w:rsidRDefault="00AA344D">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-    <w:r>
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38280E36"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B85C258C"/>
+    <w:lvl w:ilvl="0" w:tplc="6980DE0C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
       <w:rPr>
-        <w:noProof/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
-      <mc:AlternateContent>
-[...2039 lines deleted...]
-    <w:lvl w:ilvl="0">
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="F788C976" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="71485EEC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="E304B846" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="DEA2985E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="D584A624" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="460A3C18" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="CB7E35F6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="A2F297CA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63311C55"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7DC4416E"/>
+    <w:lvl w:ilvl="0" w:tplc="0ABE6F6E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="Opsomming"/>
-      <w:lvlText w:val="·"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="41B651CE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="DD164240" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="§"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="26DC3270" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="·"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="7CDEC348" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="17AA334E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="§"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="C1A202C0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="·"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="D8AA842E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
-[...660 lines deleted...]
-      <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
-[...71 lines deleted...]
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="81F4D23C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
-[...201 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="146172092">
+  <w:num w:numId="1" w16cid:durableId="19478910">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1389570910">
-[...5 lines deleted...]
-  <w:num w:numId="4" w16cid:durableId="1001157266">
+  <w:num w:numId="2" w16cid:durableId="1465736236">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...19 lines deleted...]
-    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
+    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00331CF5"/>
-[...480 lines deleted...]
-    <w:rsid w:val="7F4DF601"/>
+    <w:rsidRoot w:val="00AA344D"/>
+    <w:rsid w:val="002F7556"/>
+    <w:rsid w:val="004D1B59"/>
+    <w:rsid w:val="004F26A7"/>
+    <w:rsid w:val="006A1B39"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="007741F3"/>
+    <w:rsid w:val="00AA344D"/>
+    <w:rsid w:val="00C34E8A"/>
+    <w:rsid w:val="00E87FCB"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w14:docId w14:val="39AEAD99"/>
-  <w15:docId w15:val="{97F55286-952F-4A48-A4CF-492F259BD96C}"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="356E5E36"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{224AB06B-7A84-4B6A-8DA8-0004B6B3C375}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8500,77 +2229,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8595,75 +2324,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -8698,55 +2427,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -8809,886 +2538,697 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00331CF5"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AA344D"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-[...22 lines deleted...]
-      <w:spacing w:before="240" w:after="0"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00AA344D"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...3 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AA344D"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AA344D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AA344D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AA344D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AA344D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AA344D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AA344D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00AA344D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AA344D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AA344D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AA344D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AA344D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AA344D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AA344D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AA344D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AA344D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AA344D"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00AA344D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AA344D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00AA344D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AA344D"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00AA344D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AA344D"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AA344D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AA344D"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00AA344D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AA344D"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
+    <w:rsid w:val="00AA344D"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Artikelstreepje">
-[...582 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00331CF5"/>
+    <w:rsid w:val="00AA344D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="FootnoteText"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00331CF5"/>
+    <w:rsid w:val="00AA344D"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00331CF5"/>
+    <w:rsid w:val="00AA344D"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
-[...3 lines deleted...]
-    <w:link w:val="OnderwerpvanopmerkingChar"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA344D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA344D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA344D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA344D"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="GevolgdeHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00331CF5"/>
+    <w:rsid w:val="00AA344D"/>
     <w:rPr>
-      <w:b/>
-[...62 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId4" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /></Relationships>
 </file>
 
-<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/2026/03/06/afschrift-opdrachtbrief-ministeriele-taskforce-slagvaardige-overheid" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.volkshuisvestingnederland.nl/documenten/2025/07/10/eindrapport-adviesgroep-stoer" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.volkshuisvestingnederland.nl/onderwerpen/aanpak-woningnood/versnellingstafels/contactformulier-landelijke-versnellingstafel" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.volkshuisvestingnederland.nl" TargetMode="External" /></Relationships>
-[...5 lines deleted...]
-<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///H:\Downloads\Brief%20aan%20Parlement.dotx" TargetMode="External" /></Relationships>
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.volkshuisvestingnederland.nl/onderwerpen/aanpak-woningnood/versnellingstafels/contactformulier-landelijke-versnellingstafel" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.volkshuisvestingnederland.nl/documenten/2025/07/10/eindrapport-adviesgroep-stoer" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/2026/03/06/afschrift-opdrachtbrief-ministeriele-taskforce-slagvaardige-overheid" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.volkshuisvestingnederland.nl" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -9745,51 +3285,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -9853,65 +3393,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -9932,101 +3472,88 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>5</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>9911</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1831</ap:Words>
+  <ap:Characters>10074</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>82</ap:Lines>
+  <ap:Lines>83</ap:Lines>
   <ap:Paragraphs>23</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>11689</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>11882</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
+  <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-06-08T06:19:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...4 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>