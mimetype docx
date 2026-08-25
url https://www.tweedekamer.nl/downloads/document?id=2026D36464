--- v0 (2026-07-10)
+++ v1 (2026-08-25)
@@ -1,3203 +1,962 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <!-- Generated by Aspose.Words for .NET 24.8.0 -->
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00A53755" w14:paraId="18F06240" w14:textId="77777777"/>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="006A7858" w:rsidR="00395554" w:rsidP="00395554" w14:paraId="7A1658E7" w14:textId="726AFA70">
+    <w:p w:rsidR="00522A57" w:rsidP="006A7858" w:rsidRDefault="00522A57" w14:paraId="158BF3D4" w14:textId="57BD8C5A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>AH 2524</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00522A57" w:rsidP="006A7858" w:rsidRDefault="00522A57" w14:paraId="28A1F588" w14:textId="07123FC9">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2026Z12600</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00522A57" w:rsidP="006A7858" w:rsidRDefault="00522A57" w14:paraId="5C65B2A9" w14:textId="32BC190C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00395554">
-[...35 lines deleted...]
-      <w:r w:rsidR="006A7858">
+      <w:r w:rsidRPr="00D25B3E">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...23 lines deleted...]
-        <w:t>inister van Binnenlandse Zaken en Koninkrijksrelaties</w:t>
+        <w:t>Antwoord van minister Heerma (Binnenlandse Zaken en Koninkrijksrelaties) (ontvangen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...75 lines deleted...]
-    <w:p w:rsidRPr="006A7858" w:rsidR="006A7858" w:rsidP="006A7858" w14:paraId="07E078BE" w14:textId="3D01D290">
+        <w:t xml:space="preserve">  10 juli 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00522A57" w:rsidP="006A7858" w:rsidRDefault="00522A57" w14:paraId="7369A7A7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006A7858" w:rsidR="00522A57" w:rsidP="006A7858" w:rsidRDefault="00522A57" w14:paraId="3515D1DA" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="006A7858">
         <w:t xml:space="preserve">1. Heeft u kennisgenomen van het eindrapport van de Staatscommissie tegen Racisme en Discriminatie waarin politici, bewindspersonen en media worden opgeroepen zich minder terughoudend op te stellen tegenover volgens de commissie discriminerende of racistische uitlatingen? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A7858" w:rsidP="006A7858" w14:paraId="7CBA205B" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="006A7858" w:rsidP="006A7858" w14:paraId="546C2F81" w14:textId="79538E8F">
+    <w:p w:rsidR="00522A57" w:rsidP="006A7858" w:rsidRDefault="00522A57" w14:paraId="212056C3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00522A57" w:rsidP="006A7858" w:rsidRDefault="00522A57" w14:paraId="70AD4403" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Antwoord:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005A71A6" w:rsidR="006A7858" w:rsidP="006A7858" w14:paraId="0D7CD425" w14:textId="404FE760">
+    <w:p w:rsidRPr="005A71A6" w:rsidR="00522A57" w:rsidP="006A7858" w:rsidRDefault="00522A57" w14:paraId="42172ABD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ja. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A7858" w:rsidP="006A7858" w14:paraId="4984BB22" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="006A7858" w:rsidP="006A7858" w14:paraId="040BE457" w14:textId="77777777">
+    <w:p w:rsidR="00522A57" w:rsidP="006A7858" w:rsidRDefault="00522A57" w14:paraId="0DCF740C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00522A57" w:rsidP="006A7858" w:rsidRDefault="00522A57" w14:paraId="6AA3AC99" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="005A71A6">
         <w:t>2. Deelt u de opvatting dat het niet aan een staatscommissie is, die onder leiding van voormalig Partij</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005A71A6">
         <w:t>van de Arbeid (PvdA)-senator Joyce Sylvester opereert, om te bepalen welke politieke opvattingen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005A71A6">
         <w:t>binnen het democratische debat wel of niet voldoende geaccepteerd zijn? Zo nee, waarom niet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A7858" w:rsidP="006A7858" w14:paraId="0C634A6F" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="006A7858" w:rsidP="006A7858" w14:paraId="0BD7D2DB" w14:textId="5C4C7932">
+    <w:p w:rsidR="00522A57" w:rsidP="006A7858" w:rsidRDefault="00522A57" w14:paraId="24216B49" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00522A57" w:rsidP="006A7858" w:rsidRDefault="00522A57" w14:paraId="311D931B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Antwoord: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E72A9D" w:rsidR="006A7858" w:rsidP="006A7858" w14:paraId="2CA71C9A" w14:textId="6599D571">
+    <w:p w:rsidRPr="00E72A9D" w:rsidR="00522A57" w:rsidP="006A7858" w:rsidRDefault="00522A57" w14:paraId="56A14681" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00E72A9D">
         <w:t>De Staatscommissie tegen Discriminatie en Racisme was</w:t>
       </w:r>
-      <w:r w:rsidR="00E72A9D">
+      <w:r>
         <w:t xml:space="preserve"> een onafhankelijk</w:t>
       </w:r>
       <w:r w:rsidRPr="00E72A9D">
         <w:t xml:space="preserve"> adviescollege dat voor vier jaar, op verzoek van de Tweede Kamer, is ingesteld. De staatscommissie </w:t>
       </w:r>
-      <w:r w:rsidR="00151C23">
+      <w:r>
         <w:t>had als opdracht</w:t>
       </w:r>
       <w:r w:rsidRPr="00E72A9D">
         <w:t xml:space="preserve"> wetenschappelijk onderzoek</w:t>
       </w:r>
-      <w:r w:rsidR="00151C23">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00E72A9D" w:rsidR="00E72A9D">
+      <w:r>
+        <w:t xml:space="preserve"> te doen en op basis daarvan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E72A9D">
         <w:t xml:space="preserve">advies </w:t>
       </w:r>
-      <w:r w:rsidR="00151C23">
+      <w:r>
         <w:t xml:space="preserve">te geven </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E72A9D" w:rsidR="00E72A9D">
+      <w:r w:rsidRPr="00E72A9D">
         <w:t>over beleid, wet- en regelgeving om discriminatie en racisme tegen te gaan</w:t>
       </w:r>
-      <w:r w:rsidR="00E72A9D">
+      <w:r>
         <w:t xml:space="preserve">. Deze adviezen richten zich zowel op de overheid alsook op het parlement en de samenleving. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E72A9D" w:rsidR="00E72A9D">
+      <w:r w:rsidRPr="00E72A9D">
         <w:t xml:space="preserve">De Staatscommissie heeft </w:t>
       </w:r>
-      <w:r w:rsidR="00151C23">
+      <w:r>
         <w:t>om invulling te geven aan deze opdracht</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E72A9D" w:rsidR="00E72A9D">
+      <w:r w:rsidRPr="00E72A9D">
         <w:t xml:space="preserve"> een werkprogramma opgesteld. Hierin stond de werkwijze en inhoudelijke lijnen beschreven waarlangs de staatscommissie gedurende vier jaar haar onderzoek vormgaf en uitvoerde.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A7858" w:rsidP="006A7858" w14:paraId="5743A10A" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="006A7858" w:rsidP="006A7858" w14:paraId="5885E8C1" w14:textId="77777777">
+    <w:p w:rsidR="00522A57" w:rsidP="006A7858" w:rsidRDefault="00522A57" w14:paraId="041A9896" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00522A57" w:rsidP="006A7858" w:rsidRDefault="00522A57" w14:paraId="0B5C5E2E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="005A71A6">
         <w:t>3. Hoe verhoudt de oproep van de staatscommissie om politieke uitingen actiever te “normeren” zich tot</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005A71A6">
         <w:t>de vrijheid van meningsuiting en het vrije politieke debat?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A7858" w:rsidP="006A7858" w14:paraId="4EEB5646" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00E72A9D" w:rsidR="00E72A9D" w:rsidP="00E72A9D" w14:paraId="6EBBBB0E" w14:textId="0830EC20">
+    <w:p w:rsidR="00522A57" w:rsidP="006A7858" w:rsidRDefault="00522A57" w14:paraId="7195BA36" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E72A9D" w:rsidR="00522A57" w:rsidP="00E72A9D" w:rsidRDefault="00522A57" w14:paraId="1815AFF7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Antwoord: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D50B8E" w:rsidR="00E72A9D" w:rsidP="00E72A9D" w14:paraId="3303F15C" w14:textId="3FC92068">
-[...4 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="00D50B8E" w:rsidR="00522A57" w:rsidP="00E72A9D" w:rsidRDefault="00522A57" w14:paraId="130C646F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00D50B8E">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Voor politici geldt dat zij een ruime uitingsvrijheid hebben. Politici moeten kritiek kunnen uitoefenen op het beleid en standpunten over de inrichting van de samenleving kunnen uitdragen. Kamerleden kunnen niet strafrechtelijk vervolgd worden voor wat zij in de vergaderingen van het parlement zeggen. Dit vind ik </w:t>
       </w:r>
-      <w:r w:rsidR="00D63FAE">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve">zelf </w:t>
       </w:r>
       <w:r w:rsidRPr="00D50B8E">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>ook belangrijk.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D50B8E" w:rsidR="00E72A9D" w:rsidP="00E72A9D" w14:paraId="394F3834" w14:textId="77777777">
-[...12 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="00D50B8E" w:rsidR="00522A57" w:rsidP="00E72A9D" w:rsidRDefault="00522A57" w14:paraId="5D75B7A9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00522A57" w:rsidP="00E72A9D" w:rsidRDefault="00522A57" w14:paraId="0813B739" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00D50B8E">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Aan de andere kant heeft het Europese Hof voor de Rechten van de Mens ook gezegd dat politici vanwege hun belangrijke maatschappelijke functie moeten vermijden dat hun publieke uitingen intolerantie tegen bepaalde groepen voeden. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D50B8E" w:rsidR="00E72A9D" w:rsidP="00E72A9D" w14:paraId="1B3FBA68" w14:textId="5E0348C8">
-[...4 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="00D50B8E" w:rsidR="00522A57" w:rsidP="00E72A9D" w:rsidRDefault="00522A57" w14:paraId="7768BD9A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00D50B8E">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Woorden doen er</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> immers </w:t>
       </w:r>
       <w:r w:rsidRPr="00D50B8E">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">toe, in het bijzonder die van politici. Onze uitspraken kunnen een grote invloed hebben en doorwerken in de samenleving en de manier waarop mensen </w:t>
       </w:r>
-      <w:r w:rsidR="00F82CB6">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>met elkaar omgaan</w:t>
       </w:r>
       <w:r w:rsidRPr="00D50B8E">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00D63FAE">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D50B8E">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>We hebben een gezamenlijke verantwoordelijkheid, als kabinet en parlement, om het goede voorbeeld te geven. Dit draag ik ook uit</w:t>
       </w:r>
-      <w:r w:rsidR="00D63FAE">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A7858" w:rsidP="006A7858" w14:paraId="243F1213" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="006A7858" w:rsidP="006A7858" w14:paraId="73D05C84" w14:textId="790FEB0B">
+    <w:p w:rsidR="00522A57" w:rsidP="006A7858" w:rsidRDefault="00522A57" w14:paraId="083EAA1F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00522A57" w:rsidP="006A7858" w:rsidRDefault="00522A57" w14:paraId="67110D66" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="005A71A6">
         <w:t>4. Deelt u de mening dat het niet de taak van een staatscommissie is om Kamerleden, ministers en</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005A71A6">
         <w:t>media aanwijzingen te geven over welke politieke uitingen wel of niet genormeerd dienen te worden?</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005A71A6">
         <w:t>Zo nee, waarom niet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D63FAE" w:rsidP="006A7858" w14:paraId="48609402" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00CE74EB" w:rsidP="006A7858" w14:paraId="3F1D6672" w14:textId="1917FD64">
+    <w:p w:rsidR="00522A57" w:rsidP="006A7858" w:rsidRDefault="00522A57" w14:paraId="143BED5B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00522A57" w:rsidP="006A7858" w:rsidRDefault="00522A57" w14:paraId="5A0D73BB" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Antwoord: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE74EB" w:rsidP="006A7858" w14:paraId="5C2786C8" w14:textId="77777777">
-[...38 lines deleted...]
-    <w:p w:rsidR="006A7858" w:rsidP="006A7858" w14:paraId="535598F9" w14:textId="4B6A94FD">
+    <w:p w:rsidR="00522A57" w:rsidP="006A7858" w:rsidRDefault="00522A57" w14:paraId="511DA533" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00522A57" w:rsidP="00EA39F3" w:rsidRDefault="00522A57" w14:paraId="79576E50" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Het is aan de rechter en het College voor de Rechten van de Mens om een oordeel te vellen over de vraag of er in een specifiek geval sprake is van discriminatie of racisme. Wel zie ik het als taak van de Staatscommissie tegen discriminatie en racisme om, als onafhankelijk adviescollege, met algemene aanbevelingen te komen voor het kabinet, alsook voor de samenleving als geheel. Uit het onderzoek van de staatscommissie blijkt dat uitlatingen van Kamerleden invloed hebben op uitingen in kranten en op sociale media en omgekeerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00522A57" w:rsidP="006A7858" w:rsidRDefault="00522A57" w14:paraId="2A2FFCA2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00522A57" w:rsidP="006A7858" w:rsidRDefault="00522A57" w14:paraId="0DFB9936" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="005A71A6">
         <w:t>5. Acht u het wenselijk dat een door de overheid ingestelde commissie, onder leiding van voormalig</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005A71A6">
         <w:t>PvdA-senator Joyce Sylvester, zich uitlaat over de wijze waarop Kamerleden, ministers en media</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005A71A6">
         <w:t>zouden moeten reageren op politieke standpunten van gekozen volksvertegenwoordigers? Zo ja,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005A71A6">
         <w:t>waarom?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A7858" w:rsidP="006A7858" w14:paraId="721793CE" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="009A1C4D" w:rsidP="006A7858" w14:paraId="19143A93" w14:textId="77777777">
+    <w:p w:rsidR="00522A57" w:rsidP="006A7858" w:rsidRDefault="00522A57" w14:paraId="0831759A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00522A57" w:rsidP="006A7858" w:rsidRDefault="00522A57" w14:paraId="6C794546" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Antwoord: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005A71A6" w:rsidR="00D50B8E" w:rsidP="006A7858" w14:paraId="1C9D6528" w14:textId="2611EF40">
+    <w:p w:rsidRPr="005A71A6" w:rsidR="00522A57" w:rsidP="006A7858" w:rsidRDefault="00522A57" w14:paraId="03636E58" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Zie antwoord op vraag 2. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A7858" w:rsidP="006A7858" w14:paraId="15DA6A2B" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="006A7858" w:rsidP="006A7858" w14:paraId="7727A1B3" w14:textId="77777777">
+    <w:p w:rsidR="00522A57" w:rsidP="006A7858" w:rsidRDefault="00522A57" w14:paraId="188CC644" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00522A57" w:rsidP="006A7858" w:rsidRDefault="00522A57" w14:paraId="6B9EDD31" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="005A71A6">
         <w:t>6. Hoe verklaart u dat de staatscommissie zich wel uitspreekt over bepaalde rechtspolitieke uitlatingen,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005A71A6">
         <w:t>maar geen aandacht lijkt te besteden aan polariserende, demoniserende of andere vergaande</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005A71A6">
         <w:t>uitlatingen uit het linkerdeel van het politieke spectrum? Acht u dit een voorbeeld van selectieve</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005A71A6">
         <w:t>verontwaardiging? Speelt de politieke achtergrond van de leiding van de commissie hierin een rol en</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005A71A6">
         <w:t>kunt u hier uitgebreide toelichting op geven?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE74EB" w:rsidP="006A7858" w14:paraId="77DD354D" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="009A1C4D" w:rsidP="006A7858" w14:paraId="083D75D2" w14:textId="4C47D862">
+    <w:p w:rsidR="00522A57" w:rsidP="006A7858" w:rsidRDefault="00522A57" w14:paraId="48988D5F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00522A57" w:rsidP="006A7858" w:rsidRDefault="00522A57" w14:paraId="1F7456FF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Antwoord:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005A71A6" w:rsidR="00CE74EB" w:rsidP="006A7858" w14:paraId="0E189CCE" w14:textId="67FA93FA">
+    <w:p w:rsidRPr="005A71A6" w:rsidR="00522A57" w:rsidP="006A7858" w:rsidRDefault="00522A57" w14:paraId="4D3A342D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>De Staatscommissie tegen discriminatie en racisme noemt in haar eindrapport een aantal recente voorbeelden van</w:t>
       </w:r>
       <w:r w:rsidRPr="000746EC">
         <w:t xml:space="preserve"> uitingen en handelingen </w:t>
       </w:r>
-      <w:r w:rsidR="00F82CB6">
+      <w:r>
         <w:t xml:space="preserve">waarvan zij constateren dat </w:t>
       </w:r>
       <w:r w:rsidRPr="000746EC">
         <w:t>die (direct of indirect) bijdragen aan structurele patronen van discriminatie en racisme in de Nederlandse samenleving. De staatscommissie beschrijft deze voorbeelden niet om individuele politici aan te spreken, maar om een breder patroon van politieke terughoudendheid te illustreren.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Er worden daarbij voorbeelden van verschillende politici en politieke partijen aangehaald. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A7858" w:rsidP="006A7858" w14:paraId="46734511" w14:textId="77777777">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005A71A6">
+    <w:p w:rsidR="00522A57" w:rsidP="006A7858" w:rsidRDefault="00522A57" w14:paraId="4CF07D63" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00522A57" w:rsidP="006A7858" w:rsidRDefault="00522A57" w14:paraId="41070D0A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005A71A6">
+        <w:lastRenderedPageBreak/>
         <w:t>7. Hoe beoordeelt u verder de aanbeveling van de staatscommissie om een ‘vlekkeloze beheersing van</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005A71A6">
         <w:t>de Nederlandse taal’ niet langer als functie-eis te stellen wanneer dit volgens de commissie niet strikt</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005A71A6">
         <w:t>noodzakelijk is?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A1C4D" w:rsidP="006A7858" w14:paraId="1FDC8EAB" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="009A1C4D" w:rsidP="006A7858" w14:paraId="1A7BDC47" w14:textId="7C7FE5C8">
+    <w:p w:rsidR="00522A57" w:rsidP="006A7858" w:rsidRDefault="00522A57" w14:paraId="468C1CD0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00522A57" w:rsidP="006A7858" w:rsidRDefault="00522A57" w14:paraId="083A2BC9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Antwoord:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005A71A6" w:rsidR="00D50B8E" w:rsidP="006A7858" w14:paraId="044A6FE3" w14:textId="244C3437">
-[...21 lines deleted...]
-    <w:p w:rsidR="006A7858" w:rsidP="006A7858" w14:paraId="619BD24A" w14:textId="3FF656AB">
+    <w:p w:rsidRPr="005A71A6" w:rsidR="00522A57" w:rsidP="006A7858" w:rsidRDefault="00522A57" w14:paraId="3AAE77CA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Het is nog te vroeg om op specifieke aanbevelingen van de staatscommissie in te gaan. Dit vraagt om nadere bestudering, overleg en afstemming. Tijdens het Commissiedebat discriminatie, racisme en mensenrechten van 21 mei 2026 heb ik toegezegd met een kabinetsreactie te komen op het eindrapport van de staatscommissie en op enkele van de voortgangsrapportages. In deze kabinetsreactie zal ik ook ingaan op de aanbevelingen uit het rapport. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00522A57" w:rsidP="006A7858" w:rsidRDefault="00522A57" w14:paraId="52365BF2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00522A57" w:rsidP="006A7858" w:rsidRDefault="00522A57" w14:paraId="0A722B68" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="005A71A6">
         <w:t>8. Deelt u de mening dat een goede beheersing van de Nederlandse taal binnen de overheid juist van</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005A71A6">
         <w:t>groot belang is voor de kwaliteit van de dienstverlening, de communicatie met burgers en het</w:t>
       </w:r>
-      <w:r w:rsidR="00D043BF">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005A71A6">
         <w:t>functioneren van de overheid? Zo nee, waarom niet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A1C4D" w:rsidP="006A7858" w14:paraId="6ECEC8F5" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="009A1C4D" w:rsidP="009A1C4D" w14:paraId="7A4BAF3C" w14:textId="5945734A">
+    <w:p w:rsidR="00522A57" w:rsidP="006A7858" w:rsidRDefault="00522A57" w14:paraId="58F7FC1D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00522A57" w:rsidP="009A1C4D" w:rsidRDefault="00522A57" w14:paraId="3C8FBB61" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Antwoord:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005A71A6" w:rsidR="009A1C4D" w:rsidP="006A7858" w14:paraId="33FE1029" w14:textId="66E02F15">
+    <w:p w:rsidRPr="005A71A6" w:rsidR="00522A57" w:rsidP="006A7858" w:rsidRDefault="00522A57" w14:paraId="71143FB8" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="009A1C4D">
         <w:t>Ja. Goede beheersing van de Nederlandse taal blijft van belang voor de kwaliteit van dienstverlening en communicatie met burgers.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A7858" w:rsidP="006A7858" w14:paraId="31DF4D4E" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="006A7858" w:rsidP="006A7858" w14:paraId="5EA57CCE" w14:textId="77777777">
+    <w:p w:rsidR="00522A57" w:rsidP="006A7858" w:rsidRDefault="00522A57" w14:paraId="30DD5AA0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00522A57" w:rsidP="006A7858" w:rsidRDefault="00522A57" w14:paraId="36EA6B71" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="005A71A6">
         <w:t>9. Waarom blijft de overheid bij de werving van personeel onderscheid maken op basis van afkomst,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005A71A6">
         <w:t>geslacht en andere identiteitskenmerken in plaats van uitsluitend te selecteren op geschiktheid,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005A71A6">
         <w:t>ervaring en kwaliteiten?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F6DB4" w:rsidP="006A7858" w14:paraId="38F10404" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="005F6DB4" w:rsidP="006A7858" w14:paraId="0F739777" w14:textId="7EB3EB7F">
+    <w:p w:rsidR="00522A57" w:rsidP="006A7858" w:rsidRDefault="00522A57" w14:paraId="5A28942F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00522A57" w:rsidP="006A7858" w:rsidRDefault="00522A57" w14:paraId="61C9A983" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Antwoord: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A1C4D" w:rsidP="009A1C4D" w14:paraId="2C0B2D1E" w14:textId="77777777">
+    <w:p w:rsidR="00522A57" w:rsidP="009A1C4D" w:rsidRDefault="00522A57" w14:paraId="1078E9A6" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Zoals meermaals is aangegeven in recente debatten en in antwoord op Kamervragen, gelden bij het Rijk geen streefcijfers of voorkeursbeleid bij werving en selectie. Het beleid binnen het Rijk ziet toe op gelijke kansen en het tegengaan van arbeidsmarktdiscriminatie. De aanpak bij werving en selectie is gericht op objectieve werving en selectie, op basis van de functie-eisen die relevant zijn voor die specifieke functie.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A7858" w:rsidP="006A7858" w14:paraId="0DB1D204" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="006A7858" w:rsidP="006A7858" w14:paraId="7DF3FF25" w14:textId="75D79D54">
+    <w:p w:rsidR="00522A57" w:rsidP="006A7858" w:rsidRDefault="00522A57" w14:paraId="09A83DBB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00522A57" w:rsidP="006A7858" w:rsidRDefault="00522A57" w14:paraId="1654D9CC" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="005A71A6">
         <w:t>10. Bent u bereid de financiering van deze staatscommissie stop te zetten en de stekker eruit te</w:t>
       </w:r>
-      <w:r w:rsidR="005F6DB4">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005A71A6">
         <w:t>trekken nu zij aanbevelingen doet die neerkomen op het maken van onderscheid tussen mensen op</w:t>
       </w:r>
-      <w:r w:rsidR="005F6DB4">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005A71A6">
         <w:t>basis van afkomst en identiteit en zich bovendien actief mengt in het politieke debat? Zo nee, waarom</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005A71A6">
         <w:t>niet? Hoe ver kan deze commissie dan wél gaan?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F6DB4" w:rsidP="006A7858" w14:paraId="1692371D" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="009A1C4D" w:rsidP="006A7858" w14:paraId="5E80B7D9" w14:textId="314B611D">
+    <w:p w:rsidR="00522A57" w:rsidP="006A7858" w:rsidRDefault="00522A57" w14:paraId="503416B0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00522A57" w:rsidP="006A7858" w:rsidRDefault="00522A57" w14:paraId="795744E3" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Antwoord:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005A71A6" w:rsidR="005F6DB4" w:rsidP="006A7858" w14:paraId="2CCACBA0" w14:textId="519F11F5">
-[...26 lines deleted...]
-    <w:p w:rsidRPr="005A71A6" w:rsidR="006A7858" w:rsidP="006A7858" w14:paraId="139C7895" w14:textId="77777777">
+    <w:p w:rsidRPr="005A71A6" w:rsidR="00522A57" w:rsidP="006A7858" w:rsidRDefault="00522A57" w14:paraId="23FAA856" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De Staatscommissie tegen discriminatie en racisme heeft op 8 juni 2026 haar eindrapport gepresenteerd. De staatscommissie was voor vier jaar ingesteld en de commissie is na het presenteren van haar eindrapport en het afronden van haar onderzoek opgeheven. Dit is ook zo opgenomen in het instellingsbesluit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00522A57" w:rsidP="006A7858" w:rsidRDefault="00522A57" w14:paraId="6218A60F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00522A57" w:rsidP="006A7858" w:rsidRDefault="00522A57" w14:paraId="66A77DD7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005A71A6" w:rsidR="00522A57" w:rsidP="006A7858" w:rsidRDefault="00522A57" w14:paraId="42938CA1" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="005A71A6">
         <w:t>[1] De Volkskrant, 8 juni 2026, 'Staatscommissie roept politici op: reageer niet terughoudend op</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A7858" w:rsidP="006A7858" w14:paraId="74CA9A35" w14:textId="77777777">
+    <w:p w:rsidR="00522A57" w:rsidP="006A7858" w:rsidRDefault="00522A57" w14:paraId="3186C911" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="005A71A6">
         <w:t>Discriminerende</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005A71A6">
         <w:t>uitlatingen', (</w:t>
       </w:r>
       <w:hyperlink w:history="1" r:id="rId6">
         <w:r w:rsidRPr="005A71A6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.volkskrant.nl/politiek/staatscommissie-roept-politici-op-reageer-niet-terughoudendop-</w:t>
         </w:r>
         <w:r w:rsidRPr="00DC17B0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>discriminerende-uitlatingen~bfe6c559/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005A71A6">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005A71A6" w:rsidR="006A7858" w:rsidP="006A7858" w14:paraId="1B8AD84B" w14:textId="77777777">
-[...5 lines deleted...]
-    <w:sectPr>
+    <w:p w:rsidRPr="005A71A6" w:rsidR="00522A57" w:rsidP="006A7858" w:rsidRDefault="00522A57" w14:paraId="1ADC5D15" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00522A57" w:rsidRDefault="00522A57" w14:paraId="12EBA22F" w14:textId="77777777"/>
+    <w:p w:rsidR="00933508" w:rsidRDefault="00933508" w14:paraId="74B99759" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00933508">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
-      <w:pgSz w:w="11905" w:h="16837"/>
-      <w:pgMar w:top="3764" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="6A4E89E9" w14:textId="77777777" w:rsidR="00D85099" w:rsidRDefault="00D85099" w:rsidP="00522A57">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="3F262BC7" w14:textId="77777777" w:rsidR="00D85099" w:rsidRDefault="00D85099" w:rsidP="00522A57">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...14 lines deleted...]
-    <w:altName w:val="Arial"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...31 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00752214" w14:paraId="2E7C6AD6" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="13F44112" w14:textId="77777777" w:rsidR="00522A57" w:rsidRPr="00522A57" w:rsidRDefault="00522A57" w:rsidP="00522A57">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00A53755" w14:paraId="18F0624D" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="36EC74DC" w14:textId="77777777" w:rsidR="00522A57" w:rsidRPr="00522A57" w:rsidRDefault="00522A57" w:rsidP="00522A57">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00752214" w14:paraId="10E0F180" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="08FB95E8" w14:textId="77777777" w:rsidR="00522A57" w:rsidRPr="00522A57" w:rsidRDefault="00522A57" w:rsidP="00522A57">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="561E37D7" w14:textId="77777777" w:rsidR="00D85099" w:rsidRDefault="00D85099" w:rsidP="00522A57">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="212B08EC" w14:textId="77777777" w:rsidR="00D85099" w:rsidRDefault="00D85099" w:rsidP="00522A57">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00752214" w14:paraId="58C8BACF" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="57D58B8F" w14:textId="77777777" w:rsidR="00522A57" w:rsidRPr="00522A57" w:rsidRDefault="00522A57" w:rsidP="00522A57">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...464 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="642F39FD" w14:textId="77777777" w:rsidR="00522A57" w:rsidRPr="00522A57" w:rsidRDefault="00522A57" w:rsidP="00522A57">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00A53755" w14:paraId="18F0624E" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0650BDCF" w14:textId="77777777" w:rsidR="00522A57" w:rsidRPr="00522A57" w:rsidRDefault="00522A57" w:rsidP="00522A57">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1163 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...396 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A53755"/>
-[...55 lines deleted...]
-    <w:rsid w:val="00FF750C"/>
+    <w:rsidRoot w:val="00522A57"/>
+    <w:rsid w:val="00522A57"/>
+    <w:rsid w:val="00933508"/>
+    <w:rsid w:val="00D85099"/>
+    <w:rsid w:val="00EE6DDF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w14:docId w14:val="18F06240"/>
-  <w15:docId w15:val="{FBBFF1FC-1A4A-42F4-B5AC-6521CCC8462C}"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="090B312E"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{8E8B6490-67F0-4B1B-9207-807F02E73FBD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3206,77 +965,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3301,75 +1060,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3404,55 +1163,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3515,809 +1274,689 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00522A57"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...18 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading2">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00522A57"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading3">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00522A57"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
-  </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00522A57"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00522A57"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00522A57"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00522A57"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00522A57"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00522A57"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...13 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00522A57"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00522A57"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00522A57"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00522A57"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00522A57"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00522A57"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00522A57"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00522A57"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00522A57"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00522A57"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...109 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00522A57"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00522A57"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="1"/>
-[...23 lines deleted...]
-        <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00522A57"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
+    <w:rsid w:val="00522A57"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00522A57"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00522A57"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-[...7 lines deleted...]
-    <w:uiPriority w:val="3"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
     <w:qFormat/>
+    <w:rsid w:val="00522A57"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00522A57"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...8 lines deleted...]
-    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00522A57"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00522A57"/>
     <w:rPr>
       <w:b/>
-    </w:rPr>
-[...250 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00522A57"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00395554"/>
+    <w:rsid w:val="00522A57"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Header"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00395554"/>
-[...7 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:rsid w:val="00522A57"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00395554"/>
+    <w:rsid w:val="00522A57"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Footer"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00395554"/>
-[...99 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00522A57"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.volkskrant.nl/politiek/staatscommissie-roept-politici-op-reageer-niet-terughoudendop-discriminerende-uitlatingen~bfe6c559/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.volkskrant.nl/politiek/staatscommissie-roept-politici-op-reageer-niet-terughoudendop-discriminerende-uitlatingen~bfe6c559/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -4325,51 +1964,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -4436,65 +2075,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -4515,100 +2154,65 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>4</ap:Pages>
-  <ap:Words>1187</ap:Words>
-  <ap:Characters>6530</ap:Characters>
+  <ap:Words>1127</ap:Words>
+  <ap:Characters>6201</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>54</ap:Lines>
-  <ap:Paragraphs>15</ap:Paragraphs>
+  <ap:Lines>51</ap:Lines>
+  <ap:Paragraphs>14</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7702</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7314</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
+  <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>