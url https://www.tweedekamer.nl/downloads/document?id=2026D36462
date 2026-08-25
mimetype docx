--- v0 (2026-07-10)
+++ v1 (2026-08-25)
@@ -1,3870 +1,1123 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <!-- Generated by Aspose.Words for .NET 24.8.0 -->
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00D5110B" w14:paraId="7CD02966" w14:textId="77777777"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00C91D00" w14:paraId="4E26CE40" w14:textId="7F591E77">
+    <w:p w:rsidR="00FC2CB4" w:rsidRDefault="00FC2CB4" w14:paraId="2B74AD81" w14:textId="485EAA1E">
+      <w:r>
+        <w:t>AH 2523</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC2CB4" w:rsidRDefault="00FC2CB4" w14:paraId="10446BDC" w14:textId="11C4AED8">
+      <w:r>
+        <w:t>2026Z12783</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC2CB4" w:rsidRDefault="00FC2CB4" w14:paraId="2709C8CB" w14:textId="2A2E4294">
+      <w:r w:rsidRPr="00D73ED1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord van minister Boekholt-O’Sullivan (Volkshuisvesting en Ruimtelijke Ordening) (ontvangen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  10 juli 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC2CB4" w:rsidRDefault="00FC2CB4" w14:paraId="3630EC21" w14:textId="77777777">
       <w:r>
         <w:t>Vraag 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C91D00" w:rsidR="00F27769" w:rsidP="00C91D00" w14:paraId="689BE93B" w14:textId="70308E6C">
+    <w:p w:rsidRPr="00C91D00" w:rsidR="00FC2CB4" w:rsidP="00C91D00" w:rsidRDefault="00FC2CB4" w14:paraId="0DDF85A8" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00C91D00">
         <w:t>Bent u bekend met het artikel 'Hardinxveld-Giessendam in de knel door provinciale regels'?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC2CB4" w:rsidP="00C91D00" w:rsidRDefault="00FC2CB4" w14:paraId="53174570" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FC2CB4" w:rsidP="00C91D00" w:rsidRDefault="00FC2CB4" w14:paraId="3ECFB780" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C91D00" w:rsidR="00FC2CB4" w:rsidP="00C91D00" w:rsidRDefault="00FC2CB4" w14:paraId="41BF6CDC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ja </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC2CB4" w:rsidP="00F27769" w:rsidRDefault="00FC2CB4" w14:paraId="67C01913" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FC2CB4" w:rsidP="00C91D00" w:rsidRDefault="00FC2CB4" w14:paraId="4F8ECFFC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vraag 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC2CB4" w:rsidP="00C91D00" w:rsidRDefault="00FC2CB4" w14:paraId="34CDC778" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Hoe beoordeelt u de situatie waarin de gemeente Hardinxveld-Giessendam aangeeft ruimte te zien voor circa 2.500 extra woningen, terwijl volgens de gemeente provinciale regelgeving verdere ontwikkeling van woningbouwlocatie ’t Oog na de eerste fase van 170 woningen belemmert?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC2CB4" w:rsidP="00C91D00" w:rsidRDefault="00FC2CB4" w14:paraId="556A2707" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FC2CB4" w:rsidP="00A17A4C" w:rsidRDefault="00FC2CB4" w14:paraId="6468089D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Antwoord. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC2CB4" w:rsidP="00A17A4C" w:rsidRDefault="00FC2CB4" w14:paraId="061F5D69" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ik ben bekend met de situatie in Hardinxveld-Giessendam en heb contact gehad met betrokken partijen zoals deze gemeente, de provincie Zuid-Holland en de regionale versnellingstafel over de actuele ontwikkelingen.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC2CB4" w:rsidP="005B1E2E" w:rsidRDefault="00FC2CB4" w14:paraId="7C4F279C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De verdere ontwikkeling van de woningbouwlocatie ’t Oog is niet opgenomen op de ‘3 hectare lijst’ van grotere buitenstedelijke locaties van de provincie Zuid-Holland. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC2CB4" w:rsidP="005B1E2E" w:rsidRDefault="00FC2CB4" w14:paraId="03AF7ACB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">In het project spelen diverse factoren een rol waaronder het beleid op buitenstedelijk bouwen, maar ook infrastructurele knelpunten zoals de spoorwegovergang over de Merwede Linge-lijn en de belasting van de op- en afritten van de A15. Ook zijn er uitdagingen op het gebied van water en bodem. De provincie en de gemeente zijn ambtelijk in gesprek over de verdere ontwikkeling van woningbouw in deze regio waaronder de locatie ’t Oog. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC2CB4" w:rsidP="005B1E2E" w:rsidRDefault="00FC2CB4" w14:paraId="7E067F9B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">In deze regio is voldoende plancapaciteit om de regionale woningbouwopgave tot en met 2030 te realiseren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC2CB4" w:rsidP="00A17A4C" w:rsidRDefault="00FC2CB4" w14:paraId="5A5A508C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FC2CB4" w:rsidP="00A17A4C" w:rsidRDefault="00FC2CB4" w14:paraId="55D0F2C9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Over de belemmeringen ten aanzien van buitenstedelijk bouwen in de provincie Zuid-Holland heb ik recent een brief</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-    </w:p>
-[...136 lines deleted...]
-        <w:t xml:space="preserve"> in de provincie Zuid-Holland</w:t>
+      <w:r>
+        <w:t xml:space="preserve"> gestuurd naar de Provincie Zuid-Holland. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D5110B">
+        <w:t>Daarover en ook over de aanvullende woningbouwopgave tot en met 2036 ben ik met de provincie in gesprek.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005567EE">
-[...38 lines deleted...]
-    <w:p w:rsidR="00C91D00" w:rsidP="00C91D00" w14:paraId="66BE6591" w14:textId="35D0795C">
+    </w:p>
+    <w:p w:rsidR="00FC2CB4" w:rsidP="00A17A4C" w:rsidRDefault="00FC2CB4" w14:paraId="4BFEE063" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FC2CB4" w:rsidP="00C91D00" w:rsidRDefault="00FC2CB4" w14:paraId="0BF307DD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Vraag 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F27769" w:rsidP="00C91D00" w14:paraId="2441C502" w14:textId="2E394951">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="00FC2CB4" w:rsidP="00C91D00" w:rsidRDefault="00FC2CB4" w14:paraId="05817138" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Deelt u de opvatting dat locaties die aantoonbaar bijdragen aan het terugdringen van de woningnood en waarvoor lokaal bestuurlijk draagvlak bestaat, niet onnodig door provinciale regels zouden moeten worden geblokkeerd? Zo ja, welke mogelijkheden ziet u om dit te bevorderen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005673AB" w:rsidP="00056D2B" w14:paraId="7BF198C0" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00056D2B" w:rsidR="00F27769" w:rsidP="00056D2B" w14:paraId="0A2FA4B0" w14:textId="3D2085E2">
+    <w:p w:rsidR="00FC2CB4" w:rsidP="00056D2B" w:rsidRDefault="00FC2CB4" w14:paraId="51E13334" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00056D2B" w:rsidR="00FC2CB4" w:rsidP="00056D2B" w:rsidRDefault="00FC2CB4" w14:paraId="47764521" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vraag 4 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F27769" w:rsidP="00F27769" w14:paraId="60CDA7F0" w14:textId="5AEF21E2">
+    <w:p w:rsidR="00FC2CB4" w:rsidP="00F27769" w:rsidRDefault="00FC2CB4" w14:paraId="1F46EAC4" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Hoe verhoudt de bescherming van open ruimte en landschap zich volgens u tot de nationale woningbouwopgave, in het bijzonder in situaties waarin gemeenten onderbouwen dat een gebied feitelijk al mede wordt gebruikt door bestaande infrastructuur, bedrijvigheid en bebouwing?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00792BA1" w:rsidP="00F27769" w14:paraId="52E1C450" w14:textId="77777777">
+    <w:p w:rsidR="00FC2CB4" w:rsidP="00F27769" w:rsidRDefault="00FC2CB4" w14:paraId="7EA92AA1" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="708" w:hanging="708"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005673AB" w:rsidP="005673AB" w14:paraId="5A3FB586" w14:textId="775B850B">
+    <w:p w:rsidR="00FC2CB4" w:rsidP="005673AB" w:rsidRDefault="00FC2CB4" w14:paraId="3AD562FE" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Vraag 5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005673AB" w:rsidR="00F27769" w:rsidP="005673AB" w14:paraId="273B85D2" w14:textId="447F146F">
+    <w:p w:rsidRPr="005673AB" w:rsidR="00FC2CB4" w:rsidP="005673AB" w:rsidRDefault="00FC2CB4" w14:paraId="27437188" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Welke ruimte biedt de huidige wet- en regelgeving aan provincies om woningbouwlocaties te beperken die door gemeenten als logisch en noodzakelijk voor de woningbouwopgave worden beschouwd?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005673AB" w:rsidP="005673AB" w14:paraId="606B5247" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="005673AB" w:rsidP="005673AB" w14:paraId="0E7BB2D8" w14:textId="1373C1E3">
+    <w:p w:rsidR="00FC2CB4" w:rsidP="005673AB" w:rsidRDefault="00FC2CB4" w14:paraId="61673E47" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FC2CB4" w:rsidP="005673AB" w:rsidRDefault="00FC2CB4" w14:paraId="50CD1BC2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Antwoord vragen 3, 4 en 5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D4046" w:rsidP="004233E9" w14:paraId="1A716686" w14:textId="77777777">
-[...51 lines deleted...]
-        <w:t xml:space="preserve"> ten opzichte van de bestuurlijk afgesproken aantallen woningen</w:t>
+    <w:p w:rsidR="00FC2CB4" w:rsidP="004233E9" w:rsidRDefault="00FC2CB4" w14:paraId="67AEC5E1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vanzelfsprekend is het niet de bedoeling dat woningbouw onnodig wordt geblokkeerd door beleid en regelgeving. Tegelijkertijd is de fysieke ruimte in Nederland beperkt en moeten keuzes worden gemaakt. Daarbij is ook de provincie aan zet. De lijn van de Ontwerp-Nota Ruimte is dan ook dat meervoudig ruimte gebruik noodzakelijk is. Maar ook dat bedrijventerreinen en hoogwaardige landbouwgronden beschermd moeten worden. Woningbouw moet ook goed ontsloten kunnen worden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC2CB4" w:rsidP="004233E9" w:rsidRDefault="00FC2CB4" w14:paraId="36EA31DD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Kortom, er zijn afspraken en regels nodig over hoe de ruimte wordt verdeeld. In de Ontwerp-Nota Ruimte geeft het Rijk aan hoe we die verdeling zien. Provincies leggen in hun omgevingsvisie en verordeningen hun verdeling en regels vast. Het ruimtelijk beleid moet op elkaar afgestemd zijn. Daar hoort ook bij dat provincies zorgen dat er voldoende ruimte is voor woningbouwlocaties ten opzichte van de bestuurlijk afgesproken aantallen woningen</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB3339">
-        <w:t xml:space="preserve">: binnenstedelijk en </w:t>
-[...2 lines deleted...]
-        <w:t>buitenstedelijk</w:t>
+        <w:t>: binnenstedelijk en buitenstedelijk</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB3339">
         <w:t xml:space="preserve">In het ontwerpbesluit </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Versterking regie volkshuisvesting </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB3339">
         <w:t xml:space="preserve">regel ik </w:t>
       </w:r>
-      <w:r w:rsidR="00E465A6">
+      <w:r>
         <w:t xml:space="preserve">daarom ook </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB3339">
         <w:t xml:space="preserve">dat de ladder voor duurzame verstedelijking niet meer van toepassing is voor nieuwe woningbouwlocaties. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004233E9" w:rsidP="004233E9" w14:paraId="2A4C78A5" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="004233E9" w:rsidP="004233E9" w14:paraId="32B2AE15" w14:textId="77777777">
+    <w:p w:rsidR="00FC2CB4" w:rsidP="004233E9" w:rsidRDefault="00FC2CB4" w14:paraId="5187BF0E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FC2CB4" w:rsidP="004233E9" w:rsidRDefault="00FC2CB4" w14:paraId="5FB958C5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Waar er sprake is van belemmeringen zijn de regionale versnellingstafels bedoeld om belemmeringen naar voren te brengen en projecten weer vlot te trekken. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004233E9" w:rsidP="004233E9" w14:paraId="190D1DA1" w14:textId="5007E1AB">
+    <w:p w:rsidR="00FC2CB4" w:rsidP="004233E9" w:rsidRDefault="00FC2CB4" w14:paraId="648F71DA" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De focus ligt daarbij primair op het realiseren van de beschikbare locaties. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004233E9" w:rsidP="004233E9" w14:paraId="52BD28B5" w14:textId="036DBD08">
+    <w:p w:rsidR="00FC2CB4" w:rsidP="004233E9" w:rsidRDefault="00FC2CB4" w14:paraId="6E0FB4CC" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00DF4485">
         <w:t>Als d</w:t>
       </w:r>
       <w:r>
         <w:t>aar</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF4485">
         <w:t xml:space="preserve"> belemmeringen </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">geconstateerd worden die </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF4485">
         <w:t xml:space="preserve">komen door strijd met landelijke </w:t>
       </w:r>
-      <w:r w:rsidR="001D0D5D">
+      <w:r>
         <w:t>uitgangspunten</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF4485">
         <w:t xml:space="preserve"> kan ik waar nodig mijn bevoegdheden inzetten om te interveniëren</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Dat begint altijd bij bestuurlijk overleg. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004233E9" w:rsidP="00DF4485" w14:paraId="030E1AA7" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00EE1C80" w:rsidP="00EE1C80" w14:paraId="246FA3F8" w14:textId="74E9B234">
+    <w:p w:rsidR="00FC2CB4" w:rsidP="00DF4485" w:rsidRDefault="00FC2CB4" w14:paraId="6B97F8EF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FC2CB4" w:rsidP="00EE1C80" w:rsidRDefault="00FC2CB4" w14:paraId="4035C85C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Vraag 6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EE1C80" w:rsidP="00EE1C80" w14:paraId="6B52D5A7" w14:textId="77777777">
+    <w:p w:rsidR="00FC2CB4" w:rsidP="00EE1C80" w:rsidRDefault="00FC2CB4" w14:paraId="6A543BAC" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Kunt u aangeven hoeveel woningbouwlocaties in Nederland momenteel worden vertraagd of beperkt als gevolg van provinciale ruimtelijke regels of beleidskeuzes? Zo nee, bent u bereid dit in kaart te brengen? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EE1C80" w:rsidP="00EE1C80" w14:paraId="6FCE4E8E" w14:textId="77777777">
-[...8 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="00FC2CB4" w:rsidP="00EE1C80" w:rsidRDefault="00FC2CB4" w14:paraId="3C8235E9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FC2CB4" w:rsidP="00EE1C80" w:rsidRDefault="00FC2CB4" w14:paraId="6A5B1238" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008925C6" w:rsidP="001A4480" w14:paraId="649ADAAF" w14:textId="62D9CCA8">
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00AA7798" w:rsidR="00AA7798">
+    <w:p w:rsidR="00FC2CB4" w:rsidP="001A4480" w:rsidRDefault="00FC2CB4" w14:paraId="42D6E1BC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Hier is geen totaaloverzicht van. Vertraging van woningbouwprojecten wordt immers vaak veroorzaakt door een combinatie van factoren, zoals problemen met netcongestie en complexiteit in procedures. Zoals in mijn antwoord op vraag 3, 4 en 5 beschreven, wordt aan de regionale versnellingstafels gezamenlijk gezocht naar oplossingen voor belemmeringen in woningbouwprojecten. Ook bespreek ik belemmeringen in de realisatie van de woningbouwopgave tijdens de bestuurlijke overleggen Woondeals. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA7798">
         <w:t xml:space="preserve">Ik ben bovendien op diverse manieren in gesprek met provincies over hun omgevingsbeleid in het kader van </w:t>
       </w:r>
-      <w:r w:rsidR="00AA7798">
+      <w:r>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA7798" w:rsidR="00AA7798">
+      <w:r w:rsidRPr="00AA7798">
         <w:t xml:space="preserve"> NOVEX-</w:t>
       </w:r>
-      <w:r w:rsidR="00AA7798">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00AA7798" w:rsidR="00AA7798">
+      <w:r>
+        <w:t xml:space="preserve">tafels. Dit betreft ook </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA7798">
         <w:t xml:space="preserve">de wederkerige afspraken die Rijk en Regio jaarlijks maken in het ruimtelijk arrangement. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E465A6" w:rsidP="001A4480" w14:paraId="63B670A5" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00EE1C80" w:rsidP="00EE1C80" w14:paraId="550CF14B" w14:textId="5FE8E90C">
+    <w:p w:rsidR="00FC2CB4" w:rsidP="001A4480" w:rsidRDefault="00FC2CB4" w14:paraId="489EB8A5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FC2CB4" w:rsidP="00EE1C80" w:rsidRDefault="00FC2CB4" w14:paraId="0C1E797F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Vraag 7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EE1C80" w:rsidP="00EE1C80" w14:paraId="35648FE6" w14:textId="77777777">
+    <w:p w:rsidR="00FC2CB4" w:rsidP="00EE1C80" w:rsidRDefault="00FC2CB4" w14:paraId="0827B1AA" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bent u bereid in overleg te treden met de provincie Zuid-Holland over de gevolgen van het herziene omgevingsbeleid voor woningbouwlocaties zoals ’t Oog, en daarbij te bezien of maatwerk mogelijk is? Zo nee, waarom niet? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EE1C80" w:rsidP="00EE1C80" w14:paraId="597563E9" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00EE1C80" w:rsidP="00EE1C80" w14:paraId="62E2C8D8" w14:textId="77777777">
+    <w:p w:rsidR="00FC2CB4" w:rsidP="00EE1C80" w:rsidRDefault="00FC2CB4" w14:paraId="75D786E5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FC2CB4" w:rsidP="00EE1C80" w:rsidRDefault="00FC2CB4" w14:paraId="685EEB9C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D5110B" w:rsidR="00F27769" w:rsidP="2B0759A3" w14:paraId="0A16BD5B" w14:textId="3F34B2F1">
+    <w:p w:rsidRPr="00D5110B" w:rsidR="00FC2CB4" w:rsidP="2B0759A3" w:rsidRDefault="00FC2CB4" w14:paraId="1C81B995" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00D5110B">
-        <w:t>Ik ben momenteel in het kader van het herziene omgevingsbeleid dat onlangs in Provinciale Staten van Zuid-Holland is vastgesteld</w:t>
-[...25 lines deleted...]
-    <w:p w:rsidR="00107CE2" w:rsidP="00F27769" w14:paraId="2C64EAEC" w14:textId="77777777">
+        <w:t xml:space="preserve">Ik ben momenteel in het kader van het herziene omgevingsbeleid dat onlangs in Provinciale Staten van Zuid-Holland is vastgesteld, al in gesprek met de provincie. Daarbij zal ik specifiek aandacht besteden aan de uitvoering van diverse aangenomen amendementen en moties die gaan over meer ruimte voor woningbouw en aan mogelijke flexibiliteit in de uitvoering van het omgevingsbeleid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC2CB4" w:rsidP="00860A05" w:rsidRDefault="00FC2CB4" w14:paraId="37B950E9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FC2CB4" w:rsidP="00F27769" w:rsidRDefault="00FC2CB4" w14:paraId="5B61D4EF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Vraag 8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00107CE2" w:rsidP="00F27769" w14:paraId="4216BB38" w14:textId="42C2207B">
+    <w:p w:rsidR="00FC2CB4" w:rsidP="00F27769" w:rsidRDefault="00FC2CB4" w14:paraId="5332A9F1" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>In uw recente brief aan Provinciale Staten van Zuid-Holland heeft u aangegeven dat woningbouwlocaties die bijdragen aan de nationale woningbouwopgave niet onnodig moeten worden geblokkeerd door provinciale regels. Welke concrete resultaten verwacht u naar aanleiding van deze oproep?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00107CE2" w:rsidP="00F27769" w14:paraId="47D92D6A" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00D91D08" w:rsidP="00F27769" w14:paraId="3BCBEBBC" w14:textId="191F588D">
+    <w:p w:rsidR="00FC2CB4" w:rsidP="00F27769" w:rsidRDefault="00FC2CB4" w14:paraId="59AE6993" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FC2CB4" w:rsidP="00F27769" w:rsidRDefault="00FC2CB4" w14:paraId="1315233E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="2B0759A3" w:rsidP="2B0759A3" w14:paraId="37F0D442" w14:textId="7FF3258D">
-[...33 lines deleted...]
-    <w:p w:rsidR="00107CE2" w:rsidP="00F27769" w14:paraId="17F8EF41" w14:textId="540570C4">
+    <w:p w:rsidR="00FC2CB4" w:rsidP="2B0759A3" w:rsidRDefault="00FC2CB4" w14:paraId="2CF5B826" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ik heb de genoemde brief aan de Provinciale Staten van Zuid-Holland gestuurd in de verwachting dat die voor de leden belangrijke input zou zijn in hun bespreking en stemmingen. Ik constateer dat er bij de behandeling onder meer een wijziging is aangenomen die als strekking heeft het beleid rond een straatje erbij te verruimen. Ik ben met de provincie in gesprek om te vernemen hoe men verder gaat met de buitenstedelijke locaties en met de uitvoering van het herziene beleid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC2CB4" w:rsidP="2B0759A3" w:rsidRDefault="00FC2CB4" w14:paraId="69A64D3D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FC2CB4" w:rsidP="00F27769" w:rsidRDefault="00FC2CB4" w14:paraId="2BEE0949" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Vraag 9</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00107CE2" w:rsidP="00F27769" w14:paraId="330F1617" w14:textId="77777777">
+    <w:p w:rsidR="00FC2CB4" w:rsidP="00F27769" w:rsidRDefault="00FC2CB4" w14:paraId="65E6ED1D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Deelt u de zorg dat gemeenten die bereid en in staat zijn om extra woningen te realiseren, ontmoedigd kunnen raken wanneer planologisch voorbereide locaties alsnog vastlopen in bestuurlijke procedures en beleidsmatige beperkingen? Zo ja, welke consequenties verbindt u daaraan? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00107CE2" w:rsidP="00F27769" w14:paraId="7BC93B16" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00107CE2" w:rsidP="00F27769" w14:paraId="1F77A9FA" w14:textId="77777777">
+    <w:p w:rsidR="00FC2CB4" w:rsidP="00F27769" w:rsidRDefault="00FC2CB4" w14:paraId="67236932" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FC2CB4" w:rsidP="00F27769" w:rsidRDefault="00FC2CB4" w14:paraId="54878013" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C53C8A" w:rsidP="00F27769" w14:paraId="2C6A4A01" w14:textId="77777777">
-[...43 lines deleted...]
-    <w:p w:rsidR="00107CE2" w:rsidP="00F27769" w14:paraId="4D1E7204" w14:textId="2E0FBA49">
+    <w:p w:rsidR="00FC2CB4" w:rsidP="00F27769" w:rsidRDefault="00FC2CB4" w14:paraId="6D493BBB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Het vastlopen in bestuurlijke procedures dienen we te voorkomen. De wet Versterking regie volkshuisvesting is daar al een belangrijke stap in, onder meer door via aanpassingen in het stelsel duidelijkheid te creëren over de betaalbaarheidsverdeling en waar en voor wie we bouwen. Bij ruimtelijk beleid moeten - zoals hierboven al is beschreven – altijd meerdere belangen worden afgewogen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC2CB4" w:rsidP="00F27769" w:rsidRDefault="00FC2CB4" w14:paraId="2D85652D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br/>
-      </w:r>
-      <w:r w:rsidR="2B0759A3">
         <w:t>Vraag 10</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F27769" w:rsidP="00F27769" w14:paraId="251940E6" w14:textId="16476C9D">
+    <w:p w:rsidR="00FC2CB4" w:rsidP="00F27769" w:rsidRDefault="00FC2CB4" w14:paraId="71874D15" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Welke aanvullende maatregelen overweegt u om ervoor te zorgen dat provinciaal beleid beter aansluit bij de ambitie om landelijk ten minste 100.000 woningen per jaar te realiseren, met name in provincies waar de woningdruk het hoogst is?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D0E6B" w:rsidP="00F27769" w14:paraId="3385D13F" w14:textId="77777777">
+    <w:p w:rsidR="00FC2CB4" w:rsidP="00F27769" w:rsidRDefault="00FC2CB4" w14:paraId="6EA50162" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001D0E6B" w:rsidP="00F27769" w14:paraId="186E011D" w14:textId="77777777">
+    <w:p w:rsidR="00FC2CB4" w:rsidP="00F27769" w:rsidRDefault="00FC2CB4" w14:paraId="4B32F606" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00835FE5" w:rsidP="00F27769" w14:paraId="6A3A3B37" w14:textId="04A5C6C8">
-[...44 lines deleted...]
-    <w:p w:rsidR="00D238A5" w:rsidP="00F27769" w14:paraId="28F73AAE" w14:textId="77777777">
+    <w:p w:rsidR="00FC2CB4" w:rsidP="00F27769" w:rsidRDefault="00FC2CB4" w14:paraId="7D1533E5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Zoals in mijn voorgaande antwoorden beschreven vind ik het belangrijk dat provincies voldoende ruimte bieden voor woningbouwlocaties en geen onnodige belemmeringen opwerpen. Ik houd daarbij de vinger aan de pols, mede door concepten van omgevingsvisies en verordeningen te bezien en daar waar nodig het gesprek over aan te gaan. Daarbij let ik erop dat de regelgeving en de uitvoering van regelgeving en beleid in lijn zijn met het Rijksbeleid en -regelgeving.  Als dat niet het geval is, gebruik ik mijn instrumentarium om te interveniëren. Ik voer daarover dan allereerst een bestuurlijk gesprek. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC2CB4" w:rsidP="00F27769" w:rsidRDefault="00FC2CB4" w14:paraId="3174D1BA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Daarnaast maak ik in de actualisering van de Woondeals gericht afspraken om de ambitie van 100.000 woningen per jaar te realiseren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC2CB4" w:rsidP="00F27769" w:rsidRDefault="00FC2CB4" w14:paraId="699E9805" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FC2CB4" w:rsidP="00F27769" w:rsidRDefault="00FC2CB4" w14:paraId="043AF4A7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Vraag 11</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F27769" w:rsidP="00F27769" w14:paraId="2BA9AEF3" w14:textId="0C941BB2">
+    <w:p w:rsidR="00FC2CB4" w:rsidP="00F27769" w:rsidRDefault="00FC2CB4" w14:paraId="64C84F4E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Bent u bereid te onderzoeken of de Omgevingswet en de provinciale instructieregels voldoende ruimte bieden voor lokaal maatwerk bij woningbouwlocaties die aansluiten op bestaande infrastructuur en voorzieningen? Zo ja, wanneer kan de Kamer hierover worden geïnformeerd?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D238A5" w:rsidP="00F27769" w14:paraId="33EDD74D" w14:textId="77777777">
+    <w:p w:rsidR="00FC2CB4" w:rsidP="00F27769" w:rsidRDefault="00FC2CB4" w14:paraId="73975CB8" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D238A5" w:rsidP="00F27769" w14:paraId="595AD5EA" w14:textId="0298556A">
+    <w:p w:rsidR="00FC2CB4" w:rsidP="00F27769" w:rsidRDefault="00FC2CB4" w14:paraId="10CCE294" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D4046" w:rsidP="005D4046" w14:paraId="32D86BF6" w14:textId="68B8177A">
+    <w:p w:rsidR="00FC2CB4" w:rsidP="005D4046" w:rsidRDefault="00FC2CB4" w14:paraId="1F1CF241" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Zoals het tweede reflectierapport ‘Werk aan de winkel’ van de Evaluatiecommissie Omgevingswet laat zien, geeft de Omgevingswet voldoende ruimte.   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="2B0759A3" w:rsidP="005D4046" w14:paraId="40DB0FAB" w14:textId="37463451">
+    <w:p w:rsidR="00FC2CB4" w:rsidP="005D4046" w:rsidRDefault="00FC2CB4" w14:paraId="34865AB7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Ik heb u het rapport van de Evaluatiecommissie Omgevingswet op 10 maart 2026 gezonden en op 19 juni 2026 heb ik u de kabinetsreactie hierop gezonden</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
-        <w:footnoteReference w:id="4"/>
+        <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r>
         <w:t>. Hierbij heb ik aangegeven dat de Omgevingswet alle bevoegde gezagen een wenkend perspectief biedt om te komen tot een balans tussen het beschermen en benutten van de fysieke leefomgeving. Ik zie geen aanleiding voor aanvullend onderzoek.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="2B0759A3" w:rsidP="2B0759A3" w14:paraId="324C2E28" w14:textId="09F59D72">
-[...4 lines deleted...]
-    <w:p w:rsidR="00D238A5" w:rsidP="00F27769" w14:paraId="56EA6396" w14:textId="77777777">
+    <w:p w:rsidR="00FC2CB4" w:rsidP="2B0759A3" w:rsidRDefault="00FC2CB4" w14:paraId="2152F3AD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FC2CB4" w:rsidP="00F27769" w:rsidRDefault="00FC2CB4" w14:paraId="065AFB7C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Vraag 12</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F27769" w:rsidP="00F27769" w14:paraId="67281348" w14:textId="78FB591D">
-[...7 lines deleted...]
-    <w:p w:rsidR="00D238A5" w:rsidP="00F27769" w14:paraId="79C78FA4" w14:textId="77777777">
+    <w:p w:rsidR="00FC2CB4" w:rsidP="00F27769" w:rsidRDefault="00FC2CB4" w14:paraId="6B6E6A08" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Herkent u het beeld dat provinciale beleidskeuzes in sommige gevallen leiden tot het schrappen of beperken van woningbouwlocaties die door gemeenten als kansrijk, uitvoerbaar en maatschappelijk </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>gewenst worden beschouwd? Zo ja, welke mogelijkheden heeft het Rijk om ervoor te zorgen dat provinciaal beleid de nationale woningbouwopgave ondersteunt in plaats van belemmert?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC2CB4" w:rsidP="00F27769" w:rsidRDefault="00FC2CB4" w14:paraId="05E6B8A2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D238A5" w:rsidR="00D238A5" w:rsidP="00F27769" w14:paraId="00810E26" w14:textId="77777777">
+    <w:p w:rsidRPr="00D238A5" w:rsidR="00FC2CB4" w:rsidP="00F27769" w:rsidRDefault="00FC2CB4" w14:paraId="7F45DEE9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00991CF0" w:rsidP="00261753" w14:paraId="0C5EC4D0" w14:textId="66A5C07D">
-[...17 lines deleted...]
-    <w:p w:rsidR="00991CF0" w14:paraId="2AB11297" w14:textId="77777777">
+    <w:p w:rsidR="00FC2CB4" w:rsidP="00261753" w:rsidRDefault="00FC2CB4" w14:paraId="36859C76" w14:textId="77777777">
+      <w:r>
+        <w:t>Ik werk samen met provincies en gemeenten aan het realiseren van voldoende woningen in Nederland. Daarbij ligt de focus op het realiseren van de locaties die al in beeld zijn. Als belemmeringen voor de woningbouw voortvloeien uit provinciale keuzes, dan ga ik eerst bestuurlijk in gesprek. Wanneer bestuurlijk overleg niet tot het gewenste resultaat leidt, kan ik waar nodig mijn bevoegdheden inzetten om te interveniëren. Voor al die woningzoekenden die dringend behoefte hebben aan een thuis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D238A5" w:rsidR="00FC2CB4" w:rsidRDefault="00FC2CB4" w14:paraId="3ED0329C" w14:textId="77777777"/>
+    <w:p w:rsidR="00FC2CB4" w:rsidRDefault="00FC2CB4" w14:paraId="5432590C" w14:textId="77777777">
       <w:r>
         <w:t>De Minister van Volkshuisvesting en Ruimtelijke Ordening</w:t>
       </w:r>
       <w:r w:rsidRPr="2B0759A3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00991CF0" w14:paraId="6622F914" w14:textId="77777777"/>
-[...21 lines deleted...]
-      <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidR="00FC2CB4" w:rsidRDefault="00FC2CB4" w14:paraId="2A8EFB0D" w14:textId="77777777"/>
+    <w:p w:rsidR="00FC2CB4" w:rsidRDefault="00FC2CB4" w14:paraId="4A41E575" w14:textId="77777777"/>
+    <w:p w:rsidR="00FC2CB4" w:rsidRDefault="00FC2CB4" w14:paraId="5D0C9B22" w14:textId="77777777"/>
+    <w:p w:rsidR="00FC2CB4" w:rsidRDefault="00FC2CB4" w14:paraId="47A85B31" w14:textId="77777777"/>
+    <w:p w:rsidR="00FC2CB4" w:rsidRDefault="00FC2CB4" w14:paraId="20BF3999" w14:textId="77777777">
+      <w:r>
+        <w:t>E. Boekholt-O'Sullivan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC2CB4" w:rsidRDefault="00FC2CB4" w14:paraId="63117168" w14:textId="77777777"/>
+    <w:p w:rsidR="00FC2CB4" w:rsidRDefault="00FC2CB4" w14:paraId="2F387FEB" w14:textId="77777777"/>
+    <w:p w:rsidR="00933508" w:rsidRDefault="00933508" w14:paraId="25902BBF" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00933508">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="10F2B049" w14:textId="77777777" w:rsidR="000E33DD" w:rsidRDefault="000E33DD" w:rsidP="00FC2CB4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="3F189394" w14:textId="77777777" w:rsidR="000E33DD" w:rsidRDefault="000E33DD" w:rsidP="00FC2CB4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Cambria"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-  </w:font>
-[...24 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="001B6714" w14:paraId="630E9965" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="627572B2" w14:textId="77777777" w:rsidR="00FC2CB4" w:rsidRPr="00FC2CB4" w:rsidRDefault="00FC2CB4" w:rsidP="00FC2CB4">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00991CF0" w14:paraId="66BE69CA" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6C6F009B" w14:textId="77777777" w:rsidR="00FC2CB4" w:rsidRPr="00FC2CB4" w:rsidRDefault="00FC2CB4" w:rsidP="00FC2CB4">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="001B6714" w14:paraId="54E1A93E" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="43A30811" w14:textId="77777777" w:rsidR="00FC2CB4" w:rsidRPr="00FC2CB4" w:rsidRDefault="00FC2CB4" w:rsidP="00FC2CB4">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...3 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="513CCE9F" w14:textId="77777777" w:rsidR="000E33DD" w:rsidRDefault="000E33DD" w:rsidP="00FC2CB4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="1">
-[...2 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="49E40681" w14:textId="77777777" w:rsidR="000E33DD" w:rsidRDefault="000E33DD" w:rsidP="00FC2CB4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="2">
-    <w:p w:rsidR="00C91D00" w:rsidRPr="00AA7798" w:rsidP="2B0759A3" w14:paraId="23E3411F" w14:textId="77777777">
+  <w:footnote w:id="1">
+    <w:p w14:paraId="39048C6E" w14:textId="77777777" w:rsidR="00FC2CB4" w:rsidRPr="00AA7798" w:rsidRDefault="00FC2CB4" w:rsidP="2B0759A3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA7798">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00AA7798">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> 2026, </w:t>
+        <w:t xml:space="preserve"> ROmagazine, 4 juni 2026, </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="00AA7798">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="14"/>
             <w:szCs w:val="14"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>https://romagazine.nl/artikel/28853/hardinxveld-giessendam-in-de-knel-doorprovinciale-regels</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00C91D00" w:rsidRPr="00AA7798" w14:paraId="4C8AE945" w14:textId="6045FD87">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="7E8C311F" w14:textId="77777777" w:rsidR="00FC2CB4" w:rsidRPr="00AA7798" w:rsidRDefault="00FC2CB4">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="3">
-[...2 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="6345784E" w14:textId="77777777" w:rsidR="00FC2CB4" w:rsidRPr="00AA7798" w:rsidRDefault="00FC2CB4" w:rsidP="2B0759A3">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA7798">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00AA7798">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Een brief van </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00AA7798" w:rsidR="00AA7798">
+        <w:t xml:space="preserve"> Een brief van de Minister van Volkshuisvesting en Ruimtelijke Ordening van 2 juni jl. aan Provinciale Staten van de provincie Zuid-Holland over de herziening van hun  omgevingsbeleid.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="7B2546E3" w14:textId="77777777" w:rsidR="00FC2CB4" w:rsidRPr="005D4046" w:rsidRDefault="00FC2CB4" w:rsidP="005D4046">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t xml:space="preserve">de Minister van Volkshuisvesting en Ruimtelijke Ordening van </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00AA7798">
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="14"/>
-[...31 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005D4046">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>Kamerstukken II 2025/26, 33118 nr. 318</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t xml:space="preserve"> en </w:t>
-[...6 lines deleted...]
-        <w:t>2025/26, 33118 nr.320</w:t>
+        <w:t xml:space="preserve"> en 2025/26, 33118 nr.320</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="001B6714" w14:paraId="15A57948" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="35E97946" w14:textId="77777777" w:rsidR="00FC2CB4" w:rsidRPr="00FC2CB4" w:rsidRDefault="00FC2CB4" w:rsidP="00FC2CB4">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...340 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5FAE4C71" w14:textId="77777777" w:rsidR="00FC2CB4" w:rsidRPr="00FC2CB4" w:rsidRDefault="00FC2CB4" w:rsidP="00FC2CB4">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00991CF0" w14:paraId="7736A6AD" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="69695AD2" w14:textId="77777777" w:rsidR="00FC2CB4" w:rsidRPr="00FC2CB4" w:rsidRDefault="00FC2CB4" w:rsidP="00FC2CB4">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1182 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...785 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
+    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00292791"/>
-[...204 lines deleted...]
-    <w:rsid w:val="2B0759A3"/>
+    <w:rsidRoot w:val="00FC2CB4"/>
+    <w:rsid w:val="000E33DD"/>
+    <w:rsid w:val="00933508"/>
+    <w:rsid w:val="00EE6DDF"/>
+    <w:rsid w:val="00FC2CB4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w14:docId w14:val="4DB42F0B"/>
-  <w15:docId w15:val="{6123DD2B-B7C8-498A-A81A-A7D40BC72D86}"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="5F27B4D2"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{00733A9C-A6D7-4229-A2C9-9C2B21342B51}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3873,77 +1126,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3968,75 +1221,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -4071,55 +1324,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -4182,888 +1435,766 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC2CB4"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...18 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading2">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00FC2CB4"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading3">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC2CB4"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
-  </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC2CB4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC2CB4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC2CB4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC2CB4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC2CB4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC2CB4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...13 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC2CB4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC2CB4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC2CB4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC2CB4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC2CB4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC2CB4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC2CB4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC2CB4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC2CB4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC2CB4"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...105 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00FC2CB4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC2CB4"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="1"/>
-[...23 lines deleted...]
-        <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00FC2CB4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC2CB4"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FC2CB4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC2CB4"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-[...7 lines deleted...]
-    <w:uiPriority w:val="3"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC2CB4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC2CB4"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FC2CB4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC2CB4"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FC2CB4"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:aliases w:val="Voetnootverwijzing_par,Voetnoottekst Char2 Char,Voetnoottekst Char1 Char Char,Voetnoottekst Char3 Char Char Char,Voetnoottekst Char2 Char Char Char Char,Voetnoottekst Char1 Char Char Char Char Char,Voetnoottekst Char2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC2CB4"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...5 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:aliases w:val="Voetnootverwijzing_par Char,Voetnoottekst Char2 Char Char,Voetnoottekst Char1 Char Char Char,Voetnoottekst Char3 Char Char Char Char,Voetnoottekst Char2 Char Char Char Char Char,Voetnoottekst Char1 Char Char Char Char Char Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC2CB4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:aliases w:val="Footnote reference Rebel,Char2,Footnote Reference Superscript,BVI fnr,Footnote symbol,Footnote call,SUPERS,(Footnote Reference),Footnote,Voetnootverwijzing,Times 10 Point,Exposant 3 Point,Footnote reference number,note TESI, Char2"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="FootnoteReferenceCharChar1Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC2CB4"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FootnoteReferenceCharChar1Char">
+    <w:name w:val="Footnote Reference Char Char1 Char"/>
+    <w:aliases w:val="Footnote Reference Char Char Char Char Char Char,Car Char Car Char Car Char Char Char1 Char Char Char Char,Car Char Car Char Car Char Char Char Char Char Char Char Char Char Char Char Char Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Voetnootmarkering"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC2CB4"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-      <w:outlineLvl w:val="4"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="13"/>
-[...239 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00292791"/>
+    <w:rsid w:val="00FC2CB4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Header"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00292791"/>
-[...7 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:rsid w:val="00FC2CB4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00292791"/>
+    <w:rsid w:val="00FC2CB4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Footer"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00292791"/>
-[...176 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00FC2CB4"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://romagazine.nl/artikel/28853/hardinxveld-giessendam-in-de-knel-doorprovinciale-regels" TargetMode="External" /></Relationships>
-[...5 lines deleted...]
-<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///H:\Downloads\Brief%20aan%20Parlement%20(1).dotx" TargetMode="External" /></Relationships>
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://romagazine.nl/artikel/28853/hardinxveld-giessendam-in-de-knel-doorprovinciale-regels" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -5071,51 +2202,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -5182,65 +2313,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -5261,101 +2392,65 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>4</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>8294</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>1527</ap:Words>
+  <ap:Characters>8402</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>69</ap:Lines>
+  <ap:Lines>70</ap:Lines>
   <ap:Paragraphs>19</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>9782</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>9910</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
+  <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-06-29T09:33:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>